--- v0 (2025-12-04)
+++ v1 (2026-05-22)
@@ -510,51 +510,51 @@
                 <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D971775" w14:textId="77777777" w:rsidR="00ED5F96" w:rsidRPr="00A66071" w:rsidRDefault="00ED5F96" w:rsidP="00A66071">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4575"/>
           <w:tab w:val="left" w:pos="8325"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EAC6142" w14:textId="5ECA3E09" w:rsidR="0085492A" w:rsidRPr="00BD79ED" w:rsidRDefault="00AD0A23" w:rsidP="00E110CA">
+    <w:p w14:paraId="4EAC6142" w14:textId="50917F33" w:rsidR="0085492A" w:rsidRPr="00BD79ED" w:rsidRDefault="00AD0A23" w:rsidP="00E110CA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E110CA">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="00653655">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>ensure a timely application</w:t>
@@ -563,51 +563,83 @@
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00653655">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>we strongly recommend that you</w:t>
       </w:r>
       <w:r w:rsidR="0085492A" w:rsidRPr="00E110CA">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> complete this peti</w:t>
       </w:r>
       <w:r w:rsidR="00557734" w:rsidRPr="00E110CA">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>tion and submit the filing fee through our IPS online portal.</w:t>
+        <w:t xml:space="preserve">tion and submit the filing fee through our </w:t>
+      </w:r>
+      <w:r w:rsidR="00610024">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">online </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00557734" w:rsidRPr="00610024">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:i/>
+          </w:rPr>
+          <w:t xml:space="preserve">IPS </w:t>
+        </w:r>
+        <w:r w:rsidR="00610024" w:rsidRPr="00610024">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:i/>
+          </w:rPr>
+          <w:t>Customer Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00557734" w:rsidRPr="00E110CA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E110CA">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00557734" w:rsidRPr="00BD79ED">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">If you submit </w:t>
       </w:r>
       <w:r w:rsidR="00A41678">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00BD79ED">
         <w:rPr>
           <w:b/>
@@ -619,107 +651,121 @@
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">online </w:t>
       </w:r>
       <w:r w:rsidR="00557734" w:rsidRPr="00BD79ED">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">through IPS you must </w:t>
       </w:r>
       <w:r w:rsidR="00DB4030">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidR="00557734" w:rsidRPr="00BD79ED">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> the 8 copies of documentation as outlined below to the above address.  All </w:t>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5DE0">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ten (10)</w:t>
+      </w:r>
+      <w:r w:rsidR="00557734" w:rsidRPr="00BD79ED">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> copies of documentation as outlined below to the above address.  All </w:t>
       </w:r>
       <w:r w:rsidR="0085492A" w:rsidRPr="00BD79ED">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">petitions </w:t>
       </w:r>
       <w:r w:rsidR="00557734" w:rsidRPr="00BD79ED">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">mailed to the office </w:t>
       </w:r>
       <w:r w:rsidR="0085492A" w:rsidRPr="00BD79ED">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>must be complete and include a $50 filing fee</w:t>
       </w:r>
       <w:r w:rsidR="00CF0849" w:rsidRPr="00BD79ED">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>, payable to “Commonwealth of Massachusetts</w:t>
       </w:r>
       <w:r w:rsidR="00B6226C">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0085492A" w:rsidRPr="00BD79ED">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>.  Incomplete or illegible petitions will be returned.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461C00BC" w14:textId="77777777" w:rsidR="0085492A" w:rsidRPr="0085492A" w:rsidRDefault="0085492A" w:rsidP="0085492A">
+    <w:p w14:paraId="461C00BC" w14:textId="77777777" w:rsidR="0085492A" w:rsidRPr="00CB5DE0" w:rsidRDefault="0085492A" w:rsidP="0085492A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B550B62" w14:textId="77777777" w:rsidR="00ED5F96" w:rsidRDefault="00ED5F96" w:rsidP="00904A5B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4575"/>
           <w:tab w:val="left" w:pos="8325"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="-720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Elevator address:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45171">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -1025,51 +1071,51 @@
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45171">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45171">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45171">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="004C19A5">
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34114A1A" w14:textId="77777777" w:rsidR="00A71535" w:rsidRDefault="00A71535" w:rsidP="00A66071">
+    <w:p w14:paraId="1654A2DC" w14:textId="7D293194" w:rsidR="00A71535" w:rsidRPr="00CB5DE0" w:rsidRDefault="00A71535" w:rsidP="00CB5DE0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8325"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="-720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C19A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Owner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0049192C">
         <w:rPr>
           <w:b/>
@@ -1192,63 +1238,50 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45171">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45171">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45171">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E45171">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="47F89C7A" w14:textId="77777777" w:rsidR="00A26F66" w:rsidRPr="00A71535" w:rsidRDefault="00A26F66" w:rsidP="004C19A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4575"/>
           <w:tab w:val="left" w:pos="8325"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="-720" w:right="-720"/>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2797C3E5" w14:textId="77777777" w:rsidR="00AA0FC3" w:rsidRPr="0085492A" w:rsidRDefault="00AA0FC3" w:rsidP="0049192C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8325"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720" w:right="-720"/>
         <w:rPr>
           <w:b/>
@@ -1675,61 +1708,61 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00287AE8" w:rsidRPr="00287AE8">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Appeals not filed within this timeframe shall </w:t>
       </w:r>
       <w:r w:rsidR="00287AE8">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not be accepted</w:t>
       </w:r>
       <w:r w:rsidR="00287AE8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040009E9" w14:textId="1500EF26" w:rsidR="00A41678" w:rsidRPr="00CC7C10" w:rsidRDefault="00287AE8" w:rsidP="00DE3195">
+    <w:p w14:paraId="040009E9" w14:textId="1500EF26" w:rsidR="00A41678" w:rsidRPr="00CB5DE0" w:rsidRDefault="00287AE8" w:rsidP="00DE3195">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC7C10">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1088E9B8" w14:textId="77777777" w:rsidR="00C05F1D" w:rsidRPr="004C19A5" w:rsidRDefault="006464BB" w:rsidP="00397566">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C19A5">
         <w:rPr>
           <w:b/>
@@ -1869,166 +1902,187 @@
         <w:t>i.e.</w:t>
       </w:r>
       <w:r w:rsidR="000A0ABE" w:rsidRPr="004C19A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>, variance was granted/not granted).</w:t>
       </w:r>
       <w:r w:rsidR="00B869BA" w:rsidRPr="004C19A5">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B869BA" w:rsidRPr="004C19A5">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B869BA" w:rsidRPr="004C19A5">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B869BA" w:rsidRPr="004C19A5">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B869BA" w:rsidRPr="004C19A5">
         <w:tab/>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58522997" w14:textId="77777777" w:rsidR="0085492A" w:rsidRDefault="000A6963" w:rsidP="000628B9">
+    <w:p w14:paraId="58522997" w14:textId="6C40EE0B" w:rsidR="0085492A" w:rsidRDefault="000A6963" w:rsidP="000628B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D111AE">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>You must</w:t>
       </w:r>
       <w:r w:rsidR="00C05F1D" w:rsidRPr="00D111AE">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> submit</w:t>
       </w:r>
       <w:r w:rsidR="00823924" w:rsidRPr="00D111AE">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00CB5DE0">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ten (10)</w:t>
+      </w:r>
+      <w:r w:rsidR="00823924" w:rsidRPr="00D111AE">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4261" w:rsidRPr="00D111AE">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>copies of all documentation related to this petition</w:t>
+      </w:r>
+      <w:r w:rsidR="00D111AE">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with this application</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5DE0">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. If</w:t>
+      </w:r>
       <w:r w:rsidR="00A66071">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00823924" w:rsidRPr="00D111AE">
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:r w:rsidR="00557734">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidR="00072FB7">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE4261" w:rsidRPr="00D111AE">
+      <w:r w:rsidR="00A66071">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>copies of all documentation related to this petition</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D111AE">
+        <w:t xml:space="preserve">through </w:t>
+      </w:r>
+      <w:r w:rsidR="00287AE8">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with this application</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00A66071">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">, if you </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00557734">
+        <w:t xml:space="preserve"> IPS Customer Portal</w:t>
+      </w:r>
+      <w:r w:rsidR="00287AE8">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>submit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00072FB7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66071">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> please mail </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5DE0">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ten (10)</w:t>
       </w:r>
       <w:r w:rsidR="00A66071">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">through </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> please mail 8 copies to address above</w:t>
+        <w:t xml:space="preserve"> copies to address above</w:t>
       </w:r>
       <w:r w:rsidR="00D111AE" w:rsidRPr="00D111AE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00D111AE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>These documents should include</w:t>
       </w:r>
       <w:r w:rsidR="0049192C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D2587">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>photos</w:t>
       </w:r>
@@ -2626,91 +2680,89 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67A73">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67A73">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67A73">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F67A73">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5707ACCD" w14:textId="77777777" w:rsidR="00287AE8" w:rsidRDefault="00287AE8" w:rsidP="00287AE8">
+    <w:p w14:paraId="5C7D2503" w14:textId="20F52803" w:rsidR="00DE3195" w:rsidRDefault="00287AE8" w:rsidP="00CB5DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00287AE8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">I certify under pains and penalties of perjury that the information contained in this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">petition </w:t>
       </w:r>
       <w:r w:rsidRPr="00287AE8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>and accompanying documents is true and correct, to the best of my knowledge.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7D2503" w14:textId="77777777" w:rsidR="00DE3195" w:rsidRPr="003322D2" w:rsidRDefault="00DE3195" w:rsidP="00287AE8">
+    <w:p w14:paraId="1A60B90A" w14:textId="77777777" w:rsidR="00CB5DE0" w:rsidRPr="00CB5DE0" w:rsidRDefault="00CB5DE0" w:rsidP="00CB5DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DA5078C" w14:textId="200B75C7" w:rsidR="003322D2" w:rsidRPr="003322D2" w:rsidRDefault="00B95DC8" w:rsidP="003322D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C19A5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Petitioner’s </w:t>
       </w:r>
       <w:r w:rsidR="00FB6E23">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2765,74 +2817,74 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A951F1" w:rsidRPr="004C19A5">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A951F1" w:rsidRPr="004C19A5">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A951F1" w:rsidRPr="004C19A5">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003322D2" w:rsidRPr="003322D2" w:rsidSect="0067494F">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="288" w:right="1008" w:bottom="245" w:left="1440" w:header="288" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ED77529" w14:textId="77777777" w:rsidR="00BE6F54" w:rsidRDefault="00BE6F54" w:rsidP="009770D9">
+    <w:p w14:paraId="41D42624" w14:textId="77777777" w:rsidR="003852E5" w:rsidRDefault="003852E5" w:rsidP="009770D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08BC050A" w14:textId="77777777" w:rsidR="00BE6F54" w:rsidRDefault="00BE6F54" w:rsidP="009770D9">
+    <w:p w14:paraId="500BE063" w14:textId="77777777" w:rsidR="003852E5" w:rsidRDefault="003852E5" w:rsidP="009770D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3038,231 +3090,243 @@
     <w:r w:rsidRPr="00CC7C10">
       <w:rPr>
         <w:i/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F67A73" w:rsidRPr="00CC7C10">
       <w:rPr>
         <w:i/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:ptab w:relativeTo="indent" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00557734" w:rsidRPr="00CC7C10">
       <w:rPr>
         <w:i/>
         <w:sz w:val="10"/>
         <w:szCs w:val="10"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="21301273" w14:textId="179E19AA" w:rsidR="00CC7C10" w:rsidRPr="00A51EFA" w:rsidRDefault="00CC7C10" w:rsidP="00A51EFA">
+  <w:p w14:paraId="21301273" w14:textId="13F2B269" w:rsidR="00CC7C10" w:rsidRPr="00A51EFA" w:rsidRDefault="00CC7C10" w:rsidP="00A51EFA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="594"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                              </w:t>
     </w:r>
     <w:r w:rsidR="00F67A73" w:rsidRPr="00557734">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Petition for Variance/Relief Revised </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>March 17, 2025</w:t>
+      <w:t xml:space="preserve">March </w:t>
+    </w:r>
+    <w:r w:rsidR="00020452">
+      <w:rPr>
+        <w:i/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>11, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4A349D82" w14:textId="77777777" w:rsidR="00025ADC" w:rsidRDefault="00025ADC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B2AAD6F" w14:textId="77777777" w:rsidR="00BE6F54" w:rsidRDefault="00BE6F54" w:rsidP="009770D9">
+    <w:p w14:paraId="735F37CF" w14:textId="77777777" w:rsidR="003852E5" w:rsidRDefault="003852E5" w:rsidP="009770D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E6BFDEE" w14:textId="77777777" w:rsidR="00BE6F54" w:rsidRDefault="00BE6F54" w:rsidP="009770D9">
+    <w:p w14:paraId="6D913D06" w14:textId="77777777" w:rsidR="003852E5" w:rsidRDefault="003852E5" w:rsidP="009770D9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="oojyguOVGxPJfnbBU9S0HezAzmAXjBgb9aV7LVnJJgYsbwXHacuTCwYohgEnfKB7oIUS4eiXU24Npv+0qZkyVQ==" w:salt="FLdk60xiyz+5TiHjgfBQBA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JylZWNNzngUX7PD2gjrOrisJZixVY5D9T7mg2ytCesWIXul1b+fx0rlhdnbto/aQPhghhRuOcv9QsAUqMbbkbQ==" w:salt="xmYJr/xXn+eyZ30/xk/5pw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E637F2"/>
     <w:rsid w:val="00001807"/>
+    <w:rsid w:val="00020452"/>
     <w:rsid w:val="00021B5C"/>
     <w:rsid w:val="00025ADC"/>
     <w:rsid w:val="00062009"/>
     <w:rsid w:val="000628B9"/>
     <w:rsid w:val="00072FB7"/>
     <w:rsid w:val="000A0ABE"/>
     <w:rsid w:val="000A4B44"/>
     <w:rsid w:val="000A6963"/>
     <w:rsid w:val="000C34D6"/>
     <w:rsid w:val="000D18E2"/>
     <w:rsid w:val="000F5E2D"/>
     <w:rsid w:val="00120249"/>
     <w:rsid w:val="001602C8"/>
     <w:rsid w:val="00172FC4"/>
     <w:rsid w:val="00174D5D"/>
     <w:rsid w:val="00190284"/>
     <w:rsid w:val="001A018F"/>
     <w:rsid w:val="001A627D"/>
     <w:rsid w:val="001B05A0"/>
     <w:rsid w:val="001C0D91"/>
     <w:rsid w:val="001C1256"/>
     <w:rsid w:val="001C3B4F"/>
     <w:rsid w:val="001C6B17"/>
     <w:rsid w:val="001F14FC"/>
     <w:rsid w:val="001F7844"/>
     <w:rsid w:val="00206274"/>
     <w:rsid w:val="00207A99"/>
     <w:rsid w:val="002262A3"/>
     <w:rsid w:val="00226682"/>
     <w:rsid w:val="002472D6"/>
     <w:rsid w:val="00285832"/>
     <w:rsid w:val="00287AE8"/>
     <w:rsid w:val="002909D0"/>
     <w:rsid w:val="002914B4"/>
     <w:rsid w:val="00293442"/>
     <w:rsid w:val="002A2FED"/>
     <w:rsid w:val="002A3518"/>
     <w:rsid w:val="002A7A40"/>
     <w:rsid w:val="002B0340"/>
     <w:rsid w:val="002D2587"/>
     <w:rsid w:val="002E5ACE"/>
     <w:rsid w:val="002F20AA"/>
     <w:rsid w:val="00300EC2"/>
     <w:rsid w:val="0030590F"/>
     <w:rsid w:val="0032321A"/>
     <w:rsid w:val="00325D06"/>
     <w:rsid w:val="003322D2"/>
     <w:rsid w:val="00335B71"/>
     <w:rsid w:val="0037423E"/>
+    <w:rsid w:val="003852E5"/>
     <w:rsid w:val="00386D1D"/>
+    <w:rsid w:val="00393371"/>
     <w:rsid w:val="00397566"/>
     <w:rsid w:val="003A6F42"/>
     <w:rsid w:val="003C0248"/>
     <w:rsid w:val="003C53B9"/>
     <w:rsid w:val="003D2221"/>
     <w:rsid w:val="003D4247"/>
     <w:rsid w:val="003E440A"/>
     <w:rsid w:val="004300F3"/>
     <w:rsid w:val="00434BF6"/>
     <w:rsid w:val="00451C7F"/>
     <w:rsid w:val="00476DA7"/>
     <w:rsid w:val="0048054C"/>
     <w:rsid w:val="00486D14"/>
     <w:rsid w:val="00487735"/>
     <w:rsid w:val="0049192C"/>
     <w:rsid w:val="004B338E"/>
     <w:rsid w:val="004C0230"/>
     <w:rsid w:val="004C19A5"/>
     <w:rsid w:val="004E5A04"/>
     <w:rsid w:val="005155CA"/>
     <w:rsid w:val="00516FDC"/>
     <w:rsid w:val="0053434C"/>
     <w:rsid w:val="00541138"/>
     <w:rsid w:val="00557734"/>
     <w:rsid w:val="0057604B"/>
     <w:rsid w:val="005D56C2"/>
     <w:rsid w:val="005E10DE"/>
     <w:rsid w:val="005F26DE"/>
     <w:rsid w:val="005F58AB"/>
     <w:rsid w:val="00603D05"/>
     <w:rsid w:val="00606A9B"/>
     <w:rsid w:val="0060714D"/>
+    <w:rsid w:val="00610024"/>
     <w:rsid w:val="00615975"/>
     <w:rsid w:val="006275F0"/>
     <w:rsid w:val="006464BB"/>
     <w:rsid w:val="00647E91"/>
     <w:rsid w:val="00653655"/>
     <w:rsid w:val="0067494F"/>
     <w:rsid w:val="00674E91"/>
     <w:rsid w:val="00696AA1"/>
     <w:rsid w:val="006C0E6E"/>
     <w:rsid w:val="006C44C7"/>
     <w:rsid w:val="006C6754"/>
     <w:rsid w:val="006C7A47"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E62C9"/>
     <w:rsid w:val="006F58EA"/>
     <w:rsid w:val="00717A0F"/>
     <w:rsid w:val="007235EC"/>
     <w:rsid w:val="00730177"/>
     <w:rsid w:val="00766B63"/>
     <w:rsid w:val="00794C1D"/>
     <w:rsid w:val="007D4509"/>
     <w:rsid w:val="007D7162"/>
     <w:rsid w:val="007F78F6"/>
     <w:rsid w:val="00802697"/>
     <w:rsid w:val="00805229"/>
@@ -3303,101 +3367,106 @@
     <w:rsid w:val="00B05FAD"/>
     <w:rsid w:val="00B31CEF"/>
     <w:rsid w:val="00B53027"/>
     <w:rsid w:val="00B56C84"/>
     <w:rsid w:val="00B6226C"/>
     <w:rsid w:val="00B72815"/>
     <w:rsid w:val="00B80C4E"/>
     <w:rsid w:val="00B869BA"/>
     <w:rsid w:val="00B87645"/>
     <w:rsid w:val="00B95DC8"/>
     <w:rsid w:val="00BB0E41"/>
     <w:rsid w:val="00BC7F1C"/>
     <w:rsid w:val="00BD65C1"/>
     <w:rsid w:val="00BD79ED"/>
     <w:rsid w:val="00BE6CC5"/>
     <w:rsid w:val="00BE6F54"/>
     <w:rsid w:val="00BF572C"/>
     <w:rsid w:val="00BF5DB5"/>
     <w:rsid w:val="00BF7E3E"/>
     <w:rsid w:val="00C05F1D"/>
     <w:rsid w:val="00C16EE7"/>
     <w:rsid w:val="00C22F14"/>
     <w:rsid w:val="00C23461"/>
     <w:rsid w:val="00C331A1"/>
     <w:rsid w:val="00C359CE"/>
+    <w:rsid w:val="00C43688"/>
     <w:rsid w:val="00C436C0"/>
     <w:rsid w:val="00C86684"/>
     <w:rsid w:val="00C91608"/>
     <w:rsid w:val="00CA1ED0"/>
     <w:rsid w:val="00CA353E"/>
     <w:rsid w:val="00CA4F5F"/>
     <w:rsid w:val="00CB167A"/>
     <w:rsid w:val="00CB415C"/>
+    <w:rsid w:val="00CB5DE0"/>
+    <w:rsid w:val="00CB72A1"/>
     <w:rsid w:val="00CC5F2C"/>
     <w:rsid w:val="00CC7C10"/>
     <w:rsid w:val="00CF0849"/>
     <w:rsid w:val="00CF6922"/>
     <w:rsid w:val="00D00832"/>
     <w:rsid w:val="00D111AE"/>
     <w:rsid w:val="00D204AE"/>
     <w:rsid w:val="00D24CBE"/>
     <w:rsid w:val="00D36466"/>
     <w:rsid w:val="00D41225"/>
     <w:rsid w:val="00D521FB"/>
     <w:rsid w:val="00D60F7C"/>
     <w:rsid w:val="00D625B7"/>
     <w:rsid w:val="00D9692A"/>
+    <w:rsid w:val="00DA39D6"/>
     <w:rsid w:val="00DB4030"/>
     <w:rsid w:val="00DD331F"/>
     <w:rsid w:val="00DE3195"/>
     <w:rsid w:val="00E02B06"/>
     <w:rsid w:val="00E110CA"/>
     <w:rsid w:val="00E2569C"/>
     <w:rsid w:val="00E45171"/>
     <w:rsid w:val="00E51AEA"/>
     <w:rsid w:val="00E637F2"/>
     <w:rsid w:val="00E66B31"/>
     <w:rsid w:val="00E858CC"/>
     <w:rsid w:val="00E8789E"/>
     <w:rsid w:val="00E96998"/>
     <w:rsid w:val="00EA3C4C"/>
     <w:rsid w:val="00EC67E5"/>
     <w:rsid w:val="00ED591E"/>
     <w:rsid w:val="00ED5F96"/>
     <w:rsid w:val="00EF48B7"/>
     <w:rsid w:val="00F15387"/>
     <w:rsid w:val="00F2037F"/>
     <w:rsid w:val="00F34989"/>
     <w:rsid w:val="00F36229"/>
     <w:rsid w:val="00F4292A"/>
     <w:rsid w:val="00F448AF"/>
     <w:rsid w:val="00F55DCD"/>
     <w:rsid w:val="00F62C7E"/>
     <w:rsid w:val="00F67A73"/>
     <w:rsid w:val="00F80DD8"/>
     <w:rsid w:val="00F9088E"/>
+    <w:rsid w:val="00F93EE6"/>
     <w:rsid w:val="00FB06F7"/>
     <w:rsid w:val="00FB6E23"/>
     <w:rsid w:val="00FE4261"/>
     <w:rsid w:val="00FF2B27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3924,50 +3993,62 @@
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED5F96"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00287AE8"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00610024"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="767696589">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1469199269">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3988,51 +4069,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2084062513">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma-dpl.my.salesforce-sites.com/home/home.jsp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4269,54 +4350,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100990883FD8DED744BA0BFFA12C51972D7" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="755242c4bdb2fe0d89c13b5d2d6cb7bd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" xmlns:ns3="e3e38725-07c4-40be-a216-bdad2a662e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="632b08bbbc4b4d60dafc7aff4bfaedf5" ns2:_="" ns3:_="">
     <xsd:import namespace="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
     <xsd:import namespace="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -4479,157 +4556,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="e3e38725-07c4-40be-a216-bdad2a662e0d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="abaa93b4-3036-48ce-b674-0b3ef9a09ab1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C70319FE-59AB-4B3A-96EC-EAA54A2EFB3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
     <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E203973-7931-42C5-AC30-6104C706D776}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11DA7F78-369B-4466-B189-D27570DA4B16}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA635D02-30BD-4757-9168-96EEC27146CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
     <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E203973-7931-42C5-AC30-6104C706D776}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>476</Words>
-  <Characters>2719</Characters>
+  <Words>491</Words>
+  <Characters>2801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3189</CharactersWithSpaces>
+  <CharactersWithSpaces>3286</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Caroline Torrisi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100990883FD8DED744BA0BFFA12C51972D7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>