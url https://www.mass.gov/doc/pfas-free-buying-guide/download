--- v0 (2025-10-31)
+++ v1 (2026-06-28)
@@ -1,14783 +1,9087 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7205FC84" w14:textId="53E8213D" w:rsidR="00443196" w:rsidRPr="00923058" w:rsidRDefault="00766021" w:rsidP="00E82D19">
-      <w:pPr>
+    <w:p w14:paraId="7205FC84" w14:textId="5A082413" w:rsidR="00443196" w:rsidRPr="00266741" w:rsidRDefault="00766021" w:rsidP="00583B1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00923058">
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0E38">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Slick </w:t>
+      </w:r>
+      <w:r w:rsidR="00443196" w:rsidRPr="002F0E38">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00F15567" w:rsidRPr="002F0E38">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="009042E7" w:rsidRPr="002F0E38">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Avoiding</w:t>
+      </w:r>
+      <w:r w:rsidR="00B94F89" w:rsidRPr="002F0E38">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PFAS (Forever Chemicals)</w:t>
+      </w:r>
+      <w:r w:rsidR="00886A1A" w:rsidRPr="002F0E38">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009042E7" w:rsidRPr="002F0E38">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in Products</w:t>
+      </w:r>
+      <w:r w:rsidR="000824CC" w:rsidRPr="002F0E38">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15567" w:rsidRPr="002F0E38">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Using Massachusetts Statewide Contracts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F0E38">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00312DE3" w:rsidRPr="00BB2E68">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2B8C" w:rsidRPr="00BB2E68">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>y the Responsible Purchasing Network for MA Operational Services Division</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7363658A" w14:textId="4A81E6A4" w:rsidR="00923058" w:rsidRDefault="00BB2E68" w:rsidP="00583B1E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last revised: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7276C">
+        <w:t>February 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6683E1DA" w14:textId="50412D00" w:rsidR="00920686" w:rsidRPr="00923058" w:rsidRDefault="00920686" w:rsidP="00E82D19">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
-          <w:sz w:val="28"/>
-[...149 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008330EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
-          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69DAE95E" wp14:editId="40EAE0E8">
-[...18 lines deleted...]
-            <wp:docPr id="146" name="Picture 146" descr="Chart showing the sources of PFAS, including: fast food packaging, pesticides, paints, shampoo, non-stick cookware, stain resistances product, photography, and firefighting foams. "/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A4553AA" wp14:editId="31D0C731">
+            <wp:extent cx="691515" cy="274320"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="19" name="Picture 19" descr="Logo for RPN&#10;&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="146" name="Picture 146" descr="Chart showing the sources of PFAS, including: fast food packaging, pesticides, paints, shampoo, non-stick cookware, stain resistances product, photography, and firefighting foams. "/>
+                    <pic:cNvPr id="19" name="Picture 19" descr="Logo for RPN&#10;&#10;"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="691515" cy="274320"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0EB9" w:rsidRPr="00FD0EB9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F6843FF" wp14:editId="7672CE53">
+            <wp:extent cx="1080177" cy="310551"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:docPr id="325939874" name="Picture 1" descr="Operational Services Division logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="325939874" name="Picture 1" descr="Operational Services Division logo"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1089103" cy="313117"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ED05A4" w14:textId="1D6F900B" w:rsidR="00E118BE" w:rsidRPr="007A2092" w:rsidRDefault="00E118BE" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A2092">
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97A86" w:rsidRPr="007A2092">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A2092">
+        <w:t xml:space="preserve"> PFAS?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3B9C3D" w14:textId="5AF72C90" w:rsidR="00AE5612" w:rsidRPr="00A4484C" w:rsidRDefault="002B2FED" w:rsidP="003D1CF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">There is growing concern about the pervasive use of a class of highly persistent and toxic </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97A86" w:rsidRPr="00A4484C">
+        <w:t>“forever chemicals</w:t>
+      </w:r>
+      <w:r w:rsidR="001648BB" w:rsidRPr="00A4484C">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97A86" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5612" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">that are used to make </w:t>
+      </w:r>
+      <w:r w:rsidR="004048AB" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">products </w:t>
+      </w:r>
+      <w:r w:rsidR="00971673" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">water-repellant, grease-resistant, and/or heat tolerant. PFAS </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27108" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">have </w:t>
+      </w:r>
+      <w:r w:rsidR="00971673" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">been found in </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2F2F" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">a wide array of consumer and institutional products, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5612" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">non-stick cookware, </w:t>
+      </w:r>
+      <w:r w:rsidR="00025388" w:rsidRPr="00A4484C">
+        <w:t>stain-resistant carpet</w:t>
+      </w:r>
+      <w:r w:rsidR="00971673" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> and furniture</w:t>
+      </w:r>
+      <w:r w:rsidR="00025388" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5612" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">waterproof clothing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00971673" w:rsidRPr="00A4484C">
+        <w:t>compostable</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5612" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00971673" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">food </w:t>
+      </w:r>
+      <w:r w:rsidR="003E2F2F" w:rsidRPr="00A4484C">
+        <w:t>service ware</w:t>
+      </w:r>
+      <w:r w:rsidR="00971673" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009123E7" w:rsidRPr="00A4484C">
+        <w:t>firefighting foam</w:t>
+      </w:r>
+      <w:r w:rsidR="00971673" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004048AB" w:rsidRPr="00A4484C">
+        <w:t>refrigerants</w:t>
+      </w:r>
+      <w:r w:rsidR="00971673" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3305" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">artificial turf, </w:t>
+      </w:r>
+      <w:r w:rsidR="004048AB" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">building materials, </w:t>
+      </w:r>
+      <w:r w:rsidR="009123E7" w:rsidRPr="00A4484C">
+        <w:t>and more</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5612" w:rsidRPr="00A4484C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D560A" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0E4A88" w14:textId="77777777" w:rsidR="00920686" w:rsidRDefault="00920686" w:rsidP="004A7784">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="699A0F61" wp14:editId="481CA917">
+            <wp:extent cx="1829182" cy="1492301"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="146" name="Picture 146" descr="Chart, sunburst chart showing what types of products PFAS are in"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="146" name="Picture 146" descr="Chart, sunburst chart showing what types of products PFAS are in"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1620520" cy="1322070"/>
+                      <a:ext cx="1861446" cy="1518623"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31ED05A4" w14:textId="447A3D10" w:rsidR="00E118BE" w:rsidRPr="002460AE" w:rsidRDefault="00E118BE">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> PFAS?</w:t>
+    <w:p w14:paraId="4DC46ECA" w14:textId="6215D160" w:rsidR="003A507E" w:rsidRDefault="004D560A" w:rsidP="003D1CF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve">Scientifically speaking, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1AE4" w:rsidRPr="003D1CF1">
+        <w:t>PFA</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5E4E" w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve">S </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1AE4" w:rsidRPr="003D1CF1">
+        <w:t>stands for per- and poly-fluoroalkyl substances (PFAS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5E4E" w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009123E7" w:rsidRPr="003D1CF1">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3BB6" w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve"> class</w:t>
+      </w:r>
+      <w:r w:rsidR="004048AB" w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7B0D" w:rsidRPr="003D1CF1">
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3BB6" w:rsidRPr="003D1CF1">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009123E7" w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve"> thousands of</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7B0D" w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve"> chemical</w:t>
+      </w:r>
+      <w:r w:rsidR="009123E7" w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve"> compound</w:t>
+      </w:r>
+      <w:r w:rsidR="002E7B0D" w:rsidRPr="003D1CF1">
+        <w:t>s containing ‘‘at least one fully fluorinated carbon atom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve">.” </w:t>
+      </w:r>
+      <w:r w:rsidR="00125248" w:rsidRPr="003D1CF1">
+        <w:t>PFAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00025388" w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve"> have come under intense scrutiny</w:t>
+      </w:r>
+      <w:r w:rsidR="003A507E" w:rsidRPr="003D1CF1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00660DC4" w:rsidRPr="003D1CF1">
+        <w:t>because they</w:t>
+      </w:r>
+      <w:r w:rsidR="003A507E" w:rsidRPr="003D1CF1">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3B9C3D" w14:textId="5AF72C90" w:rsidR="00AE5612" w:rsidRDefault="002B2FED" w:rsidP="001648BB">
-[...238 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="43A57D42" w14:textId="77777777" w:rsidR="00583B1E" w:rsidRPr="003D1CF1" w:rsidRDefault="00583B1E" w:rsidP="003D1CF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F2F794C" w14:textId="4E899C66" w:rsidR="00B00610" w:rsidRPr="00B524A2" w:rsidRDefault="00B00610" w:rsidP="00E833A3">
-[...207 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D9DEDAD" w14:textId="42AC1BB7" w:rsidR="003A507E" w:rsidRPr="00A4484C" w:rsidRDefault="00D902C4" w:rsidP="003D1CF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="003A507E">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="003A507E" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>igrate into soil, air</w:t>
       </w:r>
-      <w:r w:rsidR="002460AE">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="002460AE" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003A507E">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="003A507E" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and water during </w:t>
       </w:r>
-      <w:r w:rsidR="00524901">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00524901" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>production</w:t>
       </w:r>
-      <w:r w:rsidR="00A12C01">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A12C01" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, use</w:t>
       </w:r>
-      <w:r w:rsidR="002460AE">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="002460AE" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A12C01">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A12C01" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and disposal;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237857E2" w14:textId="4E493500" w:rsidR="00A12C01" w:rsidRDefault="00D902C4" w:rsidP="003A507E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="237857E2" w14:textId="4E493500" w:rsidR="00A12C01" w:rsidRPr="00A4484C" w:rsidRDefault="00D902C4" w:rsidP="003D1CF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Persist</w:t>
       </w:r>
-      <w:r w:rsidR="00A12C01">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A12C01" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the environment</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> because they do not readily break down</w:t>
       </w:r>
-      <w:r w:rsidR="00A12C01" w:rsidRPr="000878D5">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A12C01" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A57663B" w14:textId="77777777" w:rsidR="003E2F2F" w:rsidRDefault="00660DC4" w:rsidP="00125248">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A57663B" w14:textId="77777777" w:rsidR="003E2F2F" w:rsidRPr="00A4484C" w:rsidRDefault="00660DC4" w:rsidP="003D1CF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="009E65A3">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="009E65A3" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ioaccumulate</w:t>
       </w:r>
-      <w:r w:rsidR="003E2F2F">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="003E2F2F" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the food chain;</w:t>
       </w:r>
-      <w:r w:rsidR="009E65A3">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="009E65A3" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D2D56B" w14:textId="401F88CC" w:rsidR="00125248" w:rsidRDefault="00BE72B4" w:rsidP="00125248">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55D2D56B" w14:textId="401F88CC" w:rsidR="00125248" w:rsidRPr="00A4484C" w:rsidRDefault="00BE72B4" w:rsidP="003D1CF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Are </w:t>
       </w:r>
-      <w:r w:rsidR="00A12C01">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A12C01" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>universally detected in humans, fish</w:t>
       </w:r>
-      <w:r w:rsidR="002460AE">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="002460AE" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A12C01">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00A12C01" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and wildlife;</w:t>
       </w:r>
-      <w:r w:rsidR="00D902C4">
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00D902C4" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D09912" w14:textId="4B798ACF" w:rsidR="00125248" w:rsidRDefault="00660DC4" w:rsidP="00125248">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="53D09912" w14:textId="4B798ACF" w:rsidR="00125248" w:rsidRDefault="00660DC4" w:rsidP="003D1CF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12C01" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ose health risks at extremely low levels (some at parts per </w:t>
+      </w:r>
+      <w:r w:rsidR="00854975" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>tr</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12C01" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>illion)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D902C4" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3C8E0C" w14:textId="77777777" w:rsidR="00583B1E" w:rsidRPr="00A4484C" w:rsidRDefault="00583B1E" w:rsidP="00583B1E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2642A95C" w14:textId="541E58FF" w:rsidR="003D1CF1" w:rsidRDefault="00955BE4" w:rsidP="003D1CF1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...81 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Current peer-reviewed scientific studies cited by the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00DE5CF4">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>US Environmental Protection Agency</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A4484C">
         <w:t xml:space="preserve"> and many other authoritative bodies have linked </w:t>
       </w:r>
-      <w:r w:rsidR="00351893">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00351893" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">PFAS </w:t>
       </w:r>
-      <w:r w:rsidR="00D902C4" w:rsidRPr="001719F5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D902C4" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>to a growing list of serious</w:t>
       </w:r>
-      <w:r w:rsidR="005A4A5D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005A4A5D" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D902C4" w:rsidRPr="001719F5">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D902C4" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>health effects</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A4484C">
         <w:t>. For example, the</w:t>
       </w:r>
-      <w:r w:rsidR="005A4A5D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005A4A5D" w:rsidRPr="00A4484C">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="0049017A" w:rsidRPr="001719F5">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="0049017A" w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>US Centers for Disease Control</w:t>
         </w:r>
-        <w:r w:rsidR="00DC5E1F">
+        <w:r w:rsidR="00DC5E1F" w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve"> a</w:t>
         </w:r>
-        <w:r w:rsidR="004048AB" w:rsidRPr="00922A42">
+        <w:r w:rsidR="004048AB" w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">nd Prevention (CDC)’s </w:t>
-[...17 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>nd Prevention (CDC)’s Agency for Toxic Substances and Disease Registry (ATSDR)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00756BDA">
+      <w:r w:rsidR="00756BDA" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>has reported</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA15E0" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> that exposure to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">high levels of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA15E0" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">certain </w:t>
+      </w:r>
+      <w:r w:rsidR="00790737" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">PFAS may lead to the following </w:t>
+      </w:r>
+      <w:r w:rsidR="00660DC4" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">adverse health effects </w:t>
+      </w:r>
+      <w:r w:rsidR="00790737" w:rsidRPr="00A4484C">
+        <w:t>in humans</w:t>
+      </w:r>
+      <w:r w:rsidR="004048AB" w:rsidRPr="00A4484C">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00444049" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFE5912" w14:textId="77777777" w:rsidR="003D1CF1" w:rsidRDefault="003D1CF1" w:rsidP="003D1CF1">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B944D76" w14:textId="77777777" w:rsidR="00583B1E" w:rsidRPr="003D1CF1" w:rsidRDefault="00583B1E" w:rsidP="00EE1E14">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...1825 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00583B1E" w:rsidRPr="003D1CF1" w:rsidSect="008535B6">
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1080" w:right="1080" w:bottom="1260" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C4184A" w14:textId="4C0715D8" w:rsidR="00CB6D44" w:rsidRPr="00B524A2" w:rsidRDefault="00CB6D44" w:rsidP="00CB6D44">
+    <w:p w14:paraId="6F42E7EC" w14:textId="58849ED1" w:rsidR="00EB1AE4" w:rsidRPr="00A4484C" w:rsidRDefault="00C3743D" w:rsidP="00EE1E14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Increased cholesterol levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52414AAD" w14:textId="67F34435" w:rsidR="00C3743D" w:rsidRPr="00A4484C" w:rsidRDefault="00C3743D" w:rsidP="00EE1E14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Decreased vaccine response in children</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE71C61" w14:textId="77777777" w:rsidR="00BF306E" w:rsidRPr="00A4484C" w:rsidRDefault="00BF306E" w:rsidP="00EE1E14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Increased risk of high blood pressure or pre-eclampsia in pregnant women</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0049EFF7" w14:textId="08AC60F0" w:rsidR="00C3743D" w:rsidRPr="00A4484C" w:rsidRDefault="00C3743D" w:rsidP="00EE1E14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Changes in liver enzymes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9D4788" w14:textId="3EE03766" w:rsidR="00C3743D" w:rsidRPr="00A4484C" w:rsidRDefault="00C3743D" w:rsidP="00EE1E14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Small decreases in infant birth weights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FF7603" w14:textId="29073128" w:rsidR="00C3743D" w:rsidRPr="00A4484C" w:rsidRDefault="00C3743D" w:rsidP="00EE1E14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Increased risk of kidney or testicular cancer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136C756C" w14:textId="77777777" w:rsidR="00002CAE" w:rsidRDefault="00002CAE" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:sectPr w:rsidR="00002CAE" w:rsidSect="00002CAE">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1080" w:right="1080" w:bottom="1260" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D19AE2D" w14:textId="65F36B27" w:rsidR="00E118BE" w:rsidRPr="00920686" w:rsidRDefault="00E118BE" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00920686">
+        <w:lastRenderedPageBreak/>
+        <w:t>How to Use this Guide</w:t>
+      </w:r>
+      <w:r w:rsidR="004372E8" w:rsidRPr="00920686">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC2D05D" w14:textId="3E690CB9" w:rsidR="00600C9B" w:rsidRDefault="00600C9B" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>Since no one expects purchasing agents to be chemists, this guide has been created to make it easier for state agencies, local governments</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE7D9C" w:rsidRPr="00A4484C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> and other users of Massachusetts’ contracts to spot products that are likely to contain PFAS and find safer replacements when purchasing products using </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4F31" w:rsidRPr="00A4484C">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">tatewide </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4F31" w:rsidRPr="00A4484C">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>ontracts (SWCs).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DBB086" w14:textId="77777777" w:rsidR="00583B1E" w:rsidRPr="00A4484C" w:rsidRDefault="00583B1E" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F850DA4" w14:textId="5E776AB1" w:rsidR="00177651" w:rsidRPr="00A4484C" w:rsidRDefault="00177651" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">The first step </w:t>
+      </w:r>
+      <w:r w:rsidR="00854975" w:rsidRPr="00A4484C">
+        <w:t>purchasers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4F31" w:rsidRPr="00A4484C">
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> take is to </w:t>
+      </w:r>
+      <w:r w:rsidR="00754424" w:rsidRPr="00A4484C">
+        <w:t>avoid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> several types of PFAS that commonly show up in products</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC50B4" w:rsidRPr="00A4484C">
+        <w:t>. These include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E693EB1" w14:textId="66573F8D" w:rsidR="00177651" w:rsidRPr="00A4484C" w:rsidRDefault="00177651" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Polytetrafluoroethylene</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3749D" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PTFE</w:t>
+      </w:r>
+      <w:r w:rsidR="00410D4C" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00410D4C" w:rsidRPr="00A4484C">
+        <w:t>CAS #9002-84-0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>), which is a highly durable</w:t>
+      </w:r>
+      <w:r w:rsidR="00731EF9" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, water-</w:t>
+      </w:r>
+      <w:r w:rsidR="00754424" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>resistant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fluoropolymer</w:t>
+      </w:r>
+      <w:r w:rsidR="003278B0" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (fluorinated plastic)</w:t>
+      </w:r>
+      <w:r w:rsidR="0006161D" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidR="00754424" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used to create non-stick cookware,</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3721" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waterproof </w:t>
+      </w:r>
+      <w:r w:rsidR="00854975" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>fabrics</w:t>
+      </w:r>
+      <w:r w:rsidR="00922A42" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00410D4C" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lubricants, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>plumbing tape</w:t>
+      </w:r>
+      <w:r w:rsidR="0034605B" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA5DB2" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dental floss, </w:t>
+      </w:r>
+      <w:r w:rsidR="0034605B" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>and even cosmetics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC50B4" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7652">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Examples include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616A39A3" w14:textId="196F6E7C" w:rsidR="00920686" w:rsidRPr="00A4484C" w:rsidRDefault="00177651" w:rsidP="00D7276C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Teflon</w:t>
+      </w:r>
+      <w:r w:rsidR="004F29B9" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>™</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a brand of PTFE that </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06A74" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>has been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06A74" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>to manufacture non-stick</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cookware</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52003" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other products</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00854975" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Early formulations</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82EA8" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were manufactured from a</w:t>
+      </w:r>
+      <w:r w:rsidR="007E294F" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">long-chain PFAS </w:t>
+      </w:r>
+      <w:r w:rsidR="007E294F" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>called</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002460AE" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="040C28"/>
+        </w:rPr>
+        <w:t>perfluorooctanoic acid (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>PFOA</w:t>
+      </w:r>
+      <w:r w:rsidR="002460AE" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, which ha</w:t>
+      </w:r>
+      <w:r w:rsidR="007E294F" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00971730" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phased out of production </w:t>
+      </w:r>
+      <w:r w:rsidR="0034605B" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by US manufacturers </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">due to </w:t>
+      </w:r>
+      <w:r w:rsidR="00971730" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>well-documented</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health impacts and persistence in the environment</w:t>
+      </w:r>
+      <w:r w:rsidR="0034605B" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. However, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73944" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the replacement </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7484C" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which is a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73944" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shorter-chain PFAS currently used to make PTFE </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3721" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73944" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3721" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cause </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73944" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">serious health effects. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06A74" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105C892E" w14:textId="07E75E03" w:rsidR="00971730" w:rsidRPr="00A4484C" w:rsidRDefault="00177651" w:rsidP="00D7276C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="202124"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>GORE-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>TEX</w:t>
+      </w:r>
+      <w:r w:rsidR="004372E8" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="202124"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a patented type of </w:t>
+      </w:r>
+      <w:r w:rsidR="00224681" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="202124"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">flexible </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="202124"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waterproof fabric </w:t>
+      </w:r>
+      <w:r w:rsidR="00224681" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="202124"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>used to make rain jackets, boots</w:t>
+      </w:r>
+      <w:r w:rsidR="002460AE" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="202124"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00224681" w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="202124"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other outdoor gear that is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:rPr>
+          <w:color w:val="202124"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> a variant of PTFE called expanded PTFE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDCD15B" w14:textId="520E3F4D" w:rsidR="00B52322" w:rsidRPr="00A4484C" w:rsidRDefault="00F1779C" w:rsidP="00D7276C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>Durable w</w:t>
+      </w:r>
+      <w:r w:rsidR="00177651" w:rsidRPr="00A4484C">
+        <w:t>ater repellants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> (DWRs) containing PFAS are often </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC67FE" w:rsidRPr="00A4484C">
+        <w:t>applied</w:t>
+      </w:r>
+      <w:r w:rsidR="00177651" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">outdoor </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5E1F" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">clothing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC67FE" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">footwear, PPE, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D342E" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">carpeting, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5E1F" w:rsidRPr="00A4484C">
+        <w:t>furniture, and vehicle upholstery</w:t>
+      </w:r>
+      <w:r w:rsidR="00177651" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> to make them </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5E1F" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">resistant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD01DA" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">dirt, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5E1F" w:rsidRPr="00A4484C">
+        <w:t>water</w:t>
+      </w:r>
+      <w:r w:rsidR="002460AE" w:rsidRPr="00A4484C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5E1F" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> and other fluids</w:t>
+      </w:r>
+      <w:r w:rsidR="00177651" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002460AE" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">Over time, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A294D" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">DWRs often need to be re-applied after they </w:t>
+      </w:r>
+      <w:r w:rsidR="009722C4" w:rsidRPr="00A4484C">
+        <w:t>are washed off or degrade in sunlight.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B307F" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1886D42F" w14:textId="056E869C" w:rsidR="009722C4" w:rsidRDefault="00177651" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>Fluorinated refrigerants such as Freon</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20DB3" w:rsidRPr="00A4484C">
+        <w:t>™ brand products</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009722C4" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">are used in air conditioners, refrigerators, and freezers, are </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83333" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">typically </w:t>
+      </w:r>
+      <w:r w:rsidR="00D647F2" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">considered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>PFAS.</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6A82" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> These can be replaced in </w:t>
+      </w:r>
+      <w:r w:rsidR="009722C4" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">some </w:t>
+      </w:r>
+      <w:r w:rsidR="006C6A82" w:rsidRPr="00A4484C">
+        <w:t>existing equipment with fluorine-free refrigerants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3770EAA5" w14:textId="77777777" w:rsidR="00583B1E" w:rsidRPr="00A4484C" w:rsidRDefault="00583B1E" w:rsidP="00FE0F43">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432A0F43" w14:textId="576A4BF0" w:rsidR="00D7067B" w:rsidRPr="00A4484C" w:rsidRDefault="001B307F" w:rsidP="00935CCE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1FCD">
+        <w:t xml:space="preserve">table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">below </w:t>
+      </w:r>
+      <w:r w:rsidR="00001D96" w:rsidRPr="00A4484C">
+        <w:t>identifies</w:t>
+      </w:r>
+      <w:r w:rsidR="00854975" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00001D96" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">several </w:t>
+      </w:r>
+      <w:r w:rsidR="00E118BE" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">types of products </w:t>
+      </w:r>
+      <w:r w:rsidR="00854975" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0EF3" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidR="00E118BE" w:rsidRPr="00A4484C">
+        <w:t>contain PFAS</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0EF3" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">recommends strategies </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0EF3" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">purchasers </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4F31" w:rsidRPr="00A4484C">
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0EF3" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> employ </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1002" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> find </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0EF3" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">safer </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1002" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">products </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0EF3" w:rsidRPr="00A4484C">
+        <w:t>in each category. This includes choosing products that</w:t>
+      </w:r>
+      <w:r w:rsidR="00835AFB" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> have been certified </w:t>
+      </w:r>
+      <w:r w:rsidR="005375F6" w:rsidRPr="00A4484C">
+        <w:t>by credible independent organizations to be PFAS-free (or contain very low concentrations of either fluorine or total organic fluorine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>, which indicates the products do</w:t>
+      </w:r>
+      <w:r w:rsidR="002460AE" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>not likely include “intentionally added” PFAS</w:t>
+      </w:r>
+      <w:r w:rsidR="002460AE" w:rsidRPr="00A4484C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0031526B" w:rsidRPr="00A4484C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00035729" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7067B" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">This includes, but is not limited to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0709BEA0" w14:textId="77777777" w:rsidR="00935CCE" w:rsidRPr="00935CCE" w:rsidRDefault="00935CCE" w:rsidP="00935CCE">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00935CCE" w:rsidRPr="00935CCE" w:rsidSect="00002CAE">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1080" w:right="1080" w:bottom="1260" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C4184A" w14:textId="4C0715D8" w:rsidR="00CB6D44" w:rsidRPr="00A4484C" w:rsidRDefault="00CB6D44" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00B524A2">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Biodegradable Products Institute (BPI)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45E4BFBA" w14:textId="2274FAAD" w:rsidR="00CB6D44" w:rsidRPr="004B4A5F" w:rsidRDefault="004B4A5F" w:rsidP="00CB6D44">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45E4BFBA" w14:textId="2274FAAD" w:rsidR="00CB6D44" w:rsidRPr="00A4484C" w:rsidRDefault="004B4A5F" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A4484C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://compostmanufacturingalliance.com/"</w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A4484C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CB6D44" w:rsidRPr="004B4A5F">
+      <w:r w:rsidR="00CB6D44" w:rsidRPr="00A4484C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Compost Manufacturing Alliance (CMA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739C0B2C" w14:textId="6B356259" w:rsidR="00CB6D44" w:rsidRPr="00A345B4" w:rsidRDefault="004B4A5F" w:rsidP="00CB6D44">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="739C0B2C" w14:textId="6B356259" w:rsidR="00CB6D44" w:rsidRPr="00A4484C" w:rsidRDefault="004B4A5F" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A4484C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00CB6D44" w:rsidRPr="00C303C1">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00CB6D44" w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Cradle to Cradle (C2C) Certified</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44659790" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00A345B4" w:rsidRDefault="00CB6D44" w:rsidP="00CB6D44">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44659790" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00A4484C" w:rsidRDefault="00CB6D44" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00C21745">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Declare Red List-Free</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08743D77" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00A345B4" w:rsidRDefault="00CB6D44" w:rsidP="00CB6D44">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08743D77" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00A4484C" w:rsidRDefault="00CB6D44" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00BC53B5">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ENERGY STAR certification registry</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E66C303" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00A345B4" w:rsidRDefault="00CB6D44" w:rsidP="00CB6D44">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E66C303" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00A4484C" w:rsidRDefault="00CB6D44" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="008677BF">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Green Seal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7754408C" w14:textId="2BC261DA" w:rsidR="00CB6D44" w:rsidRPr="00A345B4" w:rsidRDefault="00CB6D44" w:rsidP="00CB6D44">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2DA9873C" w14:textId="77777777" w:rsidR="00935CCE" w:rsidRPr="00935CCE" w:rsidRDefault="00935CCE" w:rsidP="00935CCE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683521E1" w14:textId="77777777" w:rsidR="00935CCE" w:rsidRPr="00935CCE" w:rsidRDefault="00935CCE" w:rsidP="00935CCE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A3B082" w14:textId="77777777" w:rsidR="00935CCE" w:rsidRPr="00935CCE" w:rsidRDefault="00935CCE" w:rsidP="00935CCE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E57A091" w14:textId="77777777" w:rsidR="00935CCE" w:rsidRPr="00935CCE" w:rsidRDefault="00935CCE" w:rsidP="00935CCE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7754408C" w14:textId="66B73ACC" w:rsidR="00CB6D44" w:rsidRPr="00A4484C" w:rsidRDefault="00CB6D44" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00C303C1">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Green</w:t>
         </w:r>
-        <w:r w:rsidR="0059630B">
+        <w:r w:rsidR="0059630B" w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>h</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C303C1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>ealth</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> Approved</w:t>
+          <w:t>ealth Approved</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="763D41CD" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00B524A2" w:rsidRDefault="00CB6D44" w:rsidP="00CB6D44">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="763D41CD" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00A4484C" w:rsidRDefault="00CB6D44" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="00B524A2">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>GreenScreen</w:t>
-[...9 lines deleted...]
-          <w:t xml:space="preserve"> for Safer Chemicals</w:t>
+          <w:t>GreenScreen for Safer Chemicals</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F96700">
+      <w:r w:rsidRPr="00A4484C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27125AEC" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00A345B4" w:rsidRDefault="00CB6D44" w:rsidP="00CB6D44">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27125AEC" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00A4484C" w:rsidRDefault="00CB6D44" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00B524A2">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>LEVEL e3 Furniture Sustainability Standard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0636D68C" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRDefault="00CB6D44" w:rsidP="00CB6D44">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0636D68C" w14:textId="77777777" w:rsidR="00CB6D44" w:rsidRPr="00A4484C" w:rsidRDefault="00CB6D44" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00B524A2">
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Oeko</w:t>
-[...9 lines deleted...]
-          <w:t>-Tex 100 Standard</w:t>
+          <w:t>Oeko-Tex 100 Standard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A2285CD" w14:textId="53EFD5F4" w:rsidR="00D7067B" w:rsidRPr="00644316" w:rsidRDefault="00CB6D44" w:rsidP="00644316">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3A2285CD" w14:textId="53EFD5F4" w:rsidR="00D7067B" w:rsidRPr="00A4484C" w:rsidRDefault="00CB6D44" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="008677BF">
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00A4484C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>US EPA’s Safer Choice Program</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BE2C716" w14:textId="77777777" w:rsidR="008542B2" w:rsidRDefault="008542B2">
+    <w:p w14:paraId="1BE2C716" w14:textId="77777777" w:rsidR="008542B2" w:rsidRPr="00A4484C" w:rsidRDefault="008542B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="008542B2" w:rsidSect="00644316">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="008542B2" w:rsidRPr="00A4484C" w:rsidSect="00644316">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70A1979B" w14:textId="77777777" w:rsidR="00D7067B" w:rsidRDefault="00D7067B">
-      <w:pPr>
+    <w:p w14:paraId="729FBBB2" w14:textId="575DFDC9" w:rsidR="00D647F2" w:rsidRDefault="0031526B" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If no certification exists for a specific product category, it recommends strategies for avoiding certain types of PFAS-containing chemicals or materials, including using health product declarations (HPDs) or asking vendors to provide test results. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4F31" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">The table </w:t>
+      </w:r>
+      <w:r w:rsidR="00035729" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">lists </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1002" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">which Massachusetts Statewide </w:t>
+      </w:r>
+      <w:r w:rsidR="00035729" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">Contracts </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1002" w:rsidRPr="00A4484C">
+        <w:t>offer</w:t>
+      </w:r>
+      <w:r w:rsidR="00035729" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> these safer</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1002" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> product options. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408A962D" w14:textId="77777777" w:rsidR="00FE0F43" w:rsidRPr="00A4484C" w:rsidRDefault="00FE0F43" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7985916A" w14:textId="77777777" w:rsidR="00003591" w:rsidRDefault="00766021" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>At the end of this guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2110D" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D84348" w:rsidRPr="00A4484C">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1002" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">a list of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">PFAS-free </w:t>
+      </w:r>
+      <w:r w:rsidR="00D84348" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">purchasing </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1002" w:rsidRPr="00A4484C">
+        <w:t>resources</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36486" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D84348" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve">designed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>to help readers gain a deeper understanding of</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83ABD" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> ways to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4484C">
+        <w:t>avoid products containing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83ABD" w:rsidRPr="00A4484C">
+        <w:t xml:space="preserve"> PFAS and replace them with safer alternatives.</w:t>
+      </w:r>
+      <w:r w:rsidR="00003591">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422A7748" w14:textId="77777777" w:rsidR="00FE0F43" w:rsidRDefault="00FE0F43" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0078E550" w14:textId="1BA73F8B" w:rsidR="000F0CE2" w:rsidRDefault="000F0CE2" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The following table identifies product types, provides guidance on what to ask vendors, displays a logo for recommended third-party certification</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4186">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or standard</w:t>
+      </w:r>
+      <w:r w:rsidR="009B4186">
+        <w:t xml:space="preserve">s for the identified product </w:t>
+      </w:r>
+      <w:r w:rsidR="008449E6">
+        <w:t>types</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and identifies the OSD Statewide Contract where </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7C35">
+        <w:t xml:space="preserve">the products may be found.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9096B7" w14:textId="02118200" w:rsidR="00BA2AB1" w:rsidRDefault="00003591" w:rsidP="002740DC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BA2AB1" w:rsidSect="00F47881">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1080" w:right="1080" w:bottom="1170" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...213 lines deleted...]
-      </w:pPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10530" w:type="dxa"/>
-        <w:tblInd w:w="-275" w:type="dxa"/>
+        <w:tblW w:w="14400" w:type="dxa"/>
+        <w:tblInd w:w="-455" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Table: List of Products, Certifiations and Standards the Don't Allow PFAS, and OSD Statewide Contracts that Offer PFAS Free Products"/>
+        <w:tblDescription w:val="This table shows in the first column many product types that typically contain PFAS, in the secont column questions to ask vendors, in the third field a screenshot of any logo's for third party certifications or standards recommended for the product type, and in the last field OSD Statewide contracts that include PFAS-free products. "/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2070"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3330"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="5872"/>
+        <w:gridCol w:w="2196"/>
+        <w:gridCol w:w="3992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00904C37" w14:paraId="75C1C45A" w14:textId="3F89F306" w:rsidTr="00F70C67">
+      <w:tr w:rsidR="00E25526" w:rsidRPr="00E25526" w14:paraId="3E252E01" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2334C719" w14:textId="7C378EAC" w:rsidR="00904C37" w:rsidRDefault="00904C37" w:rsidP="00904C37">
+          <w:p w14:paraId="4EC95694" w14:textId="4AE1E517" w:rsidR="00E25526" w:rsidRPr="002740DC" w:rsidRDefault="00E25526" w:rsidP="002740DC">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00E25526">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00001D96">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Products That May </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E25526">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Contain PFAS</w:t>
+            </w:r>
+            <w:r w:rsidR="002740DC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...32 lines deleted...]
-              <w:t>Contain PFAS</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AC6C008" w14:textId="068D83AA" w:rsidR="00904C37" w:rsidRDefault="00904C37" w:rsidP="00904C37">
+          <w:p w14:paraId="1D0B4502" w14:textId="3C1E409C" w:rsidR="00E25526" w:rsidRPr="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00E25526">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What to Ask Your Vendors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3CF317" w14:textId="7A695E55" w:rsidR="00904C37" w:rsidRDefault="00904C37" w:rsidP="00904C37">
+          <w:p w14:paraId="54631E04" w14:textId="6FA18227" w:rsidR="00E25526" w:rsidRPr="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00E25526">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E25526">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...118 lines deleted...]
-              <w:t>ncluding carpet tile, broadloom carpet, and carpet padding</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OGO of the Third-Party Certification or Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C12BA1" w14:textId="77777777" w:rsidR="00904C37" w:rsidRDefault="00904C37">
+          <w:p w14:paraId="79835372" w14:textId="220AF813" w:rsidR="00E25526" w:rsidRPr="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C21745">
-[...13 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00E25526">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Massachusetts Statewide Contracts That Offer Safer Products</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A4F312" w14:textId="660D5B5D" w:rsidR="00904C37" w:rsidRDefault="00C6178D" w:rsidP="00C303C1">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E25526" w14:paraId="10422FE0" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12473F65" w14:textId="473157F3" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Carpet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Including carpet tile, broadloom carpet, and carpet padding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B07E376" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ask vendors for carpet products that are:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08AE0C13" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Greenhealth</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Approved</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, which meet </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Health Care Without Harm’s Healthy Carpet Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the Silver level or higher.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1811DF17" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Cradle to Cradle (C2C) Certified</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or have a C2C Material Health Certificate (including all products under V4.0 and products under V3.1 at the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gold</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> level or higher).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A832F3" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Declare Red List-Free</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (preferably with the Living Product Challenge [LPC] verification of this claim).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5257CA53" w14:textId="4FB75397" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Also, avoid carpet that has been manufactured with PFAS-containing stain-resistant chemicals – and direct your carpet installers and cleaning companies not to treat your carpets with PFAS.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="470EB45A" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A29C69A" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251753472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79065FA1" wp14:editId="3DFD6E01">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="556855C6" wp14:editId="1EAF687F">
                   <wp:extent cx="786765" cy="247650"/>
-                  <wp:effectExtent l="12700" t="12700" r="13335" b="19050"/>
-[...9 lines deleted...]
-                  <wp:docPr id="475196789" name="Picture 2" descr="Logo, Greenhealth Approved"/>
+                  <wp:effectExtent l="19050" t="19050" r="13335" b="19050"/>
+                  <wp:docPr id="830390643" name="Picture 2" descr="Logo, Practice Greenhealth"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="475196789" name="Picture 2" descr="Logo, Greenhealth Approved"/>
+                          <pic:cNvPr id="475196789" name="Picture 2" descr="Logo, Practice Greenhealth"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26" cstate="print">
+                          <a:blip r:embed="rId32" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="786765" cy="247650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...81 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="57FFA7F8" w14:textId="1D7B7077" w:rsidR="00904C37" w:rsidRDefault="00287ECB" w:rsidP="00C303C1">
+          <w:p w14:paraId="4FB4B69F" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A8D">
+          </w:p>
+          <w:p w14:paraId="62CEBFD6" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251755520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="346F976F" wp14:editId="08D9B9C7">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A488243" wp14:editId="5ABA3209">
                   <wp:extent cx="461645" cy="457200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapTight wrapText="bothSides">
-[...8 lines deleted...]
-                  <wp:docPr id="567430006" name="Picture 567430006" descr="Logo Cradle to cradle"/>
+                  <wp:docPr id="1846583343" name="Picture 1846583343" descr="Logo Cradle to cradle"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="567430006" name="Picture 567430006" descr="Logo Cradle to cradle"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29" cstate="print">
+                          <a:blip r:embed="rId33" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="461645" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...65 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="60092CD9" w14:textId="0DEB3AB2" w:rsidR="00C303C1" w:rsidRPr="00C21745" w:rsidRDefault="00C6178D" w:rsidP="00C303C1">
+          <w:p w14:paraId="30A258EC" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A8D">
+          </w:p>
+          <w:p w14:paraId="0CF9BAAE" w14:textId="5F3A29F4" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00B9E485" wp14:editId="0E71E327">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="341E5A1D" wp14:editId="0B73D205">
                   <wp:extent cx="914400" cy="316865"/>
-                  <wp:effectExtent l="12700" t="12700" r="12700" b="13335"/>
-[...9 lines deleted...]
-                  <wp:docPr id="1072913463" name="Picture 1072913463" descr="Logo, Declare Red List-free"/>
+                  <wp:effectExtent l="19050" t="19050" r="19050" b="26035"/>
+                  <wp:docPr id="1444722150" name="Picture 1444722150" descr="Logo, Declare"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1072913463" name="Picture 1072913463" descr="Logo, Declare Red List-free"/>
+                          <pic:cNvPr id="1072913463" name="Picture 1072913463" descr="Logo, Declare"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId31" cstate="print">
+                          <a:blip r:embed="rId34" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="316865"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
-            </w:r>
-[...156 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53AFC1D2" w14:textId="20297DCF" w:rsidR="00904C37" w:rsidRPr="00D9109E" w:rsidRDefault="00D9109E" w:rsidP="00904C37">
+          <w:p w14:paraId="754CC83B" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidRPr="004D5594">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>MRO001</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="004D5594">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D5594">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...9 lines deleted...]
-                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Floorcoverings and Accessories, Floorcovering Installation, Maintenance and Repairs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DAA650A" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vendor price sheets may list each product line’s third-party certifications, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>disclosed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chemicals and ingredients, and note if product lines </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>have an Environmental Product Declaration (EPD) or Health Product Declaration (HPD), which may disclose whether the product has PFAS.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CF2EFCD" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An HPD is a document that </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>provides a full disclosure of the potential chemicals of concern in a product.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="637B6798" w14:textId="7EE643AA" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...96 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="20"/>
-[...81 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...107 lines deleted...]
-              <w:t xml:space="preserve"> how it impacts the environment across its entire lifecycle.</w:t>
+              <w:t>An EPD is a document that communicates what a product is made of and how it impacts the environment across its entire lifecycle.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      <w:tr w:rsidR="00E7490F" w14:paraId="6BBC5BD5" w14:textId="77777777" w:rsidTr="00644316">
+      <w:tr w:rsidR="00E25526" w14:paraId="1B7F102C" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F262A2C" w14:textId="3754DAD7" w:rsidR="00E7490F" w:rsidRDefault="00E7490F" w:rsidP="00644316">
+          <w:p w14:paraId="56336F4D" w14:textId="62BED9CD" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Products </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AC0343">
+              <w:t>Cleaning Chemicals</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00B524A2">
-[...7 lines deleted...]
-              <w:t>Contain PFAS</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>such as cleaners and degreasers for appliances, carpet and floors, counters and other surfaces, glass, restrooms, toilet bowls, and vehicles, as well as furniture and metal polish</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="162CAD75" w14:textId="3DAD02BC" w:rsidR="00E7490F" w:rsidRPr="008677BF" w:rsidRDefault="00E7490F" w:rsidP="00644316">
+          <w:p w14:paraId="4EB66FDA" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ask vendors for cleaning products that are certified by:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47EDEAFE" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:noProof/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Green Seal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, which </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:noProof/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>eliminated</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all cleaning and personal care products with PFAS from its certified directory in 2022; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D5CE23A" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="002B26F5" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:ind w:left="360" w:right="-22"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:noProof/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>US EPA’s Safer Choice Program</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, which never allowed PFAS as ingredients in its certified products, except for floor finishes. In addition, PFAS are no longer eligible for use in any Safer Choice-certified products. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E41CF64" w14:textId="3F5F7747" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>What to Ask Your Vendors</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB4075">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="002B26F5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:noProof/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>UL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="002B26F5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is in the process of updating its ECOLOGO standard for cleaning chemicals and may prohibit PFAS in its certified cleaners when it does so.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B072251" w14:textId="4D5C3C9A" w:rsidR="00E7490F" w:rsidRDefault="00E7490F" w:rsidP="00644316">
+          <w:p w14:paraId="4C6FBF13" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...78 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="03CBBF1E" w14:textId="2C8FB77C" w:rsidR="00545B51" w:rsidRPr="00B524A2" w:rsidRDefault="00545B51" w:rsidP="00545B51">
+          <w:p w14:paraId="76022566" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...68 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="258BD099" w14:textId="4F576E5F" w:rsidR="00545B51" w:rsidRPr="008677BF" w:rsidRDefault="009F075A" w:rsidP="00545B51">
+          <w:p w14:paraId="4B61B0AA" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008677BF">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251835392" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23F4F9AB" wp14:editId="7AF7B2CA">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A1E728F" wp14:editId="0D1DBEFB">
                   <wp:extent cx="499745" cy="457200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapTight wrapText="bothSides">
-[...8 lines deleted...]
-                  <wp:docPr id="16" name="Picture 16" descr="Logo Green Seal"/>
+                  <wp:docPr id="2111789176" name="Picture 2111789176" descr="Logo Green Seal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="Picture 16" descr="Logo Green Seal"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId33" cstate="print">
+                          <a:blip r:embed="rId40" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="499745" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00545B51" w:rsidRPr="008677BF">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="7FCE3759" w14:textId="3E8D0FF2" w:rsidR="00545B51" w:rsidRPr="008677BF" w:rsidRDefault="009F075A" w:rsidP="00545B51">
+          <w:p w14:paraId="0DBDF0D2" w14:textId="7DC35846" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E20619">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="360"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251836416" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AA4B82F" wp14:editId="284CA592">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49344D4B" wp14:editId="7686133B">
                   <wp:extent cx="365760" cy="620395"/>
-                  <wp:effectExtent l="12700" t="12700" r="15240" b="14605"/>
-[...9 lines deleted...]
-                  <wp:docPr id="17" name="Picture 17" descr="Logo, Safer Choice"/>
+                  <wp:effectExtent l="19050" t="19050" r="15240" b="27305"/>
+                  <wp:docPr id="1742558835" name="Picture 1742558835" descr="Logo, Safer Choice"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="17" name="Picture 17" descr="Logo, Safer Choice"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId34" cstate="print">
+                          <a:blip r:embed="rId41" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="365760" cy="620395"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
-            </w:r>
-[...137 lines deleted...]
-              <w:t xml:space="preserve"> is in the process of updating its ECOLOGO standard for cleaning chemicals and may prohibit PFAS in its certified cleaners when it does so.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45F4AE91" w14:textId="77777777" w:rsidR="00B436B1" w:rsidRPr="00DC3F21" w:rsidRDefault="00B436B1" w:rsidP="00B436B1">
+          <w:p w14:paraId="109CA83C" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="002F7C35" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-              <w:r w:rsidRPr="00B524A2">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="002F7C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>FAC118: Environmentally Preferable Cleaning Products, Programs, Equipment and Services</w:t>
+                <w:t>FAC118</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Environmentally Preferable Cleaning Products, Programs, Equipment and Supplies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
-              <w:t>Most non-disinfecting cleaning chemicals on this contract have one of these two certifications.</w:t>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-              <w:r w:rsidRPr="00B524A2">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>FAC114: Environmentally Preferable Janitorial Services</w:t>
+                <w:t>FAC114</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7940">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Janitorial Services, Environmentally Preferable</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="676EA246" w14:textId="77777777" w:rsidR="00545B51" w:rsidRDefault="00545B51" w:rsidP="00545B51"/>
+          <w:p w14:paraId="4ACC5253" w14:textId="64EECB8E" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Most non-disinfecting cleaning chemicals on this contract have one of these two certifications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00545B51" w14:paraId="4A5895E0" w14:textId="77777777" w:rsidTr="00644316">
+      <w:tr w:rsidR="00E25526" w14:paraId="29817EB5" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23DCFE09" w14:textId="6F9992EB" w:rsidR="00545B51" w:rsidRPr="00B524A2" w:rsidRDefault="00545B51" w:rsidP="00545B51">
+          <w:p w14:paraId="749C2F8A" w14:textId="3803E48C" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...37 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Compostable Food Service Ware</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B524A2">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">PFAS </w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> as well as non-plastic deli wraps and bags.</w:t>
+              <w:t>PFAS are most often found in molded fiber plates, bowls, trays, clamshells, and portion cups, as well as non-plastic deli wraps and bags.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C56641D" w14:textId="10129F42" w:rsidR="00545B51" w:rsidRDefault="00736203" w:rsidP="00545B51">
+          <w:p w14:paraId="0863A029" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ask vendors for (or check registries to find) disposable food service ware products that are certified by:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7103FB71" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Biodegradable Products Institute (BPI)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="auto"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40D200E2" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Compost Manufacturing Alliance (CMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5378A80E" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>GreenScreen</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> for Safer Chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D8ACE2" w14:textId="56D405A3" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compostable food service ware that are certified by BPI or CMA are tested to confirm they contain less than 100 parts per million (ppm) fluorine, which is designed to ensure they do not contain intentionally added PFAS. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EE93547" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73ADB051" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251830272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A6C5684" wp14:editId="45994F92">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17198DE9" wp14:editId="4A65D95E">
                   <wp:extent cx="405765" cy="546100"/>
-                  <wp:effectExtent l="0" t="0" r="635" b="0"/>
-[...9 lines deleted...]
-                  <wp:docPr id="325895798" name="Picture 3" descr="Logo BPI"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                  <wp:docPr id="1503425570" name="Picture 3" descr="Logo Biodegradable Products Institute"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="325895798" name="Picture 3" descr="Logo BPI"/>
+                          <pic:cNvPr id="325895798" name="Picture 3" descr="Logo Biodegradable Products Institute"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41" cstate="print">
+                          <a:blip r:embed="rId47" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="405765" cy="546100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="69521739" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251831296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="762F0FAC" wp14:editId="349D5B62">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4050CE0E" wp14:editId="76FDBFEE">
                   <wp:extent cx="629920" cy="482600"/>
-                  <wp:effectExtent l="0" t="0" r="5080" b="0"/>
-[...9 lines deleted...]
-                  <wp:docPr id="585888035" name="Picture 4" descr="Logo, Compost manufacturing alliance, Composter approved"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2127092905" name="Picture 4" descr="Logo, Compost Manufacturing Association"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="585888035" name="Picture 4" descr="Logo, Compost manufacturing alliance, Composter approved"/>
+                          <pic:cNvPr id="585888035" name="Picture 4" descr="Logo, Compost Manufacturing Association"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42" cstate="print">
+                          <a:blip r:embed="rId48" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="629920" cy="482600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00545B51">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="44859C3A" w14:textId="668DB942" w:rsidR="00545B51" w:rsidRPr="00B524A2" w:rsidRDefault="00545B51" w:rsidP="00545B51">
+          <w:p w14:paraId="616D155E" w14:textId="0D51D308" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E20619">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00945516">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251832320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EE93C19" wp14:editId="4868E74D">
-[...18 lines deleted...]
-                  <wp:docPr id="1776391435" name="Picture 1776391435" descr="Logo, Greenscreen For safer chemicals"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FB90D49" wp14:editId="793FA539">
+                  <wp:extent cx="935355" cy="274320"/>
+                  <wp:effectExtent l="19050" t="19050" r="17145" b="11430"/>
+                  <wp:docPr id="1228422058" name="Picture 1228422058" descr="Logo, Greenscreen"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1776391435" name="Picture 1776391435" descr="Logo, Greenscreen For safer chemicals"/>
+                          <pic:cNvPr id="1776391435" name="Picture 1776391435" descr="Logo, Greenscreen"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId44" cstate="print">
+                          <a:blip r:embed="rId49" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="935736" cy="274320"/>
+                            <a:ext cx="935355" cy="274320"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
-            </w:r>
-[...122 lines deleted...]
-              <w:t xml:space="preserve"> fluorine, which is designed to ensure they do not contain intentionally-added PFAS. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C8DFC3B" w14:textId="77777777" w:rsidR="00545B51" w:rsidRPr="00B524A2" w:rsidRDefault="00545B51" w:rsidP="00545B51">
+          <w:p w14:paraId="19B277B7" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-              <w:r w:rsidRPr="00B524A2">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidRPr="007F7B33">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>GRO40: Food Service Supplies and Equipment</w:t>
+                <w:t>GRO40</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="007F7B33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7B33">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foodservice Supplies and Equipment, Institutional Commercial Grade Large and Small </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A9612B5" w14:textId="7E123ADF" w:rsidR="00545B51" w:rsidRDefault="00545B51" w:rsidP="00545B51">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="30D9AAFD" w14:textId="6EA772A2" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F7B33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Compostable food service ware items offered on this contract must be certified by BPI or CMA, which do not allow intentionally added PFAS in products they certify.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00545B51" w14:paraId="1AF71E87" w14:textId="77777777" w:rsidTr="00644316">
+      <w:tr w:rsidR="00E25526" w14:paraId="7B71368C" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F69A490" w14:textId="606CDC80" w:rsidR="00545B51" w:rsidRDefault="00545B51" w:rsidP="00545B51">
-            <w:r w:rsidRPr="00B524A2">
+          <w:p w14:paraId="67E6B494" w14:textId="28E591CF" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Construction Materials</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00B524A2">
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> and wallboard.</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PFAS have been found in many types of construction materials such as ceiling tiles, insulation, and wallboard.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1916FCA3" w14:textId="330903F3" w:rsidR="00545B51" w:rsidRDefault="00545B51" w:rsidP="00545B51">
+          <w:p w14:paraId="0A178DD7" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A8D">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ask vendors for building materials that are:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A92A33" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Cradle to Cradle (C2C) Certified</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or have a C2C Material Health Certificate (including all products under V4.0 and products under V3.1 at the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gold</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> level or higher).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C4D01A" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Declare Red List-Free</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (preferably with the Living Product Challenge [LPC] verification of this claim).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18AA6EE7" w14:textId="21704CAA" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Similarly, ask construction contractors to use products with these certifications whenever they are available or to confirm that the construction materials contain &lt;100 ppm total organic fluorine, which means they are safer because they contain little-to-no PFAS. Also, if you need plumbing thread-sealant tape or electrical tape, avoid products that contain PTFE whenever possible.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C39D9B7" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02623805" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251833344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="775FD795" wp14:editId="55E89605">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FBEBCA3" wp14:editId="43578DB2">
                   <wp:extent cx="461645" cy="457200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapTight wrapText="bothSides">
-[...8 lines deleted...]
-                  <wp:docPr id="1400108637" name="Picture 1400108637" descr="Logo Cradle to Cradle"/>
+                  <wp:docPr id="1947019643" name="Picture 1947019643" descr="Logo Cradle to Cradle"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1400108637" name="Picture 1400108637" descr="Logo Cradle to Cradle"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29" cstate="print">
+                          <a:blip r:embed="rId33" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="461645" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00B524A2">
+          </w:p>
+          <w:p w14:paraId="0D0BD915" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D6D654A" w14:textId="1A93B620" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E20619">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...145 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251834368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A0BA582" wp14:editId="219B6473">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10E3CB02" wp14:editId="0DEFC5B9">
                   <wp:extent cx="914400" cy="316865"/>
-                  <wp:effectExtent l="12700" t="12700" r="12700" b="13335"/>
-[...9 lines deleted...]
-                  <wp:docPr id="277702435" name="Picture 277702435" descr="Logo, Declare"/>
+                  <wp:effectExtent l="19050" t="19050" r="19050" b="26035"/>
+                  <wp:docPr id="1778664465" name="Picture 1778664465" descr="Logo, Declare"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="277702435" name="Picture 277702435" descr="Logo, Declare"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId31" cstate="print">
+                          <a:blip r:embed="rId34" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="316865"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
-            </w:r>
-[...195 lines deleted...]
-              <w:t xml:space="preserve"> whenever possible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="115C4D70" w14:textId="1D445F10" w:rsidR="00545B51" w:rsidRPr="008001A8" w:rsidRDefault="00141752" w:rsidP="00141752">
+          <w:p w14:paraId="42811450" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...54 lines deleted...]
-              </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">: </w:t>
-[...12 lines deleted...]
-                <w:t>Facilities Maintenance, Repair &amp; Operations (MRO) Industrial Supplies</w:t>
+                <w:t>FAC124</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="007F7B33">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Building Maintenance Repair and Operations Product and Supplies</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6B6E111A" w14:textId="0DEDC562" w:rsidR="00545B51" w:rsidRPr="00B524A2" w:rsidRDefault="00545B51" w:rsidP="00545B51">
+          <w:p w14:paraId="6CF50D30" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-              </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">: </w:t>
+                <w:t>FAC123</w:t>
               </w:r>
-              <w:r w:rsidRPr="00EC6C8D">
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A5EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Facilities Maintenance, Repair &amp; Operations (MRO) Commercial Grade Products and Supplies (Janitorial)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1007D942" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Maintenance Repair and Operations Retail Products &amp; Supplies</w:t>
+                <w:t>FAC119</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D5594">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Maintenance Repair and Operations Retail Products &amp; Supplies</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6AA0194A" w14:textId="77777777" w:rsidR="00545B51" w:rsidRDefault="00545B51" w:rsidP="00545B51"/>
+          <w:p w14:paraId="48D3ABC3" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...20 lines deleted...]
-      <w:tr w:rsidR="008677BF" w14:paraId="0EBE7CCB" w14:textId="77777777" w:rsidTr="0064182A">
+      <w:tr w:rsidR="00E25526" w14:paraId="65D13C18" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="228C35AE" w14:textId="37D2D2BC" w:rsidR="008677BF" w:rsidRDefault="008F6AC9" w:rsidP="00701D05">
+          <w:p w14:paraId="0E6CD3E9" w14:textId="26FB56FC" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>P</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008677BF" w:rsidRPr="00B524A2">
+              <w:t>Cookware</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...40 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="008677BF" w:rsidRPr="00B524A2">
-[...7 lines deleted...]
-              <w:t>Contain PFAS</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Such as non-stick frying pots, pans, baking sheets, waffle irons, air fryers, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77F4298D" w14:textId="77777777" w:rsidR="008677BF" w:rsidRDefault="008677BF" w:rsidP="00701D05">
+          <w:p w14:paraId="1344DB77" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...7 lines deleted...]
-              <w:t>What to Ask Your Vendors</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Avoid cookware containing any type of PFAS, not just Teflon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">™, which </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is a proprietary PFAS coating made of PTFE that is used to create a non-stick surface on frying pans and other cookware. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Teflon originally contained PFOA, a long-chain PFAS linked to several health risks such as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chronic kidney disease, liver disease, thyroid disorders, testicular cancers, low birth weight, and infertility. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Some imported non-stick cookware may contain PFOA, and products labeled PFOA-free may have replaced it with other types of PFAS such as PTFE, which may create toxic fumes if overheated.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="000A516A" w14:textId="53A41682" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If non-stick cookware is needed, ask vendors for products on PFAS Central’s list of </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r w:rsidRPr="00263B80">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:bCs/>
+                  <w:noProof/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>PFAS-free Products</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alternatively, consider other types of cookware, such as stainless steel, ceramic, and cast iron.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CEB0227" w14:textId="2DEB581E" w:rsidR="008677BF" w:rsidRDefault="008677BF" w:rsidP="00701D05">
+          <w:p w14:paraId="59004E7E" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BD02CBC" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C5116E3" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DE80690" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5950A524" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05DC4653" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E82955F" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22A958B2" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55BC6FD1" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="391A85E2" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26E1F2BA" w14:textId="498F0A97" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...171 lines deleted...]
-              <w:t>etc.</w:t>
+            <w:r w:rsidRPr="009D1838">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F961461" wp14:editId="0B9898B2">
+                  <wp:extent cx="1249962" cy="358445"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="3810"/>
+                  <wp:docPr id="1903258916" name="Picture 1" descr="PFAS Central logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="197896691" name="Picture 1" descr="PFAS Central logo"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId57"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1255271" cy="359967"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D785999" w14:textId="43321A35" w:rsidR="00CE7989" w:rsidRPr="00FA1C16" w:rsidRDefault="00CE7989" w:rsidP="008F7769">
+          <w:p w14:paraId="782694C4" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0038675F">
-[...281 lines deleted...]
-              <w:r w:rsidRPr="00B524A2">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r w:rsidRPr="007F7B33">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>GRO40: Food Service Supplies and Equipment</w:t>
+                <w:t>GRO40</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="007F7B33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7B33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foodservice Supplies and Equipment, Institutional Commercial Grade Large and Small </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45298B49" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00400005" w14:paraId="260723CE" w14:textId="77777777" w:rsidTr="00644316">
+      <w:tr w:rsidR="00E25526" w14:paraId="2CBFBCD9" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBEC7E0" w14:textId="77777777" w:rsidR="00400005" w:rsidRPr="00B524A2" w:rsidRDefault="00400005" w:rsidP="00400005">
+          <w:p w14:paraId="52BC8B33" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Firefighting Foam (Class A and B)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28D5112A" w14:textId="6106C978" w:rsidR="00400005" w:rsidRPr="00B524A2" w:rsidRDefault="00400005" w:rsidP="00400005">
+          <w:p w14:paraId="34E51582" w14:textId="2635107A" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">This includes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="1B1B1B"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>aqueous film-forming foams (AFFFs) used in training and emergency response</w:t>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>aqueous film-forming foams (AFFFs) used in training and emergency response.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59959C33" w14:textId="592673E1" w:rsidR="00400005" w:rsidRDefault="00400005" w:rsidP="00400005">
+          <w:p w14:paraId="5CC5CFD7" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00945516">
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ask vendors for firefighting foam products that are listed on the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>GreenScreen</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Certified Products Registry</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“The </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expanded </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>GreenScreen</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Certified Standard for Firefighting Foam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prohibits PFAS and reduces the chemical footprint of both Class A and Class B firefighting foam products.” </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5376EE46" w14:textId="2BC35BCD" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commonwealth’s </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>takeback program</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to safely manage stockpiles of legacy Aqueous Film Forming Foam (AFFF) in order to prevent PFAS from being released into the environment.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A58225" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="149FC94D" w14:textId="687E8188" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E20619">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251773952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19CCC947" wp14:editId="10364B4C">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="583C322C" wp14:editId="185D9947">
                   <wp:extent cx="914400" cy="268489"/>
-                  <wp:effectExtent l="12700" t="12700" r="12700" b="11430"/>
-[...9 lines deleted...]
-                  <wp:docPr id="50" name="Picture 50" descr="Logo, Greenscreen"/>
+                  <wp:effectExtent l="19050" t="19050" r="19050" b="17780"/>
+                  <wp:docPr id="1183968993" name="Picture 1183968993" descr="Logo, Greenscreen"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="50" name="Picture 50" descr="Logo, Greenscreen"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId44" cstate="print">
+                          <a:blip r:embed="rId49" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="268489"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
-            </w:r>
-[...171 lines deleted...]
-              <w:t xml:space="preserve"> in order to prevent PFAS from being released into the environment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CFBF881" w14:textId="77777777" w:rsidR="00400005" w:rsidRPr="00B524A2" w:rsidRDefault="00400005" w:rsidP="00400005">
+          <w:p w14:paraId="59CE03B8" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00512055" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-              <w:r w:rsidRPr="00B524A2">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r w:rsidRPr="00512055">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>PSE01: Public Safety Equipment and Supplies</w:t>
+                <w:t>PSE01</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7FA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Public Safety Equipment and Two-Way Radio</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="50A005B0" w14:textId="145DE688" w:rsidR="00400005" w:rsidRDefault="00400005" w:rsidP="00400005">
+          <w:p w14:paraId="50FA4898" w14:textId="4F719C42" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00B524A2">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>GreenScreen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00B524A2">
-[...32 lines deleted...]
-              <w:r w:rsidR="00017670" w:rsidRPr="00017670">
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-certified firefighting foams, which have been tested to be free of both PFAS and other chemicals with high health and environmental concerns, are offered on this contract and comply with </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r w:rsidRPr="00520633">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                  <w:sz w:val="20"/>
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>MA Department of Fire Services guidance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00400005" w14:paraId="116CF62E" w14:textId="77777777" w:rsidTr="00644316">
+      <w:tr w:rsidR="00E25526" w14:paraId="2164EEF4" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B032ECF" w14:textId="6DED6CB8" w:rsidR="00400005" w:rsidRDefault="00400005" w:rsidP="00400005">
-            <w:r w:rsidRPr="00B524A2">
+          <w:p w14:paraId="791F1B53" w14:textId="382FC4D5" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Flooring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CDB04B4" w14:textId="6B05F6E4" w:rsidR="00400005" w:rsidRPr="00B524A2" w:rsidRDefault="00400005" w:rsidP="00400005">
+          <w:p w14:paraId="1B9EF014" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ask vendors for flooring products that are:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000ACD83" w14:textId="00002815" w:rsidR="00400005" w:rsidRPr="00400005" w:rsidRDefault="00747323" w:rsidP="00400005">
+          <w:p w14:paraId="3B6CFACB" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Greenhealth</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Approved</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, which meet </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Healthcare Without Harm’s Healthy Flooring Guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Silver</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> level or higher.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EDE1B2E" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Cradle to Cradle (C2C) Certified</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or have a C2C Material Health Certificate (including all products under V4.0 and products under V3.1 at the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gold</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> level or higher).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09C5A0F6" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Declare Red List-Free</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (preferably with the Living Product Challenge [LPC] verification of this claim).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39684700" w14:textId="7DBCAA65" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avoid purchasing flooring products that claim to be waterproof. In addition, avoid product that require floor polish and/or sealants (e.g., vinyl composite tile [VCT]) as these floor maintenance chemicals may contain PFAS. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E1EB43" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B0B4BDE" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251776000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68E0CD0B" wp14:editId="3E39E8D9">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26984A09" wp14:editId="3B5D0899">
                   <wp:extent cx="786765" cy="247650"/>
-                  <wp:effectExtent l="12700" t="12700" r="13335" b="19050"/>
-[...9 lines deleted...]
-                  <wp:docPr id="461730504" name="Picture 461730504" descr="Logo, Greenhealth approved"/>
+                  <wp:effectExtent l="19050" t="19050" r="13335" b="19050"/>
+                  <wp:docPr id="1117024889" name="Picture 1117024889" descr="Logo, Greenhealth approved"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="461730504" name="Picture 461730504" descr="Logo, Greenhealth approved"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26" cstate="print">
+                          <a:blip r:embed="rId32" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="786765" cy="247650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...71 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="269F5C5D" w14:textId="721EDC3E" w:rsidR="00400005" w:rsidRDefault="00747323" w:rsidP="00400005">
+          <w:p w14:paraId="7B6A7E61" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A8D">
+          </w:p>
+          <w:p w14:paraId="3F7F3D75" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251777024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E2CC179" wp14:editId="213F1AFB">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B1F9A70" wp14:editId="0674B81F">
                   <wp:extent cx="461645" cy="457200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapTight wrapText="bothSides">
-[...8 lines deleted...]
-                  <wp:docPr id="1896375709" name="Picture 1896375709" descr="Logo cradle to cradle"/>
+                  <wp:docPr id="819226468" name="Picture 819226468" descr="Logo cradle to cradle"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1896375709" name="Picture 1896375709" descr="Logo cradle to cradle"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29" cstate="print">
+                          <a:blip r:embed="rId33" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="461645" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...73 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="28E50C97" w14:textId="21F78A10" w:rsidR="00400005" w:rsidRPr="00B524A2" w:rsidRDefault="00747323" w:rsidP="00400005">
+          <w:p w14:paraId="0F6592D7" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A8D">
+          </w:p>
+          <w:p w14:paraId="70788A9D" w14:textId="46BEF3B5" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251778048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E45A29F" wp14:editId="1753EA23">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46C8336F" wp14:editId="096A0FAE">
                   <wp:extent cx="914400" cy="316865"/>
-                  <wp:effectExtent l="12700" t="12700" r="12700" b="13335"/>
-[...9 lines deleted...]
-                  <wp:docPr id="1291787697" name="Picture 1291787697" descr="Logo, declare"/>
+                  <wp:effectExtent l="19050" t="19050" r="19050" b="26035"/>
+                  <wp:docPr id="2002647083" name="Picture 2002647083" descr="Logo, declare"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1291787697" name="Picture 1291787697" descr="Logo, declare"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId31" cstate="print">
+                          <a:blip r:embed="rId34" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="316865"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
-            </w:r>
-[...166 lines deleted...]
-              <w:t xml:space="preserve">) as these floor maintenance chemicals may contain PFAS. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF024A2" w14:textId="674C28BA" w:rsidR="00400005" w:rsidRPr="00D9109E" w:rsidRDefault="00D9109E" w:rsidP="00400005">
+          <w:p w14:paraId="44E83E55" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r w:rsidRPr="000D7FA2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>MRO001</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...6 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6B1D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...90 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Floorcoverings and Accessories, Floorcovering Installation, Maintenance and Repairs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D425A52" w14:textId="5F5C9495" w:rsidR="00400005" w:rsidRDefault="00D9109E" w:rsidP="00400005">
+          <w:p w14:paraId="1CAC1E98" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...65 lines deleted...]
-              <w:t xml:space="preserve"> which may disclose whether the product has PFAS.</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vendor price sheets may list each product line’s third-party certifications, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>disclosed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chemicals and ingredients, and note if product lines have an Environmental Product Declaration (EPD) or Health Product Declaration (HPD), which may disclose whether the product has PFAS.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="682068E2" w14:textId="77777777" w:rsidR="000B7C18" w:rsidRDefault="000B7C18" w:rsidP="00400005"/>
-          <w:p w14:paraId="57F5F2B5" w14:textId="358FC90B" w:rsidR="000B7C18" w:rsidRDefault="000B7C18" w:rsidP="00400005"/>
+          <w:p w14:paraId="121E6D49" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B6A8B0A" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00512055" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      <w:tr w:rsidR="00005CFF" w:rsidRPr="001D1A8D" w14:paraId="470E3072" w14:textId="77777777" w:rsidTr="00D331F0">
+      <w:tr w:rsidR="00E25526" w14:paraId="67C16B75" w14:textId="77777777" w:rsidTr="00F541FC">
         <w:trPr>
-          <w:trHeight w:val="611"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16397825" w14:textId="5D571932" w:rsidR="00005CFF" w:rsidRPr="00B524A2" w:rsidRDefault="00005CFF" w:rsidP="008535B6">
+          <w:p w14:paraId="60961A13" w14:textId="024452E1" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Keyboard Cleaners</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...51 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00B524A2">
-[...7 lines deleted...]
-              <w:t>Contain PFAS</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Canned “air” dusters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4765" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77C6822C" w14:textId="2252F93B" w:rsidR="00005CFF" w:rsidRPr="008535B6" w:rsidRDefault="00005CFF" w:rsidP="008535B6">
+          <w:p w14:paraId="79733393" w14:textId="122C4062" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008535B6">
-[...7 lines deleted...]
-              <w:t>What to Ask Your Vendors</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ask vendors for mechanical (non-chemical) keyboard cleaners, such as mini-vacuums and brushes instead of compressed “air” dusters, which do not actually contain air (e.g., oxygen or nitrogen). Instead, most air dusters contain hydrofluorocarbons (HFCs) that contribute to global warming. At least one HFC compound found in some air dusters – 1,1,1,2-tetrafluoroethane (also called R134a) is considered PFAS. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2828FA11" w14:textId="716E6CB3" w:rsidR="00005CFF" w:rsidRPr="001D1A8D" w:rsidRDefault="00005CFF" w:rsidP="008535B6">
+          <w:p w14:paraId="538E8516" w14:textId="46AE9D63" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...8 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...110 lines deleted...]
-              <w:t>Especially products with upholstery such as chairs and couches</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59BF1D3C" w14:textId="77777777" w:rsidR="00CE7989" w:rsidRPr="00B524A2" w:rsidRDefault="00CE7989" w:rsidP="008F7769">
+          <w:p w14:paraId="1D949268" w14:textId="33D8A8C5" w:rsidR="00E25526" w:rsidRPr="000D7FA2" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r w:rsidRPr="00D60181">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>OFF53</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D60181">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60181">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Office Supplies, Recycled Paper and Envelopes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E25526" w14:paraId="1C47F387" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="693E65BC" w14:textId="0F563A05" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Furniture</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Especially products with upholstery such as chairs and couches</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FC793A" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ask vendors for furniture products that are:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D17FBC" w14:textId="0D70C82F" w:rsidR="00CE7989" w:rsidRPr="00B524A2" w:rsidRDefault="00CE7989" w:rsidP="008F7769">
+          <w:p w14:paraId="65C394BD" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certified under the Business and Institutional Furniture Manufacturers Association (BIFMA) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>LEVEL e3 Furniture Sustainability Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and specifically have earned credit 7.4.4 (Targeted Chemical Elimination), which confirms they are free of PFAS as well as vinyl, flame retardants, antimicrobials, and formaldehyde. While the BIFMA LEVEL registry does not enable users to search by credit, each LEVEL certificate lists the credits the product has earned. Ask vendors for a list of (or static links to) their compliant products.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B2DFB71" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Cradle to Cradle (C2C) Certified</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or have a C2C Material Health Certificate (including all products under V4.0 and products under V3.1 at the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gold</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> level or higher).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D1D350" w14:textId="4E13DD4A" w:rsidR="00E25526" w:rsidRPr="00CE2A64" w:rsidRDefault="00E25526" w:rsidP="00CE2A64">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r w:rsidRPr="00CE2A64">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Declare Red List-Free</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00CE2A64">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (preferably with the Living Product Challenge [LPC] verification of this claim).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1D4569" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CFCABB4" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6453FB38" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251823104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68BA963A" wp14:editId="72846FAC">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22497B24" wp14:editId="7805E66C">
                   <wp:extent cx="478155" cy="457200"/>
-                  <wp:effectExtent l="0" t="0" r="4445" b="0"/>
-[...9 lines deleted...]
-                  <wp:docPr id="4" name="Picture 4" descr="logo for Level"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="717020897" name="Picture 717020897" descr="logo for Level"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Picture 4" descr="logo for Level"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId64" cstate="print">
+                          <a:blip r:embed="rId73" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="478155" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00B524A2">
-[...41 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="671E0937" w14:textId="77777777" w:rsidR="00CE7989" w:rsidRDefault="00CE7989" w:rsidP="008F7769">
+          <w:p w14:paraId="04D98397" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D1A8D">
+          </w:p>
+          <w:p w14:paraId="2799EF14" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5775A715" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5797C225" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73FFE665" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B36B28B" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251825152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E686E85" wp14:editId="06FB989C">
-[...131 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1565AEFA" wp14:editId="78F67C77">
                   <wp:extent cx="914400" cy="316865"/>
-                  <wp:effectExtent l="12700" t="12700" r="12700" b="13335"/>
-[...9 lines deleted...]
-                  <wp:docPr id="6" name="Picture 6" descr="Logo, Declare"/>
+                  <wp:effectExtent l="19050" t="19050" r="19050" b="26035"/>
+                  <wp:docPr id="303391156" name="Picture 303391156" descr="Logo, Declare"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="Picture 6" descr="Logo, Declare"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId31" cstate="print">
+                          <a:blip r:embed="rId34" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="316865"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t>.</w:t>
+          </w:p>
+          <w:p w14:paraId="21A45AC3" w14:textId="3C6C5018" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2311E4A8" wp14:editId="007DCB97">
+                  <wp:extent cx="461645" cy="457200"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1559829401" name="Picture 1559829401" descr="Logo, Declare"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Picture 5" descr="Logo, Declare"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId33" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="461645" cy="457200"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="280E3495" w14:textId="442F8732" w:rsidR="00640B79" w:rsidRPr="00644316" w:rsidRDefault="00CE7989" w:rsidP="00640B79">
+          <w:p w14:paraId="74F80910" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-              <w:r w:rsidRPr="008001A8">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r w:rsidRPr="00283041">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>OFF</w:t>
-[...38 lines deleted...]
-                <w:t>Services</w:t>
+                <w:t>OFF52</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00640B79" w:rsidRPr="00644316">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidRPr="00283041">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00283041">
+              <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...36 lines deleted...]
-              <w:t>that have reduced indoor air quality emissions and toxicity. This includes furniture that is free of per- and poly-fluorinated chemicals used as stain/water/oil resistant treatments.</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Office, School, Library, Furniture, Accessories &amp; Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="252FC048" w14:textId="4403F918" w:rsidR="00CE7989" w:rsidRPr="00644316" w:rsidRDefault="00CE7989" w:rsidP="008F7769">
+          <w:p w14:paraId="6A80A744" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Operational Services Division’s Environmentally Preferable Products Procurement (EPP) Program worked with existing vendors to identify environmentally preferable “lines” of furniture on Statewide Contract OFF52 that have reduced indoor air quality emissions and toxicity. This includes furniture that is free of per- and poly-fluorinated chemicals used as stain/water/oil resistant treatments.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="649DDC34" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6FD27AEE" w14:textId="5010879F" w:rsidR="00640B79" w:rsidRPr="00644316" w:rsidRDefault="00640B79" w:rsidP="008F7769">
+          <w:p w14:paraId="393AB53F" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00D60181" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00005CFF" w:rsidRPr="00A11B30" w14:paraId="72D3FAEB" w14:textId="77777777" w:rsidTr="00D331F0">
+      <w:tr w:rsidR="00E25526" w14:paraId="107210C1" w14:textId="77777777" w:rsidTr="00F541FC">
         <w:trPr>
-          <w:trHeight w:val="800"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23ECCDDC" w14:textId="77777777" w:rsidR="00005CFF" w:rsidRDefault="00005CFF" w:rsidP="00005CFF">
+          <w:p w14:paraId="02F96939" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Hand Soaps </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58B156CA" w14:textId="5AF86AA7" w:rsidR="00751292" w:rsidRPr="00644316" w:rsidRDefault="00751292" w:rsidP="00005CFF">
+          <w:p w14:paraId="7247F669" w14:textId="35467085" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00644316">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Including foam and lotion products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="265B7101" w14:textId="77777777" w:rsidR="00005CFF" w:rsidRPr="00B524A2" w:rsidRDefault="00005CFF" w:rsidP="00005CFF">
+          <w:p w14:paraId="6A577CBA" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:ind w:right="-197"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ask vendors for hand soaps that are:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3958D751" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certified by </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:noProof/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Green Seal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, which </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:noProof/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>eliminated</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all cleaning and personal care products (including hand soaps) with PFAS from its certified directory in 2022.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20491FE9" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:ind w:right="-22"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certified by </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:noProof/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>US EPA’s Safer Choice Program</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, which never allowed PFAS as ingredients in its certified hand soap products. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC50285" w14:textId="3059ED2F" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Cradle to Cradle (C2C) Certified</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or have a C2C Material Health Certificate (including all products under V4.0 and products under V3.1 at the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gold</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> level or higher).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04ECFF1E" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1303C99D" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251810816" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44FC4150" wp14:editId="17EE8EDB">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CAB0D23" wp14:editId="4923F691">
                   <wp:extent cx="499745" cy="457200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapTight wrapText="bothSides">
-[...8 lines deleted...]
-                  <wp:docPr id="25" name="Picture 25" descr="Logo Green Seal"/>
+                  <wp:docPr id="469439742" name="Picture 469439742" descr="Logo Green Seal"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="25" name="Picture 25" descr="Logo Green Seal"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId33" cstate="print">
+                          <a:blip r:embed="rId40" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="499745" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00B524A2">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="1D0B033D" w14:textId="2816FC96" w:rsidR="00005CFF" w:rsidRPr="00B524A2" w:rsidRDefault="00005CFF" w:rsidP="00005CFF">
+          <w:p w14:paraId="135A49DB" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09D0046B" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...100 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251812864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="089AAFDE" wp14:editId="1B9D5E83">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03B70673" wp14:editId="1F7F213A">
                   <wp:extent cx="365760" cy="620395"/>
-                  <wp:effectExtent l="12700" t="12700" r="15240" b="14605"/>
-[...9 lines deleted...]
-                  <wp:docPr id="26" name="Picture 26" descr="Logo, Safer Choice"/>
+                  <wp:effectExtent l="19050" t="19050" r="15240" b="27305"/>
+                  <wp:docPr id="37774066" name="Picture 37774066" descr="Logo, Safer Choice"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="26" name="Picture 26" descr="Logo, Safer Choice"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId34" cstate="print">
+                          <a:blip r:embed="rId41" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="365760" cy="620395"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00005CFF" w:rsidRPr="00B524A2">
-[...19 lines deleted...]
-            <w:r w:rsidR="00005CFF" w:rsidRPr="00B524A2">
+          </w:p>
+          <w:p w14:paraId="19FE8335" w14:textId="0C4636A5" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...27 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251811840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="558B41A8" wp14:editId="552DC3AA">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6B2A716E" wp14:editId="564E6E1D">
                   <wp:extent cx="461645" cy="457200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapTight wrapText="bothSides">
-[...8 lines deleted...]
-                  <wp:docPr id="27" name="Picture 27" descr="Logo Cradle to Cradle"/>
+                  <wp:docPr id="197967637" name="Picture 197967637" descr="Logo Cradle to Cradle"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="27" name="Picture 27" descr="Logo Cradle to Cradle"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29" cstate="print">
+                          <a:blip r:embed="rId33" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="461645" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
-            </w:r>
-[...33 lines deleted...]
-              <w:t>old level or higher).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E809B96" w14:textId="75698FAB" w:rsidR="00005CFF" w:rsidRDefault="00005CFF" w:rsidP="00005CFF">
+          <w:p w14:paraId="19E330C5" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00686B01" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...150 lines deleted...]
-              <w:r w:rsidR="00141752" w:rsidRPr="00141752">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r w:rsidRPr="002F7C35">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>FAC124</w:t>
+                <w:t>FAC118</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009B14E2">
-[...4 lines deleted...]
-            <w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Environmentally Preferable Cleaning Products, Programs, Equipment and Supplies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Most hand soaps on this contract have one of these certifications. Hand soaps are offered on several other MA Facility Maintenance SWCs, such as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...15 lines deleted...]
-              <w:r w:rsidRPr="00961BDD">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r w:rsidRPr="00686B01">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>OFF</w:t>
+                <w:t>FAC124</w:t>
               </w:r>
-              <w:r w:rsidR="008001A8">
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686B01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r w:rsidRPr="00686B01">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>53</w:t>
+                <w:t>FAC123</w:t>
               </w:r>
-              <w:r w:rsidRPr="00961BDD">
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686B01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686B01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r w:rsidRPr="00686B01">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>: Office Supplies</w:t>
+                <w:t>FAC119</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007B19BA">
-[...36 lines deleted...]
-              <w:t>Recycled Paper and Envelopes</w:t>
+            <w:r w:rsidRPr="00686B01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="494DF2F2" w14:textId="00303EDF" w:rsidR="00005CFF" w:rsidRPr="00B524A2" w:rsidRDefault="00005CFF" w:rsidP="00005CFF">
+          <w:p w14:paraId="53FC4864" w14:textId="3BD2AE10" w:rsidR="00E25526" w:rsidRPr="00283041" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...172 lines deleted...]
-              <w:r w:rsidRPr="00B524A2">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r w:rsidRPr="00D60181">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>OFF</w:t>
+                <w:t>OFF53</w:t>
               </w:r>
-              <w:r w:rsidR="008001A8">
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D60181">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60181">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Office Supplies, Recycled Paper and Envelopes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E25526" w14:paraId="599BCAC5" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BEC6A6" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Lubricants</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C40AEC" w14:textId="59D7BB66" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Used for equipment, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>machine</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, and vehicle maintenance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5872" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79E3C4AA" w14:textId="443D23E0" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:ind w:right="-197"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Avoid lubricants (e.g., oils and greases) that contain polytetrafluoroethylene (PTFE) or other PFAS, especially for general purpose applications where it is not needed for technical performance.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FCB228" w14:textId="789630D2" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>None</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34DBF06F" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>53</w:t>
+                <w:t>FAC124</w:t>
               </w:r>
-              <w:r w:rsidRPr="00B524A2">
+            </w:hyperlink>
+            <w:r w:rsidRPr="007F7B33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Building Maintenance Repair and Operations Product and Supplies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A3ADCF" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>: Office Supplies, Recycled Paper and Envelopes</w:t>
+                <w:t>FAC119</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00B524A2">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D5594">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="002D0751">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Maintenance Repair and Operations Retail Products &amp; Supplies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="464B80DF" w14:textId="464FD616" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...54 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...237 lines deleted...]
-              <w:r w:rsidRPr="00141752">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r w:rsidRPr="001D5385">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>FAC124: Building Maintenance, Repair, and Operations Product and Supplies</w:t>
+                <w:t>VEH114</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7FA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...64 lines deleted...]
-            </w:hyperlink>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Automotive Parts, Paint, Refined Motor Oil, Lubricants, and Other Fluids</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE7989" w:rsidRPr="00B524A2" w14:paraId="3ADF7EE7" w14:textId="77777777" w:rsidTr="00644316">
+      <w:tr w:rsidR="00E25526" w14:paraId="27003CC9" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46B3A311" w14:textId="06B3D017" w:rsidR="00CE7989" w:rsidRDefault="00CE7989" w:rsidP="008F7769">
+          <w:p w14:paraId="4F28C17C" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00410D4C">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Paints, Primers, and Coatings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65D84F86" w14:textId="6993A369" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...31 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> other types of exterior coatings</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Especially waterproofing sealants and other types of exterior coatings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50997893" w14:textId="75E39C7F" w:rsidR="00CE7989" w:rsidRPr="00B524A2" w:rsidRDefault="00A707D9" w:rsidP="008F7769">
+          <w:p w14:paraId="5FF0EC87" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ask vendors for paints, sealants, and other types of coatings that are:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38AEDAC6" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Cradle to Cradle (C2C) Certified</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or have a C2C Material Health Certificate (including all products under V4.0 and products under V3.1 at the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gold</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> level or higher).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270BAEB4" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Declare Red List-Free</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (preferably with the Living Product Challenge [LPC] verification of this claim).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366FBFA4" w14:textId="063A01E4" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:ind w:right="-197"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Check with vendors to make sure all products – especially those with a waterproofing claim – do not contain PFAS (i.e., they have been tested and found to have &lt;100 ppm total organic fluorine).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A673AC7" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6546D1E9" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68EFCDF4" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251821056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B1426AE" wp14:editId="049A04D8">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23FFA013" wp14:editId="20ACC927">
                   <wp:extent cx="461645" cy="457200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapTight wrapText="bothSides">
-[...8 lines deleted...]
-                  <wp:docPr id="2" name="Picture 2" descr="Logo Cradle to Cradle&#10;"/>
+                  <wp:docPr id="825639250" name="Picture 825639250" descr="Logo declare"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2" name="Picture 2" descr="Logo Cradle to Cradle&#10;"/>
+                          <pic:cNvPr id="2" name="Picture 2" descr="Logo declare"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29" cstate="print">
+                          <a:blip r:embed="rId33" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="461645" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00CE7989" w:rsidRPr="00B524A2">
-[...23 lines deleted...]
-            <w:r w:rsidR="00CE7989" w:rsidRPr="00B524A2">
+          </w:p>
+          <w:p w14:paraId="52BD0293" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7817C8FF" w14:textId="3818A1B0" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...80 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251820032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B57DDDF" wp14:editId="1DAFE6A8">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FADA540" wp14:editId="63A9580C">
                   <wp:extent cx="914400" cy="316865"/>
-                  <wp:effectExtent l="12700" t="12700" r="12700" b="13335"/>
-[...9 lines deleted...]
-                  <wp:docPr id="3" name="Picture 3" descr="Logo, declare"/>
+                  <wp:effectExtent l="19050" t="19050" r="19050" b="26035"/>
+                  <wp:docPr id="1324045091" name="Picture 1324045091" descr="Logo, declare"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 3" descr="Logo, declare"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId83" cstate="print">
+                          <a:blip r:embed="rId89" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="316865"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="3175">
                             <a:solidFill>
                               <a:schemeClr val="tx1"/>
                             </a:solidFill>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
-            </w:r>
-[...140 lines deleted...]
-              <w:t>ppm total organic fluorine).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32127ADA" w14:textId="0F7AD84F" w:rsidR="00141752" w:rsidRPr="00141752" w:rsidRDefault="00141752" w:rsidP="00141752">
+          <w:p w14:paraId="72A3AF5B" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...67 lines deleted...]
-              </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">: </w:t>
-[...12 lines deleted...]
-                <w:t>Facilities Maintenance, Repair &amp; Operations (MRO) Industrial Supplies</w:t>
+                <w:t>FAC124</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="007F7B33">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...4 lines deleted...]
-            </w:pPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Building Maintenance Repair and Operations Product and Supplies</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="74389CAD" w14:textId="5F98E0FC" w:rsidR="00CE7989" w:rsidRPr="00B524A2" w:rsidRDefault="00CE7989" w:rsidP="008F7769">
+          <w:p w14:paraId="0C8B1E96" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-              </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">: </w:t>
+                <w:t>FAC123</w:t>
               </w:r>
-              <w:r w:rsidRPr="00EC6C8D">
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A5EC9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Facilities Maintenance, Repair &amp; Operations (MRO) Commercial Grade Products and Supplies (Janitorial)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="502122F4" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance Repair and Operations Retail Products &amp; Supplies </w:t>
+                <w:t>FAC119</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D5594">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Maintenance Repair and Operations Retail Products &amp; Supplies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4386D759" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE4C9C" w:rsidRPr="001D1A8D" w14:paraId="28B78823" w14:textId="77777777" w:rsidTr="00644316">
+      <w:tr w:rsidR="00E25526" w14:paraId="71C67DBD" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA31100" w14:textId="77777777" w:rsidR="00A11B30" w:rsidRDefault="00333E21" w:rsidP="00333E21">
+          <w:p w14:paraId="66D2BCFC" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PPE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31E45610" w14:textId="76A92307" w:rsidR="00333E21" w:rsidRPr="00A11B30" w:rsidRDefault="00A11B30" w:rsidP="00333E21">
+          <w:p w14:paraId="7119D6E2" w14:textId="3DA8FD2B" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A11B30">
-[...21 lines deleted...]
-              <w:t>gowns, slippers, etc.</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Including face masks, gowns, slippers, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC67EED" w14:textId="5C3836D7" w:rsidR="00333E21" w:rsidRPr="00B524A2" w:rsidRDefault="00333E21" w:rsidP="00333E21">
+          <w:p w14:paraId="07559A5C" w14:textId="17052A7F" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...101 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ask vendors for N95 face masks and other types of personal protective equipment (PPE) that are free of PTFE and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not been treated with a durable water repellant (DWR).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60DF7DFD" w14:textId="3482C20F" w:rsidR="00A11B30" w:rsidRPr="00A11B30" w:rsidRDefault="00A11B30" w:rsidP="00ED59A3">
+          <w:p w14:paraId="7A0F7171" w14:textId="3C3C15BD" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>None</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="681AD810" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00512055" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...284 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r w:rsidR="009B14E2" w:rsidRPr="00141752">
+              <w:r w:rsidRPr="00512055">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>PSE01</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7FA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Public Safety Equipment and Two-Way Radio</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68DFC6EF" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00AF2F9A" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r w:rsidRPr="00AF2F9A">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>HSP45</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF2F9A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Laboratory Supplies and Equipment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BDFB8F4" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r w:rsidRPr="002F7C35">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>FAC118</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: Environmentally Preferable Cleaning Products, Programs, Equipment and Supplies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D7FFAD4" w14:textId="00C76BB2" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No products offered </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> this contract may contain PFAS. PPE also is offered on several MA Facility Maintenance SWCs, such as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r w:rsidRPr="00686B01">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>FAC124</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009B14E2">
+            <w:r w:rsidRPr="00686B01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r w:rsidRPr="00686B01">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>FAC123</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686B01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00686B01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r w:rsidRPr="00686B01">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>FAC119</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00686B01">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00352A46" w14:paraId="50B1481A" w14:textId="77777777" w:rsidTr="00644316">
+      <w:tr w:rsidR="00E25526" w14:paraId="6EE3E0B3" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="3500"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2344" w:type="dxa"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="211793AF" w14:textId="257196A5" w:rsidR="00352A46" w:rsidRPr="00B524A2" w:rsidRDefault="00352A46" w:rsidP="00352A46">
+          <w:p w14:paraId="3DF3FDD2" w14:textId="37301C74" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Commercial </w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Refrigerators, Freezers, and Ice Makers - Commercial </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2089631D" w14:textId="0DB2E11B" w:rsidR="00352A46" w:rsidRPr="00B524A2" w:rsidRDefault="00352A46" w:rsidP="00352A46">
+          <w:p w14:paraId="545D373B" w14:textId="4BC0577F" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC53B5">
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ask vendors for commercial </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>refrigerators, freezers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>ice makers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that are on the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>ENERGY STAR certification registry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and use a refrigerant with a lower impact on global warming, such as R600a (iso-butane) or R290 (propane). Many commercial refrigerators and freezers still use hydrofluorocarbon refrigerants such as 1,1,1,2-tetrafluoroethane (also called HFC 134a or Freon 134a) that not only contribute significantly to climate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>change, but</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are also considered PFAS. Increasingly, some </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">existing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>refrigerators and freezers can transition to PFAS-free refrigerants.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2196" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE9764F" w14:textId="77777777" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="171CB963" w14:textId="136C8001" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251789312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37003DCC" wp14:editId="0D9FF197">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44776EE5" wp14:editId="34E61A70">
                   <wp:extent cx="457200" cy="501650"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="6350"/>
-[...9 lines deleted...]
-                  <wp:docPr id="77" name="Picture 77" descr="logo energy star"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1485920590" name="Picture 1485920590" descr="logo energy star"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="77" name="Picture 77" descr="logo energy star"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94" cstate="print">
+                          <a:blip r:embed="rId102" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="457200" cy="501650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
-            </w:r>
-[...244 lines deleted...]
-              <w:t>refrigerators and freezers can transition to PFAS-free refrigerants.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51AC0E66" w14:textId="5201F0AB" w:rsidR="00352A46" w:rsidRDefault="00352A46" w:rsidP="00644316">
-[...1 lines deleted...]
-              <w:r w:rsidRPr="00B524A2">
+          <w:p w14:paraId="7A910CF5" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r w:rsidRPr="007F7B33">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>GRO40: Foodservice Supplies and Equipment, Institutional Commercial Grade Large and Small</w:t>
+                <w:t>GRO40</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0002584A">
+            <w:r w:rsidRPr="007F7B33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F7B33">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foodservice Supplies and Equipment, Institutional Commercial Grade Large and Small </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4400D478" w14:textId="29AAFDC7" w:rsidR="00E25526" w:rsidRPr="00512055" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="0002584A">
-[...79 lines deleted...]
-              <w:t xml:space="preserve">certified by the EPA’s ENERGY STAR program. </w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This contract offers commercial refrigerators, freezers, and ice makers that are certified by the EPA’s ENERGY STAR program. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D0751" w14:paraId="5F66B351" w14:textId="77777777" w:rsidTr="008F7769">
+      <w:tr w:rsidR="00E25526" w14:paraId="2AE3A363" w14:textId="77777777" w:rsidTr="00F541FC">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2344" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD02C64" w14:textId="77777777" w:rsidR="002D0751" w:rsidRDefault="002D0751" w:rsidP="008F7769">
+          <w:p w14:paraId="3A3FC133" w14:textId="79FFD74A" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textiles/Clothing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00B524A2">
-[...7 lines deleted...]
-              <w:t>Contain PFAS</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Such as clothing, foot ware, towels, linens, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4678" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5872" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5943F9F4" w14:textId="77777777" w:rsidR="002D0751" w:rsidRDefault="002D0751" w:rsidP="008F7769">
+          <w:p w14:paraId="66F33947" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...7 lines deleted...]
-              <w:t>What to Ask Your Vendors</w:t>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ask vendors for clothing, bedding, and other textile products that are certified under the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Oeko-Tex 100 Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, which </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="2E2E2E"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>restricts PFAS in textile products, such as bedding and linens.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Also, point vendors to outdoor gear, apparel, shoes, and textiles on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PFAS Central’s list of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PFAS-free Products;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> see </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r w:rsidRPr="00520633">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:noProof/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>https://pfascentral.org/pfas-free-products/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AE38F27" w14:textId="1BE93B54" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>In addition, avoid textiles that are treated with a durable water repellant (DWR).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD8E8C6" w14:textId="77777777" w:rsidR="002D0751" w:rsidRDefault="002D0751" w:rsidP="008F7769">
+          <w:p w14:paraId="46F7ABE6" w14:textId="5D95B385" w:rsidR="00E25526" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B524A2">
-[...287 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidRPr="00520633">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251788288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="518A8779" wp14:editId="19B4ABD5">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5314E363" wp14:editId="63642049">
                   <wp:extent cx="457200" cy="619760"/>
-                  <wp:effectExtent l="12700" t="12700" r="12700" b="15240"/>
-[...9 lines deleted...]
-                  <wp:docPr id="165" name="Picture 165" descr="Logo OEKO TEX"/>
+                  <wp:effectExtent l="19050" t="19050" r="19050" b="27940"/>
+                  <wp:docPr id="605891347" name="Picture 605891347" descr="Logo OEKO TEX"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="165" name="Picture 165" descr="Logo OEKO TEX"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId100" cstate="print">
+                          <a:blip r:embed="rId106" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="457200" cy="619760"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:srgbClr val="00B050"/>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
-            </w:r>
-[...226 lines deleted...]
-              <w:t>durable water repellant (DWR).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3418" w:type="dxa"/>
+            <w:tcW w:w="3992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16B56866" w14:textId="4443C156" w:rsidR="00352A46" w:rsidRDefault="00352A46" w:rsidP="00352A46">
+          <w:p w14:paraId="133769C3" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00520633" w:rsidRDefault="00E25526" w:rsidP="00E25526">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...51 lines deleted...]
-              <w:r w:rsidRPr="00B524A2">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r w:rsidRPr="00872183">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
-                  <w:i/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>PSE01: Public Safety Equipment and Supplies</w:t>
+                <w:t>CLT08</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="00872183">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00872183">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clothing, Uniforms, Footwear, Accessories, Personal Care Products and Bedding Statewide Contract</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE11E21" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="00512055" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r w:rsidRPr="00512055">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>PSE01</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D7FA2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Public Safety Equipment and Two-Way Radio</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="268A8381" w14:textId="77777777" w:rsidR="00E25526" w:rsidRPr="007F7B33" w:rsidRDefault="00E25526" w:rsidP="00E25526">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D6ADDD6" w14:textId="77777777" w:rsidR="00E61174" w:rsidRDefault="00E61174">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="40F21160" w14:textId="77777777" w:rsidR="00FD3026" w:rsidRDefault="00FD3026">
+      <w:r>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="686E39CB" w14:textId="21700073" w:rsidR="000C5FB4" w:rsidRPr="00B524A2" w:rsidRDefault="000C5FB4">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0AE6F593" w14:textId="77777777" w:rsidR="0091651E" w:rsidRDefault="0091651E" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:sectPr w:rsidR="0091651E" w:rsidSect="00BA2AB1">
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1170" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686E39CB" w14:textId="21700073" w:rsidR="000C5FB4" w:rsidRPr="00FE292C" w:rsidRDefault="000C5FB4" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE292C">
+        <w:lastRenderedPageBreak/>
         <w:t>Additional Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F34F48B" w14:textId="0C4F1900" w:rsidR="0033754B" w:rsidRPr="001D1A8D" w:rsidRDefault="00043C82" w:rsidP="0033754B">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7F34F48B" w14:textId="0C4F1900" w:rsidR="0033754B" w:rsidRPr="00FE292C" w:rsidRDefault="00043C82" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE292C">
         <w:t>General</w:t>
       </w:r>
-      <w:r w:rsidR="0033754B" w:rsidRPr="001D1A8D">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0033754B" w:rsidRPr="00FE292C">
         <w:t xml:space="preserve"> Guidance on PFAS-Free Purchasing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBFDFB2" w14:textId="563106D2" w:rsidR="00043C82" w:rsidRPr="001D1A8D" w:rsidRDefault="006F5A26" w:rsidP="006203E6">
+    <w:p w14:paraId="5BBFDFB2" w14:textId="563106D2" w:rsidR="00043C82" w:rsidRPr="00760C4A" w:rsidRDefault="006F5A26" w:rsidP="006203E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId105" w:history="1">
-        <w:r w:rsidRPr="001D1A8D">
+      <w:hyperlink r:id="rId109" w:history="1">
+        <w:r w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How EPA’s Recommended Standards</w:t>
         </w:r>
-        <w:r w:rsidR="005020F1" w:rsidRPr="001D1A8D">
+        <w:r w:rsidR="005020F1" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> and Ecolabels Address Per- and </w:t>
         </w:r>
-        <w:r w:rsidR="0033754B" w:rsidRPr="001D1A8D">
+        <w:r w:rsidR="0033754B" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Polyfluoroalkyl Substances</w:t>
-[...8 lines deleted...]
-          <w:t>, US Environmental Protection Agency, August 2022</w:t>
+          <w:t>Polyfluoroalkyl Substances, US Environmental Protection Agency, August 2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31DF8ED1" w14:textId="36FCD1D8" w:rsidR="007B7FDB" w:rsidRPr="001D1A8D" w:rsidRDefault="007F25F1" w:rsidP="007F25F1">
+    <w:p w14:paraId="31DF8ED1" w14:textId="36FCD1D8" w:rsidR="007B7FDB" w:rsidRPr="00760C4A" w:rsidRDefault="007F25F1" w:rsidP="007F25F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId106" w:history="1">
-        <w:r w:rsidRPr="001D1A8D">
+      <w:hyperlink r:id="rId110" w:history="1">
+        <w:r w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PFAS-</w:t>
         </w:r>
-        <w:r w:rsidR="00E61174">
+        <w:r w:rsidR="00E61174" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>F</w:t>
         </w:r>
-        <w:r w:rsidRPr="001D1A8D">
+        <w:r w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ree Products</w:t>
         </w:r>
-        <w:r w:rsidR="007B7FDB" w:rsidRPr="001D1A8D">
+        <w:r w:rsidR="007B7FDB" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">, </w:t>
-[...8 lines deleted...]
-          <w:t>PFAS Central (a project of Green Science Policy)</w:t>
+          <w:t>, PFAS Central (a project of Green Science Policy)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="073E7181" w14:textId="20D4E47B" w:rsidR="00043C82" w:rsidRPr="001D1A8D" w:rsidRDefault="00EA4379" w:rsidP="007F25F1">
+    <w:p w14:paraId="073E7181" w14:textId="20D4E47B" w:rsidR="00043C82" w:rsidRPr="00760C4A" w:rsidRDefault="00EA4379" w:rsidP="007F25F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId107" w:history="1">
-        <w:r w:rsidRPr="001D1A8D">
+      <w:hyperlink r:id="rId111" w:history="1">
+        <w:r w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PFAS-Free Purchasing</w:t>
         </w:r>
-        <w:r w:rsidR="0033754B" w:rsidRPr="001D1A8D">
+        <w:r w:rsidR="0033754B" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
-        <w:r w:rsidRPr="001D1A8D">
+        <w:r w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Ecology Center and Safer States</w:t>
         </w:r>
-        <w:r w:rsidR="0033754B" w:rsidRPr="001D1A8D">
+        <w:r w:rsidR="0033754B" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>, June 2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3671D22A" w14:textId="77777777" w:rsidR="00043C82" w:rsidRPr="001D1A8D" w:rsidRDefault="00043C82">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="300DB0A2" w14:textId="77777777" w:rsidR="00F84CCC" w:rsidRDefault="007F25F1" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D1A8D">
+        <w:t>Health and Environmental Hazards of PFAS</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="300DB0A2" w14:textId="77777777" w:rsidR="00F84CCC" w:rsidRDefault="007F25F1" w:rsidP="00435F9D">
-[...71 lines deleted...]
-    <w:p w14:paraId="6174F638" w14:textId="7F95E3EC" w:rsidR="00E75244" w:rsidRPr="00922A42" w:rsidRDefault="00E75244" w:rsidP="00922A42">
+    <w:p w14:paraId="2CE3B74D" w14:textId="0FC14900" w:rsidR="00435F9D" w:rsidRPr="00E33043" w:rsidRDefault="00F84CCC" w:rsidP="00E33043">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="000878D5">
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId112" w:history="1">
+        <w:r w:rsidRPr="00E33043">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Our Current Understanding of the Human Health and Environmental Risks of PFAS</w:t>
-[...26 lines deleted...]
-          <w:t>March 16, 2023</w:t>
+          <w:t>“Forever Chemicals” Called PFAS Show Up in Your Food, Clothes and Home, Natural Resources Defense Council (NRDC), April 6, 2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B83903C" w14:textId="0BFBF937" w:rsidR="0049317D" w:rsidRPr="00B00610" w:rsidRDefault="001974AF" w:rsidP="00B34D02">
+    <w:p w14:paraId="6174F638" w14:textId="7F95E3EC" w:rsidR="00E75244" w:rsidRPr="00760C4A" w:rsidRDefault="00E75244" w:rsidP="00922A42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId110" w:history="1">
-        <w:r w:rsidRPr="00DA5554">
+      <w:hyperlink r:id="rId113" w:history="1">
+        <w:r w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Per</w:t>
+          <w:t xml:space="preserve">Our Current Understanding of the Human Health and Environmental Risks of PFAS, </w:t>
         </w:r>
-        <w:r w:rsidR="004F5176">
+        <w:r w:rsidR="0002691F" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>-</w:t>
+          <w:t xml:space="preserve">US Environmental Protection Agency, </w:t>
         </w:r>
-        <w:r w:rsidRPr="00DA5554">
+        <w:r w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve"> and Polyfluorinated Substances (PFAS) Fact Sheet</w:t>
-[...8 lines deleted...]
-          <w:t>, US Centers for Disease Control and Prevention, May 2, 2022</w:t>
+          <w:t>March 16, 2023</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54FC3AD3" w14:textId="3193C749" w:rsidR="00B00610" w:rsidRPr="00B34D02" w:rsidRDefault="00B00610" w:rsidP="00B34D02">
+    <w:p w14:paraId="6B83903C" w14:textId="671D2C97" w:rsidR="0049317D" w:rsidRPr="00760C4A" w:rsidRDefault="00503FEF" w:rsidP="00B34D02">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId111" w:history="1">
-        <w:r w:rsidRPr="00B00610">
+      <w:hyperlink r:id="rId114" w:history="1">
+        <w:r w:rsidRPr="00231D70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Statement on Potential Intersection Between PFAS Exposure and COVID-19</w:t>
+          <w:t>Per- and Polyfluoroalkyl Substances (PFAS) and Your Health</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B00610">
+        <w:r w:rsidR="00CE2F26" w:rsidRPr="00231D70">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">, Agency for Toxic Substances and Disease Registry </w:t>
-[...17 lines deleted...]
-          <w:t>ATSDR), US Centers for Disease Control and Prevention, November 1, 2022</w:t>
+          <w:t>, Center for Disease Control Webpage</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00CE2F26">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="210A6129" w14:textId="1DAF2F35" w:rsidR="007F25F1" w:rsidRDefault="007F25F1" w:rsidP="008636A8">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="3C9414B1" w14:textId="296C493B" w:rsidR="0068233D" w:rsidRDefault="00163573" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">PFAS in </w:t>
       </w:r>
       <w:r w:rsidR="00195B1A">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Cookware and </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Disposable Food Service Ware</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B5F247" w14:textId="77777777" w:rsidR="00195B1A" w:rsidRPr="00644316" w:rsidRDefault="00163573" w:rsidP="0068233D">
+    <w:p w14:paraId="18B5F247" w14:textId="77777777" w:rsidR="00195B1A" w:rsidRPr="00760C4A" w:rsidRDefault="00163573" w:rsidP="0068233D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId112" w:history="1">
-        <w:r w:rsidRPr="0068233D">
+      <w:hyperlink r:id="rId115" w:history="1">
+        <w:r w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Avoiding Hidden Hazards:</w:t>
         </w:r>
-        <w:r w:rsidR="00BB26C7" w:rsidRPr="0068233D">
+        <w:r w:rsidR="00BB26C7" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> A Purchaser’s Guide to Safer </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00BB26C7" w:rsidRPr="0068233D">
+        <w:r w:rsidR="00BB26C7" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Foodware</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00BB26C7" w:rsidRPr="0068233D">
+        <w:r w:rsidR="00BB26C7" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>, Center for Environmental Health</w:t>
         </w:r>
-        <w:r w:rsidR="0068233D" w:rsidRPr="0068233D">
+        <w:r w:rsidR="0068233D" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>, January 2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05B42C10" w14:textId="635DE0D1" w:rsidR="00163573" w:rsidRPr="0068233D" w:rsidRDefault="00195B1A" w:rsidP="0068233D">
+    <w:p w14:paraId="05B42C10" w14:textId="35C45C5C" w:rsidR="00163573" w:rsidRPr="00760C4A" w:rsidRDefault="00195B1A" w:rsidP="0068233D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...16 lines deleted...]
-        <w:r w:rsidRPr="002D0751">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId116" w:history="1">
+        <w:r w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t xml:space="preserve">, Consumer Reports, </w:t>
+          <w:t xml:space="preserve">You Can’t Always Trust Claims on ‘Non-Toxic’ Cookware, Consumer Reports, </w:t>
         </w:r>
-        <w:r w:rsidR="002D0751" w:rsidRPr="002D0751">
+        <w:r w:rsidR="002D0751" w:rsidRPr="00760C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>October 26, 2022</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00163573" w:rsidRPr="0068233D">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="166C247E" w14:textId="77777777" w:rsidR="00E06ADB" w:rsidRDefault="00A2183B" w:rsidP="00E06ADB">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="166C247E" w14:textId="77777777" w:rsidR="00E06ADB" w:rsidRDefault="00A2183B" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E06ADB">
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>PFAS in Firefighting Foam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E62FAF" w14:textId="69810A11" w:rsidR="00A2183B" w:rsidRPr="00E06ADB" w:rsidRDefault="00F91104" w:rsidP="00E06ADB">
+    <w:p w14:paraId="61DF88D2" w14:textId="376CF68E" w:rsidR="00043C82" w:rsidRPr="008418F4" w:rsidRDefault="00F91104" w:rsidP="002579A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00E06ADB">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId117" w:history="1">
+        <w:r w:rsidRPr="008418F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>PFAS and Firefighting Foam</w:t>
-[...8 lines deleted...]
-          <w:t>, Massachusetts Department of Fire Services, accessed March 31, 2023</w:t>
+          <w:t>PFAS and Firefighting Foam, Massachusetts Department of Fire Services, accessed March 31, 2023</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009E65A3" w:rsidRPr="00E06ADB">
+      <w:r w:rsidR="009E65A3" w:rsidRPr="008418F4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:r w:rsidR="008636A8" w:rsidRPr="008418F4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFAS in </w:t>
+      </w:r>
+      <w:r w:rsidR="00043C82" w:rsidRPr="008418F4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Furniture</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="61DF88D2" w14:textId="20CE9518" w:rsidR="00043C82" w:rsidRDefault="008636A8">
-[...27 lines deleted...]
-    <w:p w14:paraId="5C77E54B" w14:textId="2C3E1C03" w:rsidR="00A31089" w:rsidRPr="00644316" w:rsidRDefault="00A31089" w:rsidP="00626D1C">
+    <w:p w14:paraId="5C77E54B" w14:textId="2C3E1C03" w:rsidR="00A31089" w:rsidRPr="008418F4" w:rsidRDefault="00A31089" w:rsidP="00626D1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId115" w:history="1">
-        <w:r w:rsidRPr="00644316">
+      <w:hyperlink r:id="rId118" w:history="1">
+        <w:r w:rsidRPr="008418F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Approved Products: Who Has the Seal,</w:t>
+          <w:t xml:space="preserve">Approved Products: Who Has the Seal, </w:t>
         </w:r>
-        <w:r w:rsidRPr="00644316">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="008418F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-[...10 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Greenhealth</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00644316">
+        <w:r w:rsidRPr="008418F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Approved</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EA458A4" w14:textId="77777777" w:rsidR="00A31089" w:rsidRPr="00644316" w:rsidRDefault="00A31089" w:rsidP="00A31089">
+    <w:p w14:paraId="7EA458A4" w14:textId="77777777" w:rsidR="00A31089" w:rsidRPr="008418F4" w:rsidRDefault="00A31089" w:rsidP="00A31089">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00644316">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008418F4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00644316">
+      <w:r w:rsidRPr="008418F4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://ceh.org/wp-content/uploads/2022/04/CURRENT_Technical-Specifications-for-Chemicals-of-Concern-in-Furniture-2022-Final.docx.pdf" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00644316">
+      <w:r w:rsidRPr="008418F4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00644316">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="008418F4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00644316">
+      <w:r w:rsidRPr="008418F4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...8 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Technical Specifications for Chemically Safer Commercial Furniture and Fabrics, Center for Environmental Health, March 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377869DF" w14:textId="1910DF51" w:rsidR="00B547B0" w:rsidRPr="001D1A8D" w:rsidRDefault="00A31089" w:rsidP="00FB7DDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008418F4">
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>, Center for Environmental Health, March 2022</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008636A8" w:rsidRPr="008636A8">
+        <w:t xml:space="preserve">PFAS in </w:t>
+      </w:r>
+      <w:r w:rsidR="00163573">
+        <w:t>Synthetic/</w:t>
+      </w:r>
+      <w:r w:rsidR="00625BC5" w:rsidRPr="001D1A8D">
+        <w:t>Artificial</w:t>
+      </w:r>
+      <w:r w:rsidR="002B23AD" w:rsidRPr="001D1A8D">
+        <w:t xml:space="preserve"> Turf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4396C687" w14:textId="47DEE321" w:rsidR="00043C82" w:rsidRPr="001D1A8D" w:rsidRDefault="00A31089" w:rsidP="00644316">
-[...70 lines deleted...]
-    <w:p w14:paraId="40891F91" w14:textId="4265F20E" w:rsidR="004B4A5F" w:rsidRPr="004B4A5F" w:rsidRDefault="004B4A5F" w:rsidP="001D1A8D">
+    <w:p w14:paraId="40891F91" w14:textId="2B6F348E" w:rsidR="004B4A5F" w:rsidRPr="008418F4" w:rsidRDefault="004B4A5F" w:rsidP="001D1A8D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="004B4A5F">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId119" w:history="1">
+        <w:r w:rsidR="00D05827">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Athletic Playing Fields: Considerations for Municipalities and Institutions</w:t>
+          <w:t>Athletic Playing Fields: Considerations for Municipalities and Institutions, MA Toxics Use Reduction Institute (TURI)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B4A5F">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="581AEE4B" w14:textId="7EBE9849" w:rsidR="001E0436" w:rsidRPr="001D1A8D" w:rsidRDefault="001E0436" w:rsidP="001D1A8D">
+    <w:p w14:paraId="581AEE4B" w14:textId="7EBE9849" w:rsidR="001E0436" w:rsidRPr="008418F4" w:rsidRDefault="001E0436" w:rsidP="001D1A8D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="004B4A5F">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId120" w:history="1">
+        <w:r w:rsidRPr="008418F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:i/>
-[...2 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Per- and Polyfluoroalkyl Substances (PFAS) in Artificial Turf Carpet,</w:t>
+          <w:t>Per- and Polyfluoroalkyl Substances (PFAS) in Artificial Turf Carpet, MA TURI</w:t>
         </w:r>
-        <w:r w:rsidRPr="004B4A5F">
+        <w:r w:rsidR="00983147" w:rsidRPr="008418F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:sz w:val="20"/>
-[...9 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>, February 2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="001E0436" w:rsidRPr="001D1A8D" w:rsidSect="00CE489A">
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="001E0436" w:rsidRPr="008418F4" w:rsidSect="0091651E">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1170" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7691501C" w14:textId="77777777" w:rsidR="00584C37" w:rsidRDefault="00584C37" w:rsidP="00670489">
+    <w:p w14:paraId="1D1657C9" w14:textId="77777777" w:rsidR="002B0D9D" w:rsidRDefault="002B0D9D" w:rsidP="00670489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09CF3E03" w14:textId="77777777" w:rsidR="00584C37" w:rsidRDefault="00584C37" w:rsidP="00670489">
+    <w:p w14:paraId="14C19A3D" w14:textId="77777777" w:rsidR="002B0D9D" w:rsidRDefault="002B0D9D" w:rsidP="00670489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="862872035"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
@@ -14876,198 +9180,81 @@
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="339BF237" w14:textId="79D94301" w:rsidR="003334E9" w:rsidRDefault="006F125E" w:rsidP="002F58C8">
+  <w:p w14:paraId="339BF237" w14:textId="55472E00" w:rsidR="003334E9" w:rsidRDefault="00CB4A19" w:rsidP="002F58C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="8480"/>
       </w:tabs>
       <w:ind w:right="360"/>
     </w:pPr>
-    <w:r w:rsidRPr="008330EF">
-[...70 lines deleted...]
-    <w:r w:rsidR="00CB4A19">
+    <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00CB4A19">
+    <w:r>
       <w:tab/>
-    </w:r>
-[...44 lines deleted...]
-      </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A01A16E" w14:textId="77777777" w:rsidR="00584C37" w:rsidRDefault="00584C37" w:rsidP="00670489">
+    <w:p w14:paraId="66804FFC" w14:textId="77777777" w:rsidR="002B0D9D" w:rsidRDefault="002B0D9D" w:rsidP="00670489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09F55DEC" w14:textId="77777777" w:rsidR="00584C37" w:rsidRDefault="00584C37" w:rsidP="00670489">
+    <w:p w14:paraId="26E06C00" w14:textId="77777777" w:rsidR="002B0D9D" w:rsidRDefault="002B0D9D" w:rsidP="00670489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="039C2705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="395E3628"/>
     <w:lvl w:ilvl="0" w:tplc="C746480A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -15936,50 +10123,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11702A05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6616C796"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1670076D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E41A7136"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16048,51 +10348,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ABB33E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24041060"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="699" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1419" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16161,51 +10461,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5739" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6459" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DAF69D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DAB26D36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16274,51 +10574,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E445780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6B48682"/>
     <w:lvl w:ilvl="0" w:tplc="FEB654A4">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16387,51 +10687,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="210B53F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B80E424"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16500,51 +10800,191 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="230372C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2A4319C"/>
+    <w:lvl w:ilvl="0" w:tplc="8974A70E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4522A084">
+      <w:start w:val="149"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="651A09F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A77848FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="07BC1792" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="886E7ED6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="73F85374" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DE6A46A2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1792A648" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24F6342F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13B8C3C6"/>
     <w:lvl w:ilvl="0" w:tplc="C746480A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16612,54 +11052,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26C04BEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="51E67528"/>
+    <w:tmpl w:val="2084EAEC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -16725,51 +11165,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A554343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51C8D3B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16838,54 +11278,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33C01BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DA82655C"/>
+    <w:tmpl w:val="FA423E0A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -16951,51 +11391,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="340307E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D898EA92"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17064,51 +11504,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35B2302A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="395E3628"/>
     <w:styleLink w:val="CurrentList3"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17177,51 +11617,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="366B75FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="176E3834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17326,51 +11766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="393A2F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B9A8B24"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17439,51 +11879,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C7D3EAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9AA6712"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17552,51 +11992,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42591BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D612EB78"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17665,51 +12105,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="446A542F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C034035A"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17778,51 +12218,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A31798D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4D4C1C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17891,51 +12331,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C412C0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEF01A1A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F676FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B18A6A32"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18004,54 +12557,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="552D7152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C54DBB2"/>
+    <w:tmpl w:val="7D78DA98"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -18117,51 +12670,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58323D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC942B76"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18230,51 +12783,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59067522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC0C7846"/>
     <w:lvl w:ilvl="0" w:tplc="FEB654A4">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18343,67 +12896,67 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D612A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="96863800"/>
+    <w:tmpl w:val="556EB0F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -18456,51 +13009,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5ED67667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="375C0E82"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18569,51 +13122,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7125616E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C6B48682"/>
     <w:styleLink w:val="CurrentList2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18683,51 +13236,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78620EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E77E71A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18796,51 +13349,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B525A69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0FE6DFC"/>
     <w:lvl w:ilvl="0" w:tplc="75862708">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -18912,1003 +13465,1166 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1675108152">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="658264180">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="968362003">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="309597484">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="753086976">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="198981151">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1034308925">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="132528592">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="823280920">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1155610405">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="330184611">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="112557919">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="135880096">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1826430369">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1578903789">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="330184611">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="16" w16cid:durableId="55010242">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1702320346">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2147165247">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="296301666">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1473327819">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1740513947">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1878665133">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1198928621">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1466125225">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1787850337">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2102409616">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="130098207">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2130657709">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1317536356">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="732118233">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1532720716">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1897082721">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="276716057">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="341929831">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="118425907">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1765220660">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1062217975">
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:linkStyles/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00443196"/>
     <w:rsid w:val="00001AC8"/>
     <w:rsid w:val="00001D96"/>
+    <w:rsid w:val="00002CAE"/>
+    <w:rsid w:val="00003591"/>
     <w:rsid w:val="000055FE"/>
     <w:rsid w:val="00005CFF"/>
     <w:rsid w:val="00006D3E"/>
     <w:rsid w:val="00006D76"/>
     <w:rsid w:val="0000768B"/>
     <w:rsid w:val="00010CBC"/>
+    <w:rsid w:val="00014CD8"/>
     <w:rsid w:val="00017670"/>
     <w:rsid w:val="00020DA2"/>
     <w:rsid w:val="00025388"/>
     <w:rsid w:val="0002584A"/>
     <w:rsid w:val="0002691F"/>
     <w:rsid w:val="00035729"/>
     <w:rsid w:val="000420F8"/>
     <w:rsid w:val="00043C82"/>
+    <w:rsid w:val="000557E1"/>
     <w:rsid w:val="000613BF"/>
     <w:rsid w:val="0006161D"/>
     <w:rsid w:val="0006232A"/>
     <w:rsid w:val="00071EC2"/>
     <w:rsid w:val="00076B5F"/>
     <w:rsid w:val="00076F9A"/>
     <w:rsid w:val="00080B30"/>
     <w:rsid w:val="00080D3A"/>
     <w:rsid w:val="000814BA"/>
+    <w:rsid w:val="000824CC"/>
     <w:rsid w:val="0008473B"/>
+    <w:rsid w:val="000862D1"/>
     <w:rsid w:val="00086A5B"/>
     <w:rsid w:val="00090350"/>
     <w:rsid w:val="00097F3B"/>
     <w:rsid w:val="000A294D"/>
+    <w:rsid w:val="000A3B99"/>
     <w:rsid w:val="000A7757"/>
     <w:rsid w:val="000B1447"/>
     <w:rsid w:val="000B2EF1"/>
     <w:rsid w:val="000B384C"/>
     <w:rsid w:val="000B52E7"/>
     <w:rsid w:val="000B7C18"/>
     <w:rsid w:val="000C31B0"/>
     <w:rsid w:val="000C5FB4"/>
+    <w:rsid w:val="000D7FA2"/>
     <w:rsid w:val="000E0B88"/>
     <w:rsid w:val="000E1002"/>
+    <w:rsid w:val="000E4103"/>
     <w:rsid w:val="000E746F"/>
+    <w:rsid w:val="000E7777"/>
     <w:rsid w:val="000F0C5E"/>
+    <w:rsid w:val="000F0CE2"/>
     <w:rsid w:val="000F4AA5"/>
     <w:rsid w:val="000F5E2F"/>
     <w:rsid w:val="00104EF2"/>
     <w:rsid w:val="0010517D"/>
     <w:rsid w:val="001161A6"/>
     <w:rsid w:val="00116261"/>
     <w:rsid w:val="001174C3"/>
     <w:rsid w:val="00120923"/>
     <w:rsid w:val="00122074"/>
+    <w:rsid w:val="00123E25"/>
     <w:rsid w:val="001250CB"/>
     <w:rsid w:val="00125248"/>
     <w:rsid w:val="0012775D"/>
     <w:rsid w:val="001316A0"/>
     <w:rsid w:val="00132745"/>
     <w:rsid w:val="00136A7C"/>
     <w:rsid w:val="001375B3"/>
+    <w:rsid w:val="001378C3"/>
     <w:rsid w:val="0014053E"/>
     <w:rsid w:val="00141752"/>
     <w:rsid w:val="00141F79"/>
     <w:rsid w:val="00143368"/>
     <w:rsid w:val="00143D8D"/>
     <w:rsid w:val="00151C79"/>
+    <w:rsid w:val="00153123"/>
     <w:rsid w:val="00155FAE"/>
     <w:rsid w:val="001566CB"/>
     <w:rsid w:val="0015744C"/>
     <w:rsid w:val="00163573"/>
     <w:rsid w:val="001641D5"/>
     <w:rsid w:val="001648BB"/>
     <w:rsid w:val="00167F3F"/>
     <w:rsid w:val="001719F5"/>
     <w:rsid w:val="00177651"/>
     <w:rsid w:val="0018041E"/>
     <w:rsid w:val="0018169A"/>
     <w:rsid w:val="00186971"/>
     <w:rsid w:val="00195B1A"/>
     <w:rsid w:val="00196DB9"/>
     <w:rsid w:val="00197435"/>
     <w:rsid w:val="001974AF"/>
-    <w:rsid w:val="001A2060"/>
+    <w:rsid w:val="001A07D8"/>
     <w:rsid w:val="001A7E0D"/>
-    <w:rsid w:val="001B05C7"/>
     <w:rsid w:val="001B2160"/>
     <w:rsid w:val="001B29A2"/>
     <w:rsid w:val="001B307F"/>
     <w:rsid w:val="001B3377"/>
     <w:rsid w:val="001B66DD"/>
     <w:rsid w:val="001B6848"/>
     <w:rsid w:val="001C1015"/>
+    <w:rsid w:val="001C1CBC"/>
     <w:rsid w:val="001C4F31"/>
     <w:rsid w:val="001C52BB"/>
     <w:rsid w:val="001C6A23"/>
     <w:rsid w:val="001C6EBC"/>
     <w:rsid w:val="001C7504"/>
     <w:rsid w:val="001D1A8D"/>
     <w:rsid w:val="001D2B8C"/>
+    <w:rsid w:val="001D5385"/>
     <w:rsid w:val="001E0436"/>
     <w:rsid w:val="001E1FB9"/>
     <w:rsid w:val="001E232C"/>
     <w:rsid w:val="001E6BC6"/>
     <w:rsid w:val="001F00A4"/>
     <w:rsid w:val="001F0346"/>
     <w:rsid w:val="001F30D5"/>
     <w:rsid w:val="001F79EF"/>
+    <w:rsid w:val="00207AC7"/>
     <w:rsid w:val="00212B22"/>
     <w:rsid w:val="00212D52"/>
     <w:rsid w:val="00217DFD"/>
     <w:rsid w:val="002217A8"/>
     <w:rsid w:val="00224681"/>
+    <w:rsid w:val="00225503"/>
     <w:rsid w:val="00227F24"/>
     <w:rsid w:val="0023109F"/>
+    <w:rsid w:val="00231D70"/>
     <w:rsid w:val="00233713"/>
     <w:rsid w:val="00237A3B"/>
     <w:rsid w:val="00240EF1"/>
     <w:rsid w:val="00245F6F"/>
     <w:rsid w:val="002460AE"/>
     <w:rsid w:val="0024701A"/>
     <w:rsid w:val="00250992"/>
     <w:rsid w:val="00251E3A"/>
     <w:rsid w:val="00253AB2"/>
     <w:rsid w:val="00254B9B"/>
     <w:rsid w:val="00256464"/>
     <w:rsid w:val="002567D3"/>
     <w:rsid w:val="00262E1B"/>
+    <w:rsid w:val="00263B80"/>
     <w:rsid w:val="002658BA"/>
+    <w:rsid w:val="00266741"/>
     <w:rsid w:val="00267210"/>
     <w:rsid w:val="00272B8E"/>
+    <w:rsid w:val="002740DC"/>
     <w:rsid w:val="0028193E"/>
+    <w:rsid w:val="00283041"/>
     <w:rsid w:val="0028305F"/>
     <w:rsid w:val="00283C62"/>
+    <w:rsid w:val="0028690D"/>
     <w:rsid w:val="00287ECB"/>
     <w:rsid w:val="0029204C"/>
     <w:rsid w:val="002A023A"/>
     <w:rsid w:val="002A41FF"/>
     <w:rsid w:val="002A680E"/>
     <w:rsid w:val="002B0CF3"/>
+    <w:rsid w:val="002B0D9D"/>
     <w:rsid w:val="002B23AD"/>
+    <w:rsid w:val="002B26F5"/>
     <w:rsid w:val="002B2FED"/>
     <w:rsid w:val="002B5232"/>
     <w:rsid w:val="002B6CD7"/>
     <w:rsid w:val="002C18B4"/>
     <w:rsid w:val="002C2816"/>
     <w:rsid w:val="002C4772"/>
     <w:rsid w:val="002C5F3C"/>
     <w:rsid w:val="002C64FF"/>
     <w:rsid w:val="002D0751"/>
     <w:rsid w:val="002D3BB6"/>
     <w:rsid w:val="002D3FC8"/>
     <w:rsid w:val="002E07C1"/>
     <w:rsid w:val="002E7B0D"/>
+    <w:rsid w:val="002F0E38"/>
+    <w:rsid w:val="002F1942"/>
     <w:rsid w:val="002F1EDF"/>
     <w:rsid w:val="002F3DC4"/>
     <w:rsid w:val="002F58C8"/>
+    <w:rsid w:val="002F7C35"/>
     <w:rsid w:val="0030256E"/>
     <w:rsid w:val="00302958"/>
     <w:rsid w:val="0030737F"/>
     <w:rsid w:val="00310224"/>
+    <w:rsid w:val="00312DE3"/>
     <w:rsid w:val="0031526B"/>
     <w:rsid w:val="00316129"/>
     <w:rsid w:val="0031646B"/>
     <w:rsid w:val="00316FCA"/>
     <w:rsid w:val="00317E60"/>
     <w:rsid w:val="00320D1F"/>
     <w:rsid w:val="0032664C"/>
     <w:rsid w:val="003270EF"/>
     <w:rsid w:val="003278B0"/>
     <w:rsid w:val="003334E9"/>
     <w:rsid w:val="00333E21"/>
     <w:rsid w:val="003359C9"/>
     <w:rsid w:val="0033754B"/>
     <w:rsid w:val="0034605B"/>
     <w:rsid w:val="0034613E"/>
     <w:rsid w:val="00351893"/>
     <w:rsid w:val="00352A46"/>
     <w:rsid w:val="003577E1"/>
     <w:rsid w:val="003641A6"/>
     <w:rsid w:val="003647A1"/>
+    <w:rsid w:val="0036492B"/>
     <w:rsid w:val="00365952"/>
+    <w:rsid w:val="0036796B"/>
     <w:rsid w:val="003711E4"/>
+    <w:rsid w:val="0037195A"/>
     <w:rsid w:val="003771C0"/>
     <w:rsid w:val="00386514"/>
     <w:rsid w:val="0038675F"/>
     <w:rsid w:val="003A1771"/>
+    <w:rsid w:val="003A1F95"/>
     <w:rsid w:val="003A31A6"/>
     <w:rsid w:val="003A507E"/>
     <w:rsid w:val="003A64C0"/>
     <w:rsid w:val="003A6E35"/>
     <w:rsid w:val="003B1D12"/>
     <w:rsid w:val="003B3172"/>
     <w:rsid w:val="003B4243"/>
     <w:rsid w:val="003B72A0"/>
     <w:rsid w:val="003B7BE1"/>
     <w:rsid w:val="003C58BA"/>
     <w:rsid w:val="003C6BA2"/>
+    <w:rsid w:val="003D1CF1"/>
+    <w:rsid w:val="003D1FCD"/>
     <w:rsid w:val="003D4D95"/>
     <w:rsid w:val="003E2F2F"/>
     <w:rsid w:val="003E60D6"/>
     <w:rsid w:val="003F48F7"/>
     <w:rsid w:val="003F69CF"/>
     <w:rsid w:val="00400005"/>
     <w:rsid w:val="00402976"/>
     <w:rsid w:val="004048AB"/>
     <w:rsid w:val="00410D4C"/>
     <w:rsid w:val="00426545"/>
     <w:rsid w:val="0042703B"/>
     <w:rsid w:val="004346E4"/>
     <w:rsid w:val="00435F9D"/>
     <w:rsid w:val="004372E8"/>
     <w:rsid w:val="00437AC1"/>
     <w:rsid w:val="00437DB2"/>
     <w:rsid w:val="0044196B"/>
     <w:rsid w:val="00443196"/>
     <w:rsid w:val="00444049"/>
     <w:rsid w:val="004479D0"/>
     <w:rsid w:val="0045078A"/>
     <w:rsid w:val="00450EAE"/>
     <w:rsid w:val="00460472"/>
     <w:rsid w:val="00460E9C"/>
     <w:rsid w:val="0046336F"/>
     <w:rsid w:val="0046439C"/>
     <w:rsid w:val="00464A81"/>
     <w:rsid w:val="004650C9"/>
     <w:rsid w:val="0046535B"/>
     <w:rsid w:val="00477877"/>
     <w:rsid w:val="00485C63"/>
     <w:rsid w:val="00486BE6"/>
     <w:rsid w:val="0049017A"/>
     <w:rsid w:val="0049317D"/>
     <w:rsid w:val="00497236"/>
+    <w:rsid w:val="004A0D78"/>
     <w:rsid w:val="004A71AF"/>
+    <w:rsid w:val="004A7784"/>
+    <w:rsid w:val="004A785C"/>
     <w:rsid w:val="004B0A7E"/>
     <w:rsid w:val="004B4A5F"/>
+    <w:rsid w:val="004B7306"/>
     <w:rsid w:val="004C3028"/>
     <w:rsid w:val="004C3276"/>
     <w:rsid w:val="004C4F63"/>
+    <w:rsid w:val="004C54E9"/>
     <w:rsid w:val="004D225E"/>
+    <w:rsid w:val="004D5594"/>
     <w:rsid w:val="004D560A"/>
     <w:rsid w:val="004D7E64"/>
     <w:rsid w:val="004E5D41"/>
     <w:rsid w:val="004E7207"/>
     <w:rsid w:val="004F29B9"/>
     <w:rsid w:val="004F5176"/>
     <w:rsid w:val="005020F1"/>
     <w:rsid w:val="00502F59"/>
+    <w:rsid w:val="00503FEF"/>
     <w:rsid w:val="00504CBF"/>
     <w:rsid w:val="0050507C"/>
+    <w:rsid w:val="00511621"/>
+    <w:rsid w:val="00512055"/>
     <w:rsid w:val="00512420"/>
     <w:rsid w:val="00517B56"/>
+    <w:rsid w:val="00520633"/>
     <w:rsid w:val="00524901"/>
     <w:rsid w:val="00525725"/>
+    <w:rsid w:val="00527C27"/>
     <w:rsid w:val="00536067"/>
     <w:rsid w:val="005375F6"/>
     <w:rsid w:val="00537EB0"/>
     <w:rsid w:val="00543463"/>
     <w:rsid w:val="00543641"/>
     <w:rsid w:val="00545B51"/>
     <w:rsid w:val="00553051"/>
     <w:rsid w:val="00561917"/>
+    <w:rsid w:val="005700CE"/>
     <w:rsid w:val="0057091B"/>
     <w:rsid w:val="00571E22"/>
     <w:rsid w:val="00574FB7"/>
     <w:rsid w:val="0057510B"/>
     <w:rsid w:val="00575A54"/>
     <w:rsid w:val="00576CAE"/>
     <w:rsid w:val="005814CE"/>
     <w:rsid w:val="005815EF"/>
     <w:rsid w:val="00583027"/>
+    <w:rsid w:val="00583B1E"/>
     <w:rsid w:val="00583D3D"/>
     <w:rsid w:val="00584C37"/>
     <w:rsid w:val="0059630B"/>
     <w:rsid w:val="00597393"/>
     <w:rsid w:val="005A37BA"/>
     <w:rsid w:val="005A4A5D"/>
     <w:rsid w:val="005C1DF7"/>
     <w:rsid w:val="005C700E"/>
     <w:rsid w:val="005D0B30"/>
     <w:rsid w:val="005D40DB"/>
     <w:rsid w:val="005D42DC"/>
+    <w:rsid w:val="005D4D6A"/>
     <w:rsid w:val="005E3721"/>
+    <w:rsid w:val="005E7652"/>
     <w:rsid w:val="005F454B"/>
     <w:rsid w:val="005F4E60"/>
     <w:rsid w:val="005F58B7"/>
     <w:rsid w:val="005F5B88"/>
     <w:rsid w:val="00600C9B"/>
     <w:rsid w:val="0060248C"/>
+    <w:rsid w:val="006044BB"/>
     <w:rsid w:val="006117AF"/>
     <w:rsid w:val="006203E6"/>
     <w:rsid w:val="00624C2A"/>
     <w:rsid w:val="00625B83"/>
     <w:rsid w:val="00625BC5"/>
     <w:rsid w:val="00626D1C"/>
-    <w:rsid w:val="00636749"/>
     <w:rsid w:val="00636883"/>
     <w:rsid w:val="00636DAA"/>
     <w:rsid w:val="00640B79"/>
     <w:rsid w:val="0064182A"/>
     <w:rsid w:val="00644316"/>
     <w:rsid w:val="006459BF"/>
+    <w:rsid w:val="00645B6E"/>
     <w:rsid w:val="006473D4"/>
     <w:rsid w:val="006503DA"/>
     <w:rsid w:val="00650A4A"/>
     <w:rsid w:val="00652188"/>
     <w:rsid w:val="00653BA2"/>
     <w:rsid w:val="00660DC4"/>
     <w:rsid w:val="00662589"/>
     <w:rsid w:val="0066475C"/>
     <w:rsid w:val="00664D95"/>
     <w:rsid w:val="006674E1"/>
     <w:rsid w:val="00670489"/>
     <w:rsid w:val="00673D4D"/>
     <w:rsid w:val="00674558"/>
     <w:rsid w:val="006765FA"/>
     <w:rsid w:val="006813F5"/>
     <w:rsid w:val="0068233D"/>
     <w:rsid w:val="00685063"/>
     <w:rsid w:val="006865B2"/>
+    <w:rsid w:val="00686B01"/>
     <w:rsid w:val="006906A8"/>
     <w:rsid w:val="006A127A"/>
+    <w:rsid w:val="006A3654"/>
+    <w:rsid w:val="006A7657"/>
     <w:rsid w:val="006A7F62"/>
     <w:rsid w:val="006B0FDA"/>
+    <w:rsid w:val="006B7528"/>
     <w:rsid w:val="006B790D"/>
     <w:rsid w:val="006B7C60"/>
     <w:rsid w:val="006C1111"/>
     <w:rsid w:val="006C6A82"/>
     <w:rsid w:val="006D0B0E"/>
     <w:rsid w:val="006D1C7C"/>
     <w:rsid w:val="006D342E"/>
     <w:rsid w:val="006D47C3"/>
     <w:rsid w:val="006D4D0F"/>
+    <w:rsid w:val="006D65C0"/>
     <w:rsid w:val="006E0417"/>
     <w:rsid w:val="006E0D52"/>
+    <w:rsid w:val="006E6F0E"/>
     <w:rsid w:val="006F10D5"/>
     <w:rsid w:val="006F125E"/>
     <w:rsid w:val="006F15C2"/>
     <w:rsid w:val="006F5A26"/>
+    <w:rsid w:val="0070379F"/>
     <w:rsid w:val="007039DD"/>
     <w:rsid w:val="00704488"/>
     <w:rsid w:val="00706F56"/>
+    <w:rsid w:val="00707EFC"/>
     <w:rsid w:val="00707FB2"/>
     <w:rsid w:val="0071017F"/>
     <w:rsid w:val="00713B0B"/>
     <w:rsid w:val="00720371"/>
+    <w:rsid w:val="00721260"/>
     <w:rsid w:val="007256A0"/>
     <w:rsid w:val="00731EF9"/>
     <w:rsid w:val="007321BB"/>
     <w:rsid w:val="00733A85"/>
     <w:rsid w:val="007350FA"/>
+    <w:rsid w:val="00735BD4"/>
     <w:rsid w:val="00736203"/>
     <w:rsid w:val="007364CC"/>
+    <w:rsid w:val="00741F3C"/>
     <w:rsid w:val="00743771"/>
     <w:rsid w:val="007439B1"/>
     <w:rsid w:val="00747323"/>
     <w:rsid w:val="007510E6"/>
     <w:rsid w:val="007511E5"/>
     <w:rsid w:val="00751292"/>
     <w:rsid w:val="00752A42"/>
     <w:rsid w:val="00754424"/>
     <w:rsid w:val="00756BDA"/>
+    <w:rsid w:val="00760C4A"/>
     <w:rsid w:val="00765814"/>
     <w:rsid w:val="00766021"/>
     <w:rsid w:val="00774C2D"/>
     <w:rsid w:val="00776542"/>
     <w:rsid w:val="00777343"/>
     <w:rsid w:val="00785D3A"/>
     <w:rsid w:val="007864A1"/>
     <w:rsid w:val="00786917"/>
     <w:rsid w:val="0078751F"/>
     <w:rsid w:val="00790737"/>
     <w:rsid w:val="00793132"/>
     <w:rsid w:val="0079565D"/>
     <w:rsid w:val="007A09D7"/>
     <w:rsid w:val="007A13C8"/>
+    <w:rsid w:val="007A2092"/>
     <w:rsid w:val="007B0CF5"/>
     <w:rsid w:val="007B0EDA"/>
     <w:rsid w:val="007B19BA"/>
     <w:rsid w:val="007B2664"/>
     <w:rsid w:val="007B7FDB"/>
     <w:rsid w:val="007C767F"/>
-    <w:rsid w:val="007D37FD"/>
+    <w:rsid w:val="007D48B8"/>
     <w:rsid w:val="007D6411"/>
+    <w:rsid w:val="007D7940"/>
     <w:rsid w:val="007E294F"/>
     <w:rsid w:val="007E35CE"/>
+    <w:rsid w:val="007E36A3"/>
     <w:rsid w:val="007F25F1"/>
     <w:rsid w:val="007F3375"/>
     <w:rsid w:val="007F3585"/>
     <w:rsid w:val="007F3C8C"/>
     <w:rsid w:val="007F5645"/>
+    <w:rsid w:val="007F7B33"/>
     <w:rsid w:val="008001A8"/>
+    <w:rsid w:val="00813D0E"/>
     <w:rsid w:val="00814A58"/>
+    <w:rsid w:val="0081661E"/>
     <w:rsid w:val="008178A1"/>
     <w:rsid w:val="00817A89"/>
     <w:rsid w:val="00820198"/>
     <w:rsid w:val="00823847"/>
     <w:rsid w:val="0082555C"/>
     <w:rsid w:val="00827AF3"/>
     <w:rsid w:val="008330EF"/>
+    <w:rsid w:val="008344CC"/>
     <w:rsid w:val="00835AFB"/>
     <w:rsid w:val="00841091"/>
+    <w:rsid w:val="008418F4"/>
     <w:rsid w:val="008419DD"/>
+    <w:rsid w:val="008449E6"/>
     <w:rsid w:val="00844AC8"/>
     <w:rsid w:val="00844F8E"/>
     <w:rsid w:val="00845236"/>
     <w:rsid w:val="00845FE2"/>
     <w:rsid w:val="0084671D"/>
     <w:rsid w:val="00850D52"/>
     <w:rsid w:val="008535B6"/>
     <w:rsid w:val="008542B2"/>
     <w:rsid w:val="00854975"/>
     <w:rsid w:val="00860469"/>
     <w:rsid w:val="008636A8"/>
     <w:rsid w:val="00865B25"/>
     <w:rsid w:val="00866E4A"/>
     <w:rsid w:val="008677BF"/>
+    <w:rsid w:val="00870229"/>
+    <w:rsid w:val="00872183"/>
     <w:rsid w:val="00877334"/>
     <w:rsid w:val="0088198A"/>
     <w:rsid w:val="00882C44"/>
     <w:rsid w:val="0088650A"/>
+    <w:rsid w:val="00886A1A"/>
     <w:rsid w:val="00887683"/>
     <w:rsid w:val="008955C2"/>
     <w:rsid w:val="00897472"/>
     <w:rsid w:val="008A1E09"/>
     <w:rsid w:val="008A463E"/>
     <w:rsid w:val="008A5B22"/>
+    <w:rsid w:val="008A5EC9"/>
     <w:rsid w:val="008A61C1"/>
     <w:rsid w:val="008A6CF5"/>
     <w:rsid w:val="008A7D4F"/>
     <w:rsid w:val="008A7EDC"/>
     <w:rsid w:val="008B2666"/>
     <w:rsid w:val="008B66A9"/>
     <w:rsid w:val="008B7DD2"/>
     <w:rsid w:val="008C05A3"/>
     <w:rsid w:val="008C4321"/>
     <w:rsid w:val="008D541C"/>
     <w:rsid w:val="008D68AA"/>
     <w:rsid w:val="008D788B"/>
     <w:rsid w:val="008E0B2F"/>
     <w:rsid w:val="008E0B73"/>
     <w:rsid w:val="008E1279"/>
     <w:rsid w:val="008E6A40"/>
+    <w:rsid w:val="008E7677"/>
+    <w:rsid w:val="008F6870"/>
     <w:rsid w:val="008F6AC9"/>
     <w:rsid w:val="008F724F"/>
     <w:rsid w:val="008F73F8"/>
     <w:rsid w:val="00901234"/>
     <w:rsid w:val="00903050"/>
     <w:rsid w:val="009042E7"/>
     <w:rsid w:val="00904C37"/>
     <w:rsid w:val="00911444"/>
     <w:rsid w:val="009123E7"/>
+    <w:rsid w:val="009133FF"/>
     <w:rsid w:val="00914CE0"/>
     <w:rsid w:val="009164FF"/>
+    <w:rsid w:val="0091651E"/>
+    <w:rsid w:val="00920686"/>
     <w:rsid w:val="00922A42"/>
     <w:rsid w:val="00923058"/>
     <w:rsid w:val="009244D3"/>
     <w:rsid w:val="009325FE"/>
+    <w:rsid w:val="00934E82"/>
+    <w:rsid w:val="00935CCE"/>
     <w:rsid w:val="00943EC0"/>
     <w:rsid w:val="009448F4"/>
     <w:rsid w:val="00945516"/>
     <w:rsid w:val="009469F7"/>
+    <w:rsid w:val="0095177F"/>
     <w:rsid w:val="009519E7"/>
     <w:rsid w:val="0095536F"/>
     <w:rsid w:val="00955BE4"/>
     <w:rsid w:val="0096014F"/>
     <w:rsid w:val="00961BDD"/>
+    <w:rsid w:val="00964E09"/>
     <w:rsid w:val="00964FDD"/>
     <w:rsid w:val="00967C0D"/>
     <w:rsid w:val="0097064C"/>
     <w:rsid w:val="009707A6"/>
     <w:rsid w:val="00971673"/>
     <w:rsid w:val="00971730"/>
     <w:rsid w:val="009722C4"/>
     <w:rsid w:val="00983147"/>
-    <w:rsid w:val="009853C4"/>
     <w:rsid w:val="00985943"/>
+    <w:rsid w:val="00986025"/>
+    <w:rsid w:val="00986862"/>
     <w:rsid w:val="00987349"/>
     <w:rsid w:val="009874F0"/>
     <w:rsid w:val="00993BC7"/>
     <w:rsid w:val="00995476"/>
+    <w:rsid w:val="0099709F"/>
     <w:rsid w:val="009A0774"/>
     <w:rsid w:val="009A1B30"/>
-    <w:rsid w:val="009B14E2"/>
     <w:rsid w:val="009B257C"/>
+    <w:rsid w:val="009B4186"/>
     <w:rsid w:val="009B4BD6"/>
     <w:rsid w:val="009B4D10"/>
     <w:rsid w:val="009C22AA"/>
     <w:rsid w:val="009C4D69"/>
     <w:rsid w:val="009C6BFD"/>
     <w:rsid w:val="009C7135"/>
     <w:rsid w:val="009D03E0"/>
     <w:rsid w:val="009D1C0E"/>
     <w:rsid w:val="009D28E8"/>
     <w:rsid w:val="009D5642"/>
     <w:rsid w:val="009D6230"/>
     <w:rsid w:val="009E34B0"/>
     <w:rsid w:val="009E4C39"/>
     <w:rsid w:val="009E6437"/>
     <w:rsid w:val="009E65A3"/>
     <w:rsid w:val="009F075A"/>
     <w:rsid w:val="009F0AEA"/>
     <w:rsid w:val="009F15F4"/>
     <w:rsid w:val="009F1A31"/>
     <w:rsid w:val="009F390A"/>
     <w:rsid w:val="00A01C41"/>
+    <w:rsid w:val="00A0484B"/>
     <w:rsid w:val="00A06BC9"/>
+    <w:rsid w:val="00A104DF"/>
     <w:rsid w:val="00A11B30"/>
     <w:rsid w:val="00A1204D"/>
     <w:rsid w:val="00A12C01"/>
     <w:rsid w:val="00A14C80"/>
     <w:rsid w:val="00A20DB3"/>
+    <w:rsid w:val="00A2156F"/>
     <w:rsid w:val="00A2183B"/>
     <w:rsid w:val="00A24760"/>
     <w:rsid w:val="00A31089"/>
+    <w:rsid w:val="00A316FF"/>
     <w:rsid w:val="00A3607C"/>
     <w:rsid w:val="00A37EF3"/>
     <w:rsid w:val="00A40455"/>
+    <w:rsid w:val="00A4484C"/>
     <w:rsid w:val="00A46A2E"/>
     <w:rsid w:val="00A46A65"/>
+    <w:rsid w:val="00A50761"/>
     <w:rsid w:val="00A55117"/>
     <w:rsid w:val="00A60E2B"/>
     <w:rsid w:val="00A61A9A"/>
     <w:rsid w:val="00A645FC"/>
     <w:rsid w:val="00A64BC0"/>
     <w:rsid w:val="00A707D9"/>
     <w:rsid w:val="00A73574"/>
     <w:rsid w:val="00A73944"/>
     <w:rsid w:val="00A7542E"/>
+    <w:rsid w:val="00A75A82"/>
+    <w:rsid w:val="00A75BB0"/>
     <w:rsid w:val="00A768A0"/>
     <w:rsid w:val="00A77BF3"/>
     <w:rsid w:val="00A8005D"/>
     <w:rsid w:val="00A805B2"/>
     <w:rsid w:val="00A807A3"/>
     <w:rsid w:val="00A82616"/>
     <w:rsid w:val="00A837D6"/>
     <w:rsid w:val="00A85472"/>
     <w:rsid w:val="00A908B7"/>
     <w:rsid w:val="00A9390F"/>
     <w:rsid w:val="00AA3305"/>
     <w:rsid w:val="00AA34FD"/>
     <w:rsid w:val="00AA5DB2"/>
     <w:rsid w:val="00AB2546"/>
     <w:rsid w:val="00AB3BF0"/>
-    <w:rsid w:val="00AB43E8"/>
     <w:rsid w:val="00AB5862"/>
     <w:rsid w:val="00AC0343"/>
     <w:rsid w:val="00AC5538"/>
+    <w:rsid w:val="00AC5B4B"/>
+    <w:rsid w:val="00AC6E99"/>
     <w:rsid w:val="00AD04C7"/>
     <w:rsid w:val="00AD1A10"/>
     <w:rsid w:val="00AD1A51"/>
     <w:rsid w:val="00AD1BD7"/>
     <w:rsid w:val="00AD3CBB"/>
     <w:rsid w:val="00AD4836"/>
     <w:rsid w:val="00AE366B"/>
     <w:rsid w:val="00AE4C9C"/>
     <w:rsid w:val="00AE5612"/>
     <w:rsid w:val="00AE574D"/>
+    <w:rsid w:val="00AF16E5"/>
+    <w:rsid w:val="00AF2C6B"/>
+    <w:rsid w:val="00AF2F9A"/>
     <w:rsid w:val="00B00610"/>
+    <w:rsid w:val="00B02116"/>
     <w:rsid w:val="00B059B3"/>
     <w:rsid w:val="00B06C4D"/>
     <w:rsid w:val="00B07105"/>
     <w:rsid w:val="00B100A4"/>
     <w:rsid w:val="00B1050C"/>
     <w:rsid w:val="00B13808"/>
     <w:rsid w:val="00B1681E"/>
     <w:rsid w:val="00B20D0A"/>
     <w:rsid w:val="00B21DCF"/>
     <w:rsid w:val="00B21DFC"/>
+    <w:rsid w:val="00B22B6B"/>
     <w:rsid w:val="00B233C6"/>
     <w:rsid w:val="00B27108"/>
     <w:rsid w:val="00B340C6"/>
     <w:rsid w:val="00B34D02"/>
     <w:rsid w:val="00B35951"/>
     <w:rsid w:val="00B36486"/>
     <w:rsid w:val="00B36C5E"/>
     <w:rsid w:val="00B426F1"/>
     <w:rsid w:val="00B436B1"/>
     <w:rsid w:val="00B44758"/>
     <w:rsid w:val="00B46DAD"/>
     <w:rsid w:val="00B52003"/>
     <w:rsid w:val="00B52322"/>
     <w:rsid w:val="00B524A2"/>
     <w:rsid w:val="00B547B0"/>
     <w:rsid w:val="00B548DD"/>
     <w:rsid w:val="00B664B2"/>
     <w:rsid w:val="00B711E2"/>
     <w:rsid w:val="00B848FD"/>
     <w:rsid w:val="00B860BA"/>
     <w:rsid w:val="00B92DE5"/>
     <w:rsid w:val="00B93D0C"/>
     <w:rsid w:val="00B94F89"/>
     <w:rsid w:val="00B95A72"/>
     <w:rsid w:val="00B95D6F"/>
+    <w:rsid w:val="00B970C7"/>
     <w:rsid w:val="00B97470"/>
     <w:rsid w:val="00BA1DFC"/>
+    <w:rsid w:val="00BA2AB1"/>
     <w:rsid w:val="00BA498F"/>
     <w:rsid w:val="00BA6015"/>
     <w:rsid w:val="00BB05DA"/>
     <w:rsid w:val="00BB26C7"/>
     <w:rsid w:val="00BB273F"/>
+    <w:rsid w:val="00BB2995"/>
+    <w:rsid w:val="00BB2E68"/>
     <w:rsid w:val="00BC2E58"/>
     <w:rsid w:val="00BC31B9"/>
     <w:rsid w:val="00BC50B4"/>
     <w:rsid w:val="00BC53B5"/>
     <w:rsid w:val="00BC67FE"/>
     <w:rsid w:val="00BD1451"/>
     <w:rsid w:val="00BD2881"/>
     <w:rsid w:val="00BE1EB1"/>
     <w:rsid w:val="00BE72B4"/>
+    <w:rsid w:val="00BF306E"/>
     <w:rsid w:val="00BF5E4E"/>
+    <w:rsid w:val="00BF7BDF"/>
+    <w:rsid w:val="00C212BD"/>
     <w:rsid w:val="00C21745"/>
     <w:rsid w:val="00C25768"/>
     <w:rsid w:val="00C303C1"/>
+    <w:rsid w:val="00C3743D"/>
+    <w:rsid w:val="00C40864"/>
     <w:rsid w:val="00C41087"/>
     <w:rsid w:val="00C41116"/>
     <w:rsid w:val="00C42534"/>
     <w:rsid w:val="00C54175"/>
+    <w:rsid w:val="00C56129"/>
     <w:rsid w:val="00C6178D"/>
     <w:rsid w:val="00C62330"/>
     <w:rsid w:val="00C63399"/>
+    <w:rsid w:val="00C63762"/>
     <w:rsid w:val="00C649DF"/>
     <w:rsid w:val="00C72546"/>
     <w:rsid w:val="00C8023D"/>
-    <w:rsid w:val="00C80688"/>
     <w:rsid w:val="00C819A9"/>
     <w:rsid w:val="00C83333"/>
-    <w:rsid w:val="00C8446C"/>
     <w:rsid w:val="00C859BE"/>
     <w:rsid w:val="00C9310E"/>
     <w:rsid w:val="00CA15CE"/>
     <w:rsid w:val="00CA15E0"/>
     <w:rsid w:val="00CA62AD"/>
     <w:rsid w:val="00CA7443"/>
     <w:rsid w:val="00CA787A"/>
     <w:rsid w:val="00CB0137"/>
     <w:rsid w:val="00CB2B1D"/>
     <w:rsid w:val="00CB439C"/>
     <w:rsid w:val="00CB4A19"/>
     <w:rsid w:val="00CB6D44"/>
     <w:rsid w:val="00CC75D0"/>
     <w:rsid w:val="00CC7A1C"/>
     <w:rsid w:val="00CD0839"/>
     <w:rsid w:val="00CD0E67"/>
+    <w:rsid w:val="00CD1E89"/>
     <w:rsid w:val="00CD1EA7"/>
     <w:rsid w:val="00CD7189"/>
     <w:rsid w:val="00CE2630"/>
+    <w:rsid w:val="00CE2A64"/>
     <w:rsid w:val="00CE2DF1"/>
+    <w:rsid w:val="00CE2F26"/>
     <w:rsid w:val="00CE3838"/>
+    <w:rsid w:val="00CE3AB8"/>
     <w:rsid w:val="00CE489A"/>
+    <w:rsid w:val="00CE7823"/>
     <w:rsid w:val="00CE7989"/>
+    <w:rsid w:val="00CF1E66"/>
     <w:rsid w:val="00CF366A"/>
     <w:rsid w:val="00CF7FFA"/>
     <w:rsid w:val="00D017A9"/>
     <w:rsid w:val="00D05024"/>
+    <w:rsid w:val="00D05827"/>
     <w:rsid w:val="00D06A74"/>
     <w:rsid w:val="00D14C69"/>
     <w:rsid w:val="00D14E15"/>
     <w:rsid w:val="00D1777F"/>
     <w:rsid w:val="00D17B18"/>
+    <w:rsid w:val="00D249C7"/>
     <w:rsid w:val="00D25733"/>
     <w:rsid w:val="00D26271"/>
     <w:rsid w:val="00D30977"/>
     <w:rsid w:val="00D32C42"/>
     <w:rsid w:val="00D331F0"/>
     <w:rsid w:val="00D33244"/>
     <w:rsid w:val="00D34593"/>
     <w:rsid w:val="00D34662"/>
     <w:rsid w:val="00D34F93"/>
     <w:rsid w:val="00D352FD"/>
     <w:rsid w:val="00D3749D"/>
     <w:rsid w:val="00D420DB"/>
     <w:rsid w:val="00D44A19"/>
     <w:rsid w:val="00D462BB"/>
     <w:rsid w:val="00D464FA"/>
     <w:rsid w:val="00D509D3"/>
     <w:rsid w:val="00D53C78"/>
     <w:rsid w:val="00D555D7"/>
+    <w:rsid w:val="00D60181"/>
     <w:rsid w:val="00D61A89"/>
     <w:rsid w:val="00D637D7"/>
     <w:rsid w:val="00D63A5B"/>
     <w:rsid w:val="00D647F2"/>
     <w:rsid w:val="00D7067B"/>
     <w:rsid w:val="00D724B7"/>
+    <w:rsid w:val="00D7276C"/>
+    <w:rsid w:val="00D7484C"/>
+    <w:rsid w:val="00D80A93"/>
     <w:rsid w:val="00D84348"/>
     <w:rsid w:val="00D850EB"/>
     <w:rsid w:val="00D902C4"/>
     <w:rsid w:val="00D90F09"/>
-    <w:rsid w:val="00D9109E"/>
     <w:rsid w:val="00D911DA"/>
+    <w:rsid w:val="00D93347"/>
     <w:rsid w:val="00D93578"/>
     <w:rsid w:val="00D94594"/>
     <w:rsid w:val="00DA17AF"/>
     <w:rsid w:val="00DA5554"/>
     <w:rsid w:val="00DA6A5F"/>
     <w:rsid w:val="00DB4D03"/>
     <w:rsid w:val="00DB5F89"/>
     <w:rsid w:val="00DB74C8"/>
     <w:rsid w:val="00DC0D51"/>
     <w:rsid w:val="00DC2707"/>
     <w:rsid w:val="00DC3F21"/>
     <w:rsid w:val="00DC5E1F"/>
     <w:rsid w:val="00DC6584"/>
     <w:rsid w:val="00DC7938"/>
     <w:rsid w:val="00DD2339"/>
     <w:rsid w:val="00DD54C0"/>
+    <w:rsid w:val="00DD7B64"/>
     <w:rsid w:val="00DE2BBA"/>
     <w:rsid w:val="00DE5CF4"/>
     <w:rsid w:val="00DF135C"/>
     <w:rsid w:val="00DF2F5E"/>
     <w:rsid w:val="00DF322D"/>
     <w:rsid w:val="00DF3C70"/>
     <w:rsid w:val="00E00CDB"/>
     <w:rsid w:val="00E01D68"/>
     <w:rsid w:val="00E06ADB"/>
     <w:rsid w:val="00E118BE"/>
     <w:rsid w:val="00E139BC"/>
     <w:rsid w:val="00E14B36"/>
     <w:rsid w:val="00E162FF"/>
+    <w:rsid w:val="00E20619"/>
     <w:rsid w:val="00E20AFA"/>
     <w:rsid w:val="00E2110D"/>
+    <w:rsid w:val="00E25526"/>
     <w:rsid w:val="00E30B47"/>
+    <w:rsid w:val="00E33043"/>
     <w:rsid w:val="00E34932"/>
     <w:rsid w:val="00E352C5"/>
     <w:rsid w:val="00E433B6"/>
     <w:rsid w:val="00E44496"/>
     <w:rsid w:val="00E45247"/>
     <w:rsid w:val="00E5126A"/>
     <w:rsid w:val="00E52E54"/>
+    <w:rsid w:val="00E54CE9"/>
     <w:rsid w:val="00E575CA"/>
     <w:rsid w:val="00E61174"/>
+    <w:rsid w:val="00E653EC"/>
     <w:rsid w:val="00E66EBD"/>
+    <w:rsid w:val="00E7269A"/>
     <w:rsid w:val="00E7490F"/>
     <w:rsid w:val="00E75244"/>
     <w:rsid w:val="00E75B52"/>
     <w:rsid w:val="00E77CE8"/>
     <w:rsid w:val="00E80920"/>
+    <w:rsid w:val="00E82530"/>
     <w:rsid w:val="00E82D19"/>
     <w:rsid w:val="00E82EA8"/>
     <w:rsid w:val="00E833A3"/>
     <w:rsid w:val="00E84666"/>
     <w:rsid w:val="00E87B5C"/>
     <w:rsid w:val="00EA1B0A"/>
     <w:rsid w:val="00EA1F8C"/>
     <w:rsid w:val="00EA22D3"/>
+    <w:rsid w:val="00EA3049"/>
     <w:rsid w:val="00EA4379"/>
     <w:rsid w:val="00EA447B"/>
     <w:rsid w:val="00EA4B7E"/>
+    <w:rsid w:val="00EA6B1D"/>
     <w:rsid w:val="00EA7B0A"/>
     <w:rsid w:val="00EB13CB"/>
     <w:rsid w:val="00EB1AE4"/>
     <w:rsid w:val="00EB3059"/>
+    <w:rsid w:val="00EB4075"/>
     <w:rsid w:val="00EB76EE"/>
     <w:rsid w:val="00EC0EF3"/>
     <w:rsid w:val="00EC36B8"/>
     <w:rsid w:val="00EC66DE"/>
     <w:rsid w:val="00EC6C8D"/>
     <w:rsid w:val="00ED2561"/>
     <w:rsid w:val="00ED59A3"/>
     <w:rsid w:val="00ED7A60"/>
     <w:rsid w:val="00EE0B32"/>
+    <w:rsid w:val="00EE1170"/>
+    <w:rsid w:val="00EE1E14"/>
     <w:rsid w:val="00EE4B97"/>
     <w:rsid w:val="00EF073D"/>
     <w:rsid w:val="00EF2A65"/>
     <w:rsid w:val="00F0187F"/>
+    <w:rsid w:val="00F10924"/>
+    <w:rsid w:val="00F1381A"/>
     <w:rsid w:val="00F15567"/>
     <w:rsid w:val="00F1779C"/>
     <w:rsid w:val="00F22967"/>
     <w:rsid w:val="00F257A1"/>
     <w:rsid w:val="00F26E1B"/>
+    <w:rsid w:val="00F26FD1"/>
     <w:rsid w:val="00F279CB"/>
     <w:rsid w:val="00F34DEA"/>
     <w:rsid w:val="00F35F31"/>
     <w:rsid w:val="00F4173F"/>
     <w:rsid w:val="00F4689C"/>
+    <w:rsid w:val="00F47881"/>
     <w:rsid w:val="00F479B1"/>
     <w:rsid w:val="00F52AB9"/>
     <w:rsid w:val="00F539AD"/>
+    <w:rsid w:val="00F541FC"/>
     <w:rsid w:val="00F57080"/>
     <w:rsid w:val="00F604F7"/>
     <w:rsid w:val="00F6079D"/>
     <w:rsid w:val="00F62375"/>
     <w:rsid w:val="00F701BF"/>
     <w:rsid w:val="00F70C67"/>
     <w:rsid w:val="00F761E3"/>
     <w:rsid w:val="00F76351"/>
     <w:rsid w:val="00F80477"/>
     <w:rsid w:val="00F83ABD"/>
     <w:rsid w:val="00F845EB"/>
     <w:rsid w:val="00F84CCC"/>
     <w:rsid w:val="00F91104"/>
     <w:rsid w:val="00F929D7"/>
     <w:rsid w:val="00F93F59"/>
     <w:rsid w:val="00F94618"/>
+    <w:rsid w:val="00F94DFD"/>
     <w:rsid w:val="00F95EE6"/>
     <w:rsid w:val="00F96700"/>
+    <w:rsid w:val="00F96920"/>
     <w:rsid w:val="00F97A86"/>
     <w:rsid w:val="00FA0E0A"/>
     <w:rsid w:val="00FA1C16"/>
     <w:rsid w:val="00FA3154"/>
+    <w:rsid w:val="00FB1569"/>
+    <w:rsid w:val="00FB1A6F"/>
+    <w:rsid w:val="00FB7DDA"/>
     <w:rsid w:val="00FC4BB3"/>
     <w:rsid w:val="00FD01DA"/>
+    <w:rsid w:val="00FD0EB9"/>
+    <w:rsid w:val="00FD3026"/>
     <w:rsid w:val="00FD676C"/>
+    <w:rsid w:val="00FE0F43"/>
     <w:rsid w:val="00FE0FD0"/>
+    <w:rsid w:val="00FE292C"/>
     <w:rsid w:val="00FE7D9C"/>
     <w:rsid w:val="00FF00C0"/>
     <w:rsid w:val="00FF0141"/>
     <w:rsid w:val="00FF1C19"/>
     <w:rsid w:val="00FF33BF"/>
+    <w:rsid w:val="00FF3CA6"/>
     <w:rsid w:val="00FF44BD"/>
     <w:rsid w:val="00FF49EC"/>
+    <w:rsid w:val="01CCF750"/>
+    <w:rsid w:val="1BDCB640"/>
+    <w:rsid w:val="719466EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="470BCF7E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{886DA44D-8EE3-4960-985C-63DB306E1E62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
@@ -19959,51 +14675,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20272,301 +14988,469 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00141F79"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B524A2"/>
+    <w:rsid w:val="00E54CE9"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...2 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Heading4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E75244"/>
+    <w:rsid w:val="00E54CE9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00E54CE9"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00E54CE9"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00443196"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD54C0"/>
+    <w:rsid w:val="00E54CE9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E0D52"/>
+    <w:rsid w:val="00E54CE9"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E0D52"/>
+    <w:rsid w:val="00E54CE9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00517B56"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC7A1C"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009448F4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009448F4"/>
     <w:rPr>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009448F4"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009448F4"/>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
+      <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009448F4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00670489"/>
+    <w:rsid w:val="00E54CE9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00670489"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00670489"/>
+    <w:rsid w:val="00E54CE9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00670489"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00426545"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E7B0D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
     <w:name w:val="Current List1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00167F3F"/>
     <w:pPr>
       <w:numPr>
@@ -20578,91 +15462,1332 @@
     <w:name w:val="Current List2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A24760"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="0006232A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B524A2"/>
+    <w:rsid w:val="00E54CE9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="36"/>
-[...1 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003334E9"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList3">
     <w:name w:val="Current List3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003A507E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="26"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="2E3192"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E75244"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:noProof/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:noProof/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OSDStyleGuide">
+    <w:name w:val="OSD Style Guide"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:link w:val="OSDStyleGuideChar"/>
+    <w:rsid w:val="00E54CE9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OSDStyleGuideChar">
+    <w:name w:val="OSD Style Guide Char"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="OSDStyleGuide"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2E3192"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00E54CE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="30811257">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="51273002">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -21157,55 +17282,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2144152711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turi.org/publications/per-and-poly-fluoroalkyl-substances-pfas-in-artificial-turf-carpet/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenhealthapproved.org/greenhealth-approved-products" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro40/download" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off52/download" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hsp45/download" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.responsiblepurchasing.org/purchasing_guides/food_service_ware/ceh_purchasers_guide_safer_foodware.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://products.bpiworld.org/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceh.org/wp-content/uploads/2022/07/pfas-free-purchasing_6-9-22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/pfas/our-current-understanding-human-health-and-environmental-risks-pfas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/saferchoice/products" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfascentral.org/pfas-free-products/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pse01-public-safety-equipment-and-two-way-radio/download" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac119/download" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac124/download" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfascentral.org/pfas-free-products/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac118/download" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/productfinder/product/certified-commercial-refrigerators-and-freezers/results?formId=086d8078-3709-452a-bc7e-1962a1245e6c&amp;scrollTo=1552&amp;search_text=&amp;product_type_isopen=0&amp;brand_name_isopen=0&amp;refrigerant_with_gwp_filter=Lower+impact+on+global+warming&amp;markets_filter=United+States&amp;zip_code_filter=&amp;product_types=Select+a+Product+Category&amp;sort_by=reported_daily_energy_consumption_kwh_day&amp;sort_direction=asc&amp;currentZipCode=94563&amp;page_number=0&amp;lastpage=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenscreenchemicals.org/certified/products" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenhealthapproved.org/greenhealth-approved-products" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://products.bpiworld.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certified.greenseal.org/directory" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consumerreports.org/toxic-chemicals-substances/you-cant-always-trust-claims-on-non-toxic-cookware-a4849321487/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac119/download" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac124/download" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsdr.cdc.gov/pfas/health-effects/index.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ul.com/resources/ecologo-certification-program" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pfas-foam-advisory/download" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/clt08/download" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrdc.org/stories/forever-chemicals-called-pfas-show-your-food-clothes-and-home?gclid=Cj0KCQiApKagBhC1ARIsAFc7Mc7A2HSbYrfv7Ve5BKi9TwLjPCXARssWTcA3W-4lzRY7AmDmiCOyPxMaAmrBEALw_wcB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro40/download" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanlink.com/news/article/Green-Seal-Prohibits-All-PFAS-in-Cleaning-Products--28667" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac101/download" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac119/download" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/productfinder/product/certified-commercial-ice-machines/results?formId=5aa533d6-052f-4004-ac8a-58eff11bbd3e&amp;scrollTo=1046&amp;search_text=&amp;ice_type_filter=&amp;equipment_type_filter=&amp;brand_name_isopen=0&amp;harvest_rate_lbs_ice_day_filter=&amp;refrigerant_with_gwp_filter=Lower+impact+on+global+warming&amp;markets_filter=United+States&amp;zip_code_filter=&amp;product_types=Select+a+Product+Category&amp;sort_by=energy_use_kwh_100_lbs_ice&amp;sort_direction=asc&amp;currentZipCode=94563&amp;page_number=0&amp;lastpage=0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bifma.org/mpage/levelcertifiedproducts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noharm-uscanada.org/documents/healthy-carpet-guidance-manufacturers" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/pfas-and-firefighting-foam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac119/download" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenhealthapproved.org/greenhealth-approved-products" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bifma.org/mpage/levelcertifiedproducts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac118/download" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off47/download" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh114/download" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac101/download" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac122/download" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oeko-tex.com/en/our-standards/oeko-tex-standard-100" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac118/download" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/pfas/our-current-understanding-human-health-and-environmental-risks-pfas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac124/download" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenscreenchemicals.org/certified/products" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac124/download" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/productfinder/product/certified-commercial-refrigerators-and-freezers/results" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pse01-public-safety-equipment-and-two-way-radio/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/saferchoice/products" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac101/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oeko-tex.com/en/our-standards/oeko-tex-standard-100" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac114/download" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compostmanufacturingalliance.com/cma-commercially-accepted-products/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac119/download" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/biomonitoring/PFAS_FactSheet.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenhealthapproved.org/greenhealth-approved-products" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noharm-uscanada.org/flooringlists" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/productfinder/product/certified-commercial-refrigerators-and-freezers/results" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certified.greenseal.org/directory" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenscreenchemicals.org/resources/entry/fff-launched" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off47/download" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/greenerproducts/how-epas-recommended-standards-and-ecolabels-address-and-polyfluoroalkyl-substances" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac101/download" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac124/download" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro40/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/saferchoice/products" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenscreenchemicals.org/certified/products" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turi.org/publications/artificial-turf/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certified.greenseal.org/directory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pse01-public-safety-equipment-and-two-way-radio/download" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsdr.cdc.gov/pfas/health-effects/index.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanlink.com/news/article/Green-Seal-Prohibits-All-PFAS-in-Cleaning-Products--28667" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/news/commonwealth-begins-program-to-remove-legacy-firefighting-foams-from-fire-department-stockpiles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfascentral.org/pfas-free-products/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oeko-tex.com/en/our-standards/oeko-tex-standard-100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/pfas-and-firefighting-foam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/productfinder/product/certified-commercial-refrigerators-and-freezers/results" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facilities-general-contract-user-guides" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pfas-foam-advisory/download" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrdc.org/stories/forever-chemicals-called-pfas-show-your-food-clothes-and-home?gclid=Cj0KCQiApKagBhC1ARIsAFc7Mc7A2HSbYrfv7Ve5BKi9TwLjPCXARssWTcA3W-4lzRY7AmDmiCOyPxMaAmrBEALw_wcB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/clothing-personal-care-products-bedding-contract-user-guides" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanlink.com/news/article/Green-Seal-Prohibits-All-PFAS-in-Cleaning-Products--28667" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/food-and-food-service-supplies-contract-user-guides" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facilities-general-contract-user-guides" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facilities-general-contract-user-guides" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facilities-general-contract-user-guides" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certified.greenseal.org/directory" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/saferchoice/products" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facilities-general-contract-user-guides" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenhealthapproved.org/greenhealth-approved-products" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/office-contract-user-guides" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/pfas/our-current-understanding-human-health-and-environmental-risks-pfas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenhealthapproved.org/greenhealth-approved-products" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/saferchoice/products" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenscreenchemicals.org/certified/products" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/food-and-food-service-supplies-contract-user-guides" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/public-safety-and-security-contract-user-guides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bifma.org/mpage/levelcertifiedproducts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certified.greenseal.org/directory" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenhealthapproved.org/greenhealth-approved-products" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://greenhealthapproved.org/greenhealth-approved-products" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsdr.cdc.gov/pfas/index.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turi.org/publications/artificial-turf/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://products.bpiworld.org/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenscreenchemicals.org/resources/entry/fff-launched" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noharm-uscanada.org/flooringlists" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-acquisition-and-maintenance-contract-user-guides" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://products.bpiworld.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ul.com/resources/ecologo-certification-program" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/greenerproducts/how-epas-recommended-standards-and-ecolabels-address-and-polyfluoroalkyl-substances" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/food-and-food-service-supplies-contract-user-guides" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cleanlink.com/news/article/Green-Seal-Prohibits-All-PFAS-in-Cleaning-Products--28667" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oeko-tex.com/en/our-standards/oeko-tex-standard-100" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.turi.org/publications/per-and-poly-fluoroalkyl-substances-pfas-in-artificial-turf-carpet/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://practicegreenhealth.org/sites/default/files/2024-08/HCWH%20Healthy%20Carpet%20criteria%20guidance_August-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenscreenchemicals.org/certified/products" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compostmanufacturingalliance.com/cma-commercially-accepted-products/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfascentral.org/pfas-free-products/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.responsiblepurchasing.org/purchasing_guides/food_service_ware/ceh_purchasers_guide_safer_foodware.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/afff-takeback-program" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/pfas/our-current-understanding-human-health-and-environmental-risks-pfas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfascentral.org/pfas-free-products/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/saferchoice/products" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/productfinder/product/certified-commercial-ice-machines/results?formId=5aa533d6-052f-4004-ac8a-58eff11bbd3e&amp;scrollTo=1046&amp;search_text=&amp;ice_type_filter=&amp;equipment_type_filter=&amp;brand_name_isopen=0&amp;harvest_rate_lbs_ice_day_filter=&amp;refrigerant_with_gwp_filter=Lower+impact+on+global+warming&amp;markets_filter=United+States&amp;zip_code_filter=&amp;product_types=Select+a+Product+Category&amp;sort_by=energy_use_kwh_100_lbs_ice&amp;sort_direction=asc&amp;currentZipCode=94563&amp;page_number=0&amp;lastpage=0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pfascentral.org/pfas-free-products/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/public-safety-and-security-contract-user-guides" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bifma.org/mpage/levelcertifiedproducts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenscreenchemicals.org/certified/products" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consumerreports.org/toxic-chemicals-substances/you-cant-always-trust-claims-on-non-toxic-cookware-a4849321487/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/public-safety-and-security-contract-user-guides" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/office-contract-user-guides" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceh.org/wp-content/uploads/2022/07/pfas-free-purchasing_6-9-22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atsdr.cdc.gov/pfas/health-effects/index.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://certified.greenseal.org/directory" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://declare.living-future.org/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c2ccertified.org/certified-products-and-materials" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-and-medical-contract-user-guides" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/productfinder/product/certified-commercial-refrigerators-and-freezers/results?formId=086d8078-3709-452a-bc7e-1962a1245e6c&amp;scrollTo=1552&amp;search_text=&amp;product_type_isopen=0&amp;brand_name_isopen=0&amp;refrigerant_with_gwp_filter=Lower+impact+on+global+warming&amp;markets_filter=United+States&amp;zip_code_filter=&amp;product_types=Select+a+Product+Category&amp;sort_by=reported_daily_energy_consumption_kwh_day&amp;sort_direction=asc&amp;currentZipCode=94563&amp;page_number=0&amp;lastpage=0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energystar.gov/productfinder/product/certified-commercial-refrigerators-and-freezers/results" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\jwolfe\OneDrive%20-%20Commonwealth%20of%20Massachusetts\Documents\Custom%20Office%20Templates\MS-Word-Template-21Jan2026.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21471,73 +17596,81 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10a9cbfc9872bfee9d0d169a87f1b7c4" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A528DB4F3B680049A1B6302570DB6599" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bc9aad976e1496f67de81552ecc85e50">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5ac0d3a52bae470ab026609d665ea27" ns2:_="" ns3:_="">
     <xsd:import namespace="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -21695,130 +17828,129 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{121B546D-F84E-40CC-A8A6-147BF5E61BE6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B8830CF-0744-400C-A748-BD6682A89A60}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2892EAEE-5670-4F68-A8BA-6C56CF2031ED}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06886F5B-8D80-495C-923E-C13D724D0040}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B8830CF-0744-400C-A748-BD6682A89A60}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C2691BD-48DB-4413-BF37-689F717B7BA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="55a87ade-ca37-4be4-b5e7-89e6a0eeda8e"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>MS-Word-Template-21Jan2026</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>25677</Characters>
+  <Pages>13</Pages>
+  <Words>4419</Words>
+  <Characters>25194</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>280</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>209</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>A Slick Guide to Avoiding PFAS (Forever Chemicals) in Products Using Massachusetts Statewide Contracts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28373</CharactersWithSpaces>
+  <CharactersWithSpaces>29554</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>A Slick Guide to Avoiding PFAS (Forever Chemicals) in Products Using Massachusetts Statewide Contracts</dc:title>
   <dc:subject/>
-  <dc:creator>Wierzbicki, Agnes (OSD)</dc:creator>
+  <dc:creator>julia.wolfe@mass.gov</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100A528DB4F3B680049A1B6302570DB6599</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="GrammarlyDocumentId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>