--- v1 (2026-08-04)
+++ v2 (2026-10-30)
@@ -15,60 +15,60 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30006"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30404"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/DEP-TEAMS-BOSNPDES/Shared Documents/Residuals and PFAS/PFAS Database/1. eDEP system - instructions, verifying system function/Field Definitions - residuals and ww/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{725856CA-48EB-4D88-8276-EE70383587B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A3F6A5C6-1E79-4692-9613-CB744B9640B2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="813" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="813" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NPDES Field Definitions" sheetId="3" r:id="rId1"/>
     <sheet name="FacilityID" sheetId="10" r:id="rId2"/>
     <sheet name="LabID" sheetId="13" r:id="rId3"/>
     <sheet name="IndustrialName" sheetId="9" r:id="rId4"/>
     <sheet name="PFASWasteWaterCompounds" sheetId="11" r:id="rId5"/>
     <sheet name="Examples" sheetId="14" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">FacilityID!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">IndustrialName!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'NPDES Field Definitions'!$A$1:$E$52</definedName>
     <definedName name="fieldtype" localSheetId="1">[1]Sheet1!$A$1:$A$11</definedName>
     <definedName name="fieldtype" localSheetId="4">[1]Sheet1!$A$1:$A$11</definedName>
     <definedName name="fieldtype">[2]Sheet1!$A$1:$A$11</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <customWorkbookViews>
     <customWorkbookView name="aabebe - Personal View" guid="{54A75D2C-62CB-42A6-9F4A-FE5CD4BD12F8}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1596" windowHeight="679" tabRatio="893" activeSheetId="12" showComments="commIndAndComment"/>
   </customWorkbookViews>
@@ -158,51 +158,52 @@
   <si>
     <t xml:space="preserve">This is the contracted lab, if different from the lab conducting the PFAS testing. </t>
   </si>
   <si>
     <t>Optional</t>
   </si>
   <si>
     <t>N/A - any text entry is valid</t>
   </si>
   <si>
     <t>IndustrialName</t>
   </si>
   <si>
     <t xml:space="preserve">This is the company name for samples taken at indirect (i.e. upstream) dischargers to a Publicly Owned Treatment Works (POTW) with a NPDES permit.  
 For example, if company XYZ discharges to facility MA0000001, the results would be marked FacilityID = "MA0000001", IndustrialName = "XYC".
 This field should be left blank for samples taken at the facility with the NPDES permit. 
 See "IndustrialName" tab for reference, if helpful (not required).  </t>
   </si>
   <si>
     <t>Required when SampleSublocation = Industry</t>
   </si>
   <si>
     <t>LabSampleIdentifier</t>
   </si>
   <si>
-    <t>This is the unique sample ID assigned by the lab.</t>
+    <t xml:space="preserve">This is the unique sample ID assigned by the lab.
+If re-extraction is performed on certain analytes due to QC failures, omit the original extraction results for those analytes in the .txt file submitted to eDEP. Instead, include the re-extraction results for any re-extracted analytes and the original extraction results for the other analytes. The final .txt file will then contain the final results for each PFAS analyte. All analytes from the same sample will have the same sample ID. </t>
   </si>
   <si>
     <t>DateSampleCollected</t>
   </si>
   <si>
     <t>This is the date the sample was collected</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>Date, formatted as mm/dd/yyyy</t>
   </si>
   <si>
     <t>TimeSampleCollected</t>
   </si>
   <si>
     <t>This is the time the sample was collected</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>Time, formatted as h:mm</t>
   </si>
@@ -358,51 +359,51 @@
   </si>
   <si>
     <t>Qualifier3Description</t>
   </si>
   <si>
     <t>Required when Qualifier3 is not blank</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>This is the PFAS result.  
 This field accepts numbers or an exact match to valid text.</t>
   </si>
   <si>
     <t>numbers
 "Less Than LOD"
 "Less Than RL"
 "ND"
 "Not Tested"</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
-    <t xml:space="preserve">This is the unit associated with the PFAS result. </t>
+    <t xml:space="preserve">This is the unit associated with the PFAS result. Results marked "ng/g" indicate ng/g dry weight. </t>
   </si>
   <si>
     <t>ng/g
 ng/L</t>
   </si>
   <si>
     <t>MethodReportingLimitPFAS</t>
   </si>
   <si>
     <t xml:space="preserve">This is the method reporting limit for the PFAS result. </t>
   </si>
   <si>
     <t>MethodDetectionLimitPFAS</t>
   </si>
   <si>
     <t xml:space="preserve">This is the method detection limit for the PFAS result. </t>
   </si>
   <si>
     <t>AnalysisStartDate</t>
   </si>
   <si>
     <t>This is the date when lab analysis was started. 
 Analysis Date must be later than or same as Collection Date and prior to or same as Current Date.</t>
   </si>
   <si>
@@ -7008,56 +7009,62 @@
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -7178,51 +7185,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -7253,50 +7260,56 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{9F30A1FC-B3BA-42F0-B4B5-1A0CFDE47885}"/>
     <cellStyle name="Normal 5" xfId="3" xr:uid="{7051AD43-1655-4D85-B899-7C810968311E}"/>
     <cellStyle name="Normal 5 2" xfId="4" xr:uid="{9026F31B-2985-4F04-8586-C285F7EE6A14}"/>
     <cellStyle name="Normal 6" xfId="6" xr:uid="{2465EB3A-8AE9-4187-B518-5522559DC0C1}"/>
   </cellStyles>
   <dxfs count="38">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Calibri"/>
@@ -8537,51 +8550,51 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D88A77BC-652C-4611-837E-BB10ABFDE188}">
   <dimension ref="A1:F65"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="1"/>
     <col min="7" max="248" width="9.28515625" style="3"/>
     <col min="249" max="249" width="4.42578125" style="3" customWidth="1"/>
     <col min="250" max="250" width="19.7109375" style="3" customWidth="1"/>
     <col min="251" max="251" width="9.7109375" style="3" customWidth="1"/>
     <col min="252" max="252" width="18.42578125" style="3" customWidth="1"/>
     <col min="253" max="253" width="61.7109375" style="3" customWidth="1"/>
     <col min="254" max="254" width="18.28515625" style="3" customWidth="1"/>
     <col min="255" max="255" width="20.42578125" style="3" customWidth="1"/>
     <col min="256" max="256" width="31.28515625" style="3" customWidth="1"/>
     <col min="257" max="257" width="17.42578125" style="3" customWidth="1"/>
     <col min="258" max="258" width="42.28515625" style="3" customWidth="1"/>
@@ -9352,55 +9365,55 @@
       </c>
       <c r="D5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="126">
       <c r="A6" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="31.5">
+    <row r="7" spans="1:6" ht="129">
       <c r="A7" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="3" t="s">
+      <c r="B7" s="36" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>29</v>
       </c>
@@ -9709,55 +9722,55 @@
       </c>
       <c r="D26" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="78.75">
       <c r="A27" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="31.5">
+    <row r="28" spans="1:5" ht="32.25">
       <c r="A28" s="22" t="s">
         <v>81</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="B28" s="37" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="26" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="31.5">
       <c r="A29" s="22" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>65</v>
       </c>
@@ -9880,51 +9893,51 @@
     <row r="62" spans="1:1">
       <c r="A62" s="5"/>
     </row>
     <row r="63" spans="1:1">
       <c r="A63" s="5"/>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="5"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEA2151F-B1F7-4CC6-A09D-9FCDB8BEB7B7}">
   <dimension ref="A1:C214"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A54" workbookViewId="0">
+    <sheetView topLeftCell="A54" workbookViewId="0">
       <selection activeCell="K62" sqref="K62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="10" customWidth="1"/>
     <col min="2" max="2" width="55.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="8.85546875" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="12" customFormat="1" ht="18.75">
       <c r="A1" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>96</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="10" t="s">
         <v>98</v>
@@ -22925,69 +22938,50 @@
       <c r="A13" s="10" t="s">
         <v>2251</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...17 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EC4DC73760088B44ABF93A5FB50D0363" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="700d93a260f60981d7adc06e0bb8cb75">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3aecde8-d9a1-4049-933e-9e2b7225d702" xmlns:ns3="9aa0aac6-9572-464b-91c6-faa7c94d9472" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0c9c6db7fa3bf3b30d720958f9d525f" ns2:_="" ns3:_="">
     <xsd:import namespace="d3aecde8-d9a1-4049-933e-9e2b7225d702"/>
     <xsd:import namespace="9aa0aac6-9572-464b-91c6-faa7c94d9472"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
@@ -23218,69 +23212,88 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3aecde8-d9a1-4049-933e-9e2b7225d702">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9aa0aac6-9572-464b-91c6-faa7c94d9472" xsi:nil="true"/>
+    <Status xmlns="d3aecde8-d9a1-4049-933e-9e2b7225d702" xsi:nil="true"/>
+    <Readyforreviewby_x003a_ xmlns="d3aecde8-d9a1-4049-933e-9e2b7225d702">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Readyforreviewby_x003a_>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FD812D-6CC8-4004-8B38-A568AA1D4814}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF4C0824-974C-414E-9011-85F46994A8D9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF4C0824-974C-414E-9011-85F46994A8D9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F53A45A-BAEE-47C7-A467-A022D8E17316}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F53A45A-BAEE-47C7-A467-A022D8E17316}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FD812D-6CC8-4004-8B38-A568AA1D4814}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Commonwealth of Massachusetts</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PFAS NPDES Wastewater form field definitions - MassDEP</dc:title>
   <dc:subject/>
   <dc:creator>lpoland</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>