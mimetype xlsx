--- v0 (2025-12-06)
+++ v1 (2026-08-04)
@@ -15,106 +15,106 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29303"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30006"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/DEP-TEAMS-BOSNPDES/Shared Documents/Residuals and PFAS/PFAS Database/1. eDEP system - instructions, verifying system function/Field Definitions - residuals and ww/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{104EA8CA-3260-42B7-BE9B-49C2DF60D0DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{725856CA-48EB-4D88-8276-EE70383587B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="813" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="813" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="NPDES Field Definitions" sheetId="3" r:id="rId1"/>
     <sheet name="FacilityID" sheetId="10" r:id="rId2"/>
     <sheet name="LabID" sheetId="13" r:id="rId3"/>
     <sheet name="IndustrialName" sheetId="9" r:id="rId4"/>
     <sheet name="PFASWasteWaterCompounds" sheetId="11" r:id="rId5"/>
     <sheet name="Examples" sheetId="14" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">FacilityID!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">IndustrialName!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'NPDES Field Definitions'!$A$1:$E$52</definedName>
     <definedName name="fieldtype" localSheetId="1">[1]Sheet1!$A$1:$A$11</definedName>
     <definedName name="fieldtype" localSheetId="4">[1]Sheet1!$A$1:$A$11</definedName>
     <definedName name="fieldtype">[2]Sheet1!$A$1:$A$11</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <customWorkbookViews>
     <customWorkbookView name="aabebe - Personal View" guid="{54A75D2C-62CB-42A6-9F4A-FE5CD4BD12F8}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1596" windowHeight="679" tabRatio="893" activeSheetId="12" showComments="commIndAndComment"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3779" uniqueCount="2251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3779" uniqueCount="2252">
   <si>
     <t>Column Headers</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Required or Optional</t>
   </si>
   <si>
     <t>Field Type</t>
   </si>
   <si>
     <t>Valid Values</t>
   </si>
   <si>
     <t>ReportType</t>
   </si>
   <si>
     <t>This must be "PFAS Wastewater" for samples taken to comply with NPDES or Surface Water Discharge Permits.</t>
   </si>
   <si>
     <t>Required</t>
   </si>
   <si>
@@ -493,51 +493,51 @@
   <si>
     <t>HADLEY</t>
   </si>
   <si>
     <t>MAG590016</t>
   </si>
   <si>
     <t>ATHOL W W T P</t>
   </si>
   <si>
     <t>ATHOL</t>
   </si>
   <si>
     <t>MA0100595</t>
   </si>
   <si>
     <t>ATTLEBORO WPCF</t>
   </si>
   <si>
     <t>ATTLEBORO</t>
   </si>
   <si>
     <t>MA0110264</t>
   </si>
   <si>
-    <t>AUSTRALIS AQUACULTURE, LLC</t>
+    <t>GREAT FALLS AQAUCULTURE</t>
   </si>
   <si>
     <t>TURNERS FALLS</t>
   </si>
   <si>
     <t>MAG590031</t>
   </si>
   <si>
     <t>AYER W W T P</t>
   </si>
   <si>
     <t>AYER</t>
   </si>
   <si>
     <t>MA0003697</t>
   </si>
   <si>
     <t>BARNHARDT MANUFACTURING CO</t>
   </si>
   <si>
     <t>COLRAIN</t>
   </si>
   <si>
     <t>MAG580018</t>
   </si>
@@ -1075,57 +1075,60 @@
   <si>
     <t>GILBERTVILLE</t>
   </si>
   <si>
     <t>MAG580015</t>
   </si>
   <si>
     <t>HATFIELD W W T F</t>
   </si>
   <si>
     <t>HATFIELD</t>
   </si>
   <si>
     <t>MA0101621</t>
   </si>
   <si>
     <t>HAVERHILL W W T F</t>
   </si>
   <si>
     <t>BRADFORD</t>
   </si>
   <si>
     <t>MA0004561</t>
   </si>
   <si>
-    <t>HOLLINGSWORTH &amp; VOSE</t>
+    <t>HOLLINGSWORTH AND VOSE, WEST GROTON</t>
   </si>
   <si>
     <t>WEST GROTON</t>
   </si>
   <si>
     <t>MA0044996</t>
+  </si>
+  <si>
+    <t>HOLLINGSWORTH AND VOSE, EAST WALPOLE</t>
   </si>
   <si>
     <t>EAST WALPOLE</t>
   </si>
   <si>
     <t>MA0101630</t>
   </si>
   <si>
     <t>HOLYOKE W P C F</t>
   </si>
   <si>
     <t>HOLYOKE</t>
   </si>
   <si>
     <t>MA0100510</t>
   </si>
   <si>
     <t>HOOSAC W P C F</t>
   </si>
   <si>
     <t>WILLIAMSTOWN</t>
   </si>
   <si>
     <t>MAG580035</t>
   </si>
@@ -8534,51 +8537,51 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D88A77BC-652C-4611-837E-BB10ABFDE188}">
   <dimension ref="A1:F65"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="1"/>
     <col min="7" max="248" width="9.28515625" style="3"/>
     <col min="249" max="249" width="4.42578125" style="3" customWidth="1"/>
     <col min="250" max="250" width="19.7109375" style="3" customWidth="1"/>
     <col min="251" max="251" width="9.7109375" style="3" customWidth="1"/>
     <col min="252" max="252" width="18.42578125" style="3" customWidth="1"/>
     <col min="253" max="253" width="61.7109375" style="3" customWidth="1"/>
     <col min="254" max="254" width="18.28515625" style="3" customWidth="1"/>
     <col min="255" max="255" width="20.42578125" style="3" customWidth="1"/>
     <col min="256" max="256" width="31.28515625" style="3" customWidth="1"/>
     <col min="257" max="257" width="17.42578125" style="3" customWidth="1"/>
     <col min="258" max="258" width="42.28515625" style="3" customWidth="1"/>
@@ -9877,52 +9880,52 @@
     <row r="62" spans="1:1">
       <c r="A62" s="5"/>
     </row>
     <row r="63" spans="1:1">
       <c r="A63" s="5"/>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="5"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEA2151F-B1F7-4CC6-A09D-9FCDB8BEB7B7}">
   <dimension ref="A1:C214"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" topLeftCell="A54" workbookViewId="0">
+      <selection activeCell="K62" sqref="K62"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="13.7109375" style="10" customWidth="1"/>
     <col min="2" max="2" width="55.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.28515625" style="10" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="8.85546875" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="12" customFormat="1" ht="18.75">
       <c r="A1" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>96</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="10" t="s">
         <v>98</v>
       </c>
@@ -10774,12222 +10777,12244 @@
         <v>316</v>
       </c>
       <c r="B79" s="16" t="s">
         <v>317</v>
       </c>
       <c r="C79" s="16" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="10" t="s">
         <v>319</v>
       </c>
       <c r="B80" s="16" t="s">
         <v>320</v>
       </c>
       <c r="C80" s="16" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="10" t="s">
         <v>322</v>
       </c>
       <c r="B81" s="16" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C81" s="16" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="10" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B82" s="16" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C82" s="16" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="10" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B83" s="16" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C83" s="16" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="10" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B84" s="16" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C84" s="16" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="10" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B85" s="16" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C85" s="16" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="10" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B86" s="16" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C86" s="16" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="10" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B87" s="16" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C87" s="16" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="10" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B88" s="16" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C88" s="16" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="10" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B89" s="16" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C89" s="16" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="10" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B90" s="16" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C90" s="16" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="10" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B91" s="16" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="10" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B92" s="16" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C92" s="16" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="10" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B93" s="16" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C93" s="16" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="10" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B94" s="16" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C94" s="16" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="10" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B95" s="16" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C95" s="16" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="10" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B96" s="16" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C96" s="16" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="10" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B97" s="16" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C97" s="16" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="10" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B98" s="16" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C98" s="16" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="10" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B99" s="16" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C99" s="16" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B100" s="16" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C100" s="16" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B101" s="16" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C101" s="16" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="10" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B102" s="16" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C102" s="16" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="10" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B103" s="16" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C103" s="16" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="10" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B104" s="16" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C104" s="16" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="10" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B105" s="16" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C105" s="16" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="10" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B106" s="16" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C106" s="16" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B107" s="16" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C107" s="16" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="10" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B108" s="16" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C108" s="16" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="10" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B109" s="16" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C109" s="16" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="10" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B110" s="16" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C110" s="16" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="10" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B111" s="16" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C111" s="16" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="10" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B112" s="16" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C112" s="16" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="10" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B113" s="16" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C113" s="16" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="10" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B114" s="16" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C114" s="16" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="10" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B115" s="16" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C115" s="16" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="10" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B116" s="16" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C116" s="16" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="10" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B117" s="16" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C117" s="16" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="10" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B118" s="16" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C118" s="16" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="10" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B119" s="16" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C119" s="16" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="10" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B120" s="16" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="C120" s="16" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="10" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="B121" s="16" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C121" s="16" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="10" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B122" s="16" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C122" s="16" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="10" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B123" s="16" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C123" s="16" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B124" s="16" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C124" s="16" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="10" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B125" s="16" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C125" s="16" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="10" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B126" s="16" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C126" s="16" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B127" s="16" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C127" s="16" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="10" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B128" s="16" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C128" s="16" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="10" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B129" s="16" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C129" s="16" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="10" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B130" s="16" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C130" s="16" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="10" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B131" s="16" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C131" s="16" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="10" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B132" s="16" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C132" s="16" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="10" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B133" s="16" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C133" s="16" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B134" s="16" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C134" s="16" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="10" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="B135" s="16" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C135" s="16" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="10" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B136" s="16" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C136" s="16" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="10" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="B137" s="16" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="C137" s="16" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="10" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B138" s="16" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C138" s="16" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="10" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B139" s="16" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C139" s="16" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="10" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B140" s="16" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C140" s="16" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="10" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="B141" s="16" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C141" s="16" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="10" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B142" s="16" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C142" s="16" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="10" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B143" s="16" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C143" s="16" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="10" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B144" s="16" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C144" s="16" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="10" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B145" s="16" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C145" s="16" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="10" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B146" s="16" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C146" s="16" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="10" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B147" s="16" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C147" s="16" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="10" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B148" s="16" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C148" s="16" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="10" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B149" s="16" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C149" s="16" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="10" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B150" s="16" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C150" s="16" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="10" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B151" s="16" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C151" s="16" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="10" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B152" s="16" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C152" s="16" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="10" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B153" s="16" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C153" s="16" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="10" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B154" s="16" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C154" s="16" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="10" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B155" s="16" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C155" s="16" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="10" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B156" s="16" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C156" s="16" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="10" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B157" s="16" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C157" s="16" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="10" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B158" s="16" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C158" s="16" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="10" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B159" s="16" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C159" s="16" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="10" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B160" s="16" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C160" s="16" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="10" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B161" s="16" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C161" s="16" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="10" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B162" s="16" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C162" s="16" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="10" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B163" s="16" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C163" s="16" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="10" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B164" s="16" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C164" s="16" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="10" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B165" s="16" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C165" s="16" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="10" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B166" s="16" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C166" s="16" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="10" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B167" s="16" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C167" s="16" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="10" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B168" s="16" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C168" s="16" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="10" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B169" s="16" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C169" s="16" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="10" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="B170" s="16" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C170" s="16" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="10" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="B171" s="16" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C171" s="16" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="10" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B172" s="16" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C172" s="16" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="10" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="B173" s="16" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C173" s="16" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="10" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B174" s="16" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C174" s="16" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B175" s="16" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C175" s="16" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="10" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B176" s="16" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C176" s="16" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="10" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B177" s="16" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C177" s="16" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="10" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B178" s="16" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C178" s="16" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="10" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B179" s="16" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C179" s="16" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="10" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B180" s="16" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C180" s="16" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="10" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B181" s="16" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C181" s="16" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="10" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="B182" s="16" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C182" s="16" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B183" s="16" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C183" s="16" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="10" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B184" s="16" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C184" s="16" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="10" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="B185" s="16" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C185" s="16" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="10" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B186" s="16" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C186" s="16" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="10" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B187" s="16" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C187" s="16" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="10" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="B188" s="16" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C188" s="16" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="10" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B189" s="16" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C189" s="16" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="10" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="B190" s="16" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C190" s="16" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B191" s="16" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C191" s="16" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="10" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="B192" s="16" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C192" s="16" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="10" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B193" s="16" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C193" s="16" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="10" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B194" s="16" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C194" s="16" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="10" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="B195" s="16" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C195" s="16" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="B196" s="16" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C196" s="16" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="10" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B197" s="16" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C197" s="16" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="10" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B198" s="16" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C198" s="16" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="10" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B199" s="16" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C199" s="16" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="10" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B200" s="16" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C200" s="16" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="10" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="B201" s="16" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C201" s="16" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="10" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B202" s="16" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C202" s="16" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="10" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B203" s="16" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C203" s="16" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="10" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B204" s="16" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C204" s="16" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="10" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B205" s="16" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C205" s="16" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="10" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B206" s="16" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C206" s="16" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="B207" s="16" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C207" s="16" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B208" s="16" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C208" s="16" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="10" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="B209" s="16" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C209" s="16" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="10" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B210" s="16" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C210" s="16" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="10" t="s">
+        <v>669</v>
+      </c>
+      <c r="B211" s="16" t="s">
+        <v>670</v>
+      </c>
+      <c r="C211" s="16" t="s">
         <v>668</v>
-      </c>
-[...4 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="10" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B212" s="10" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C212" s="10" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="10" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="B213" s="16" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C213" s="16" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="10" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B214" s="16" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C214" s="16" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:A214">
     <cfRule type="duplicateValues" dxfId="28" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{175CBED1-4559-40D6-9CFA-BCF4222C007F}">
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="9.42578125" style="10" customWidth="1"/>
     <col min="2" max="2" width="55.140625" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="30.28515625" style="18" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="42.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="12" customFormat="1" ht="18.75">
       <c r="A1" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="32" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C1" s="33" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="D1" s="11" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="34">
         <v>1</v>
       </c>
       <c r="B2" s="34" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C2" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="34">
         <v>2</v>
       </c>
       <c r="B3" s="34" t="s">
+        <v>684</v>
+      </c>
+      <c r="C3" s="35" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="34">
         <v>3</v>
       </c>
       <c r="B4" s="34" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C4" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="34">
         <v>4</v>
       </c>
       <c r="B5" s="34" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C5" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="34">
         <v>5</v>
       </c>
       <c r="B6" s="34" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C6" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="34">
         <v>6</v>
       </c>
       <c r="B7" s="34" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C7" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="34">
         <v>7</v>
       </c>
       <c r="B8" s="34" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C8" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="34">
         <v>8</v>
       </c>
       <c r="B9" s="34" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="C9" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="34">
         <v>9</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C10" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="34">
         <v>10</v>
       </c>
       <c r="B11" s="34" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C11" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="34">
         <v>11</v>
       </c>
       <c r="B12" s="34" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C12" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="34">
         <v>12</v>
       </c>
       <c r="B13" s="34" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C13" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="34">
         <v>13</v>
       </c>
       <c r="B14" s="34" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C14" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="34">
         <v>14</v>
       </c>
       <c r="B15" s="34" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C15" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="34">
         <v>15</v>
       </c>
       <c r="B16" s="34" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C16" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="34">
         <v>16</v>
       </c>
       <c r="B17" s="34" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C17" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="34">
         <v>17</v>
       </c>
       <c r="B18" s="34" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C18" s="35" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="34">
         <v>18</v>
       </c>
       <c r="B19" s="34" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="C19" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="34">
         <v>19</v>
       </c>
       <c r="B20" s="34" t="s">
+        <v>702</v>
+      </c>
+      <c r="C20" s="35" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="34">
         <v>20</v>
       </c>
       <c r="B21" s="34" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C21" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="34">
         <v>21</v>
       </c>
       <c r="B22" s="34" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C22" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="34">
         <v>22</v>
       </c>
       <c r="B23" s="34" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C23" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="34">
         <v>23</v>
       </c>
       <c r="B24" s="34" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C24" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="34">
         <v>24</v>
       </c>
       <c r="B25" s="34" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C25" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="34">
         <v>25</v>
       </c>
       <c r="B26" s="34" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C26" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="34">
         <v>26</v>
       </c>
       <c r="B27" s="34" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C27" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="34">
         <v>27</v>
       </c>
       <c r="B28" s="34" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C28" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="34">
         <v>28</v>
       </c>
       <c r="B29" s="34" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C29" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="34">
         <v>29</v>
       </c>
       <c r="B30" s="34" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C30" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="34">
         <v>30</v>
       </c>
       <c r="B31" s="34" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C31" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="34">
         <v>31</v>
       </c>
       <c r="B32" s="34" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C32" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="34">
         <v>32</v>
       </c>
       <c r="B33" s="34" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C33" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="34">
         <v>33</v>
       </c>
       <c r="B34" s="34" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C34" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="34">
         <v>34</v>
       </c>
       <c r="B35" s="34" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C35" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="34">
         <v>35</v>
       </c>
       <c r="B36" s="34" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C36" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="34">
         <v>36</v>
       </c>
       <c r="B37" s="34" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C37" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="34">
         <v>37</v>
       </c>
       <c r="B38" s="34" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C38" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="34">
         <v>38</v>
       </c>
       <c r="B39" s="34" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C39" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="34">
         <v>39</v>
       </c>
       <c r="B40" s="34" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C40" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="34">
         <v>40</v>
       </c>
       <c r="B41" s="34" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C41" s="35" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB62DAAA-BBEA-444A-A89A-8C21D13775E8}">
   <dimension ref="A1:E673"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:D673"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="44.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="41.7109375" style="10" customWidth="1"/>
     <col min="3" max="3" width="23.85546875" style="10" customWidth="1"/>
     <col min="4" max="4" width="43.140625" style="10" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="12" customFormat="1" ht="18.75">
       <c r="A1" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="13" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C1" s="14" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D1" s="14" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E1" s="9" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="10" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B2" s="10" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D2" s="10" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="10" t="s">
+        <v>732</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>733</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="D3" s="10" t="s">
         <v>731</v>
-      </c>
-[...7 lines deleted...]
-        <v>730</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C4" s="10" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="D4" s="10" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C5" s="10" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D5" s="10" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
+        <v>741</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>739</v>
+      </c>
+      <c r="D6" s="10" t="s">
         <v>740</v>
-      </c>
-[...7 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C7" s="10" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D7" s="10" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="10" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="10" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="10" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="10" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D11" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="10" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D12" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="10" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D13" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="10" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="10" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D15" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="10" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="10" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="10" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D18" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="10" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B19" s="10" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D19" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="10" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>122</v>
       </c>
       <c r="D20" s="10" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="10" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>777</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="D22" s="10" t="s">
         <v>775</v>
-      </c>
-[...7 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="10" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D23" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="10" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D24" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="10" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D25" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="10" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D26" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="10" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D27" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="10" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D28" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="10" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D29" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="10" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D30" s="10" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="10" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D31" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="10" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D32" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="10" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D33" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="10" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D34" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="10" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D35" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="10" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D36" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="10" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="B37" s="10" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D37" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="10" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D38" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="10" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D39" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="10" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D40" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="10" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D41" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="10" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D42" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="10" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D43" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="10" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D44" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="10" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D45" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="10" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>146</v>
       </c>
       <c r="D46" s="10" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="10" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D47" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="10" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B48" s="10" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D48" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="10" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="B49" s="10" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D49" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="10" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B50" s="10" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C50" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D50" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="10" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D51" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="10" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D52" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="10" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D53" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="10" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="C54" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="10" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D55" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="10" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="B56" s="10" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D56" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="10" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D57" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="10" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B58" s="10" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="C58" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D58" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="10" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B59" s="10" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D59" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="10" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B60" s="10" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D60" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="10" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="B61" s="10" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D61" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="10" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="C62" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D62" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="10" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D63" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="10" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D64" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="10" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D65" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="10" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>165</v>
       </c>
       <c r="D66" s="10" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="10" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B67" s="10" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C67" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D67" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="10" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C68" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D68" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="10" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D69" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="10" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D70" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="10" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D71" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="10" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D72" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="10" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D73" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="10" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D74" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="10" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D75" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="10" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>179</v>
       </c>
       <c r="D76" s="10" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="10" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="C77" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D77" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="10" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D78" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="10" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="C79" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D79" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="10" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D80" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="10" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B81" s="10" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C81" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D81" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="10" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B82" s="10" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="C82" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D82" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="10" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D83" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="10" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C84" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D84" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="10" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D85" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="10" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C86" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D86" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="10" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="C87" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D87" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="10" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C88" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D88" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="10" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="C89" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D89" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="10" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D90" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="10" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="C91" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D91" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="10" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C92" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D92" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="10" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D93" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="10" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="B94" s="10" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>190</v>
       </c>
       <c r="D94" s="10" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="10" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="B95" s="10" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C95" s="10" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D95" s="10" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="10" t="s">
+        <v>928</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>929</v>
+      </c>
+      <c r="C96" s="10" t="s">
+        <v>926</v>
+      </c>
+      <c r="D96" s="10" t="s">
         <v>927</v>
-      </c>
-[...7 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="10" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B97" s="10" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C97" s="10" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D97" s="10" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="10" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="C98" s="10" t="s">
         <v>237</v>
       </c>
       <c r="D98" s="10" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="10" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B99" s="10" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="C99" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D99" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="10" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="B100" s="10" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D100" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="10" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="B101" s="10" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D101" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="10" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C102" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D102" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="10" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C103" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D103" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="10" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C104" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D104" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="10" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B105" s="10" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C105" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D105" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="10" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="B106" s="10" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D106" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="10" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D107" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="10" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B108" s="10" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C108" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D108" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="10" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D109" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="10" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D110" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="10" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D111" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="10" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D112" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="10" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="B113" s="10" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>251</v>
       </c>
       <c r="D113" s="10" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="10" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>223</v>
       </c>
       <c r="D114" s="10" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="10" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>223</v>
       </c>
       <c r="D115" s="10" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="10" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>223</v>
       </c>
       <c r="D116" s="10" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="10" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="B117" s="10" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>223</v>
       </c>
       <c r="D117" s="10" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="10" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>223</v>
       </c>
       <c r="D118" s="10" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="10" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B119" s="10" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>223</v>
       </c>
       <c r="D119" s="10" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="10" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>223</v>
       </c>
       <c r="D120" s="10" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="10" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="10" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="10" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="C122" s="10" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="D122" s="10" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="10" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D123" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="10" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D124" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="10" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D125" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="10" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C126" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D126" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="10" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="B127" s="10" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="C127" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D127" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="10" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="C128" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D128" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="10" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D129" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="10" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="C130" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D130" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="10" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="B131" s="10" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="C131" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D131" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="10" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D132" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="10" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D133" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="10" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B134" s="10" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>279</v>
       </c>
       <c r="D134" s="10" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="10" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="B135" s="10" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D135" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="10" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D136" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="10" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="B137" s="10" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="C137" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D137" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="10" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D138" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="10" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D139" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="10" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="C140" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D140" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="10" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="B141" s="10" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="C141" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D141" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="10" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D142" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="10" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="B143" s="10" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D143" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="10" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D144" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="10" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B145" s="10" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D145" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="10" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="C146" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D146" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="10" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="B147" s="10" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D147" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="10" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="B148" s="10" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="C148" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D148" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="10" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="C149" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D149" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="10" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="B150" s="10" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="10" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="B151" s="10" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D151" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="10" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D152" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="10" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D153" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="10" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="B154" s="10" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D154" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="10" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="B155" s="10" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D155" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="10" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D156" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="10" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C157" s="10" t="s">
         <v>294</v>
       </c>
       <c r="D157" s="10" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="10" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="B158" s="10" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D158" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="10" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D159" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="10" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D160" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="10" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B161" s="10" t="s">
         <v>1063</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
       <c r="C161" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D161" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="10" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D162" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="10" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D163" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="10" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D164" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="10" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D165" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="10" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D166" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="10" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="B167" s="10" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D167" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="10" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="C168" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D168" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="10" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="B169" s="10" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C169" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D169" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="10" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="B170" s="10" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="C170" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D170" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="10" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="C171" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D171" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="10" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D172" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="10" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="B173" s="10" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="C173" s="10" t="s">
         <v>316</v>
       </c>
       <c r="D173" s="10" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="10" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="C174" s="10" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D174" s="10" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="10" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C175" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="D175" s="10" t="s">
         <v>1091</v>
-      </c>
-[...7 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="10" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="C176" s="10" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D176" s="10" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="10" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="B177" s="10" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C177" s="10" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D177" s="10" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="10" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="B178" s="10" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="C178" s="10" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D178" s="10" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="10" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="B179" s="10" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="C179" s="10" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D179" s="10" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="10" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="B180" s="10" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="C180" s="10" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D180" s="10" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="10" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B181" s="10" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="C181" s="10" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D181" s="10" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="10" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B182" s="10" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C182" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="D182" s="10" t="s">
         <v>1106</v>
-      </c>
-[...7 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="10" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B183" s="10" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C183" s="10" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D183" s="10" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="10" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="B184" s="10" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="C184" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D184" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="10" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C185" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="D185" s="10" t="s">
         <v>1113</v>
-      </c>
-[...7 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="10" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="B186" s="10" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C186" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D186" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="10" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="C187" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D187" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="10" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="B188" s="10" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="C188" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D188" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="10" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="B189" s="10" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="C189" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D189" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="10" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="C190" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D190" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="10" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B191" s="10" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="C191" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D191" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="10" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="B192" s="10" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="C192" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D192" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="10" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C193" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D193" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="10" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="B194" s="10" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="C194" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D194" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="10" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="C195" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D195" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="10" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="C196" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D196" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="10" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C197" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D197" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="10" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="C198" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D198" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="10" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="B199" s="10" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C199" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D199" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="10" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="B200" s="10" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="C200" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D200" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="10" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="B201" s="10" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="C201" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D201" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="10" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="B202" s="10" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="C202" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D202" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="10" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="C203" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D203" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="10" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B204" s="10" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="C204" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D204" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="10" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="B205" s="10" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="C205" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D205" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="10" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="B206" s="10" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="C206" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D206" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="10" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="C207" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D207" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="10" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C208" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D208" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="10" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="C209" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D209" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="10" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="B210" s="10" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="C210" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D210" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="10" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="C211" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D211" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="10" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="C212" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D212" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="10" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="C213" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D213" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="10" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="B214" s="10" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="C214" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D214" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="10" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="C215" s="10" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D215" s="10" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="10" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B216" s="10" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="C216" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D216" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="10" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C217" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="D217" s="10" t="s">
         <v>1173</v>
-      </c>
-[...7 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="10" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="B218" s="10" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C218" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D218" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="10" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="B219" s="10" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="C219" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D219" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="10" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="B220" s="10" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C220" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D220" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="10" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="B221" s="10" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="C221" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D221" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="10" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="B222" s="10" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C222" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D222" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="10" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="B223" s="10" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="C223" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D223" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="10" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="B224" s="10" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C224" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D224" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="10" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="B225" s="10" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="C225" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D225" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="10" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="B226" s="10" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="C226" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D226" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="10" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="B227" s="10" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C227" s="10" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D227" s="10" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="10" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="B228" s="10" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="C228" s="10" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D228" s="10" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="10" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C229" s="10" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D229" s="10" t="s">
         <v>1197</v>
-      </c>
-[...7 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="10" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="B230" s="10" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="C230" s="10" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D230" s="10" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="10" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="B231" s="10" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C231" s="10" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D231" s="10" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="10" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="B232" s="10" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="C232" s="10" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D232" s="10" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="10" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="B233" s="10" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="C233" s="10" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D233" s="10" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="10" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="B234" s="10" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="C234" s="10" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D234" s="10" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="10" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="B235" s="10" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="C235" s="10" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D235" s="10" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="10" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B236" s="10" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C236" s="10" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D236" s="10" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="10" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B237" s="10" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="C237" s="10" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D237" s="10" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="10" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B238" s="10" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="C238" s="10" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="D238" s="10" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="10" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="B239" s="10" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="C239" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D239" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="10" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B240" s="10" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C240" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="D240" s="10" t="s">
         <v>1220</v>
-      </c>
-[...7 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="10" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="B241" s="10" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="C241" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D241" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="10" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="B242" s="10" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C242" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D242" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="10" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="B243" s="10" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="C243" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D243" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="10" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="B244" s="10" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="C244" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D244" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="10" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="B245" s="10" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="C245" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D245" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="10" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="B246" s="10" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="C246" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D246" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="10" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="B247" s="10" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="C247" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D247" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="10" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="B248" s="10" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="C248" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D248" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="10" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="B249" s="10" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="C249" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D249" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="10" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="B250" s="10" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="C250" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D250" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="10" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="B251" s="10" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="C251" s="10" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D251" s="10" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="252" spans="1:4">
       <c r="A252" s="10" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="B252" s="10" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="C252" s="10" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="D252" s="10" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="10" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C253" s="10" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D253" s="10" t="s">
         <v>1248</v>
-      </c>
-[...7 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="10" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="B254" s="10" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="C254" s="10" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D254" s="10" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="255" spans="1:4">
       <c r="A255" s="10" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B255" s="10" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C255" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="D255" s="10" t="s">
         <v>1253</v>
-      </c>
-[...7 lines deleted...]
-        <v>1252</v>
       </c>
     </row>
     <row r="256" spans="1:4">
       <c r="A256" s="10" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="B256" s="10" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="C256" s="10" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D256" s="10" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="10" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="B257" s="10" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="C257" s="10" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D257" s="10" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="A258" s="10" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="B258" s="10" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C258" s="10" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D258" s="10" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="259" spans="1:4">
       <c r="A259" s="10" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="B259" s="10" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="C259" s="10" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D259" s="10" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="260" spans="1:4">
       <c r="A260" s="10" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="B260" s="10" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="C260" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D260" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="261" spans="1:4">
       <c r="A261" s="10" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B261" s="10" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C261" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="D261" s="10" t="s">
         <v>1266</v>
-      </c>
-[...7 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="10" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="B262" s="10" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="C262" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D262" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="10" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="B263" s="10" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="C263" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D263" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="10" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="B264" s="10" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="C264" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D264" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="10" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="B265" s="10" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="C265" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D265" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="A266" s="10" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B266" s="10" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="C266" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D266" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="A267" s="10" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="B267" s="10" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="C267" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D267" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="A268" s="10" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="B268" s="10" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="C268" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D268" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="10" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="B269" s="10" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="C269" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D269" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="10" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="B270" s="10" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="C270" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D270" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="10" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B271" s="10" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C271" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D271" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="10" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B272" s="10" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="C272" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D272" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="10" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="B273" s="10" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="C273" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D273" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="10" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="B274" s="10" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="C274" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D274" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="10" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="B275" s="10" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="C275" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D275" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="276" spans="1:4">
       <c r="A276" s="10" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="B276" s="10" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="C276" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D276" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="277" spans="1:4">
       <c r="A277" s="10" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="B277" s="10" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="C277" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D277" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="A278" s="10" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="B278" s="10" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="C278" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D278" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="A279" s="10" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B279" s="10" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="C279" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D279" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="A280" s="10" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="B280" s="10" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="C280" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D280" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="A281" s="10" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="B281" s="10" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="C281" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D281" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="A282" s="10" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="B282" s="10" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="C282" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D282" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="283" spans="1:4">
       <c r="A283" s="10" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="B283" s="10" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="C283" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D283" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="284" spans="1:4">
       <c r="A284" s="10" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="B284" s="10" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="C284" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D284" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="285" spans="1:4">
       <c r="A285" s="10" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="B285" s="10" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="C285" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D285" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="286" spans="1:4">
       <c r="A286" s="10" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="B286" s="10" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="C286" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D286" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="287" spans="1:4">
       <c r="A287" s="10" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B287" s="10" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="C287" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D287" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="288" spans="1:4">
       <c r="A288" s="10" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="B288" s="10" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="C288" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D288" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="289" spans="1:4">
       <c r="A289" s="10" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="B289" s="10" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="C289" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D289" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="290" spans="1:4">
       <c r="A290" s="10" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="B290" s="10" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="C290" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D290" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="A291" s="10" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="B291" s="10" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="C291" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D291" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="292" spans="1:4">
       <c r="A292" s="10" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="B292" s="10" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="C292" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D292" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="293" spans="1:4">
       <c r="A293" s="10" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="B293" s="10" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="C293" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D293" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="294" spans="1:4">
       <c r="A294" s="10" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="B294" s="10" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="C294" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D294" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="295" spans="1:4">
       <c r="A295" s="10" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B295" s="10" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="C295" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D295" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="296" spans="1:4">
       <c r="A296" s="10" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="B296" s="10" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="C296" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D296" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="297" spans="1:4">
       <c r="A297" s="10" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="B297" s="10" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="C297" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D297" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="298" spans="1:4">
       <c r="A298" s="10" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="B298" s="10" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="C298" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D298" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="A299" s="10" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B299" s="10" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="C299" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D299" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="A300" s="10" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="B300" s="10" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="C300" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D300" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="A301" s="10" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="B301" s="10" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="C301" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D301" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="302" spans="1:4">
       <c r="A302" s="10" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="B302" s="10" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="C302" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D302" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="303" spans="1:4">
       <c r="A303" s="10" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="B303" s="10" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="C303" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D303" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="304" spans="1:4">
       <c r="A304" s="10" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B304" s="10" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="C304" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D304" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="305" spans="1:4">
       <c r="A305" s="10" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="B305" s="10" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="C305" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D305" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="306" spans="1:4">
       <c r="A306" s="10" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="B306" s="10" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="C306" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D306" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="307" spans="1:4">
       <c r="A307" s="10" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B307" s="10" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="C307" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D307" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="308" spans="1:4">
       <c r="A308" s="10" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="B308" s="10" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="C308" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D308" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="A309" s="10" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="B309" s="10" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="C309" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D309" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="A310" s="10" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="B310" s="10" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="C310" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D310" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="A311" s="10" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="B311" s="10" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="C311" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D311" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="A312" s="10" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="B312" s="10" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="C312" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D312" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="313" spans="1:4">
       <c r="A313" s="10" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="B313" s="10" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C313" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D313" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="A314" s="10" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="B314" s="10" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="C314" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D314" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="315" spans="1:4">
       <c r="A315" s="10" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="B315" s="10" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="C315" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D315" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="A316" s="10" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="B316" s="10" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="C316" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D316" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="317" spans="1:4">
       <c r="A317" s="10" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B317" s="10" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="C317" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D317" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="318" spans="1:4">
       <c r="A318" s="10" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="B318" s="10" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="C318" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D318" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="319" spans="1:4">
       <c r="A319" s="10" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="B319" s="10" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="C319" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D319" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="A320" s="10" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="B320" s="10" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="C320" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D320" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="321" spans="1:4">
       <c r="A321" s="10" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="B321" s="10" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="C321" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D321" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="322" spans="1:4">
       <c r="A322" s="10" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="B322" s="10" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="C322" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D322" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="A323" s="10" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="B323" s="10" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="C323" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D323" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="A324" s="10" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="B324" s="10" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="C324" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D324" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="325" spans="1:4">
       <c r="A325" s="10" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="B325" s="10" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="C325" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D325" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="326" spans="1:4">
       <c r="A326" s="10" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="B326" s="10" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="C326" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D326" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="327" spans="1:4">
       <c r="A327" s="10" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="B327" s="10" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="C327" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D327" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="A328" s="10" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="B328" s="10" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="C328" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D328" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="329" spans="1:4">
       <c r="A329" s="10" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="B329" s="10" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="C329" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D329" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="330" spans="1:4">
       <c r="A330" s="10" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B330" s="10" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="C330" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D330" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="A331" s="10" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="B331" s="10" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="C331" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D331" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="A332" s="10" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="B332" s="10" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="C332" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D332" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="A333" s="10" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="B333" s="10" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="C333" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D333" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="A334" s="10" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="B334" s="10" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="C334" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D334" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="335" spans="1:4">
       <c r="A335" s="10" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="B335" s="10" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="C335" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D335" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="336" spans="1:4">
       <c r="A336" s="10" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="B336" s="10" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="C336" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D336" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="337" spans="1:4">
       <c r="A337" s="10" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="B337" s="10" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="C337" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D337" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="A338" s="10" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="B338" s="10" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="C338" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D338" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="339" spans="1:4">
       <c r="A339" s="10" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B339" s="10" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="C339" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D339" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="340" spans="1:4">
       <c r="A340" s="10" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="B340" s="10" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="C340" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D340" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="A341" s="10" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="B341" s="10" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="C341" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D341" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="A342" s="10" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B342" s="10" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="C342" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D342" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="A343" s="10" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="B343" s="10" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="C343" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D343" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="A344" s="10" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="B344" s="10" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="C344" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D344" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="A345" s="10" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="B345" s="10" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="C345" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D345" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="346" spans="1:4">
       <c r="A346" s="10" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="B346" s="10" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="C346" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D346" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="347" spans="1:4">
       <c r="A347" s="10" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="B347" s="10" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="C347" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D347" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="348" spans="1:4">
       <c r="A348" s="10" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="B348" s="10" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="C348" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D348" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="349" spans="1:4">
       <c r="A349" s="10" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="B349" s="10" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="C349" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D349" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="350" spans="1:4">
       <c r="A350" s="10" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="B350" s="10" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="C350" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D350" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="351" spans="1:4">
       <c r="A351" s="10" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="B351" s="10" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="C351" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D351" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="352" spans="1:4">
       <c r="A352" s="10" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="B352" s="10" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="C352" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D352" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="353" spans="1:4">
       <c r="A353" s="10" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="B353" s="10" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="C353" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D353" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="354" spans="1:4">
       <c r="A354" s="10" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="B354" s="10" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="C354" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D354" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="355" spans="1:4">
       <c r="A355" s="10" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="B355" s="10" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="C355" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D355" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="356" spans="1:4">
       <c r="A356" s="10" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="B356" s="10" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="C356" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D356" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="357" spans="1:4">
       <c r="A357" s="10" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="B357" s="10" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="C357" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D357" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="358" spans="1:4">
       <c r="A358" s="10" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="B358" s="10" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="C358" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D358" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="359" spans="1:4">
       <c r="A359" s="10" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="B359" s="10" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="C359" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D359" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="360" spans="1:4">
       <c r="A360" s="10" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="B360" s="10" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="C360" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D360" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="361" spans="1:4">
       <c r="A361" s="10" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="B361" s="10" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="C361" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D361" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="362" spans="1:4">
       <c r="A362" s="10" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="B362" s="10" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="C362" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D362" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="363" spans="1:4">
       <c r="A363" s="10" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B363" s="10" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="C363" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D363" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="364" spans="1:4">
       <c r="A364" s="10" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B364" s="10" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C364" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D364" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="365" spans="1:4">
       <c r="A365" s="10" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="B365" s="10" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="C365" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D365" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="366" spans="1:4">
       <c r="A366" s="10" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="B366" s="10" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="C366" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D366" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="367" spans="1:4">
       <c r="A367" s="10" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="B367" s="10" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="C367" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D367" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="368" spans="1:4">
       <c r="A368" s="10" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="B368" s="10" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="C368" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D368" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="369" spans="1:4">
       <c r="A369" s="10" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="B369" s="10" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="C369" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D369" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="370" spans="1:4">
       <c r="A370" s="10" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="B370" s="10" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="C370" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D370" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="A371" s="10" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="B371" s="10" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="C371" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D371" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="372" spans="1:4">
       <c r="A372" s="10" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="B372" s="10" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="C372" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D372" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="373" spans="1:4">
       <c r="A373" s="10" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="B373" s="10" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="C373" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D373" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="A374" s="10" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="B374" s="10" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="C374" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D374" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="A375" s="10" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B375" s="10" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="C375" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D375" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="A376" s="10" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="B376" s="10" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="C376" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D376" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="A377" s="10" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B377" s="10" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="C377" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D377" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="A378" s="10" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B378" s="10" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="C378" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D378" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="379" spans="1:4">
       <c r="A379" s="10" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="B379" s="10" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="C379" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D379" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="380" spans="1:4">
       <c r="A380" s="10" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="B380" s="10" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="C380" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D380" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="A381" s="10" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B381" s="10" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="C381" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D381" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="382" spans="1:4">
       <c r="A382" s="10" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="B382" s="10" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="C382" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D382" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="383" spans="1:4">
       <c r="A383" s="10" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B383" s="10" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C383" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D383" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="A384" s="10" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="B384" s="10" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="C384" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D384" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="A385" s="10" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B385" s="10" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="C385" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D385" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="386" spans="1:4">
       <c r="A386" s="10" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="B386" s="10" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="C386" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D386" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="387" spans="1:4">
       <c r="A387" s="10" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="B387" s="10" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="C387" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D387" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="388" spans="1:4">
       <c r="A388" s="10" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="B388" s="10" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="C388" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D388" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="389" spans="1:4">
       <c r="A389" s="10" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="B389" s="10" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="C389" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D389" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="390" spans="1:4">
       <c r="A390" s="10" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="B390" s="10" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C390" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D390" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="391" spans="1:4">
       <c r="A391" s="10" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B391" s="10" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="C391" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D391" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="392" spans="1:4">
       <c r="A392" s="10" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="B392" s="10" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="C392" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D392" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="393" spans="1:4">
       <c r="A393" s="10" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B393" s="10" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="C393" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D393" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="A394" s="10" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="B394" s="10" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C394" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D394" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="A395" s="10" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B395" s="10" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="C395" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D395" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="396" spans="1:4">
       <c r="A396" s="10" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="B396" s="10" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="C396" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D396" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="397" spans="1:4">
       <c r="A397" s="10" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="B397" s="10" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="C397" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D397" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="398" spans="1:4">
       <c r="A398" s="10" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B398" s="10" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="C398" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D398" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="399" spans="1:4">
       <c r="A399" s="10" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="B399" s="10" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="C399" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D399" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="400" spans="1:4">
       <c r="A400" s="10" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="B400" s="10" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="C400" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D400" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="401" spans="1:4">
       <c r="A401" s="10" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="B401" s="10" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="C401" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D401" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="402" spans="1:4">
       <c r="A402" s="10" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="B402" s="10" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="C402" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D402" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="403" spans="1:4">
       <c r="A403" s="10" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="B403" s="10" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="C403" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D403" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="404" spans="1:4">
       <c r="A404" s="10" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="B404" s="10" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="C404" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D404" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="405" spans="1:4">
       <c r="A405" s="10" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="B405" s="10" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="C405" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D405" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="A406" s="10" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="B406" s="10" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="C406" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D406" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="A407" s="10" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="B407" s="10" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="C407" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D407" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="A408" s="10" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="B408" s="10" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="C408" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D408" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="A409" s="10" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B409" s="10" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="C409" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D409" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="A410" s="10" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="B410" s="10" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="C410" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D410" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="A411" s="10" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="B411" s="10" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="C411" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D411" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="412" spans="1:4">
       <c r="A412" s="10" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="B412" s="10" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="C412" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D412" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="413" spans="1:4">
       <c r="A413" s="10" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B413" s="10" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="C413" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D413" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="414" spans="1:4">
       <c r="A414" s="10" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="B414" s="10" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="C414" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D414" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="415" spans="1:4">
       <c r="A415" s="10" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="B415" s="10" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="C415" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D415" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="416" spans="1:4">
       <c r="A416" s="10" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="B416" s="10" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="C416" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D416" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="417" spans="1:4">
       <c r="A417" s="10" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="B417" s="10" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="C417" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D417" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="418" spans="1:4">
       <c r="A418" s="10" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="B418" s="10" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="C418" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D418" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="A419" s="10" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="B419" s="10" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="C419" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D419" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="A420" s="10" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B420" s="10" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="C420" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D420" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="421" spans="1:4">
       <c r="A421" s="10" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B421" s="10" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="C421" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D421" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="422" spans="1:4">
       <c r="A422" s="10" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B422" s="10" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="C422" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D422" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="423" spans="1:4">
       <c r="A423" s="10" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B423" s="10" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="C423" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D423" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="A424" s="10" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B424" s="10" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="C424" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D424" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="425" spans="1:4">
       <c r="A425" s="10" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="B425" s="10" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="C425" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D425" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="426" spans="1:4">
       <c r="A426" s="10" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="B426" s="10" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="C426" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D426" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="A427" s="10" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="B427" s="10" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="C427" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D427" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="A428" s="10" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="B428" s="10" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="C428" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D428" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="A429" s="10" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B429" s="10" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="C429" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D429" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="A430" s="10" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B430" s="10" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="C430" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D430" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="431" spans="1:4">
       <c r="A431" s="10" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B431" s="10" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="C431" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D431" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="432" spans="1:4">
       <c r="A432" s="10" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B432" s="10" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="C432" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D432" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="433" spans="1:4">
       <c r="A433" s="10" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="B433" s="10" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="C433" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D433" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="434" spans="1:4">
       <c r="A434" s="10" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="B434" s="10" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="C434" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D434" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="435" spans="1:4">
       <c r="A435" s="10" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="B435" s="10" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="C435" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D435" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="A436" s="10" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B436" s="10" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="C436" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D436" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="437" spans="1:4">
       <c r="A437" s="10" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="B437" s="10" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="C437" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D437" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="438" spans="1:4">
       <c r="A438" s="10" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B438" s="10" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="C438" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D438" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="A439" s="10" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="B439" s="10" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="C439" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D439" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="A440" s="10" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B440" s="10" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="C440" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D440" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="A441" s="10" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="B441" s="10" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="C441" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D441" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="A442" s="10" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B442" s="10" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="C442" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D442" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="A443" s="10" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="B443" s="10" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="C443" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D443" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="A444" s="10" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="B444" s="10" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="C444" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D444" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="445" spans="1:4">
       <c r="A445" s="10" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="B445" s="10" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="C445" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D445" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="446" spans="1:4">
       <c r="A446" s="10" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="B446" s="10" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="C446" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D446" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="447" spans="1:4">
       <c r="A447" s="10" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B447" s="10" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="C447" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D447" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="448" spans="1:4">
       <c r="A448" s="10" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="B448" s="10" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="C448" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D448" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="449" spans="1:4">
       <c r="A449" s="10" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="B449" s="10" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="C449" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D449" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="450" spans="1:4">
       <c r="A450" s="10" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B450" s="10" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="C450" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D450" s="10" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="451" spans="1:4">
       <c r="A451" s="10" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B451" s="10" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="C451" s="10" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D451" s="10" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="452" spans="1:4">
       <c r="A452" s="10" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="B452" s="10" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C452" s="10" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D452" s="10" t="s">
         <v>1647</v>
-      </c>
-[...4 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="453" spans="1:4">
       <c r="A453" s="10" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B453" s="10" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="C453" s="10" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D453" s="10" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="454" spans="1:4">
       <c r="A454" s="10" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B454" s="10" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="C454" s="10" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D454" s="10" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="455" spans="1:4">
       <c r="A455" s="10" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B455" s="10" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="C455" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D455" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="456" spans="1:4">
       <c r="A456" s="10" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B456" s="10" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C456" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="D456" s="10" t="s">
         <v>1655</v>
-      </c>
-[...7 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="457" spans="1:4">
       <c r="A457" s="10" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B457" s="10" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="C457" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D457" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="458" spans="1:4">
       <c r="A458" s="10" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B458" s="10" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="C458" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D458" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="459" spans="1:4">
       <c r="A459" s="10" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B459" s="10" t="s">
         <v>1661</v>
       </c>
-      <c r="B459" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C459" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D459" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="A460" s="10" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="B460" s="10" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="C460" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D460" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="A461" s="10" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B461" s="10" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="C461" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D461" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="462" spans="1:4">
       <c r="A462" s="10" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B462" s="10" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="C462" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D462" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="463" spans="1:4">
       <c r="A463" s="10" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B463" s="10" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="C463" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D463" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="464" spans="1:4">
       <c r="A464" s="10" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="B464" s="10" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="C464" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D464" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="465" spans="1:4">
       <c r="A465" s="10" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B465" s="10" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="C465" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D465" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="466" spans="1:4">
       <c r="A466" s="10" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="B466" s="10" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="C466" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D466" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="467" spans="1:4">
       <c r="A467" s="10" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="B467" s="10" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="C467" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D467" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="468" spans="1:4">
       <c r="A468" s="10" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B468" s="10" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="C468" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D468" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="469" spans="1:4">
       <c r="A469" s="10" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="B469" s="10" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="C469" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D469" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="470" spans="1:4">
       <c r="A470" s="10" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="B470" s="10" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="C470" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D470" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="471" spans="1:4">
       <c r="A471" s="10" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="B471" s="10" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="C471" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D471" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="A472" s="10" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="B472" s="10" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="C472" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D472" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="A473" s="10" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="B473" s="10" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="C473" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D473" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="A474" s="10" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B474" s="10" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="C474" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D474" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="475" spans="1:4">
       <c r="A475" s="10" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="B475" s="10" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="C475" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D475" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="476" spans="1:4">
       <c r="A476" s="10" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B476" s="10" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="C476" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D476" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="A477" s="10" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B477" s="10" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="C477" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D477" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="478" spans="1:4">
       <c r="A478" s="10" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="B478" s="10" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="C478" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D478" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="479" spans="1:4">
       <c r="A479" s="10" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="B479" s="10" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="C479" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D479" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="480" spans="1:4">
       <c r="A480" s="10" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B480" s="10" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="C480" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D480" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="481" spans="1:4">
       <c r="A481" s="10" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="B481" s="10" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C481" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D481" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="482" spans="1:4">
       <c r="A482" s="10" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="B482" s="10" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="C482" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D482" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="A483" s="10" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B483" s="10" t="s">
         <v>1708</v>
       </c>
-      <c r="B483" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C483" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D483" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="484" spans="1:4">
       <c r="A484" s="10" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="B484" s="10" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="C484" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D484" s="10" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="485" spans="1:4">
       <c r="A485" s="10" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="B485" s="10" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="C485" s="10" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="D485" s="10" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="486" spans="1:4">
       <c r="A486" s="10" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C486" s="10" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D486" s="10" t="s">
         <v>1715</v>
-      </c>
-[...7 lines deleted...]
-        <v>1714</v>
       </c>
     </row>
     <row r="487" spans="1:4">
       <c r="A487" s="10" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B487" s="10" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="C487" s="10" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="D487" s="10" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="488" spans="1:4">
       <c r="A488" s="10" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="B488" s="10" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="C488" s="10" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="D488" s="10" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="489" spans="1:4">
       <c r="A489" s="10" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="B489" s="10" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="C489" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D489" s="10" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="490" spans="1:4">
       <c r="A490" s="10" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B490" s="10" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C490" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="D490" s="10" t="s">
         <v>1724</v>
-      </c>
-[...7 lines deleted...]
-        <v>1723</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="A491" s="10" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B491" s="10" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="C491" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D491" s="10" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="A492" s="10" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B492" s="10" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="C492" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D492" s="10" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="A493" s="10" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="B493" s="10" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="C493" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D493" s="10" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="494" spans="1:4">
       <c r="A494" s="10" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B494" s="10" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="C494" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D494" s="10" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="495" spans="1:4">
       <c r="A495" s="10" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="B495" s="10" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="C495" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D495" s="10" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="496" spans="1:4">
       <c r="A496" s="10" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B496" s="10" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C496" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="D496" s="10" t="s">
         <v>1737</v>
-      </c>
-[...7 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="497" spans="1:4">
       <c r="A497" s="10" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="B497" s="10" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="C497" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D497" s="10" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="498" spans="1:4">
       <c r="A498" s="10" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="B498" s="10" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="C498" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D498" s="10" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="499" spans="1:4">
       <c r="A499" s="10" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="B499" s="10" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="C499" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D499" s="10" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="500" spans="1:4">
       <c r="A500" s="10" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="B500" s="10" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="C500" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D500" s="10" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="501" spans="1:4">
       <c r="A501" s="10" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="B501" s="10" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="C501" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D501" s="10" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="502" spans="1:4">
       <c r="A502" s="10" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B502" s="10" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="C502" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D502" s="10" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="A503" s="10" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="B503" s="10" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="C503" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D503" s="10" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="A504" s="10" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B504" s="10" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="C504" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D504" s="10" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="A505" s="10" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B505" s="10" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="C505" s="10" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D505" s="10" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="A506" s="10" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B506" s="10" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C506" s="10" t="s">
+        <v>489</v>
+      </c>
+      <c r="D506" s="10" t="s">
         <v>1758</v>
-      </c>
-[...7 lines deleted...]
-        <v>1757</v>
       </c>
     </row>
     <row r="507" spans="1:4">
       <c r="A507" s="10" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="B507" s="10" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="C507" s="10" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="D507" s="10" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="508" spans="1:4">
       <c r="A508" s="10" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B508" s="10" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C508" s="10" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D508" s="10" t="s">
         <v>1764</v>
-      </c>
-[...7 lines deleted...]
-        <v>1763</v>
       </c>
     </row>
     <row r="509" spans="1:4">
       <c r="A509" s="10" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="B509" s="10" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="C509" s="10" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="D509" s="10" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="510" spans="1:4">
       <c r="A510" s="10" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B510" s="10" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="C510" s="10" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="D510" s="10" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="511" spans="1:4">
       <c r="A511" s="10" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B511" s="10" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C511" s="10" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D511" s="10" t="s">
         <v>1772</v>
-      </c>
-[...7 lines deleted...]
-        <v>1771</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="A512" s="10" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="B512" s="10" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="C512" s="10" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="D512" s="10" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="513" spans="1:4">
       <c r="A513" s="10" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B513" s="10" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="C513" s="10" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="D513" s="10" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="514" spans="1:4">
       <c r="A514" s="10" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="B514" s="10" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="C514" s="10" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="D514" s="10" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="515" spans="1:4">
       <c r="A515" s="10" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B515" s="10" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="C515" s="10" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="D515" s="10" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="516" spans="1:4">
       <c r="A516" s="10" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B516" s="10" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="C516" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D516" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="517" spans="1:4">
       <c r="A517" s="10" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B517" s="10" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C517" s="10" t="s">
+        <v>575</v>
+      </c>
+      <c r="D517" s="10" t="s">
         <v>1785</v>
-      </c>
-[...7 lines deleted...]
-        <v>1784</v>
       </c>
     </row>
     <row r="518" spans="1:4">
       <c r="A518" s="10" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="B518" s="10" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="C518" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D518" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="519" spans="1:4">
       <c r="A519" s="10" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B519" s="10" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="C519" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D519" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="520" spans="1:4">
       <c r="A520" s="10" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="B520" s="10" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="C520" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D520" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="521" spans="1:4">
       <c r="A521" s="10" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B521" s="10" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C521" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D521" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="522" spans="1:4">
       <c r="A522" s="10" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="B522" s="10" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="C522" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D522" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="A523" s="10" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="B523" s="10" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="C523" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D523" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="524" spans="1:4">
       <c r="A524" s="10" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="B524" s="10" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="C524" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D524" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="525" spans="1:4">
       <c r="A525" s="10" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="B525" s="10" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="C525" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D525" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="526" spans="1:4">
       <c r="A526" s="10" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="B526" s="10" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="C526" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D526" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="527" spans="1:4">
       <c r="A527" s="10" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="B527" s="10" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="C527" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D527" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="528" spans="1:4">
       <c r="A528" s="10" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="B528" s="10" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="C528" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D528" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="529" spans="1:4">
       <c r="A529" s="10" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="B529" s="10" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="C529" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D529" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="530" spans="1:4">
       <c r="A530" s="10" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="B530" s="10" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="C530" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D530" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="531" spans="1:4">
       <c r="A531" s="10" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="B531" s="10" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="C531" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D531" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="A532" s="10" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="B532" s="10" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="C532" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D532" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="533" spans="1:4">
       <c r="A533" s="10" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="B533" s="10" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="C533" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D533" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="534" spans="1:4">
       <c r="A534" s="10" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="B534" s="10" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="C534" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D534" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="A535" s="10" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="B535" s="10" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="C535" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D535" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="A536" s="10" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="B536" s="10" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="C536" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D536" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="A537" s="10" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B537" s="10" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="C537" s="10" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D537" s="10" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="A538" s="10" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="B538" s="10" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="C538" s="10" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="D538" s="10" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="A539" s="10" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B539" s="10" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C539" s="10" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D539" s="10" t="s">
         <v>1831</v>
-      </c>
-[...7 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="540" spans="1:4">
       <c r="A540" s="10" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="B540" s="10" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="C540" s="10" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="D540" s="10" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="541" spans="1:4">
       <c r="A541" s="10" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="B541" s="10" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="C541" s="10" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D541" s="10" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="A542" s="10" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C542" s="10" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D542" s="10" t="s">
         <v>1839</v>
-      </c>
-[...7 lines deleted...]
-        <v>1838</v>
       </c>
     </row>
     <row r="543" spans="1:4">
       <c r="A543" s="10" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="B543" s="10" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="C543" s="10" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D543" s="10" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="544" spans="1:4">
       <c r="A544" s="10" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="B544" s="10" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="C544" s="10" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D544" s="10" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="545" spans="1:4">
       <c r="A545" s="10" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B545" s="10" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="C545" s="10" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D545" s="10" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="A546" s="10" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="B546" s="10" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="C546" s="10" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D546" s="10" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="547" spans="1:4">
       <c r="A547" s="10" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B547" s="10" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="C547" s="10" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D547" s="10" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="548" spans="1:4">
       <c r="A548" s="10" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B548" s="10" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="C548" s="10" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D548" s="10" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="549" spans="1:4">
       <c r="A549" s="10" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="B549" s="10" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="C549" s="10" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D549" s="10" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="550" spans="1:4">
       <c r="A550" s="10" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B550" s="10" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="C550" s="10" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="D550" s="10" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="551" spans="1:4">
       <c r="A551" s="10" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="B551" s="10" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="C551" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D551" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="552" spans="1:4">
       <c r="A552" s="10" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C552" s="10" t="s">
+        <v>594</v>
+      </c>
+      <c r="D552" s="10" t="s">
         <v>1859</v>
-      </c>
-[...7 lines deleted...]
-        <v>1858</v>
       </c>
     </row>
     <row r="553" spans="1:4">
       <c r="A553" s="10" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="B553" s="10" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="C553" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D553" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="554" spans="1:4">
       <c r="A554" s="10" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B554" s="10" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="C554" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D554" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="555" spans="1:4">
       <c r="A555" s="10" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="B555" s="10" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="C555" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D555" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="556" spans="1:4">
       <c r="A556" s="10" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="B556" s="10" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="C556" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D556" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="557" spans="1:4">
       <c r="A557" s="10" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="B557" s="10" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="C557" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D557" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="558" spans="1:4">
       <c r="A558" s="10" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="B558" s="10" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="C558" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D558" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="559" spans="1:4">
       <c r="A559" s="10" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B559" s="10" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="C559" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D559" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="560" spans="1:4">
       <c r="A560" s="10" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="B560" s="10" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="C560" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D560" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="561" spans="1:4">
       <c r="A561" s="10" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B561" s="10" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="C561" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D561" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="562" spans="1:4">
       <c r="A562" s="10" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="B562" s="10" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="C562" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D562" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="563" spans="1:4">
       <c r="A563" s="10" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B563" s="10" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="C563" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D563" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="564" spans="1:4">
       <c r="A564" s="10" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="B564" s="10" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="C564" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D564" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="565" spans="1:4">
       <c r="A565" s="10" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="B565" s="10" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="C565" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D565" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="566" spans="1:4">
       <c r="A566" s="10" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B566" s="10" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="C566" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D566" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="567" spans="1:4">
       <c r="A567" s="10" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="B567" s="10" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="C567" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D567" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="568" spans="1:4">
       <c r="A568" s="10" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="B568" s="10" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="C568" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D568" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="569" spans="1:4">
       <c r="A569" s="10" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B569" s="10" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="C569" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D569" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="570" spans="1:4">
       <c r="A570" s="10" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="B570" s="10" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="C570" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D570" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="571" spans="1:4">
       <c r="A571" s="10" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="B571" s="10" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="C571" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D571" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="572" spans="1:4">
       <c r="A572" s="10" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="B572" s="10" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="C572" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D572" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="573" spans="1:4">
       <c r="A573" s="10" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="B573" s="10" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="C573" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D573" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="574" spans="1:4">
       <c r="A574" s="10" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="B574" s="10" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="C574" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D574" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="575" spans="1:4">
       <c r="A575" s="10" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="B575" s="10" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="C575" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D575" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="576" spans="1:4">
       <c r="A576" s="10" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B576" s="10" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="C576" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D576" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="577" spans="1:4">
       <c r="A577" s="10" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="B577" s="10" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="C577" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D577" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="578" spans="1:4">
       <c r="A578" s="10" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="B578" s="10" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="C578" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D578" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="579" spans="1:4">
       <c r="A579" s="10" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="B579" s="10" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="C579" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D579" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="580" spans="1:4">
       <c r="A580" s="10" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="B580" s="10" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="C580" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D580" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="581" spans="1:4">
       <c r="A581" s="10" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="B581" s="10" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="C581" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D581" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="582" spans="1:4">
       <c r="A582" s="10" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="B582" s="10" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="C582" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D582" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="583" spans="1:4">
       <c r="A583" s="10" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="B583" s="10" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="C583" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D583" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="584" spans="1:4">
       <c r="A584" s="10" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="B584" s="10" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="C584" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D584" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="585" spans="1:4">
       <c r="A585" s="10" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="B585" s="10" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="C585" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D585" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="586" spans="1:4">
       <c r="A586" s="10" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="B586" s="10" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="C586" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D586" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="587" spans="1:4">
       <c r="A587" s="10" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="B587" s="10" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="C587" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D587" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="588" spans="1:4">
       <c r="A588" s="10" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="B588" s="10" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="C588" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D588" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="589" spans="1:4">
       <c r="A589" s="10" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="B589" s="10" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="C589" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D589" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="590" spans="1:4">
       <c r="A590" s="10" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="B590" s="10" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="C590" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D590" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="591" spans="1:4">
       <c r="A591" s="10" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B591" s="10" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="C591" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D591" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="592" spans="1:4">
       <c r="A592" s="10" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="B592" s="10" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="C592" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D592" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="593" spans="1:4">
       <c r="A593" s="10" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="B593" s="10" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="C593" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D593" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="594" spans="1:4">
       <c r="A594" s="10" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="B594" s="10" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="C594" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D594" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="595" spans="1:4">
       <c r="A595" s="10" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="B595" s="10" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="C595" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D595" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="596" spans="1:4">
       <c r="A596" s="10" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="B596" s="10" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="C596" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D596" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="597" spans="1:4">
       <c r="A597" s="10" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="B597" s="10" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="C597" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D597" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="598" spans="1:4">
       <c r="A598" s="10" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="B598" s="10" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="C598" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D598" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="599" spans="1:4">
       <c r="A599" s="10" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="B599" s="10" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="C599" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D599" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="600" spans="1:4">
       <c r="A600" s="10" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="B600" s="10" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="C600" s="10" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D600" s="10" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="601" spans="1:4">
       <c r="A601" s="10" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="B601" s="10" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="C601" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D601" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="602" spans="1:4">
       <c r="A602" s="10" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B602" s="10" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C602" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="D602" s="10" t="s">
         <v>1960</v>
-      </c>
-[...7 lines deleted...]
-        <v>1959</v>
       </c>
     </row>
     <row r="603" spans="1:4">
       <c r="A603" s="10" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="B603" s="10" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="C603" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D603" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="604" spans="1:4">
       <c r="A604" s="10" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B604" s="10" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="C604" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D604" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="605" spans="1:4">
       <c r="A605" s="10" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="B605" s="10" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="C605" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D605" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="606" spans="1:4">
       <c r="A606" s="10" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="B606" s="10" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="C606" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D606" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="607" spans="1:4">
       <c r="A607" s="10" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="B607" s="10" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="C607" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D607" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="608" spans="1:4">
       <c r="A608" s="10" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="B608" s="10" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="C608" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D608" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="609" spans="1:4">
       <c r="A609" s="10" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="B609" s="10" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="C609" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D609" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="610" spans="1:4">
       <c r="A610" s="10" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B610" s="10" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="C610" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D610" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="611" spans="1:4">
       <c r="A611" s="10" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="B611" s="10" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="C611" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D611" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="612" spans="1:4">
       <c r="A612" s="10" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B612" s="10" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="C612" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D612" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="613" spans="1:4">
       <c r="A613" s="10" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="B613" s="10" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="C613" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D613" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="614" spans="1:4">
       <c r="A614" s="10" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B614" s="10" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="C614" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D614" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="615" spans="1:4">
       <c r="A615" s="10" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="B615" s="10" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="C615" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D615" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="616" spans="1:4">
       <c r="A616" s="10" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="B616" s="10" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="C616" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D616" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="617" spans="1:4">
       <c r="A617" s="10" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B617" s="10" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="C617" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D617" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="618" spans="1:4">
       <c r="A618" s="10" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="B618" s="10" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="C618" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D618" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="619" spans="1:4">
       <c r="A619" s="10" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="B619" s="10" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="C619" s="10" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D619" s="10" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="620" spans="1:4">
       <c r="A620" s="10" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="B620" s="10" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="C620" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D620" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="621" spans="1:4">
       <c r="A621" s="10" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B621" s="10" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C621" s="10" t="s">
+        <v>628</v>
+      </c>
+      <c r="D621" s="10" t="s">
         <v>1999</v>
-      </c>
-[...7 lines deleted...]
-        <v>1998</v>
       </c>
     </row>
     <row r="622" spans="1:4">
       <c r="A622" s="10" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="B622" s="10" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="C622" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D622" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="623" spans="1:4">
       <c r="A623" s="10" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B623" s="10" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="C623" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D623" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="624" spans="1:4">
       <c r="A624" s="10" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="B624" s="10" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="C624" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D624" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="625" spans="1:4">
       <c r="A625" s="10" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B625" s="10" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="C625" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D625" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="626" spans="1:4">
       <c r="A626" s="10" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="B626" s="10" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C626" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D626" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="627" spans="1:4">
       <c r="A627" s="10" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B627" s="10" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C627" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D627" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="628" spans="1:4">
       <c r="A628" s="10" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="B628" s="10" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C628" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D628" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="629" spans="1:4">
       <c r="A629" s="10" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B629" s="10" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C629" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D629" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="630" spans="1:4">
       <c r="A630" s="10" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B630" s="10" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C630" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D630" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="631" spans="1:4">
       <c r="A631" s="10" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B631" s="10" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C631" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D631" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="632" spans="1:4">
       <c r="A632" s="10" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B632" s="10" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C632" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D632" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="633" spans="1:4">
       <c r="A633" s="10" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B633" s="10" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C633" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D633" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="634" spans="1:4">
       <c r="A634" s="10" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B634" s="10" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="C634" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D634" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="635" spans="1:4">
       <c r="A635" s="10" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="B635" s="10" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="C635" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D635" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="636" spans="1:4">
       <c r="A636" s="10" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="B636" s="10" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="C636" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D636" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="637" spans="1:4">
       <c r="A637" s="10" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="B637" s="10" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="C637" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D637" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="638" spans="1:4">
       <c r="A638" s="10" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="B638" s="10" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="C638" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D638" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="639" spans="1:4">
       <c r="A639" s="10" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="B639" s="10" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="C639" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D639" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="640" spans="1:4">
       <c r="A640" s="10" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="B640" s="10" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="C640" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D640" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="641" spans="1:4">
       <c r="A641" s="10" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="B641" s="10" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="C641" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D641" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="642" spans="1:4">
       <c r="A642" s="10" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="B642" s="10" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="C642" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D642" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="643" spans="1:4">
       <c r="A643" s="10" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="B643" s="10" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="C643" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D643" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="644" spans="1:4">
       <c r="A644" s="10" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B644" s="10" t="s">
         <v>2044</v>
       </c>
-      <c r="B644" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C644" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D644" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="645" spans="1:4">
       <c r="A645" s="10" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="B645" s="10" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="C645" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D645" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="646" spans="1:4">
       <c r="A646" s="10" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="B646" s="10" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="C646" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D646" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="647" spans="1:4">
       <c r="A647" s="10" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="B647" s="10" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="C647" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D647" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="648" spans="1:4">
       <c r="A648" s="10" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="B648" s="10" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="C648" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D648" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="649" spans="1:4">
       <c r="A649" s="10" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="B649" s="10" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="C649" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D649" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="650" spans="1:4">
       <c r="A650" s="10" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="B650" s="10" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="C650" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D650" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="651" spans="1:4">
       <c r="A651" s="10" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="B651" s="10" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="C651" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D651" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="652" spans="1:4">
       <c r="A652" s="10" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="C652" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D652" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="653" spans="1:4">
       <c r="A653" s="10" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="C653" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D653" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="654" spans="1:4">
       <c r="A654" s="10" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="B654" s="10" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="C654" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D654" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="655" spans="1:4">
       <c r="A655" s="10" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="B655" s="10" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="C655" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D655" s="10" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="656" spans="1:4">
       <c r="A656" s="10" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="B656" s="10" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="C656" s="10" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D656" s="10" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="657" spans="1:4">
       <c r="A657" s="10" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="B657" s="10" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="C657" s="10" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="D657" s="10" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="658" spans="1:4">
       <c r="A658" s="10" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B658" s="10" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="C658" s="10" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="D658" s="10" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="659" spans="1:4">
       <c r="A659" s="10" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="B659" s="10" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="C659" s="10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D659" s="10" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="660" spans="1:4">
       <c r="A660" s="10" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B660" s="10" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C660" s="10" t="s">
+        <v>658</v>
+      </c>
+      <c r="D660" s="10" t="s">
         <v>2078</v>
-      </c>
-[...7 lines deleted...]
-        <v>2077</v>
       </c>
     </row>
     <row r="661" spans="1:4">
       <c r="A661" s="10" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="B661" s="10" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="C661" s="10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D661" s="10" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="662" spans="1:4">
       <c r="A662" s="10" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="B662" s="10" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="C662" s="10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D662" s="10" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="663" spans="1:4">
       <c r="A663" s="10" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="B663" s="10" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="C663" s="10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D663" s="10" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="664" spans="1:4">
       <c r="A664" s="10" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="B664" s="10" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="C664" s="10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D664" s="10" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="665" spans="1:4">
       <c r="A665" s="10" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="B665" s="10" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="C665" s="10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D665" s="10" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="666" spans="1:4">
       <c r="A666" s="10" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="B666" s="10" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="C666" s="10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D666" s="10" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="667" spans="1:4">
       <c r="A667" s="10" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B667" s="10" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="C667" s="10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D667" s="10" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="668" spans="1:4">
       <c r="A668" s="10" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="B668" s="10" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="C668" s="10" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="D668" s="10" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="669" spans="1:4">
       <c r="A669" s="10" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="B669" s="10" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="C669" s="10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D669" s="10" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="670" spans="1:4">
       <c r="A670" s="10" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B670" s="10" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C670" s="10" t="s">
+        <v>661</v>
+      </c>
+      <c r="D670" s="10" t="s">
         <v>2099</v>
-      </c>
-[...7 lines deleted...]
-        <v>2098</v>
       </c>
     </row>
     <row r="671" spans="1:4">
       <c r="A671" s="10" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="B671" s="10" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="C671" s="10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D671" s="10" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="672" spans="1:4">
       <c r="A672" s="10" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="B672" s="10" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="C672" s="10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D672" s="10" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="673" spans="1:4">
       <c r="A673" s="10" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="B673" s="10" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="C673" s="10" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D673" s="10" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EF71F81-2D56-4D18-A77D-7AAA47198A9E}">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:D42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="36.5703125" style="18" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" style="18" customWidth="1"/>
     <col min="3" max="3" width="52" style="18" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.28515625" style="18" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="19" customFormat="1" ht="18.75">
       <c r="A1" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C1" s="17" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="D1" s="17" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="18" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="B2" s="18" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="C2" s="18" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="D2" s="18" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="18" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D3" s="18" t="s">
         <v>2113</v>
-      </c>
-[...7 lines deleted...]
-        <v>2112</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="18" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="B4" s="18" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="C4" s="18" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="D4" s="18" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="18" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="B5" s="18" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="C5" s="18" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="D5" s="18" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="18" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="B6" s="18" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="C6" s="18" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="D6" s="18" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="18" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="B7" s="18" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="C7" s="18" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="D7" s="18" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="18" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="B8" s="18" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="C8" s="18" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="18" t="s">
+        <v>2133</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D9" s="18" t="s">
         <v>2132</v>
-      </c>
-[...7 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="18" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="B10" s="18" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="C10" s="18" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="D10" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="18" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="B11" s="18" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="C11" s="18" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="D11" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="18" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="B12" s="18" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="C12" s="18" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="D12" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="18" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="B13" s="18" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="C13" s="18" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="D13" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="18" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="B14" s="18" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="C14" s="18" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="D14" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="18" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="B15" s="18" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="C15" s="18" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="D15" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="18" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="B16" s="18" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="C16" s="18" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="18" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="B17" s="18" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="C17" s="18" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="D17" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="18" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="B18" s="18" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="C18" s="18" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="D18" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="18" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="B19" s="18" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="C19" s="18" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="D19" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="18" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="B20" s="18" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="C20" s="18" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="D20" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="18" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="B21" s="18" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="C21" s="18" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="D21" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="18" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="B22" s="18" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="C22" s="18" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="D22" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="18" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="B23" s="18" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="C23" s="18" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="D23" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="18" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="B24" s="18" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="C24" s="18" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="18" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="B25" s="18" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="C25" s="18" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="D25" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="18" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="B26" s="18" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="C26" s="18" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="D26" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="18" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="B27" s="18" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="C27" s="18" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="D27" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="18" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="B28" s="18" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="C28" s="18" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="D28" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="18" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="B29" s="18" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="C29" s="18" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="D29" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="18" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="B30" s="18" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="C30" s="18" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="D30" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="18" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="B31" s="18" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="C31" s="18" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="D31" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="18" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="B32" s="18" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="C32" s="18" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="D32" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="18" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="B33" s="18" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="C33" s="18" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="D33" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="18" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="B34" s="18" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="C34" s="18" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="D34" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="18" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="B35" s="18" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="C35" s="18" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="D35" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="18" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="B36" s="18" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="C36" s="18" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="D36" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="18" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="B37" s="18" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="C37" s="18" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="D37" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="18" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="B38" s="18" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="C38" s="18" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="D38" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="18" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="B39" s="18" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="C39" s="18" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="D39" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="18" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="B40" s="18" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="C40" s="18" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="D40" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="18" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="B41" s="18" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="C41" s="18" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="D41" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="18" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="B42" s="18" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="C42" s="18" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="D42" s="18" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{750D21A7-A70B-4BEA-8A04-A92A3B9A84B9}">
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="34.140625" style="10" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" style="10" customWidth="1"/>
     <col min="3" max="3" width="36.7109375" style="10" customWidth="1"/>
     <col min="4" max="9" width="28.5703125" style="10" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="9" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="9" customFormat="1" ht="18.75">
       <c r="A3" s="20" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="20" t="s">
         <v>44</v>
       </c>
       <c r="C3" s="20" t="s">
         <v>47</v>
       </c>
       <c r="D3" s="20" t="s">
         <v>50</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="10" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="B4" s="10" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="D4" s="10" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="10" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="D5" s="10" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="10" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="B6" s="10" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="D6" s="10" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="10" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="D7" s="10" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="10" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="D8" s="10" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="10" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="D9" s="10" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="E9" s="10" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="10" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>699</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E10" s="10" t="s">
         <v>2249</v>
-      </c>
-[...10 lines deleted...]
-        <v>2248</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="10" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EC4DC73760088B44ABF93A5FB50D0363" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="37cbfed0ec1c5556d04793eb7d24b61f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3aecde8-d9a1-4049-933e-9e2b7225d702" xmlns:ns3="9aa0aac6-9572-464b-91c6-faa7c94d9472" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3131b2830d9ceec100331f7c579167e9" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3aecde8-d9a1-4049-933e-9e2b7225d702">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9aa0aac6-9572-464b-91c6-faa7c94d9472" xsi:nil="true"/>
+    <Status xmlns="d3aecde8-d9a1-4049-933e-9e2b7225d702" xsi:nil="true"/>
+    <Readyforreviewby_x003a_ xmlns="d3aecde8-d9a1-4049-933e-9e2b7225d702">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Readyforreviewby_x003a_>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EC4DC73760088B44ABF93A5FB50D0363" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="700d93a260f60981d7adc06e0bb8cb75">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3aecde8-d9a1-4049-933e-9e2b7225d702" xmlns:ns3="9aa0aac6-9572-464b-91c6-faa7c94d9472" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c0c9c6db7fa3bf3b30d720958f9d525f" ns2:_="" ns3:_="">
     <xsd:import namespace="d3aecde8-d9a1-4049-933e-9e2b7225d702"/>
     <xsd:import namespace="9aa0aac6-9572-464b-91c6-faa7c94d9472"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Readyforreviewby_x003a_" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d3aecde8-d9a1-4049-933e-9e2b7225d702" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -23011,50 +23036,87 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="23" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:indexed="true" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="In progress"/>
+              <xsd:enumeration value="Approved"/>
+              <xsd:enumeration value="Superseded"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Readyforreviewby_x003a_" ma:index="24" nillable="true" ma:displayName="Ready for review by:" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Readyforreviewby_x003a_">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9aa0aac6-9572-464b-91c6-faa7c94d9472" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -23156,76 +23218,65 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F952EBA5-4B6C-4A8F-883C-170F0B359A5F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FD812D-6CC8-4004-8B38-A568AA1D4814}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FD812D-6CC8-4004-8B38-A568AA1D4814}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF4C0824-974C-414E-9011-85F46994A8D9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F53A45A-BAEE-47C7-A467-A022D8E17316}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Commonwealth of Massachusetts</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PFAS NPDES Wastewater form field definitions - MassDEP</dc:title>
   <dc:subject/>
   <dc:creator>lpoland</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>