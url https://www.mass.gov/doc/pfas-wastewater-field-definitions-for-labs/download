--- v0 (2025-10-19)
+++ v1 (2026-04-01)
@@ -1,208 +1,226 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Victoria.Wu1\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/DEP-TEAMS-BOSNPDES/Shared Documents/Residuals and PFAS/PFAS Database/1. eDEP system - instructions, verifying system function/Field Definitions - residuals and ww/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2D818AEA-09E6-42C0-8991-2357DE7FF6A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{104EA8CA-3260-42B7-BE9B-49C2DF60D0DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-15" windowWidth="29040" windowHeight="15720" tabRatio="813" firstSheet="1" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="813" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Wastewater Field Definitions" sheetId="3" r:id="rId1"/>
+    <sheet name="NPDES Field Definitions" sheetId="3" r:id="rId1"/>
     <sheet name="FacilityID" sheetId="10" r:id="rId2"/>
     <sheet name="LabID" sheetId="13" r:id="rId3"/>
     <sheet name="IndustrialName" sheetId="9" r:id="rId4"/>
     <sheet name="PFASWasteWaterCompounds" sheetId="11" r:id="rId5"/>
     <sheet name="Examples" sheetId="14" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">FacilityID!$A$1:$F$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">FacilityID!$A$1:$C$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">IndustrialName!$A$1:$D$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Wastewater Field Definitions'!$A$1:$E$52</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'NPDES Field Definitions'!$A$1:$E$52</definedName>
     <definedName name="fieldtype" localSheetId="1">[1]Sheet1!$A$1:$A$11</definedName>
     <definedName name="fieldtype" localSheetId="4">[1]Sheet1!$A$1:$A$11</definedName>
     <definedName name="fieldtype">[2]Sheet1!$A$1:$A$11</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <customWorkbookViews>
     <customWorkbookView name="aabebe - Personal View" guid="{54A75D2C-62CB-42A6-9F4A-FE5CD4BD12F8}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1596" windowHeight="679" tabRatio="893" activeSheetId="12" showComments="commIndAndComment"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4137" uniqueCount="2444">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3779" uniqueCount="2251">
   <si>
     <t>Column Headers</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Required or Optional</t>
   </si>
   <si>
     <t>Field Type</t>
   </si>
   <si>
     <t>Valid Values</t>
   </si>
   <si>
     <t>ReportType</t>
   </si>
   <si>
     <t>This must be "PFAS Wastewater" for samples taken to comply with NPDES or Surface Water Discharge Permits.</t>
   </si>
   <si>
     <t>Required</t>
   </si>
   <si>
     <t>text</t>
   </si>
   <si>
     <t>PFAS Wastewater</t>
   </si>
   <si>
     <t>FacilityID</t>
   </si>
   <si>
-    <t xml:space="preserve">This is the NPDES permit number of the facility.  
+    <t xml:space="preserve">This is the National Pollution Discharge Elimination System (NPDES) permit number of the facility.  
 See the "FacilityID" tab.
 Every file must be for a single Facility ID.  </t>
   </si>
   <si>
-    <t>number</t>
+    <t>alphanumeric</t>
   </si>
   <si>
     <t xml:space="preserve">See "FacilityID" Tab
 </t>
   </si>
   <si>
     <t>LabID</t>
   </si>
   <si>
     <t xml:space="preserve">This is the lab which has conducted the PFAS testing. 
 Each upload must contain the same LabID.  If testing was completed by multiple labs, separate uploads must be completed for each lab.  
 See the "Labs" tab.  </t>
   </si>
   <si>
+    <t>number</t>
+  </si>
+  <si>
     <t>See "LabID" Tab</t>
   </si>
   <si>
     <t>SecondaryLaboratory</t>
   </si>
   <si>
     <t xml:space="preserve">This is the contracted lab, if different from the lab conducting the PFAS testing. </t>
   </si>
   <si>
     <t>Optional</t>
   </si>
   <si>
+    <t>N/A - any text entry is valid</t>
+  </si>
+  <si>
     <t>IndustrialName</t>
   </si>
   <si>
-    <t xml:space="preserve">This is the company name for samples taken at indirect (i.e. upstream) dischargers to a POTW with a NPDES permit.  
+    <t xml:space="preserve">This is the company name for samples taken at indirect (i.e. upstream) dischargers to a Publicly Owned Treatment Works (POTW) with a NPDES permit.  
 For example, if company XYZ discharges to facility MA0000001, the results would be marked FacilityID = "MA0000001", IndustrialName = "XYC".
 This field should be left blank for samples taken at the facility with the NPDES permit. 
 See "IndustrialName" tab for reference, if helpful (not required).  </t>
   </si>
   <si>
     <t>Required when SampleSublocation = Industry</t>
   </si>
   <si>
     <t>LabSampleIdentifier</t>
   </si>
   <si>
     <t>This is the unique sample ID assigned by the lab.</t>
   </si>
   <si>
     <t>DateSampleCollected</t>
   </si>
   <si>
+    <t>This is the date the sample was collected</t>
+  </si>
+  <si>
     <t>date</t>
   </si>
   <si>
     <t>Date, formatted as mm/dd/yyyy</t>
   </si>
   <si>
     <t>TimeSampleCollected</t>
+  </si>
+  <si>
+    <t>This is the time the sample was collected</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>Time, formatted as h:mm</t>
   </si>
   <si>
     <t>ResubmissionIndicator</t>
   </si>
   <si>
     <t>Most entries will be "O" for Original.
 O=“ORIGINAL”
 R=“RESUBMISSION”
 C=“CONFIRMATION”</t>
   </si>
   <si>
     <t>O
 R
 C</t>
   </si>
   <si>
     <t>ResubmissionReason</t>
   </si>
   <si>
@@ -286,6846 +304,6255 @@
 Permit requirements vary: some require compounds in MassDEP PFAS6, and some require all 40 compounds in 1633. </t>
   </si>
   <si>
     <t>See PFASWasteWaterCompounds tab</t>
   </si>
   <si>
     <t>CASNumberOfPFASRequired</t>
   </si>
   <si>
     <t xml:space="preserve">This is the CAS number of the PFAS compound.  This field is optional. </t>
   </si>
   <si>
     <t>PercentSolids</t>
   </si>
   <si>
     <t>This is the percent solids, expressed in percentage points.
 For example, 25% should be uploaded as "25", not "0.25".</t>
   </si>
   <si>
     <t>Required when Unit = ng/g</t>
   </si>
   <si>
     <t>decimal</t>
   </si>
   <si>
+    <t>N/A - any numerical entry is valid</t>
+  </si>
+  <si>
     <t>Qualifier1</t>
   </si>
   <si>
     <t>This is the lab qualifier.</t>
   </si>
   <si>
     <t>Qualifier1Description</t>
   </si>
   <si>
     <t xml:space="preserve">This is a description of the lab qualifier. 
 The max number of characters is 255.  </t>
   </si>
   <si>
     <t>Required when Qualifier1 is not blank</t>
   </si>
   <si>
     <t>Qualifier2</t>
   </si>
   <si>
     <t>Qualifier2Description</t>
   </si>
   <si>
     <t>Required when Qualifier2 is not blank</t>
   </si>
   <si>
     <t>Qualifier3</t>
   </si>
   <si>
     <t>Qualifier3Description</t>
   </si>
   <si>
     <t>Required when Qualifier3 is not blank</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>This is the PFAS result.  
 This field accepts numbers or an exact match to valid text.</t>
-  </si>
-[...1 lines deleted...]
-    <t>alphanumeric</t>
   </si>
   <si>
     <t>numbers
 "Less Than LOD"
 "Less Than RL"
 "ND"
 "Not Tested"</t>
   </si>
   <si>
     <t>Unit</t>
   </si>
   <si>
     <t xml:space="preserve">This is the unit associated with the PFAS result. </t>
   </si>
   <si>
     <t>ng/g
 ng/L</t>
   </si>
   <si>
     <t>MethodReportingLimitPFAS</t>
   </si>
   <si>
     <t xml:space="preserve">This is the method reporting limit for the PFAS result. </t>
   </si>
   <si>
     <t>MethodDetectionLimitPFAS</t>
   </si>
   <si>
     <t xml:space="preserve">This is the method detection limit for the PFAS result. </t>
   </si>
   <si>
     <t>AnalysisStartDate</t>
   </si>
   <si>
     <t>This is the date when lab analysis was started. 
 Analysis Date must be later than or same as Collection Date and prior to or same as Current Date.</t>
   </si>
   <si>
     <t>AnalysisStartTime</t>
   </si>
   <si>
     <t xml:space="preserve">This is the time when lab analysis was started. </t>
   </si>
   <si>
     <t>AnalysisComments</t>
   </si>
   <si>
+    <t xml:space="preserve">This is any analysis comments. </t>
+  </si>
+  <si>
     <t>AnalyticalMethod</t>
   </si>
   <si>
     <t xml:space="preserve">This is the lab method used.  It is a free text field.  
 Some examples for what you might enter are "EPA Method 1633", "draft method 1633", "modified method 537.1", etc. </t>
   </si>
   <si>
     <t>Facility name</t>
   </si>
   <si>
-    <t>Street address</t>
-[...1 lines deleted...]
-  <si>
     <t>City</t>
   </si>
   <si>
-    <t>State</t>
-[...4 lines deleted...]
-  <si>
     <t>MAG580007</t>
   </si>
   <si>
     <t>(US) CG LIGHT STATION</t>
   </si>
   <si>
-    <t>LITTLE BREWSTER ISLLAND</t>
-[...1 lines deleted...]
-  <si>
     <t>HULL</t>
   </si>
   <si>
-    <t>MA</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590009</t>
   </si>
   <si>
     <t>ADAMS W W T P</t>
   </si>
   <si>
-    <t>273 COLUMBIA STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>ADAMS</t>
   </si>
   <si>
     <t>MA0001830</t>
   </si>
   <si>
     <t>AGGREGATE INDUSTRIES, INC.</t>
   </si>
   <si>
-    <t>30 DANVERS RD</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAMPSCOTT</t>
   </si>
   <si>
     <t>MA0028801</t>
   </si>
   <si>
     <t>ALDEN RESEARCH LABORATORY</t>
   </si>
   <si>
-    <t>30 SHREWSBURY STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>HOLDEN</t>
   </si>
   <si>
     <t>MA0030066</t>
   </si>
   <si>
     <t>ALLIED WASTE SERVICES OF MASSACHUSETTS LLC</t>
   </si>
   <si>
-    <t>385 DUNSTABLE RD</t>
-[...1 lines deleted...]
-  <si>
     <t>TYNGSBOROUGH</t>
   </si>
   <si>
     <t>MAG590034</t>
   </si>
   <si>
     <t>AMESBURY W W T P</t>
   </si>
   <si>
-    <t>19 MERRIMAC ST</t>
-[...1 lines deleted...]
-  <si>
     <t>AMESBURY</t>
   </si>
   <si>
     <t>MA0100218</t>
   </si>
   <si>
     <t>AMHERST W W T P</t>
   </si>
   <si>
-    <t>1 MULLIN WAY</t>
-[...1 lines deleted...]
-  <si>
     <t>HADLEY</t>
   </si>
   <si>
     <t>MAG590016</t>
   </si>
   <si>
     <t>ATHOL W W T P</t>
   </si>
   <si>
-    <t>69 JONES STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>ATHOL</t>
   </si>
   <si>
     <t>MA0100595</t>
   </si>
   <si>
     <t>ATTLEBORO WPCF</t>
   </si>
   <si>
-    <t>27 POND STREET NORTH FACILITY</t>
-[...1 lines deleted...]
-  <si>
     <t>ATTLEBORO</t>
   </si>
   <si>
     <t>MA0110264</t>
   </si>
   <si>
     <t>AUSTRALIS AQUACULTURE, LLC</t>
   </si>
   <si>
-    <t>15 INDUSTRIAL BLVD.</t>
-[...1 lines deleted...]
-  <si>
     <t>TURNERS FALLS</t>
   </si>
   <si>
     <t>MAG590031</t>
   </si>
   <si>
     <t>AYER W W T P</t>
   </si>
   <si>
-    <t>BROOK STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>AYER</t>
   </si>
   <si>
     <t>MA0003697</t>
   </si>
   <si>
     <t>BARNHARDT MANUFACTURING CO</t>
   </si>
   <si>
-    <t>247 MAIN ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>COLRAIN</t>
   </si>
   <si>
-    <t>01340</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580018</t>
   </si>
   <si>
     <t>BARRE W W T F</t>
   </si>
   <si>
-    <t>411 WHEELWRIGHT ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>BARRE</t>
   </si>
   <si>
     <t>MAG580032</t>
   </si>
   <si>
     <t>BATTLE ROAD FARM WWTF</t>
   </si>
   <si>
-    <t>39 INDIAN CAMP LANE</t>
-[...1 lines deleted...]
-  <si>
     <t>LINCOLN</t>
   </si>
   <si>
     <t>MAG590015</t>
   </si>
   <si>
     <t>BELCHERTOWN W W T P</t>
   </si>
   <si>
-    <t>175 GEORGE HANNUM ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>BELCHERTOWN</t>
   </si>
   <si>
     <t>MA0040436</t>
   </si>
   <si>
     <t>BENEVENTO SAND &amp; STONE CORPORATION</t>
   </si>
   <si>
-    <t>900 SALEM STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>WILMINGTON</t>
   </si>
   <si>
     <t>MA0101711</t>
   </si>
   <si>
     <t>BILLERICA W W T P</t>
   </si>
   <si>
-    <t>70 LETCHWORTH AVE</t>
-[...1 lines deleted...]
-  <si>
     <t>BILLERICA</t>
   </si>
   <si>
     <t>MA0004901</t>
   </si>
   <si>
     <t>BLACKSTONE STEAM PLANT</t>
   </si>
   <si>
-    <t>46 BLACKSTONE STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>CAMBRIDGE</t>
   </si>
   <si>
     <t>MA0000272</t>
   </si>
   <si>
     <t>BOSTON &amp; MAINE RAILROAD</t>
   </si>
   <si>
-    <t>38 RAILROAD YARD ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>EAST DEERFIELD</t>
   </si>
   <si>
     <t>MA0040142</t>
   </si>
   <si>
     <t>BOSTON SHIP REPAIR</t>
   </si>
   <si>
-    <t>32A DRYDOCK AVENUE</t>
-[...1 lines deleted...]
-  <si>
     <t>BOSTON</t>
   </si>
   <si>
     <t>MAS010001</t>
   </si>
   <si>
     <t>BOSTON WATER &amp; SEWER COMM</t>
   </si>
   <si>
-    <t>980 HARRISON AVENUE</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0101192</t>
   </si>
   <si>
     <t>BOSTON WATER AND SEWER COMM, CSO</t>
   </si>
   <si>
-    <t>980 HARRISON STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590044</t>
   </si>
   <si>
     <t>BRIDGEWATER W W T F</t>
   </si>
   <si>
-    <t>MORRIS AVE</t>
-[...1 lines deleted...]
-  <si>
     <t>BRIDGEWATER</t>
   </si>
   <si>
     <t>MA0101010</t>
   </si>
   <si>
     <t>BROCKTON A W R F</t>
   </si>
   <si>
-    <t>303 OAK HILL WAY</t>
-[...1 lines deleted...]
-  <si>
     <t>BROCKTON</t>
   </si>
   <si>
     <t>MA0040177</t>
   </si>
   <si>
     <t>BROX INDUSTRIES, INC</t>
   </si>
   <si>
-    <t>1480 METHUEN STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>DRACUT</t>
   </si>
   <si>
     <t>MA0101974</t>
   </si>
   <si>
     <t>CAMBRIDGE CITY - CSOS</t>
   </si>
   <si>
-    <t>CITYWIDE</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0040207</t>
   </si>
   <si>
     <t>CHANG FARMS INC</t>
   </si>
   <si>
-    <t>415 RIVER ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>WHATLEY</t>
   </si>
   <si>
     <t>MAG580003</t>
   </si>
   <si>
     <t>Charlemont Sewer District WWTP</t>
   </si>
   <si>
-    <t>20 Factory Rd</t>
-[...1 lines deleted...]
-  <si>
     <t>CHARLEMONT</t>
   </si>
   <si>
     <t>MA0102598</t>
   </si>
   <si>
     <t>CHARLES RIVER PCD</t>
   </si>
   <si>
-    <t>66 VILLAGE STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MEDWAY</t>
   </si>
   <si>
     <t>MAG580039</t>
   </si>
   <si>
     <t>CHARLTON W W T P</t>
   </si>
   <si>
-    <t>7 WORCESTER RD</t>
-[...1 lines deleted...]
-  <si>
     <t>CHARLTON</t>
   </si>
   <si>
     <t>MA0101877</t>
   </si>
   <si>
     <t>CHELSEA - CSOS</t>
   </si>
   <si>
     <t>CHELSEA</t>
   </si>
   <si>
     <t>MA0003280</t>
   </si>
   <si>
     <t>CHELSEA SANDWICH, LLC</t>
   </si>
   <si>
-    <t>11 BROADWAY STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0101508</t>
   </si>
   <si>
     <t>CHICOPEE W P C</t>
   </si>
   <si>
-    <t>80 MEDINA STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>CHICOPEE</t>
   </si>
   <si>
     <t>MA0004782</t>
   </si>
   <si>
     <t>CITGO SERVICES CO</t>
   </si>
   <si>
-    <t>385 QUINCY AVE</t>
-[...1 lines deleted...]
-  <si>
     <t>EAST BRAINTREE</t>
   </si>
   <si>
     <t>MA0031551</t>
   </si>
   <si>
     <t>CLEAN HARBORS OF BRAINTREE INC</t>
   </si>
   <si>
-    <t>1 HILL AVENUE</t>
-[...1 lines deleted...]
-  <si>
     <t>BRAINTREE</t>
   </si>
   <si>
     <t>MAG580033</t>
   </si>
   <si>
     <t>COHASSET W W T P</t>
   </si>
   <si>
-    <t>43 ELM ST</t>
-[...1 lines deleted...]
-  <si>
     <t>COHASSET</t>
   </si>
   <si>
     <t>MAG590030</t>
   </si>
   <si>
     <t>CONCORD W W T F</t>
   </si>
   <si>
-    <t>509 BEDFORD ST</t>
-[...1 lines deleted...]
-  <si>
     <t>CONCORD</t>
   </si>
   <si>
     <t>MA0004740</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY MYSTIC STATION</t>
   </si>
   <si>
-    <t>173 ALFORD ST</t>
-[...1 lines deleted...]
-  <si>
     <t>CHARLESTOWN</t>
   </si>
   <si>
     <t>MA0003930</t>
   </si>
   <si>
     <t>CORNELL-DUBILIER ELECTRONICS</t>
   </si>
   <si>
-    <t>1605 EAST RODNEY FRENCH BLVD</t>
-[...1 lines deleted...]
-  <si>
     <t>NEW BEDFORD</t>
   </si>
   <si>
     <t>MA0000671</t>
   </si>
   <si>
     <t>CRANE &amp; CO INC WWTP</t>
   </si>
   <si>
-    <t>CRANE AVENUE</t>
-[...1 lines deleted...]
-  <si>
     <t>DALTON</t>
   </si>
   <si>
     <t>MAG590004</t>
   </si>
   <si>
     <t>DARTMOUTH WPCF</t>
   </si>
   <si>
-    <t>759 RUSSELL MILLS ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>SOUTH DARTMOUTH</t>
   </si>
   <si>
     <t>MA0020010</t>
   </si>
   <si>
     <t>DISTRIGAS OF MASS LLC</t>
   </si>
   <si>
-    <t>18 ROVER STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>EVERETT</t>
   </si>
   <si>
     <t>MAG580006</t>
   </si>
   <si>
     <t>DOUGLAS W W T P</t>
   </si>
   <si>
-    <t>CHARLES STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>EAST DOUGLAS</t>
   </si>
   <si>
     <t>MA0100986</t>
   </si>
   <si>
     <t>EAST FITCHBURG WWTF</t>
   </si>
   <si>
-    <t>24 LANIDES LANE</t>
-[...1 lines deleted...]
-  <si>
     <t>FITCHBURG</t>
   </si>
   <si>
     <t>MAG590022</t>
   </si>
   <si>
     <t>EASTHAMPTON W W T P</t>
   </si>
   <si>
-    <t>10 GOSSELIN DRIVE</t>
-[...1 lines deleted...]
-  <si>
     <t>EASTHAMPTON</t>
   </si>
   <si>
     <t>MA0030244</t>
   </si>
   <si>
     <t>EMERALD SQUARE MALL</t>
   </si>
   <si>
-    <t>999 SO. WASHINGTON STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>NORTH ATTLEBOROUGH</t>
   </si>
   <si>
     <t>MA0040339</t>
   </si>
   <si>
     <t>ENTEGRIS INC</t>
   </si>
   <si>
-    <t>129 CONCORD RD BUILDING 2</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0004707</t>
   </si>
   <si>
     <t>EP ENERGY MASSCHUSETTS, LLC</t>
   </si>
   <si>
-    <t>15 AGAWAM AVENUE</t>
-[...1 lines deleted...]
-  <si>
     <t>WEST SPRINGFIELD</t>
   </si>
   <si>
     <t>MA0101052</t>
   </si>
   <si>
     <t>ERVING CENTER W W T P #2</t>
   </si>
   <si>
-    <t>45 EAST MAIN STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>ERVING</t>
   </si>
   <si>
     <t>MAG590020</t>
   </si>
   <si>
     <t>ERVING P O T W #1</t>
   </si>
   <si>
-    <t>16 PUBLICWORKS BLVD.</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580021</t>
   </si>
   <si>
     <t>ERVING POTW #3</t>
   </si>
   <si>
-    <t>BRIDGE STREET VILLAGE OF FARLEY</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0040266</t>
   </si>
   <si>
     <t>EXCELERATE ENERGY</t>
   </si>
   <si>
-    <t>OCEAN OPERATIONS</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0000833</t>
   </si>
   <si>
     <t>EXXONMOBIL EVERETT TERMINAL</t>
   </si>
   <si>
-    <t>52 BEACHAM ST</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590006</t>
   </si>
   <si>
     <t>FAIRHAVEN W W T P</t>
   </si>
   <si>
-    <t>5 ARSENE STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>FAIRHAVEN</t>
   </si>
   <si>
     <t>MA0100382</t>
   </si>
   <si>
     <t>FALL RIVER W W T P</t>
   </si>
   <si>
-    <t>1979 BAY STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>FALL RIVER</t>
   </si>
   <si>
     <t>MA0032751</t>
   </si>
   <si>
     <t>FIRE TRAINING FACILITY</t>
   </si>
   <si>
+    <t>EAST BOSTON</t>
+  </si>
+  <si>
+    <t>MAG590013</t>
+  </si>
+  <si>
+    <t>GARDNER W W T F</t>
+  </si>
+  <si>
+    <t>EAST TEMPLETON</t>
+  </si>
+  <si>
+    <t>MA0003905</t>
+  </si>
+  <si>
+    <t>GE - AVIATION</t>
+  </si>
+  <si>
+    <t>LYNN</t>
+  </si>
+  <si>
+    <t>MA0003891</t>
+  </si>
+  <si>
+    <t>GENERAL ELECTRIC COMPANY</t>
+  </si>
+  <si>
+    <t>PITTSFIELD</t>
+  </si>
+  <si>
+    <t>MA0004928</t>
+  </si>
+  <si>
+    <t>GENON HOLDCO 10, LLC</t>
+  </si>
+  <si>
+    <t>SANDWICH</t>
+  </si>
+  <si>
+    <t>MA0003832</t>
+  </si>
+  <si>
+    <t>GILLETTE CO</t>
+  </si>
+  <si>
+    <t>SOUTH BOSTON</t>
+  </si>
+  <si>
+    <t>MA0003425</t>
+  </si>
+  <si>
+    <t>GLOBAL PETROLEUM CORP - REVERE</t>
+  </si>
+  <si>
+    <t>REVERE</t>
+  </si>
+  <si>
+    <t>MA0003298</t>
+  </si>
+  <si>
+    <t>GLOBAL REVCO TERMINAL, LLC</t>
+  </si>
+  <si>
+    <t>MA0000825</t>
+  </si>
+  <si>
+    <t>GLOBAL SOUTH TERMINAL</t>
+  </si>
+  <si>
+    <t>MA0100625</t>
+  </si>
+  <si>
+    <t>GLOUCESTER W P C F</t>
+  </si>
+  <si>
+    <t>GLOUCESTER</t>
+  </si>
+  <si>
+    <t>MA0030350</t>
+  </si>
+  <si>
+    <t>GOVERNOR DUMMER ACADEMY</t>
+  </si>
+  <si>
+    <t>BYFIELD</t>
+  </si>
+  <si>
+    <t>MAG590002</t>
+  </si>
+  <si>
+    <t>GRAFTON WASTEWATER TREATMENT</t>
+  </si>
+  <si>
+    <t>SO. GRAFTON</t>
+  </si>
+  <si>
+    <t>MA0020231</t>
+  </si>
+  <si>
+    <t>GRANITE STATE CONCRETE CO INC</t>
+  </si>
+  <si>
+    <t>WESTFORD</t>
+  </si>
+  <si>
+    <t>MAG590025</t>
+  </si>
+  <si>
+    <t>GREAT BARRINGTON W W T F, TOWN OF</t>
+  </si>
+  <si>
+    <t>GREAT BARRINGTON</t>
+  </si>
+  <si>
+    <t>MA0100447</t>
+  </si>
+  <si>
+    <t>GREATER LAWRENCE S D</t>
+  </si>
+  <si>
+    <t>NO ANDOVER</t>
+  </si>
+  <si>
+    <t>MAG590014</t>
+  </si>
+  <si>
+    <t>GREENFIELD W P C P</t>
+  </si>
+  <si>
+    <t>GREENFIELD</t>
+  </si>
+  <si>
+    <t>MA0033324</t>
+  </si>
+  <si>
+    <t>GROTON SCHOOL</t>
+  </si>
+  <si>
+    <t>GROTON</t>
+  </si>
+  <si>
+    <t>MA0001091</t>
+  </si>
+  <si>
+    <t>GULF OIL - CHELSEA</t>
+  </si>
+  <si>
+    <t>MAG580013</t>
+  </si>
+  <si>
+    <t>HADLEY WASTEWATER TREATMENT PLANT</t>
+  </si>
+  <si>
+    <t>MAG580017</t>
+  </si>
+  <si>
+    <t>HARDWICK W P C - WHEELWRIGHT</t>
+  </si>
+  <si>
+    <t>WHEELWRIGHT</t>
+  </si>
+  <si>
+    <t>MAG580016</t>
+  </si>
+  <si>
+    <t>HARDWICK WPC - GILBERTVILLE</t>
+  </si>
+  <si>
+    <t>GILBERTVILLE</t>
+  </si>
+  <si>
+    <t>MAG580015</t>
+  </si>
+  <si>
+    <t>HATFIELD W W T F</t>
+  </si>
+  <si>
+    <t>HATFIELD</t>
+  </si>
+  <si>
+    <t>MA0101621</t>
+  </si>
+  <si>
+    <t>HAVERHILL W W T F</t>
+  </si>
+  <si>
+    <t>BRADFORD</t>
+  </si>
+  <si>
+    <t>MA0004561</t>
+  </si>
+  <si>
+    <t>HOLLINGSWORTH &amp; VOSE</t>
+  </si>
+  <si>
+    <t>WEST GROTON</t>
+  </si>
+  <si>
+    <t>MA0044996</t>
+  </si>
+  <si>
+    <t>EAST WALPOLE</t>
+  </si>
+  <si>
+    <t>MA0101630</t>
+  </si>
+  <si>
+    <t>HOLYOKE W P C F</t>
+  </si>
+  <si>
+    <t>HOLYOKE</t>
+  </si>
+  <si>
+    <t>MA0100510</t>
+  </si>
+  <si>
+    <t>HOOSAC W P C F</t>
+  </si>
+  <si>
+    <t>WILLIAMSTOWN</t>
+  </si>
+  <si>
+    <t>MAG580035</t>
+  </si>
+  <si>
+    <t>HOPEDALE W W T P</t>
+  </si>
+  <si>
+    <t>HOPEDALE</t>
+  </si>
+  <si>
+    <t>MAG590029</t>
+  </si>
+  <si>
+    <t>HUDSON W W T F</t>
+  </si>
+  <si>
+    <t>HUDSON</t>
+  </si>
+  <si>
+    <t>MAG590037</t>
+  </si>
+  <si>
+    <t>HULL W P C F</t>
+  </si>
+  <si>
+    <t>MAG580024</t>
+  </si>
+  <si>
+    <t>HUNTINGTON W W T P</t>
+  </si>
+  <si>
+    <t>HUNTINGTON</t>
+  </si>
+  <si>
+    <t>MAG590036</t>
+  </si>
+  <si>
+    <t>IPSWICH W W T F</t>
+  </si>
+  <si>
+    <t>IPSWICH</t>
+  </si>
+  <si>
+    <t>MA0001929</t>
+  </si>
+  <si>
+    <t>IRVING OIL TERMINALS, INC.</t>
+  </si>
+  <si>
+    <t>MA0040398</t>
+  </si>
+  <si>
+    <t>JOHN J. CARROLL WATER TREATMENT PLANT</t>
+  </si>
+  <si>
+    <t>MARLBOROUGH</t>
+  </si>
+  <si>
+    <t>MA0004898</t>
+  </si>
+  <si>
+    <t>KENDALL GREEN ENERGY LLC</t>
+  </si>
+  <si>
+    <t>MA0001350</t>
+  </si>
+  <si>
+    <t>L.S. STARRETT COMPANY</t>
+  </si>
+  <si>
+    <t>ME0002381</t>
+  </si>
+  <si>
+    <t>LEDVANCE LLC</t>
+  </si>
+  <si>
+    <t>MAG590023</t>
+  </si>
+  <si>
+    <t>LEE WWTP, TOWN OF</t>
+  </si>
+  <si>
+    <t>LEE</t>
+  </si>
+  <si>
+    <t>MAG580027</t>
+  </si>
+  <si>
+    <t>LEICESTER WATER SUPPLY WWTF</t>
+  </si>
+  <si>
+    <t>LEICESTER</t>
+  </si>
+  <si>
+    <t>MAG590024</t>
+  </si>
+  <si>
+    <t>LENOX CENTER W W T P</t>
+  </si>
+  <si>
+    <t>LENOX DALE</t>
+  </si>
+  <si>
+    <t>MAG580040</t>
+  </si>
+  <si>
+    <t>LEO L. DUBOIS WPCF - BRIDGEWATER CORRECTION COMPLEX</t>
+  </si>
+  <si>
+    <t>MA0100617</t>
+  </si>
+  <si>
+    <t>LEOMINSTER W W T P</t>
+  </si>
+  <si>
+    <t>LEOMINSTER</t>
+  </si>
+  <si>
+    <t>MA0000787</t>
+  </si>
+  <si>
     <t>LOGAN INTERNATIONAL AIRPORT</t>
   </si>
   <si>
-    <t>EAST BOSTON</t>
-[...469 lines deleted...]
-  <si>
     <t>MA0100633</t>
   </si>
   <si>
     <t>LOWELL REGIONAL WW UTILITY</t>
   </si>
   <si>
-    <t>451 FIRST ST BLVD</t>
-[...1 lines deleted...]
-  <si>
     <t>LOWELL</t>
   </si>
   <si>
     <t>MA0100552</t>
   </si>
   <si>
     <t>LYNN REGIONAL W P C F</t>
   </si>
   <si>
-    <t>TWO CIRCLE AVE</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580036</t>
   </si>
   <si>
     <t>M C I NORFOLK-WALPOLE WPCF</t>
   </si>
   <si>
-    <t>10 OLD CAMPBELL RD</t>
-[...1 lines deleted...]
-  <si>
     <t>NORFOLK</t>
   </si>
   <si>
     <t>MAG580043</t>
   </si>
   <si>
     <t>MANCHESTER WASTEWATER TREATMENT FACILITY</t>
   </si>
   <si>
-    <t>12 CHURCH STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MANCHESTER</t>
   </si>
   <si>
     <t>MA0100374</t>
   </si>
   <si>
     <t>MARBLEHEAD - SARGENT ROAD PUMP STATION</t>
   </si>
   <si>
-    <t>WIDGER ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MARBLEHEAD</t>
   </si>
   <si>
     <t>MA0100030</t>
   </si>
   <si>
     <t>MARION WWTF</t>
   </si>
   <si>
-    <t>BENSON BROOK ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MARION</t>
   </si>
   <si>
     <t>MA0100498</t>
   </si>
   <si>
     <t>MARLBOROUGH EASTERLY W W T F</t>
   </si>
   <si>
-    <t>860 BOSTON POST RD</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0100480</t>
   </si>
   <si>
     <t>MARLBOROUGH WESTERLY W W T F</t>
   </si>
   <si>
-    <t>303 BOUNDARY STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590039</t>
   </si>
   <si>
     <t>MARSHFIELD WASTEWATER FACILITY</t>
   </si>
   <si>
-    <t>200 TOWN PIER ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MARSHFIELD</t>
   </si>
   <si>
     <t>MA0024368</t>
   </si>
   <si>
     <t>MASSACHUSETTS MARITIME ACADEMY</t>
   </si>
   <si>
-    <t>101 ACADEMY DRIVE</t>
-[...1 lines deleted...]
-  <si>
     <t>BOURNE</t>
   </si>
   <si>
     <t>MAG590028</t>
   </si>
   <si>
     <t>MAYNARD WASTEWATER TREATMENT FACILITY</t>
   </si>
   <si>
-    <t>18 PINE HILL ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MAYNARD</t>
   </si>
   <si>
     <t>MA0003590</t>
   </si>
   <si>
     <t>MBTA COMMUTER RAIL MAINTENANCE FACILITY</t>
   </si>
   <si>
-    <t>70 REAR THIRD AVENUE</t>
-[...1 lines deleted...]
-  <si>
     <t>SOMERVILLE</t>
   </si>
   <si>
     <t>MA0033987</t>
   </si>
   <si>
     <t>MBTA QUINCY PUMP STATION</t>
   </si>
   <si>
-    <t>GRANITE ST &amp; ROSS WAY</t>
-[...1 lines deleted...]
-  <si>
     <t>QUINCY</t>
   </si>
   <si>
     <t>MAG580009</t>
   </si>
   <si>
     <t>MCI - Concord</t>
   </si>
   <si>
-    <t>965 ELM STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590008</t>
   </si>
   <si>
     <t>MEDFIELD WASTEWATER TREATMENT FACILITY</t>
   </si>
   <si>
-    <t>197 WEST ST</t>
-[...1 lines deleted...]
-  <si>
     <t>MEDFIELD</t>
   </si>
   <si>
     <t>MAG580030</t>
   </si>
   <si>
     <t>MERRIMAC W W T P</t>
   </si>
   <si>
-    <t>50 FEDERAL WAY</t>
-[...1 lines deleted...]
-  <si>
     <t>MERRIMAC</t>
   </si>
   <si>
     <t>MAG590043</t>
   </si>
   <si>
     <t>MFN REGIONAL WASTEWATER DIST.</t>
   </si>
   <si>
-    <t>HILL AT CRANE ST.</t>
-[...1 lines deleted...]
-  <si>
     <t>NORTON</t>
   </si>
   <si>
     <t>MAG590042</t>
   </si>
   <si>
     <t>MIDDLEBOROUGH S T P</t>
   </si>
   <si>
-    <t>JOE CIAGLO WAY</t>
-[...1 lines deleted...]
-  <si>
     <t>MIDDLEBOROUGH</t>
   </si>
   <si>
     <t>MAG580010</t>
   </si>
   <si>
     <t>MIDDLESEX SCHOOL WWTP</t>
   </si>
   <si>
-    <t>1400 LOWELL ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590007</t>
   </si>
   <si>
     <t>MILFORD W W T F</t>
   </si>
   <si>
-    <t>ROUTE 140</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0100536</t>
   </si>
   <si>
     <t>MILTON TOWN OF</t>
   </si>
   <si>
-    <t>PUBLIC WORKS DEPT</t>
-[...1 lines deleted...]
-  <si>
     <t>MILTON</t>
   </si>
   <si>
     <t>MAG580019</t>
   </si>
   <si>
     <t>Monroe WWTF</t>
   </si>
   <si>
-    <t>MILL STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>Monroe Bridge</t>
   </si>
   <si>
     <t>MA0100137</t>
   </si>
   <si>
     <t>MONTAGUE W P C F</t>
   </si>
   <si>
-    <t>34 GREENFIELD ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MONTAGUE</t>
   </si>
   <si>
     <t>MA0001716</t>
   </si>
   <si>
     <t>MW CUSTOM PAPERS LLC LAUREL MI</t>
   </si>
   <si>
-    <t>1075 PLEASANT STREET, ROUTE 102</t>
-[...1 lines deleted...]
-  <si>
     <t>SOUTH LEE</t>
   </si>
   <si>
     <t>MA0103284</t>
   </si>
   <si>
     <t>MWRA DEER ISLAND TREATMENT PLANT</t>
   </si>
   <si>
-    <t>190 TAFTS AVE</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590033</t>
   </si>
   <si>
     <t>MWRA-CLINTON S T P</t>
   </si>
   <si>
-    <t>677 HIGH STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>CLINTON</t>
   </si>
   <si>
     <t>MA0040258</t>
   </si>
   <si>
     <t>NEPTUNE DEEPWATER PORT</t>
   </si>
   <si>
-    <t>1 LIBERTY SQUARE 10TH FLOOR</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0100781</t>
   </si>
   <si>
     <t>NEW BEDFORD WASTEWATER TREATMENT FACILITY</t>
   </si>
   <si>
-    <t>FERRY ROAD (FORT RODMAN)</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0003123</t>
   </si>
   <si>
     <t>NEW ENGLAND AQUARIUM</t>
   </si>
   <si>
-    <t>CENTRAL WHARF</t>
-[...4 lines deleted...]
-  <si>
     <t>MA0040380</t>
   </si>
   <si>
     <t>NEW ENGLAND AQUARIUM OFF-SITE HOLDING - QUINCY</t>
   </si>
   <si>
-    <t>549 SOUTH STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590035</t>
   </si>
   <si>
     <t>NEWBURYPORT W P C F</t>
   </si>
   <si>
-    <t>157 WATER ST</t>
-[...1 lines deleted...]
-  <si>
     <t>NEWBURYPORT</t>
   </si>
   <si>
     <t>MA0101036</t>
   </si>
   <si>
     <t>NORTH ATTLEBOROUGH W W T P</t>
   </si>
   <si>
-    <t>CEDAR ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580037</t>
   </si>
   <si>
     <t>NORTH BROOKFIELD WASTEWATER TREATMENT PLANT</t>
   </si>
   <si>
-    <t>59 EAST BROOKFIELD RD</t>
-[...1 lines deleted...]
-  <si>
     <t>NORTH BROOKFIELD</t>
   </si>
   <si>
     <t>MA0028941</t>
   </si>
   <si>
     <t>NORTH STATION RAILROAD TERMINAL</t>
   </si>
   <si>
-    <t>135 CAUSEWAY STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0101818</t>
   </si>
   <si>
     <t>NORTHAMPTON W W T F</t>
   </si>
   <si>
-    <t>33 HOCKANUM ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>NORTHAMPTON</t>
   </si>
   <si>
     <t>MAG590001</t>
   </si>
   <si>
     <t>NORTHBRIDGE WWTP</t>
   </si>
   <si>
-    <t>643 PROVIDENCE ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>NORTHBRIDGE</t>
   </si>
   <si>
     <t>MAG580012</t>
   </si>
   <si>
     <t>Northfield Mt Hermon School</t>
   </si>
   <si>
-    <t>206 MAIN ST</t>
-[...1 lines deleted...]
-  <si>
     <t>GILL</t>
   </si>
   <si>
-    <t>01354</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580014</t>
   </si>
   <si>
     <t>Northfield WWTF</t>
   </si>
   <si>
-    <t>104 MEADOW STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>Northfield</t>
   </si>
   <si>
-    <t>01360</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580041</t>
   </si>
   <si>
     <t>OAK POINT HOMES</t>
   </si>
   <si>
-    <t>200 OAK POINT DRIVE</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580001</t>
   </si>
   <si>
     <t>Old Deerfield WWTP</t>
   </si>
   <si>
-    <t>55 LITTLE MEADOW ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>Deerfield</t>
   </si>
   <si>
-    <t>01342</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0001848</t>
   </si>
   <si>
     <t>ONYX SPECIALTY PAPERS, INC.</t>
   </si>
   <si>
-    <t>40 WILLOW STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590019</t>
   </si>
   <si>
     <t>ORANGE W W T P</t>
   </si>
   <si>
-    <t>295 WEST MAIN ST</t>
-[...1 lines deleted...]
-  <si>
     <t>ORANGE</t>
   </si>
   <si>
     <t>MAG580026</t>
   </si>
   <si>
     <t>Oxford - Rochdale</t>
   </si>
   <si>
-    <t>28 COMINS RD</t>
-[...1 lines deleted...]
-  <si>
     <t>Oxford</t>
   </si>
   <si>
     <t>MA0029297</t>
   </si>
   <si>
     <t>P.J. KEATING COMPANY</t>
   </si>
   <si>
-    <t>72 SOUTH MAIN STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>ACUSHNET</t>
   </si>
   <si>
     <t>MA0101168</t>
   </si>
   <si>
     <t>PALMER W P C F</t>
   </si>
   <si>
-    <t>1 NORBELL STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>PALMER, TOWN OF</t>
   </si>
   <si>
     <t>MA0004936</t>
   </si>
   <si>
     <t>PATRIOT BEVERAGES LLC</t>
   </si>
   <si>
-    <t>20 HAVARD ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>LITTLETON</t>
   </si>
   <si>
     <t>MAG590032</t>
   </si>
   <si>
     <t>PEPPERELL W W T P</t>
   </si>
   <si>
-    <t>47 NASHUA RD</t>
-[...1 lines deleted...]
-  <si>
     <t>PEPPERELL</t>
   </si>
   <si>
     <t>MA0003557</t>
   </si>
   <si>
     <t>PILGRIM NUCLEAR POWER STATION</t>
   </si>
   <si>
-    <t>600 ROCKY HILL ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>PLYMOUTH</t>
   </si>
   <si>
     <t>MA0029858</t>
   </si>
   <si>
     <t>PILOT TRAVEL CENTERS,LLC</t>
   </si>
   <si>
-    <t>400 ROUTE 15</t>
-[...1 lines deleted...]
-  <si>
     <t>STURBRIDGE</t>
   </si>
   <si>
     <t>MA0032212</t>
   </si>
   <si>
     <t>PINE BROOK COUNTRY CLUB</t>
   </si>
   <si>
-    <t>42 NEWTON ST</t>
-[...1 lines deleted...]
-  <si>
     <t>WESTON</t>
   </si>
   <si>
     <t>MA0040231</t>
   </si>
   <si>
     <t>PITTSFIELD ECONOMIC DEV.AUTH.</t>
   </si>
   <si>
-    <t>81 KELLOGG STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0101681</t>
   </si>
   <si>
     <t>PITTSFIELD W W T P</t>
   </si>
   <si>
-    <t>901 HOLMES ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590040</t>
   </si>
   <si>
     <t>PLYMOUTH W W T P</t>
   </si>
   <si>
-    <t>131 CAMELOT DRIVE</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0005517</t>
   </si>
   <si>
     <t>POTTER STATION UNIT 2</t>
   </si>
   <si>
-    <t>150 POTTER ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0026247</t>
   </si>
   <si>
     <t>POWER PRODUCTS SYSTEMS, LLC</t>
   </si>
   <si>
-    <t>90 BAY STATE RD</t>
-[...1 lines deleted...]
-  <si>
     <t>WAKEFIELD</t>
   </si>
   <si>
     <t>MA0030571</t>
   </si>
   <si>
     <t>QUABBIN WIRE &amp; CABLE CO., INC.</t>
   </si>
   <si>
-    <t>10 MAPLE STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>WARE</t>
   </si>
   <si>
     <t>MAG580022</t>
   </si>
   <si>
     <t>Renaissance Manor</t>
   </si>
   <si>
-    <t>37 FEEDING HILLS ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>WESTFIELD</t>
   </si>
   <si>
     <t>MA0040291</t>
   </si>
   <si>
     <t>RESILIENCE BOSTON, INC.</t>
   </si>
   <si>
-    <t>500 SOLDIERS FIELD ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>ALLSTON</t>
   </si>
   <si>
     <t>MA0025763</t>
   </si>
   <si>
     <t>RIVER TERRACE HEALTHCARE</t>
   </si>
   <si>
-    <t>1675 MAIN STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>LANCASTER</t>
   </si>
   <si>
     <t>MAG590038</t>
   </si>
   <si>
     <t>ROCKLAND WASTEWATER TREATMENT FACILITY</t>
   </si>
   <si>
-    <t>587 REAR SUMMER STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>ROCKLAND</t>
   </si>
   <si>
     <t>MAG580044</t>
   </si>
   <si>
     <t>ROCKPORT W W T F</t>
   </si>
   <si>
-    <t>PLEASANT ST (END OF)</t>
-[...1 lines deleted...]
-  <si>
     <t>ROCKPORT</t>
   </si>
   <si>
     <t>MAG580020</t>
   </si>
   <si>
     <t>ROYALSTON W W T P</t>
   </si>
   <si>
-    <t>15 BLOSSOM STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>SOUTH ROYALSTON</t>
   </si>
   <si>
     <t>MAG580023</t>
   </si>
   <si>
     <t>RUSSELL W W T F</t>
   </si>
   <si>
-    <t>RUSSELL VILLAGE</t>
-[...1 lines deleted...]
-  <si>
     <t>RUSSELL</t>
   </si>
   <si>
     <t>MA0003531</t>
   </si>
   <si>
     <t>SAINT GOBAIN CERTAIN TEED CORP</t>
   </si>
   <si>
-    <t>1077 PLEASANT STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>NORWOOD</t>
   </si>
   <si>
     <t>MA0102873</t>
   </si>
   <si>
     <t>SALISBURY W W T F</t>
   </si>
   <si>
-    <t>125 ELM ST</t>
-[...1 lines deleted...]
-  <si>
     <t>SALISBURY</t>
   </si>
   <si>
     <t>MA0028193</t>
   </si>
   <si>
     <t>SAUGUS RESCO RESOURCE RECOVERY</t>
   </si>
   <si>
-    <t>100 SALEM TPKE</t>
-[...1 lines deleted...]
-  <si>
     <t>SAUGUS</t>
   </si>
   <si>
     <t>MAG590041</t>
   </si>
   <si>
     <t>SCITUATE W T P</t>
   </si>
   <si>
-    <t>161 DRIFTWAY</t>
-[...1 lines deleted...]
-  <si>
     <t>SCITUATE</t>
   </si>
   <si>
     <t>MA0000469</t>
   </si>
   <si>
     <t>SEAMAN PAPER OF MASSACHUSETTS</t>
   </si>
   <si>
-    <t>51 MAIN STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>TEMPLETON</t>
   </si>
   <si>
     <t>MAG580002</t>
   </si>
   <si>
     <t>Shelburne Falls WWTF</t>
   </si>
   <si>
-    <t>GARDNER FALLS ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>BUCKLAND</t>
   </si>
   <si>
-    <t>01370</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0040321</t>
   </si>
   <si>
     <t>SHIRE PHARMACEUTICALS</t>
   </si>
   <si>
-    <t>205 ALEWIFE BROOK PARKWAY</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580031</t>
   </si>
   <si>
     <t>SHORECLIFF MAINTENANCE TRUST</t>
   </si>
   <si>
-    <t>14 CLIFF AVENUE</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0001147</t>
   </si>
   <si>
     <t>SOLUTIA, INC.</t>
   </si>
   <si>
-    <t>INDIAN ORCHARD PLANT</t>
-[...1 lines deleted...]
-  <si>
     <t>SPRINGFIELD</t>
   </si>
   <si>
     <t>MA0100676</t>
   </si>
   <si>
     <t>SOMERSET W P C F</t>
   </si>
   <si>
-    <t>116 WALKER STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>SOMERSET</t>
   </si>
   <si>
     <t>MA0101982</t>
   </si>
   <si>
     <t>SOMERVILLE CSO SYSTEM</t>
   </si>
   <si>
     <t>MAG580004</t>
   </si>
   <si>
     <t>South Deerfield WWTP</t>
   </si>
   <si>
-    <t>STATE HIGHWAY 116</t>
-[...1 lines deleted...]
-  <si>
     <t>SOUTH DEERFIELD</t>
   </si>
   <si>
-    <t>01373</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0100501</t>
   </si>
   <si>
     <t>SOUTH ESSEX SEWERAGE DIST WWTP</t>
   </si>
   <si>
-    <t>50 FORT AVE</t>
-[...1 lines deleted...]
-  <si>
     <t>SALEM</t>
   </si>
   <si>
     <t>MAG590021</t>
   </si>
   <si>
     <t>SOUTH HADLEY W W T P</t>
   </si>
   <si>
-    <t>2 JAMES STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590027</t>
   </si>
   <si>
     <t>SOUTHBRIDGE W W T P</t>
   </si>
   <si>
-    <t>83 DRESSER HILL RD</t>
-[...1 lines deleted...]
-  <si>
     <t>SOUTHBRIDGE</t>
   </si>
   <si>
     <t>MA0005991</t>
   </si>
   <si>
     <t>SPECIALTY MINERALS, INC.</t>
   </si>
   <si>
-    <t>260 COLUMBIA STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590010</t>
   </si>
   <si>
     <t>SPENCER W W T P</t>
   </si>
   <si>
-    <t>69 WEST MAIN STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>SPENCER</t>
   </si>
   <si>
     <t>MA0028037</t>
   </si>
   <si>
     <t>SPRAGUE ENERGY</t>
   </si>
   <si>
-    <t>740 WASHINGTON STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0020869</t>
   </si>
   <si>
     <t>SPRAGUE ENERGY QUINCY STA</t>
   </si>
   <si>
-    <t>728 SOUTH ARTERY</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0103331</t>
   </si>
   <si>
     <t>SPRINGFIELD CSO</t>
   </si>
   <si>
-    <t>WATER AND SEWER COMMISSION</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0101613</t>
   </si>
   <si>
     <t>SPRINGFIELD W W T P</t>
   </si>
   <si>
-    <t>190 M STREET EXTENSION</t>
-[...1 lines deleted...]
-  <si>
     <t>AGAWAM</t>
   </si>
   <si>
     <t>MAG580029</t>
   </si>
   <si>
     <t>Stockbridge WWTP</t>
   </si>
   <si>
-    <t>ONE WEST STOCKBRIDGE ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>STOCKBRIDGE</t>
   </si>
   <si>
     <t>MAG590026</t>
   </si>
   <si>
     <t>STURBRIDGE WPCF</t>
   </si>
   <si>
-    <t>END OF OLD NEW BOSTON ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580005</t>
   </si>
   <si>
     <t>Sunderland WWTF</t>
   </si>
   <si>
-    <t>113 RIVER RD</t>
-[...1 lines deleted...]
-  <si>
     <t>SUNDERLAND</t>
   </si>
   <si>
-    <t>01375</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0004006</t>
   </si>
   <si>
     <t>SUNOCO LOGISTICS EAST BOSTON TERMINAL</t>
   </si>
   <si>
-    <t>467 CHELSEA STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0103390</t>
   </si>
   <si>
     <t>SWANSEA WATER DISTRICT</t>
   </si>
   <si>
-    <t>240 VINNICUM ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>SWANSEA</t>
   </si>
   <si>
     <t>MA0002241</t>
   </si>
   <si>
     <t>TAUNTON MUNICIPAL LIGHTING</t>
   </si>
   <si>
-    <t>1314 SOMERSET AVENUE</t>
-[...1 lines deleted...]
-  <si>
     <t>TAUNTON</t>
   </si>
   <si>
     <t>MA0040193</t>
   </si>
   <si>
     <t>TAUNTON RIVER DESALINATION FACILITY(AQUARIA)</t>
   </si>
   <si>
-    <t>455 SOMERSET AVE</t>
-[...1 lines deleted...]
-  <si>
     <t>DIGHTON</t>
   </si>
   <si>
     <t>MA0100897</t>
   </si>
   <si>
     <t>TAUNTON W W T P</t>
   </si>
   <si>
-    <t>825 WEST WATER STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580038</t>
   </si>
   <si>
     <t>TEMPLETON W W T F</t>
   </si>
   <si>
-    <t>RESERVIOR STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>BALDWINSVILLE</t>
   </si>
   <si>
     <t>MA0001791</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENTS, INC.</t>
   </si>
   <si>
-    <t>527 PLEASANT STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0004073</t>
   </si>
   <si>
     <t>TWIN RIVERS TECHNOLOGIES, QUINCY, LLC</t>
   </si>
   <si>
-    <t>780 WASHINGTON ST</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0040304</t>
   </si>
   <si>
     <t>UMASS BOSTON</t>
   </si>
   <si>
-    <t>100 WILLIAM T MORRISSEY BLVD</t>
-[...1 lines deleted...]
-  <si>
     <t>DORCHESTER</t>
   </si>
   <si>
-    <t>02125</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0102369</t>
   </si>
   <si>
     <t>UPPER BLACKSTONE WPAD</t>
   </si>
   <si>
-    <t>ROUTE 20</t>
-[...1 lines deleted...]
-  <si>
     <t>MILLBURY</t>
   </si>
   <si>
     <t>MAG580034</t>
   </si>
   <si>
     <t>UPTON WWTP</t>
   </si>
   <si>
-    <t>43 MAPLE AVE</t>
-[...1 lines deleted...]
-  <si>
     <t>WEST UPTON</t>
   </si>
   <si>
     <t>MAG590003</t>
   </si>
   <si>
     <t>UXBRIDGE W W T F</t>
   </si>
   <si>
-    <t>80 RIVER ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>UXBRIDGE</t>
   </si>
   <si>
     <t>MAG590012</t>
   </si>
   <si>
     <t>WARE W W T P</t>
   </si>
   <si>
-    <t>30 ROBBINS RD</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590005</t>
   </si>
   <si>
     <t>WAREHAM W P C F</t>
   </si>
   <si>
-    <t>6 TONY LANE</t>
-[...1 lines deleted...]
-  <si>
     <t>WAREHAM</t>
   </si>
   <si>
     <t>MAG590011</t>
   </si>
   <si>
     <t>WARREN W W T F</t>
   </si>
   <si>
-    <t>2527 MAIN STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>WEST WARREN</t>
   </si>
   <si>
     <t>MAG580011</t>
   </si>
   <si>
     <t>WAYLAND WW MDC</t>
   </si>
   <si>
-    <t>185 ELISSA AVE.</t>
-[...1 lines deleted...]
-  <si>
     <t>WAYLAND</t>
   </si>
   <si>
     <t>MA0004871</t>
   </si>
   <si>
     <t>WEAVERS COVE INDUSTRIAL PARK, LLC.</t>
   </si>
   <si>
-    <t>1 NEW STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>MA0100439</t>
   </si>
   <si>
     <t>WEBSTER W W T F</t>
   </si>
   <si>
-    <t>38 HILL STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>WEBSTER</t>
   </si>
   <si>
     <t>MA0040482</t>
   </si>
   <si>
     <t>WEST PARISH WATER TREATMENT PLANT</t>
   </si>
   <si>
-    <t>1515 GRANVILLE ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG580028</t>
   </si>
   <si>
     <t>West Stockbridge</t>
   </si>
   <si>
-    <t>MOSCOW ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>WEST STOCKBRIDGE</t>
   </si>
   <si>
     <t>MA0100412</t>
   </si>
   <si>
     <t>WESTBOROUGH W W T P</t>
   </si>
   <si>
-    <t>238 TURNPIKE ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>WESTBOROUGH</t>
   </si>
   <si>
     <t>MA0101800</t>
   </si>
   <si>
     <t>WESTFIELD MA POTW</t>
   </si>
   <si>
-    <t>149 NECK ROAD</t>
-[...1 lines deleted...]
-  <si>
     <t>MAG590017</t>
   </si>
   <si>
     <t>WINCHENDON W P C F</t>
   </si>
   <si>
-    <t>637 RIVER ST</t>
-[...1 lines deleted...]
-  <si>
     <t>WINCHEDON</t>
   </si>
   <si>
     <t>MA0102997</t>
   </si>
   <si>
     <t>WORCESTER CSO FACILITY</t>
   </si>
   <si>
-    <t>70 QUINSIGAMOND AVENUE</t>
-[...1 lines deleted...]
-  <si>
     <t>WORCESTER</t>
   </si>
   <si>
     <t>MAS010002</t>
   </si>
   <si>
     <t>WORCESTER MUNICIPAL SEPARATE STORM SEWER SYSTEM</t>
   </si>
   <si>
     <t>MAG580025</t>
   </si>
   <si>
     <t>Woronoco Village</t>
   </si>
   <si>
-    <t>TEKOA AVENUE/BRIDGE ROAD</t>
-[...4 lines deleted...]
-  <si>
     <t>MAG580008</t>
   </si>
   <si>
     <t>WRENTHAM DEVELOPMENTAL CENTER</t>
   </si>
   <si>
-    <t>NORTH ST</t>
-[...1 lines deleted...]
-  <si>
     <t>WRENTHAM</t>
   </si>
   <si>
     <t>MA0004341</t>
   </si>
   <si>
     <t>WYMAN-GORDON COMPANY</t>
   </si>
   <si>
-    <t>244 WORCESTER STREET</t>
-[...1 lines deleted...]
-  <si>
     <t>NORTH GRAFTON</t>
   </si>
   <si>
-    <t>01536</t>
-[...1 lines deleted...]
-  <si>
     <t>Lab Name</t>
   </si>
   <si>
-    <t>Approved lab-modified PFAS analytical method? (Any lab may test using 1633)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Eurofins Test America </t>
+    <t>New lab to this form?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: All Surface Water Discharge permits now require PFAS testing using EPA Method 1633. Any lab which performs PFAS testing through EPA Method 1633 may be used. </t>
+  </si>
+  <si>
+    <t>Eurofins Test America</t>
+  </si>
+  <si>
+    <t>Previously included in the form</t>
+  </si>
+  <si>
+    <t>Alpha Analytical, Inc.</t>
+  </si>
+  <si>
+    <t>Enthalpy Analytical, LLC.</t>
+  </si>
+  <si>
+    <t>Eurofins Lancaster Laboratories Environmental</t>
+  </si>
+  <si>
+    <t>Bureau Veritas Canada (2019) Inc. operating as Bureau Veritas</t>
+  </si>
+  <si>
+    <t>Contest, A Pace Analytical Laboratory</t>
+  </si>
+  <si>
+    <t>Advanced Environmental Laboratories</t>
+  </si>
+  <si>
+    <t>ALS Environmental</t>
+  </si>
+  <si>
+    <t>Battelle Analytical Chemistry Services Laboratory</t>
+  </si>
+  <si>
+    <t>Eurofins Denver</t>
+  </si>
+  <si>
+    <t>GEL Laboratories, LLC</t>
+  </si>
+  <si>
+    <t>Gulf Coast Analytical Laboratories LLC</t>
+  </si>
+  <si>
+    <t>SGS AXYX Analytical Services Ltd. - Canada</t>
+  </si>
+  <si>
+    <t>SGS North America, Inc. - Orlando</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suburban Testing Laboratories, Inc. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weck Laboratories, Inc. </t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Microbac</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>RI Analytical</t>
+  </si>
+  <si>
+    <t>Eurofins Eaton Analytical - Pomona</t>
+  </si>
+  <si>
+    <t>Pace Analytical Ormond</t>
+  </si>
+  <si>
+    <t>Eurofins Eaton Analytical - South Bend</t>
+  </si>
+  <si>
+    <t>MWRA Central Laboratory</t>
+  </si>
+  <si>
+    <t>SGS North America - Wilmington</t>
+  </si>
+  <si>
+    <t>Absolute Resource Associates</t>
+  </si>
+  <si>
+    <t>York Analytical Laboratories</t>
+  </si>
+  <si>
+    <t>EMSL Analytical</t>
+  </si>
+  <si>
+    <t>ESS Laboratory</t>
+  </si>
+  <si>
+    <t>GEL Laboratories</t>
+  </si>
+  <si>
+    <t>Maine Laboratories</t>
+  </si>
+  <si>
+    <t>Microbac Dayville</t>
+  </si>
+  <si>
+    <t>Phoenix Environmental Labs</t>
+  </si>
+  <si>
+    <t>New England Testing Laboratory</t>
+  </si>
+  <si>
+    <t>New England Bioassay</t>
+  </si>
+  <si>
+    <t>Eurofins Sacramento</t>
+  </si>
+  <si>
+    <t>SO CENTRAL CONNECTICUT REGIONAL WATER</t>
+  </si>
+  <si>
+    <t>Barnstable County Health &amp; Env Dept</t>
+  </si>
+  <si>
+    <t>New England Chromachem Inc</t>
+  </si>
+  <si>
+    <t>Proverde Environmental, Inc</t>
+  </si>
+  <si>
+    <t>Granite State Analytical Services LLC</t>
+  </si>
+  <si>
+    <t>Industrial_Facility_Address</t>
+  </si>
+  <si>
+    <t>Facility_NPDES_ID</t>
+  </si>
+  <si>
+    <t>Facility_Town_Name</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: These are provided for reference. The upload form does not require the specific naming listed here. </t>
+  </si>
+  <si>
+    <t>Aladco</t>
+  </si>
+  <si>
+    <t>82 Commercial St</t>
+  </si>
+  <si>
+    <t>MA0100315</t>
+  </si>
+  <si>
+    <t>Adams</t>
+  </si>
+  <si>
+    <t>Holland Co.</t>
+  </si>
+  <si>
+    <t>153 Howland Ave</t>
+  </si>
+  <si>
+    <t>Crane and Co.</t>
+  </si>
+  <si>
+    <t>30 South St, Dalton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adams </t>
+  </si>
+  <si>
+    <t>Amesbury Group</t>
+  </si>
+  <si>
+    <t>57 South Hunt Rd.</t>
+  </si>
+  <si>
+    <t>MA0101745</t>
+  </si>
+  <si>
+    <t>Amesbury</t>
+  </si>
+  <si>
+    <t>Applied Graphics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">61 South Hunt Rd. </t>
+  </si>
+  <si>
+    <t>Munters- Cargocaire</t>
+  </si>
+  <si>
+    <t>79 Monroe St.</t>
+  </si>
+  <si>
+    <t>Specialty Machine</t>
+  </si>
+  <si>
+    <t>County Rd</t>
+  </si>
+  <si>
+    <t>(Tharpe) Robbins Co.</t>
+  </si>
+  <si>
+    <t>400 O'Neil Blvd</t>
+  </si>
+  <si>
+    <t>Attleboro</t>
+  </si>
+  <si>
+    <t>Attleboro Water Dept.</t>
+  </si>
+  <si>
+    <t>1296 West St</t>
+  </si>
+  <si>
+    <t>Brainin Advance Industries</t>
+  </si>
+  <si>
+    <t>48 Frank Mossberg Dr.</t>
+  </si>
+  <si>
+    <t>E.A. Dion Inc.</t>
+  </si>
+  <si>
+    <t>33 Franklin McKay Rd.</t>
+  </si>
+  <si>
+    <t>GMF</t>
+  </si>
+  <si>
+    <t>23 Frank Mossberd Dr.</t>
+  </si>
+  <si>
+    <t>MiniSystems</t>
+  </si>
+  <si>
+    <t>45 Frank Mossberg Dr.</t>
+  </si>
+  <si>
+    <t>Norking Co.</t>
+  </si>
+  <si>
+    <t>53 County St.</t>
+  </si>
+  <si>
+    <t>Plastic Craft</t>
+  </si>
+  <si>
+    <t>12 Dunham St.</t>
+  </si>
+  <si>
+    <t>Ronald Pratt Co. Inc.</t>
+  </si>
+  <si>
+    <t>50 Perry Ave.</t>
+  </si>
+  <si>
+    <t>Rust-Oleum Corp.</t>
+  </si>
+  <si>
+    <t>113 Oolive St.</t>
+  </si>
+  <si>
+    <t>Sensata Technologies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">529 Pleasant St. </t>
+  </si>
+  <si>
+    <t>Sweet Metal Finishing</t>
+  </si>
+  <si>
+    <t>28 John Williams St.</t>
+  </si>
+  <si>
+    <t>American Superconductor AMSC</t>
+  </si>
+  <si>
+    <t>114 East St</t>
+  </si>
+  <si>
+    <t>MA0100013</t>
+  </si>
+  <si>
+    <t>Ayer</t>
+  </si>
+  <si>
+    <t>AVS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 60 Fitchburg Rd</t>
+  </si>
+  <si>
+    <t>Catania Spagna</t>
+  </si>
+  <si>
+    <t>1 Nemco Way</t>
+  </si>
+  <si>
+    <t>CPF Inc.</t>
+  </si>
+  <si>
+    <t>25 Copeland Dr</t>
+  </si>
+  <si>
+    <t>Creative Materials</t>
+  </si>
+  <si>
+    <t>12 Willow Rd</t>
+  </si>
+  <si>
+    <t>Defense Systems</t>
+  </si>
+  <si>
+    <t>17 Blighe St</t>
+  </si>
+  <si>
+    <t>EPIC Enterprises</t>
+  </si>
+  <si>
+    <t>11 Copeland Dr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maxant  Iron Steel </t>
+  </si>
+  <si>
+    <t>P.O. Box 454</t>
+  </si>
+  <si>
+    <t>Nasoya Foods</t>
+  </si>
+  <si>
+    <t>1 New England Way</t>
+  </si>
+  <si>
+    <t>SilPro Masonry Systems</t>
+  </si>
+  <si>
+    <t>2 New England Way</t>
+  </si>
+  <si>
+    <t>AOTCO Metal Finishing</t>
+  </si>
+  <si>
+    <t>11 Suburban Park Dr.</t>
+  </si>
+  <si>
+    <t>Billerica</t>
+  </si>
+  <si>
+    <t>ASM Nexx</t>
+  </si>
+  <si>
+    <t>900 Middlesex Turnpike</t>
+  </si>
+  <si>
+    <t>AXSUN Technologies</t>
+  </si>
+  <si>
+    <t>1 Fortune Dr</t>
+  </si>
+  <si>
+    <t>Baker Commodities, Inc.</t>
+  </si>
+  <si>
+    <t>134 Billerica Ave.</t>
+  </si>
+  <si>
+    <t>Billerica Water TF</t>
+  </si>
+  <si>
+    <t>70 Letchworth Ave.</t>
+  </si>
+  <si>
+    <t>BNZ Materials</t>
+  </si>
+  <si>
+    <t xml:space="preserve">400 Iron Horse Park </t>
+  </si>
+  <si>
+    <t>Cabot Business and Tech Center</t>
+  </si>
+  <si>
+    <t>157 Concord Rd</t>
+  </si>
+  <si>
+    <t>Dana Transportation</t>
+  </si>
+  <si>
+    <t>764 Boston Rd</t>
+  </si>
+  <si>
+    <t>Eink Corp.</t>
+  </si>
+  <si>
+    <t>1000 Tech Park Dr</t>
+  </si>
+  <si>
+    <t>EMD Serono Research Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45 Middlesex Trunpike </t>
+  </si>
+  <si>
+    <t>Entegris, Inc.</t>
+  </si>
+  <si>
+    <t>9 Crosby Dr</t>
+  </si>
+  <si>
+    <t>Gutierrez Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200 Wheeler Rd. </t>
+  </si>
+  <si>
+    <t>Lantheus Medical Imaging</t>
+  </si>
+  <si>
+    <t>331 Treble Cove Rd.</t>
+  </si>
+  <si>
+    <t>Middlesex  House of Corrections</t>
+  </si>
+  <si>
+    <t>Nuvera Fuel Cells</t>
+  </si>
+  <si>
+    <t>129 Concord Rd #1</t>
+  </si>
+  <si>
+    <t>Pace industries - Tool Mfg, Inc.</t>
+  </si>
+  <si>
+    <t>67  Faulkner St</t>
+  </si>
+  <si>
+    <t>Atrenne Computing Systems</t>
+  </si>
+  <si>
+    <t>10 Mupac Dr</t>
+  </si>
+  <si>
+    <t>Brockton</t>
+  </si>
+  <si>
+    <t>Barbour Corporation</t>
+  </si>
+  <si>
+    <t>1001 N. Montello St</t>
+  </si>
+  <si>
+    <t>Bay State Linen</t>
+  </si>
+  <si>
+    <t>45 Industrial Blvd</t>
+  </si>
+  <si>
+    <t>Churchill Linen</t>
+  </si>
+  <si>
+    <t>7 Evans St</t>
+  </si>
+  <si>
+    <t>Concord Foods</t>
+  </si>
+  <si>
+    <t>10 Minuteman Way</t>
+  </si>
+  <si>
+    <t>Crown Uniform and Linen</t>
+  </si>
+  <si>
+    <t>309 Battles St</t>
+  </si>
+  <si>
+    <t>Curahealth-Stoughton</t>
+  </si>
+  <si>
+    <t>909 Sumner St</t>
+  </si>
+  <si>
+    <t>D&amp;S Filters</t>
+  </si>
+  <si>
+    <t>14 Perkins Ave</t>
+  </si>
+  <si>
+    <t>Express Machinery</t>
+  </si>
+  <si>
+    <t>362 Warren Ave</t>
+  </si>
+  <si>
+    <t>Good Samaritan Medical Center</t>
+  </si>
+  <si>
+    <t>235 N. Pearl St</t>
+  </si>
+  <si>
+    <t>GTR Finishing</t>
+  </si>
+  <si>
+    <t>1 Jonathan Dr</t>
+  </si>
+  <si>
+    <t>Insta-Brite Mobile Washing</t>
+  </si>
+  <si>
+    <t>500 South Ave, Whitman</t>
+  </si>
+  <si>
+    <t>LeBaron Foundry</t>
+  </si>
+  <si>
+    <t>14 E. Union St</t>
+  </si>
+  <si>
+    <t>Lorraine Co./J.E. Polish</t>
+  </si>
+  <si>
+    <t>101 N. Montello</t>
+  </si>
+  <si>
+    <t>Lyne Labs</t>
+  </si>
+  <si>
+    <t>10 Burke Dr</t>
+  </si>
+  <si>
+    <t>Plymouth Coated Products</t>
+  </si>
+  <si>
+    <t>400 South St, Whitman</t>
+  </si>
+  <si>
+    <t>Signature HC/Brockton Hospital</t>
+  </si>
+  <si>
+    <t>680 Centre St</t>
+  </si>
+  <si>
+    <t>VA Hospital</t>
+  </si>
+  <si>
+    <t>940 Belmont St</t>
+  </si>
+  <si>
+    <t>Whitman Company</t>
+  </si>
+  <si>
+    <t>356 South Ave, Whitman</t>
+  </si>
+  <si>
+    <t>Whitman Tool and Die</t>
+  </si>
+  <si>
+    <t>72 Raynor Ave, Whitman</t>
+  </si>
+  <si>
+    <t>Alpha Grainger</t>
+  </si>
+  <si>
+    <t>20 Discovery Way, Franklin</t>
+  </si>
+  <si>
+    <t>Charles River PCD</t>
+  </si>
+  <si>
+    <t>American National Power</t>
+  </si>
+  <si>
+    <t>155 Maple St, Bellingham</t>
+  </si>
+  <si>
+    <t>AR Metallizing</t>
+  </si>
+  <si>
+    <t>24 Forge Park, Franklin,</t>
+  </si>
+  <si>
+    <t>Chelsea Drum</t>
+  </si>
+  <si>
+    <t>300 Beaver St, Ftranklin</t>
+  </si>
+  <si>
+    <t>Eagle Stainless Tube and Fab</t>
+  </si>
+  <si>
+    <t>10 Discovery Way, Franklin</t>
+  </si>
+  <si>
+    <t>Garelick Farms</t>
+  </si>
+  <si>
+    <t>626 Lynnway</t>
+  </si>
+  <si>
+    <t>Innovative Coatings</t>
+  </si>
+  <si>
+    <t>24 Jayar Rd</t>
+  </si>
+  <si>
+    <t>Micro Group</t>
+  </si>
+  <si>
+    <t>7 Industrial Park Rd, Medway</t>
+  </si>
+  <si>
+    <t>Newport Corporation</t>
+  </si>
+  <si>
+    <t>8 Forge Pkwy #2, Franklin</t>
+  </si>
+  <si>
+    <t>Plansee LLC</t>
+  </si>
+  <si>
+    <t>15 Constitution Blvd, Franklin</t>
+  </si>
+  <si>
+    <t>Browning Ferris</t>
+  </si>
+  <si>
+    <t>845 Burnett Rd</t>
+  </si>
+  <si>
+    <t>Chicopee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Callaway Golfball </t>
+  </si>
+  <si>
+    <t>425 Meadow St</t>
+  </si>
+  <si>
+    <t>Chicopee Provision Corp</t>
+  </si>
+  <si>
+    <t>19 Sitarz St</t>
+  </si>
+  <si>
+    <t>Commonwealth Packaging Co.</t>
+  </si>
+  <si>
+    <t>1146 Sheridan St</t>
+  </si>
+  <si>
+    <t>Danaher Tool Group</t>
+  </si>
+  <si>
+    <t>80 Depot St</t>
+  </si>
+  <si>
+    <t>Dow Jones and Co.,</t>
+  </si>
+  <si>
+    <t>200 Burnett Rd</t>
+  </si>
+  <si>
+    <t>Eastern Etching and Mfg</t>
+  </si>
+  <si>
+    <t>Lower Grape St</t>
+  </si>
+  <si>
+    <t>International Metal Products</t>
+  </si>
+  <si>
+    <t>1165 Montgomery St</t>
+  </si>
+  <si>
+    <t>Leoni Wire Inc.</t>
+  </si>
+  <si>
+    <t>2189 Westover Rd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maray Industries </t>
+  </si>
+  <si>
+    <t>98 Baskin Dr</t>
+  </si>
+  <si>
+    <t>Medtronic</t>
+  </si>
+  <si>
+    <t>2 Ludlow Park Dr</t>
+  </si>
+  <si>
+    <t>Mold Tech Inc.</t>
+  </si>
+  <si>
+    <t>317 Meadow St</t>
+  </si>
+  <si>
+    <t>Polyplating Corp</t>
+  </si>
+  <si>
+    <t>2096 Westover Rd</t>
+  </si>
+  <si>
+    <t>Solenis</t>
+  </si>
+  <si>
+    <t>1111 Grattan St</t>
+  </si>
+  <si>
+    <t>US Tsubaki Auto Division</t>
+  </si>
+  <si>
+    <t>106 Lonczak Dr</t>
+  </si>
+  <si>
+    <t>Waste Management Inc.</t>
+  </si>
+  <si>
+    <t>Westover Air Reseve Base</t>
+  </si>
+  <si>
+    <t>439 ABG/CC</t>
+  </si>
+  <si>
+    <t>Westover Metro Airport</t>
+  </si>
+  <si>
+    <t>255 Padgette St</t>
+  </si>
+  <si>
+    <t>Chemetal</t>
+  </si>
+  <si>
+    <t>39 O'Neil St</t>
+  </si>
+  <si>
+    <t>MA0101478</t>
+  </si>
+  <si>
+    <t>Easthampton</t>
+  </si>
+  <si>
+    <t>Easthampton Sanitary Landfill</t>
+  </si>
+  <si>
+    <t>Oliver St</t>
+  </si>
+  <si>
+    <t>National Non-wovens</t>
+  </si>
+  <si>
+    <t>27 Mechanic St</t>
+  </si>
+  <si>
+    <t>Erving Paper Mill</t>
+  </si>
+  <si>
+    <t>97 E. Prospect St</t>
+  </si>
+  <si>
+    <t>Erving</t>
+  </si>
+  <si>
+    <t>Blount Fine Foods</t>
+  </si>
+  <si>
+    <t>630 Currant Rd</t>
+  </si>
+  <si>
+    <t>Fall River</t>
+  </si>
+  <si>
+    <t>Bolger and Ohearn</t>
+  </si>
+  <si>
+    <t>47 Slade St</t>
+  </si>
+  <si>
+    <t>Borden Remington</t>
+  </si>
+  <si>
+    <t>63 Water St #3</t>
+  </si>
+  <si>
+    <t>Celldex Therapeutic</t>
+  </si>
+  <si>
+    <t>151 Martine St</t>
+  </si>
+  <si>
+    <t>GoldMedal</t>
+  </si>
+  <si>
+    <t>1397 Bay St</t>
+  </si>
+  <si>
+    <t>Mass Biologics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1240 Innovation Way </t>
+  </si>
+  <si>
+    <t>N.E., Electropolishing</t>
+  </si>
+  <si>
+    <t>220 Shove St</t>
+  </si>
+  <si>
+    <t>Philips - Lightolier</t>
+  </si>
+  <si>
+    <t>631 Airport Rd</t>
+  </si>
+  <si>
+    <t>Robbins</t>
+  </si>
+  <si>
+    <t>1200 Airport Rd</t>
+  </si>
+  <si>
+    <t>Shell Oil terminal</t>
+  </si>
+  <si>
+    <t>1 New St</t>
+  </si>
+  <si>
+    <t>Sherle Wagner</t>
+  </si>
+  <si>
+    <t>Spectrum Lighting</t>
+  </si>
+  <si>
+    <t>994 Jefferson St</t>
+  </si>
+  <si>
+    <t>Stop and Shop</t>
+  </si>
+  <si>
+    <t>333 Mariano Bishop Blvd</t>
+  </si>
+  <si>
+    <t>Swan Dye and Paint</t>
+  </si>
+  <si>
+    <t>126 Shove St</t>
+  </si>
+  <si>
+    <t>Whirlpool - AM Dryer</t>
+  </si>
+  <si>
+    <t>88 Currant Rd</t>
+  </si>
+  <si>
+    <t>Advance Coatings Co.</t>
+  </si>
+  <si>
+    <t>42 Depot Rd, Weestminster</t>
+  </si>
+  <si>
+    <t>Fitchburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fitchburg Westminster Landfill </t>
+  </si>
+  <si>
+    <t xml:space="preserve">101 Fitchburg Rd </t>
+  </si>
+  <si>
+    <t>Interstate Container Westminster LLC</t>
+  </si>
+  <si>
+    <t>100 Simplex Dr, Westminster</t>
+  </si>
+  <si>
+    <t>Micron Medical Products</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 Sawyer Passway </t>
+  </si>
+  <si>
+    <t>Newark America (Caraustar)</t>
+  </si>
+  <si>
+    <t>100 Newark Ave</t>
+  </si>
+  <si>
+    <t>Omnova Solutions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83 Authroity Dr </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Select Engineering </t>
+  </si>
+  <si>
+    <t>260 Lunenberg St</t>
+  </si>
+  <si>
+    <t>Wachusett Potato Chip (Utz)</t>
+  </si>
+  <si>
+    <t>759 Water St</t>
+  </si>
+  <si>
+    <t>Sanitary Landfill (SIU)</t>
+  </si>
+  <si>
+    <t>800 West St</t>
+  </si>
+  <si>
+    <t>MA0100994</t>
+  </si>
+  <si>
+    <t>Gardner</t>
+  </si>
+  <si>
+    <t>Applied Materials</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35 Dory Rd </t>
+  </si>
+  <si>
+    <t>Gloucester</t>
+  </si>
+  <si>
+    <t>Cape Ann Seafood Exchange</t>
+  </si>
+  <si>
+    <t>27-29 Harbor Loop</t>
+  </si>
+  <si>
+    <t>Cape Seafoods, Inc.</t>
+  </si>
+  <si>
+    <t>3 State Pier</t>
+  </si>
+  <si>
+    <t>Channel Fish Processing</t>
+  </si>
+  <si>
+    <t>88 Commercial St</t>
+  </si>
+  <si>
+    <t>Custom Seasonings, Inc.</t>
+  </si>
+  <si>
+    <t>12 Heritage Way</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gloucester Seafood Processing, Inc. </t>
+  </si>
+  <si>
+    <t>21 Great Republic Dr</t>
+  </si>
+  <si>
+    <t>Gorton's Inc.</t>
+  </si>
+  <si>
+    <t>127 Rogers St</t>
+  </si>
+  <si>
+    <t>Intershell Intl Corp</t>
+  </si>
+  <si>
+    <t>9 Blackburn Dr</t>
+  </si>
+  <si>
+    <t>National Fish and Seafood, Inc.</t>
+  </si>
+  <si>
+    <t>159 E. Main St</t>
+  </si>
+  <si>
+    <t>Ocean Crest/Neptune's Harvest</t>
+  </si>
+  <si>
+    <t>Pigeon Cove Whole Foods Mkt</t>
+  </si>
+  <si>
+    <t>11-15 Parker St</t>
+  </si>
+  <si>
+    <t>Steve Connolly Seafood</t>
+  </si>
+  <si>
+    <t>431 Main St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Advance Reproductions Co. </t>
+  </si>
+  <si>
+    <t>100 Flagship Dr., North Andover, MA 01845</t>
+  </si>
+  <si>
+    <t>GLSD</t>
+  </si>
+  <si>
+    <t>Aramark Uniform Services</t>
+  </si>
+  <si>
+    <t>110 Glenn St., Lawrence, MA 01843</t>
+  </si>
+  <si>
+    <t>Bake-N-Joy</t>
+  </si>
+  <si>
+    <t>351 Willow St., North Andover, MA 01845</t>
+  </si>
+  <si>
+    <t>C.I.L. Electroplating</t>
+  </si>
+  <si>
+    <t>125 Glenn St., South Lawrence, MA 01843</t>
+  </si>
+  <si>
+    <t>C.I.L. Metal Finishing</t>
+  </si>
+  <si>
+    <t>400 Canal St., Lawrence, MA 01842</t>
+  </si>
+  <si>
+    <t>Circle Metal Finishing</t>
+  </si>
+  <si>
+    <t>55 Chase St., Methuen, MA 01844</t>
+  </si>
+  <si>
+    <t>Five Star Plating, Inc.</t>
+  </si>
+  <si>
+    <t>7A BRdway St., Lawrence, MA 01840</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GPD Optoelectronics Corp. </t>
+  </si>
+  <si>
+    <t>7 Manor Parkway, Salem, NH 03079</t>
+  </si>
+  <si>
+    <t>Key Polymer</t>
+  </si>
+  <si>
+    <t>17 Shepard St., Lawrence, MA 01843</t>
+  </si>
+  <si>
+    <t>Lawrence General Hospital</t>
+  </si>
+  <si>
+    <t>1 General St., Lawrence, MA 01843</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lifoam </t>
+  </si>
+  <si>
+    <t>351 Holt Rd, North Andover, MA 01845</t>
+  </si>
+  <si>
+    <t>Microsemi</t>
+  </si>
+  <si>
+    <t>6 Lake St., Lawrence, MA 01841</t>
+  </si>
+  <si>
+    <t>Northeast Environmental Processing</t>
+  </si>
+  <si>
+    <t>28 Water St., Lawrence, MA 01841</t>
+  </si>
+  <si>
+    <t>Philips Medical Systems</t>
+  </si>
+  <si>
+    <t>3000 Minuteman Rd., Andover, MA 01810</t>
+  </si>
+  <si>
+    <t>Raytheon Co. - IAD</t>
+  </si>
+  <si>
+    <t>350 Lowell St., Andover, MA 01810</t>
+  </si>
+  <si>
+    <t>Raytheon Co. - MEC</t>
+  </si>
+  <si>
+    <t>358 Lowell St., Andover, MA 01810</t>
+  </si>
+  <si>
+    <t>Raytheon Co. - MMIC</t>
+  </si>
+  <si>
+    <t>362 Lowell St., Andover, MA 01810</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Straumann Manufacturing, Inc. </t>
+  </si>
+  <si>
+    <t>60 Minuteman Rd., Andover, MA 01810</t>
+  </si>
+  <si>
+    <t>The Gillette Company</t>
+  </si>
+  <si>
+    <t>30 Burtt Rd., Andover, MA 01810</t>
+  </si>
+  <si>
+    <t>United Linen Services, Inc.</t>
+  </si>
+  <si>
+    <t>65 Manchester St., Lawrence, MA 01841</t>
+  </si>
+  <si>
+    <t>Univex Corporation</t>
+  </si>
+  <si>
+    <t>3 Old Rockingham Rd, Salem, NH 03079</t>
+  </si>
+  <si>
+    <t>Wheelabrator North Andover</t>
+  </si>
+  <si>
+    <t>285 Holt Rd, North Andover, MA 01845</t>
+  </si>
+  <si>
+    <t>Wyeth, LLC</t>
+  </si>
+  <si>
+    <t>One Burtt Rd, Andover, MA 01810</t>
+  </si>
+  <si>
+    <t>Astro Pak Corporation</t>
+  </si>
+  <si>
+    <t>17 Parkridge Rd. Unit C, Haverhill, MA 01835</t>
+  </si>
+  <si>
+    <t>Haverhill</t>
+  </si>
+  <si>
+    <t>Cabot Corporation</t>
+  </si>
+  <si>
+    <t>50 Rodgers Rd., Haverhill, MA 01835</t>
+  </si>
+  <si>
+    <t>Cedar's Mediterranean Foods, Inc.</t>
+  </si>
+  <si>
+    <t>50 Foundation Ave., Haverhill, MA 01835</t>
+  </si>
+  <si>
+    <t>Cedar's Mediterranean Foods, Inc. (Ward Hill)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Covanta Haverhill, Inc. </t>
+  </si>
+  <si>
+    <t>100 Recovery Way, Haverhill, MA 01835</t>
+  </si>
+  <si>
+    <t>EMD Performance Materials</t>
+  </si>
+  <si>
+    <t>1429 Hilldale Ave., Haverhill, MA 01832</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gare, Inc. </t>
+  </si>
+  <si>
+    <t>165 Rosemont St., Haverhill, MA 01832</t>
+  </si>
+  <si>
+    <t>Hans Kissel</t>
+  </si>
+  <si>
+    <t>9 Creek Brook Dr, Haverhill, MA 01831</t>
+  </si>
+  <si>
+    <t>Holy Family Hospital</t>
+  </si>
+  <si>
+    <t>140 Lincoln Ave., Haverhill, MA 01830</t>
+  </si>
+  <si>
+    <t>I.M.I</t>
+  </si>
+  <si>
+    <t>140 Hilldale Ave., Haverhill, MA 01832</t>
+  </si>
+  <si>
+    <t>Joseph's Gourmet Pasta</t>
+  </si>
+  <si>
+    <t>262 Primrose St., Haverhill, MA 01830</t>
+  </si>
+  <si>
+    <t>Metropolitan Linen Services</t>
+  </si>
+  <si>
+    <t>105 Ward Hill Ave., Haverhill, MA 01835</t>
+  </si>
+  <si>
+    <t>Parker Hannifin</t>
+  </si>
+  <si>
+    <t>260 Neck Rd., Haverhill, MA 01835</t>
+  </si>
+  <si>
+    <t>Runtal North America</t>
+  </si>
+  <si>
+    <t>187 Neck Rd., Haverhill, MA 01835</t>
+  </si>
+  <si>
+    <t>Specialized Plating, Inc.</t>
+  </si>
+  <si>
+    <t>15 Ward Ave., Haverhill, MA 01835</t>
+  </si>
+  <si>
+    <t>Stewarts Septic Services</t>
+  </si>
+  <si>
+    <t>58 South Kimball St., Bradford, MA</t>
+  </si>
+  <si>
+    <t>Bay State Plating</t>
+  </si>
+  <si>
+    <t>18 North Bridge St</t>
+  </si>
+  <si>
+    <t>Holyoke</t>
+  </si>
+  <si>
+    <t>D&amp;S Plating</t>
+  </si>
+  <si>
+    <t>102 Cabot St</t>
+  </si>
+  <si>
+    <t>Hazen Paper</t>
+  </si>
+  <si>
+    <t>717 Main St</t>
+  </si>
+  <si>
+    <t>Marox Corporation</t>
+  </si>
+  <si>
+    <t>373 Whitney Ave</t>
+  </si>
+  <si>
+    <t>New England Etching Co,</t>
+  </si>
+  <si>
+    <t>23 Spring St</t>
+  </si>
+  <si>
+    <t>RR Leduc Corp</t>
+  </si>
+  <si>
+    <t>100 Bobala St</t>
+  </si>
+  <si>
+    <t>Sunoco Products Co.</t>
+  </si>
+  <si>
+    <t>200 South Water St</t>
+  </si>
+  <si>
+    <t>Claremont Flock/Spectro Coating Corp</t>
+  </si>
+  <si>
+    <t>101 Scott Dr</t>
+  </si>
+  <si>
+    <t>Leominster</t>
+  </si>
+  <si>
+    <t>Keyspan</t>
+  </si>
+  <si>
+    <t>36 Mill St</t>
+  </si>
+  <si>
+    <t>QC Printing Corp (Quad Graphics Inc)</t>
+  </si>
+  <si>
+    <t>27 Nashua St</t>
+  </si>
+  <si>
+    <t>3-M</t>
+  </si>
+  <si>
+    <t>279 Billerica Rd., Chelmsford, MA 01824</t>
+  </si>
+  <si>
+    <t>Lowell</t>
+  </si>
+  <si>
+    <t>Arlin Manufacturing Company</t>
+  </si>
+  <si>
+    <t>239 Industrial Ave. E, Lowell, MA 01852</t>
+  </si>
+  <si>
+    <t>Brooks Automation</t>
+  </si>
+  <si>
+    <t>12 Elizabeth Dr., Chelmsford, MA 01824</t>
+  </si>
+  <si>
+    <t>Cassidy/Culligan</t>
+  </si>
+  <si>
+    <t>Charles George Landfill</t>
+  </si>
+  <si>
+    <t>Cummings Rd., Tyngsborough, MA 01879</t>
+  </si>
+  <si>
+    <t>Cintas</t>
+  </si>
+  <si>
+    <t>200 Apollo Dr., Chelmsford, MA 01824</t>
+  </si>
+  <si>
+    <t>Coating Systems</t>
+  </si>
+  <si>
+    <t>90 Phoenix Ave., Lowell, MA 01852</t>
+  </si>
+  <si>
+    <t>EPA Lab New England</t>
+  </si>
+  <si>
+    <t>11 Technology Dr., Chelmsford, MA 01863</t>
+  </si>
+  <si>
+    <t>EVOQUA Water Technologies</t>
+  </si>
+  <si>
+    <t>10 Technology Dr., Lowell, MA 01851</t>
+  </si>
+  <si>
+    <t>Fleetwash, Inc.</t>
+  </si>
+  <si>
+    <t>Four-In-One</t>
+  </si>
+  <si>
+    <t>12 Alpha Rd., Chelmsford, MA 01824</t>
+  </si>
+  <si>
+    <t>Interstate Container</t>
+  </si>
+  <si>
+    <t>240 Industrial Ave., Lowell, MA 01852</t>
+  </si>
+  <si>
+    <t>JapEnameLac</t>
+  </si>
+  <si>
+    <t>25 Katrina Rd, Chelmsford, MA 01824</t>
+  </si>
+  <si>
+    <t>Lowell General Hospital</t>
+  </si>
+  <si>
+    <t>295 Varnum Ave., Lowell, MA 01852</t>
+  </si>
+  <si>
+    <t>Lowell General Hospital (Saints Campus)</t>
+  </si>
+  <si>
+    <t>1 Hospital Dr., Lowell, MA 01852</t>
+  </si>
+  <si>
+    <t>M/A Com Technology Solutions</t>
+  </si>
+  <si>
+    <t>100 Chelmsford St., Lowell, MA 01851</t>
+  </si>
+  <si>
+    <t>Mar Cor Purification</t>
+  </si>
+  <si>
+    <t>160 Stedman St., Lowell, MA 01851</t>
+  </si>
+  <si>
+    <t>Marine Polymer Technologies</t>
+  </si>
+  <si>
+    <t>159 Lorum St., Tewksbury, MA 01876</t>
+  </si>
+  <si>
+    <t>Metrigraphics</t>
+  </si>
+  <si>
+    <t>1001 Pawtucket Blvd., Lowell, MA 01854</t>
+  </si>
+  <si>
+    <t>Microsemi Corp- RFIS Diode Solutions</t>
+  </si>
+  <si>
+    <t>75 Technology Dr., Lowell, MA 01851</t>
+  </si>
+  <si>
+    <t>Middlesex Community College</t>
+  </si>
+  <si>
+    <t>591 Springs Rd., Bedford, MA 01730</t>
+  </si>
+  <si>
+    <t>Photo Etch</t>
+  </si>
+  <si>
+    <t>71 Willie St., Lowell, MA 01854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Specialty Materials, Inc. </t>
+  </si>
+  <si>
+    <t>1449 Middlesex St., Lowell, MA 01851</t>
+  </si>
+  <si>
+    <t>Starflex</t>
+  </si>
+  <si>
+    <t>52 Meadowcroft St., Lowell, MA 01852</t>
+  </si>
+  <si>
+    <t>Sutton Brook Disposal Area Superfund Site</t>
+  </si>
+  <si>
+    <t>South St, Tewksbury, MA 01876</t>
+  </si>
+  <si>
+    <t>Synthetic Labs</t>
+  </si>
+  <si>
+    <t>24 Victory Ln., Dracut, MA 01826</t>
+  </si>
+  <si>
+    <t>T&amp;T Anodizing, Inc.</t>
+  </si>
+  <si>
+    <t>35 Maple St., Lowell, MA 01852</t>
+  </si>
+  <si>
+    <t>Tanner St Generation</t>
+  </si>
+  <si>
+    <t>2 Tanner St., Lowell, MA 01852</t>
+  </si>
+  <si>
+    <t>Texas Instruments</t>
+  </si>
+  <si>
+    <t>Thermo Fisher Scientific</t>
+  </si>
+  <si>
+    <t>University of Massachusetts- Lowell</t>
+  </si>
+  <si>
+    <t>220 Pawtucket St., Lowell, MA 01854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Waste Management of NH </t>
+  </si>
+  <si>
+    <t>Bent Water Brewing Co.</t>
+  </si>
+  <si>
+    <t>180 Commercial St, Unit 18</t>
+  </si>
+  <si>
+    <t>Lynn</t>
+  </si>
+  <si>
+    <t>C.L. Hauthaway &amp; Sons, Inc.</t>
+  </si>
+  <si>
+    <t>638 Summer St</t>
+  </si>
+  <si>
+    <t>Demakes Enterprises, Inc.</t>
+  </si>
+  <si>
+    <t>37 Waterhill St</t>
+  </si>
+  <si>
+    <t>Durkee Mower, Inc.</t>
+  </si>
+  <si>
+    <t>2 Empire St</t>
+  </si>
+  <si>
+    <t>General Electric Co.</t>
+  </si>
+  <si>
+    <t>1000 Western Ave</t>
+  </si>
+  <si>
+    <t>Kettle Cuisine LLC</t>
+  </si>
+  <si>
+    <t>330 Lynnway</t>
+  </si>
+  <si>
+    <t>Lynn Mfg, Inc.</t>
+  </si>
+  <si>
+    <t>15 Marion St</t>
+  </si>
+  <si>
+    <t>MBTA Bus Garage</t>
+  </si>
+  <si>
+    <t>985 Western Ave</t>
+  </si>
+  <si>
+    <t>National Grid LNG Tank</t>
+  </si>
+  <si>
+    <t>255 Blossom St</t>
+  </si>
+  <si>
+    <t>Union Hospital</t>
+  </si>
+  <si>
+    <t>500 Lynnfield St</t>
+  </si>
+  <si>
+    <t>Wheelabrator Saugus, J.V.</t>
+  </si>
+  <si>
+    <t>100 Salem Turnpike, Saugus</t>
+  </si>
+  <si>
+    <t>Canoe River Campgrounds</t>
+  </si>
+  <si>
+    <t>137 Mill St, Mansfield</t>
+  </si>
+  <si>
+    <t>MA0101702</t>
+  </si>
+  <si>
+    <t>Mansfield</t>
+  </si>
+  <si>
+    <t>Emerson</t>
+  </si>
+  <si>
+    <t>55 Cabot Blvd, Mansfield</t>
+  </si>
+  <si>
+    <t>Foxboro WTF</t>
+  </si>
+  <si>
+    <t>16 Lamson Rd</t>
+  </si>
+  <si>
+    <t>Hub Folding Box Company</t>
+  </si>
+  <si>
+    <t>774 Norfolk St, Mansfield</t>
+  </si>
+  <si>
+    <t>InTest Thermal Solutions (Temptronic Corp)</t>
+  </si>
+  <si>
+    <t>41 Hampden Rd, Mansfield</t>
+  </si>
+  <si>
+    <t>Mansfield DPW-Water Ops Division</t>
+  </si>
+  <si>
+    <t>500B East St, Mansfield</t>
+  </si>
+  <si>
+    <t>Mansfield High School</t>
+  </si>
+  <si>
+    <t>250 East St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schneider Electric Systems </t>
+  </si>
+  <si>
+    <t>38 Neponset Ave, Foxboro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smith &amp; Nephew, Inc. </t>
+  </si>
+  <si>
+    <t>130 Forbes Blvd, Mansfield</t>
+  </si>
+  <si>
+    <t>Waste Management of MA, Inc.</t>
+  </si>
+  <si>
+    <t>100 Hill St, Norton</t>
+  </si>
+  <si>
+    <t>Wheaton College</t>
+  </si>
+  <si>
+    <t>26 East Main St</t>
+  </si>
+  <si>
+    <t>API Technologies (formally Spectrum Microwave)</t>
+  </si>
+  <si>
+    <t>400 Nickerson Rd.</t>
+  </si>
+  <si>
+    <t>Marlborough West</t>
+  </si>
+  <si>
+    <t>Dav-Tech Plating, Inc.</t>
+  </si>
+  <si>
+    <t>40 Cedar Hill St</t>
+  </si>
+  <si>
+    <t>Diamond Machining Technology, Inc.</t>
+  </si>
+  <si>
+    <t>85 Hayes Memorial Dr</t>
+  </si>
+  <si>
+    <t>Ken's Foods, Inc.</t>
+  </si>
+  <si>
+    <t>1 D'Angelo Dr</t>
+  </si>
+  <si>
+    <t>Ktron, Inc.</t>
+  </si>
+  <si>
+    <t>583 Berlin Rd</t>
+  </si>
+  <si>
+    <t>MWRA</t>
+  </si>
+  <si>
+    <t>84 D'Angelo Dr</t>
+  </si>
+  <si>
+    <t>Quest Diagnostics</t>
+  </si>
+  <si>
+    <t>340 Maple St</t>
+  </si>
+  <si>
+    <t>Rohm &amp; Haas Advanced Materials (formerly Dow)</t>
+  </si>
+  <si>
+    <t>455 Forest St</t>
+  </si>
+  <si>
+    <t>Ruland Manufacturing Co., Inc.</t>
+  </si>
+  <si>
+    <t>6 Hayes Memorial Dr</t>
+  </si>
+  <si>
+    <t>Saint-Gobain High Performance Materials, Inc.</t>
+  </si>
+  <si>
+    <t>9 Goddard Rd</t>
+  </si>
+  <si>
+    <t>Sheaumann, Inc. (formerly Axcel Photonics, Inc.)</t>
+  </si>
+  <si>
+    <t>45 Bartlett St</t>
+  </si>
+  <si>
+    <t>Superior Printing Ink Co., Inc.</t>
+  </si>
+  <si>
+    <t>61 Brigham St</t>
+  </si>
+  <si>
+    <t>WeCare Environmental L.L.C.</t>
+  </si>
+  <si>
+    <t>860 Boston Post Rd</t>
+  </si>
+  <si>
+    <t>Idex Health and Science (CIU)</t>
+  </si>
+  <si>
+    <t>16 Leona Dr</t>
+  </si>
+  <si>
+    <t>MA0101591</t>
+  </si>
+  <si>
+    <t>Middleborough</t>
+  </si>
+  <si>
+    <t>Ocean Spray Cranberries (SIU)</t>
+  </si>
+  <si>
+    <t>152 Bridge St</t>
+  </si>
+  <si>
+    <t>Australis Aquaculture</t>
+  </si>
+  <si>
+    <t>1 Australia Way (Turners Falls)</t>
+  </si>
+  <si>
+    <t>Montague</t>
+  </si>
+  <si>
+    <t>Hillside Plastics</t>
+  </si>
+  <si>
+    <t>262 Millers Falls Rd, Turners Falls</t>
+  </si>
+  <si>
+    <t>Judd Wire</t>
+  </si>
+  <si>
+    <t>124 Turnpike Rd, Turners Falls</t>
+  </si>
+  <si>
+    <t>Lightlife Foods</t>
+  </si>
+  <si>
+    <t>153 Industrial Blvd, Turners Falls</t>
+  </si>
+  <si>
+    <t>New England Extrusion</t>
+  </si>
+  <si>
+    <t>18 Industrial Blvd, Turners Falls</t>
+  </si>
+  <si>
+    <t>Southworth Paper</t>
+  </si>
+  <si>
+    <t>Turners Falls</t>
+  </si>
+  <si>
+    <t>1366 Technologies, Inc</t>
+  </si>
+  <si>
+    <t>6 -8 Preston Crt, Lexington</t>
+  </si>
+  <si>
+    <t>MWRA Boston</t>
+  </si>
+  <si>
+    <t>9W Halo OpCo L.P. d/b/a Angelica</t>
+  </si>
+  <si>
+    <t>30 Innerbelt Rd, South Boston</t>
+  </si>
+  <si>
+    <t>Absolute Metal Finishing, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 Morse St, Boston </t>
+  </si>
+  <si>
+    <t>Accurate Metal Finishing, LLC</t>
+  </si>
+  <si>
+    <t>414 South St, Boston</t>
+  </si>
+  <si>
+    <t>Acorda Therapeutics, Inc.</t>
+  </si>
+  <si>
+    <t>190 Everett Ave, Wilmington</t>
+  </si>
+  <si>
+    <t>Acton Metal Processing Corporation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41 Athletic Field Rd, Braintree </t>
+  </si>
+  <si>
+    <t>ADESA Boston</t>
+  </si>
+  <si>
+    <t>63 Western Ave, Cambridge</t>
+  </si>
+  <si>
+    <t>Aero Brazing Corp.</t>
+  </si>
+  <si>
+    <t>223 New Boston St, Bedford</t>
+  </si>
+  <si>
+    <t>Allcoat Technology, Inc.</t>
+  </si>
+  <si>
+    <t>100 Eames St, Bedford</t>
+  </si>
+  <si>
+    <t>AMRI - Burlington</t>
+  </si>
+  <si>
+    <t>99 S Bedford St Suite 2, Wilmington</t>
+  </si>
+  <si>
+    <t>Analog Devices, Inc./Wilmington Manufacturing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">804 Woburn St Mail Stop 424, Woburn </t>
+  </si>
+  <si>
+    <t>Anika Therapeutics, Inc.</t>
+  </si>
+  <si>
+    <t>32 Wiggins Ave, Wilmington</t>
+  </si>
+  <si>
+    <t>ARE - 300 Tech Square</t>
+  </si>
+  <si>
+    <t>300 Technology Square, Weymouth</t>
+  </si>
+  <si>
+    <t>Atlantic Power Cleaning Corp.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92 Merrimac St, Woburn </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BAE Systems Information &amp; Electronic Systems </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 Forbes Rd, Woburn </t>
+  </si>
+  <si>
+    <t>BD Interventional Surgery Group</t>
+  </si>
+  <si>
+    <t>160 New Boston St, Wilmington</t>
+  </si>
+  <si>
+    <t>Beth Israel Deaconess Medical Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">330 Brookline Ave, Norwood </t>
+  </si>
+  <si>
+    <t>BFI Waste Systems of North America, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62 Johnson Dr, Lexington </t>
+  </si>
+  <si>
+    <t>Biogen, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115 BRdway, Melrose </t>
+  </si>
+  <si>
+    <t>Boston Children's Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300 Longwood Ave, Quincy </t>
+  </si>
+  <si>
+    <t>Boston Group</t>
+  </si>
+  <si>
+    <t>400 Riverside Ave, Cambridge</t>
+  </si>
+  <si>
+    <t>Boston Heart Diagnostics</t>
+  </si>
+  <si>
+    <t>175 Crossing Boulevard Suite 100, Waltham</t>
+  </si>
+  <si>
+    <t>Boston Sand &amp; Gravel Company</t>
+  </si>
+  <si>
+    <t>180 New Rutherford Ave, Cambridge</t>
+  </si>
+  <si>
+    <t>Boston University Medical Campus</t>
+  </si>
+  <si>
+    <t>715 Albany St, Chelsea</t>
+  </si>
+  <si>
+    <t>Braintree Laboratories, Inc. (now Sebela Pharma)</t>
+  </si>
+  <si>
+    <t>270 Centre St, Wilmington</t>
+  </si>
+  <si>
+    <t>Brandeis University</t>
+  </si>
+  <si>
+    <t>415 South St, Chelsea</t>
+  </si>
+  <si>
+    <t>Brigham &amp; Women's Faulkner Hospital</t>
+  </si>
+  <si>
+    <t>1153 Centre St, Quincy</t>
+  </si>
+  <si>
+    <t>Brigham &amp; Women's Hospital</t>
+  </si>
+  <si>
+    <t>75 Francis St, Norwood</t>
+  </si>
+  <si>
+    <t>BU. - Nat'l Emerging Infectious Disease Lab</t>
+  </si>
+  <si>
+    <t>620 Albany St, Charlestow</t>
+  </si>
+  <si>
+    <t>BWSC Truck Wash Facility</t>
+  </si>
+  <si>
+    <t>980 Harrison Ave, Dorchester</t>
+  </si>
+  <si>
+    <t>Calpine Fore River Energy Center, LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 Bridge St, Boston </t>
+  </si>
+  <si>
+    <t>Cambridge Brands, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">810 Main St, Waltham </t>
+  </si>
+  <si>
+    <t>Cambridge Health Alliance - Cambridge Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1493 Cambridge St, Quincy </t>
+  </si>
+  <si>
+    <t>Cambridge Health Alliance Everett Hospital</t>
+  </si>
+  <si>
+    <t>96 -103 Garland St, Quincy</t>
+  </si>
+  <si>
+    <t>Celldex Therapeutics, Inc.</t>
+  </si>
+  <si>
+    <t>119 Fourth Ave, Medford</t>
+  </si>
+  <si>
+    <t>Central Mass Powder Coating</t>
+  </si>
+  <si>
+    <t>32 Greeley St, Boston</t>
+  </si>
+  <si>
+    <t>Ceramic to Metal Seals, Inc.</t>
+  </si>
+  <si>
+    <t>33 East St, Boston</t>
+  </si>
+  <si>
+    <t>Channel Fish Company, Inc.</t>
+  </si>
+  <si>
+    <t>200 Commerce Dr, South Boston</t>
+  </si>
+  <si>
+    <t>Churchill Corporation</t>
+  </si>
+  <si>
+    <t>344 Franklin St, Cambridge</t>
+  </si>
+  <si>
+    <t>Citra Labs (Zimmer-Biomet Co.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55 Messina Dr, Woburn </t>
+  </si>
+  <si>
+    <t>City of Quincy DPW (Truck Wash Facility)</t>
+  </si>
+  <si>
+    <t>55 -R Sea St, Dorchester</t>
+  </si>
+  <si>
+    <t>Comm. of MA Div Capital Asset Mgmt &amp; Maint</t>
+  </si>
+  <si>
+    <t>305 South St, East Boston</t>
+  </si>
+  <si>
+    <t>Constellation Mystic Power, LLC (Units 8 &amp; 9)</t>
+  </si>
+  <si>
+    <t>39 Rover St, Boston</t>
+  </si>
+  <si>
+    <t>Dana-Farber Cancer Institute</t>
+  </si>
+  <si>
+    <t xml:space="preserve">450 Brookline Ave, Norwood </t>
+  </si>
+  <si>
+    <t>Darmann Abrasive Products, Inc.</t>
+  </si>
+  <si>
+    <t>100 Sterling St, South Boston</t>
+  </si>
+  <si>
+    <t>Diversified Automotive, Inc.</t>
+  </si>
+  <si>
+    <t>100 Terminal St, Charlestow</t>
+  </si>
+  <si>
+    <t>DSM Coating Resins Inc. (NEO Resins)</t>
+  </si>
+  <si>
+    <t>730 Main St, Bedford</t>
+  </si>
+  <si>
+    <t>Duncan Galvanizing Corporation</t>
+  </si>
+  <si>
+    <t>69 Norman St, Belmont</t>
+  </si>
+  <si>
+    <t>Dutch Maid Bakery, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50 Park St, Cambridge </t>
+  </si>
+  <si>
+    <t>EMD Millipore Corporation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80 Ashby Rd, Waltham </t>
+  </si>
+  <si>
+    <t>Emergent BioSolutions, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 Shawmut Rd, Woburn </t>
+  </si>
+  <si>
+    <t>9 Crosby Dr, Burlington</t>
+  </si>
+  <si>
+    <t>Epic Technologies Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">500 W Cummings Park Suite 6950, Malden </t>
+  </si>
+  <si>
+    <t>F.M. Callahan &amp; Sons, Inc.</t>
+  </si>
+  <si>
+    <t>22 Sharon St, Boston</t>
+  </si>
+  <si>
+    <t>Flexcon Industries</t>
+  </si>
+  <si>
+    <t>300 Pond St, Boston</t>
+  </si>
+  <si>
+    <t>Fortune Metal Finishing Corp.</t>
+  </si>
+  <si>
+    <t>116 Gould St, Newton</t>
+  </si>
+  <si>
+    <t>GCP Applied Technologies, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62 Whittemore Ave, Canton </t>
+  </si>
+  <si>
+    <t>Genzyme Corporation (Sanofi)</t>
+  </si>
+  <si>
+    <t>500 Soldiers Field Rd, Medford</t>
+  </si>
+  <si>
+    <t>Genzyme Corporation, a Sanofi Company</t>
+  </si>
+  <si>
+    <t>76 New York Ave, Wilmington</t>
+  </si>
+  <si>
+    <t>Giner, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89 Rumford Ave, Cambridge </t>
+  </si>
+  <si>
+    <t>Goldman Kolber, LLC (GK Jewelry Inc.)</t>
+  </si>
+  <si>
+    <t>185 Dean St, Boston</t>
+  </si>
+  <si>
+    <t>Great Eastern Seafood</t>
+  </si>
+  <si>
+    <t>14 Food Mart Rd, South Boston</t>
+  </si>
+  <si>
+    <t>Great Pond Water Treatment Plant</t>
+  </si>
+  <si>
+    <t>239 Pond St, South Boston</t>
+  </si>
+  <si>
+    <t>H.C. Starck, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45 Industrial Place, Woburn </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hallmark Health Systems-Melrose/Wakefld  </t>
+  </si>
+  <si>
+    <t>585 Lebanon St, Quincy</t>
+  </si>
+  <si>
+    <t>Harvard University - Blackstone St Station</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46 Blackstone St, Waltham </t>
+  </si>
+  <si>
+    <t>Harvard University - Cambridge Campus</t>
+  </si>
+  <si>
+    <t>46 Blackstone St, Chelsea</t>
+  </si>
+  <si>
+    <t>Harvard University - Longwood Campus</t>
+  </si>
+  <si>
+    <t>200 Longwood Ave, Randolph</t>
+  </si>
+  <si>
+    <t>Herley Industries, Inc.</t>
+  </si>
+  <si>
+    <t>10 Sonar Dr, Boston</t>
+  </si>
+  <si>
+    <t>Hi-Tech Plating/The Tinning Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69 Norman St, Boston </t>
+  </si>
+  <si>
+    <t>Hollingsworth &amp; Vose Company</t>
+  </si>
+  <si>
+    <t>112 Washington St, West Roxbury</t>
+  </si>
+  <si>
+    <t>Home Market Foods, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140 Morgan Dr, Newton </t>
+  </si>
+  <si>
+    <t>Honorcraft, LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">292 A Page St, Boston </t>
+  </si>
+  <si>
+    <t>Hopwood Globe LLC</t>
+  </si>
+  <si>
+    <t>303 Commercial St, Burlington</t>
+  </si>
+  <si>
+    <t>Horn Pond Water Treatment Plant</t>
+  </si>
+  <si>
+    <t>5 Cove St, South Boston</t>
+  </si>
+  <si>
+    <t>II-VI Photonics (US), Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78 - A Olympia Ave, Woburn </t>
+  </si>
+  <si>
+    <t>Instrumentation Laboratory</t>
+  </si>
+  <si>
+    <t>180 Hartwell Rd, Braintree</t>
+  </si>
+  <si>
+    <t>Interpolymer Corporation</t>
+  </si>
+  <si>
+    <t>200 Dan Rd, Bedford</t>
+  </si>
+  <si>
+    <t>Ipsen Bioscience, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">One Kendall Square, Woburn </t>
+  </si>
+  <si>
+    <t>Janis Research Company, Inc.</t>
+  </si>
+  <si>
+    <t>225 Wildwood Ave, Cambridge</t>
+  </si>
+  <si>
+    <t>Kayem Foods, Inc.</t>
+  </si>
+  <si>
+    <t>75 Arlington St, Newton</t>
+  </si>
+  <si>
+    <t>Kendall Green Energy, LLC</t>
+  </si>
+  <si>
+    <t>265 First St, Boston</t>
+  </si>
+  <si>
+    <t>Keolis Commuter Services, LLC</t>
+  </si>
+  <si>
+    <t>70 Rear Third Ave, East Boston</t>
+  </si>
+  <si>
+    <t>Koch Separation Solutions, INC.</t>
+  </si>
+  <si>
+    <t>850 Main St, Canton</t>
+  </si>
+  <si>
+    <t>Lahey Hospital &amp; Medical Center</t>
+  </si>
+  <si>
+    <t>41 Mall Rd, Randolph</t>
+  </si>
+  <si>
+    <t>Legal Sea Foods, Inc.</t>
+  </si>
+  <si>
+    <t>One Seafood Way, South Boston</t>
+  </si>
+  <si>
+    <t>Light Metal Platers LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70 Clematis Ave, Braintree </t>
+  </si>
+  <si>
+    <t>Lubrizol Advanced Materials, Inc.</t>
+  </si>
+  <si>
+    <t>207 Lowell St, Bedford</t>
+  </si>
+  <si>
+    <t>M.I.T. Lincoln Laboratory</t>
+  </si>
+  <si>
+    <t xml:space="preserve">244 Wood St, Westwood </t>
+  </si>
+  <si>
+    <t>Mass Bay Brewing Company Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">306 Northern Ave, Waltham </t>
+  </si>
+  <si>
+    <t>Mass DOT, I-93 Central Artery Tunnel</t>
+  </si>
+  <si>
+    <t>I-93 Central Artery Tunnel, East Boston</t>
+  </si>
+  <si>
+    <t>Massachusetts Biologic Laboratories</t>
+  </si>
+  <si>
+    <t xml:space="preserve">458 460 Walk Hill St, Weymouth </t>
+  </si>
+  <si>
+    <t>Massachusetts DOT (South Boston VB #1&amp;5)</t>
+  </si>
+  <si>
+    <t>55 Dorchester Ave Building 1, Everett</t>
+  </si>
+  <si>
+    <t>Massachusetts DOT (Ted W VB #6)</t>
+  </si>
+  <si>
+    <t>Northern Ave VB #6, Everett</t>
+  </si>
+  <si>
+    <t>Massachusetts General Hospital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55 Fruit St, Norwood </t>
+  </si>
+  <si>
+    <t>Massachusetts Institute of Technology (MIT)</t>
+  </si>
+  <si>
+    <t>77 Massachusetts Ave, Chelsea</t>
+  </si>
+  <si>
+    <t>MassPort - Green Bus Depot</t>
+  </si>
+  <si>
+    <t>23 Lovell St, Everett</t>
+  </si>
+  <si>
+    <t>MATEP, LP</t>
+  </si>
+  <si>
+    <t>474 Brookline Ave, Boston</t>
+  </si>
+  <si>
+    <t>MBTA - Albany St Bus Garage</t>
+  </si>
+  <si>
+    <t>421 Albany St, Everett</t>
+  </si>
+  <si>
+    <t>MBTA - Arborway Maintenance</t>
+  </si>
+  <si>
+    <t>3550 Washington St, Everett</t>
+  </si>
+  <si>
+    <t>MBTA - Cabot Yard</t>
+  </si>
+  <si>
+    <t>275 Dorchester Ave, Everett</t>
+  </si>
+  <si>
+    <t>MBTA - Charlestown Yard Complex</t>
+  </si>
+  <si>
+    <t>21 Arlington Ave, Framingham</t>
+  </si>
+  <si>
+    <t>MBTA - Codman Yard</t>
+  </si>
+  <si>
+    <t>375 Gallivan Boulevard, Framingham</t>
+  </si>
+  <si>
+    <t>MBTA - North Cambridge Carhouse</t>
+  </si>
+  <si>
+    <t>2375 Massachusetts Ave, Framingham</t>
+  </si>
+  <si>
+    <t>MBTA - Orient Heights Maintenance Facility</t>
+  </si>
+  <si>
+    <t>34 Barnes Ave, Framingham</t>
+  </si>
+  <si>
+    <t>MBTA - Quincy Bus Garage</t>
+  </si>
+  <si>
+    <t>954 Hancock St, Framingham</t>
+  </si>
+  <si>
+    <t>MBTA Everett Shops</t>
+  </si>
+  <si>
+    <t>80 BRdway, Mattapan</t>
+  </si>
+  <si>
+    <t>MBTA Fellsway Bus Garage</t>
+  </si>
+  <si>
+    <t>447 Salem St, Framingham</t>
+  </si>
+  <si>
+    <t>MBTA Reservoir Carhouse</t>
+  </si>
+  <si>
+    <t>400 Chestnut Hill Ave, Framingham</t>
+  </si>
+  <si>
+    <t>MBTA Riverside Carhouse</t>
+  </si>
+  <si>
+    <t>325 Grove St, Framingham</t>
+  </si>
+  <si>
+    <t>MBTA Southampton St Maintenance Facility</t>
+  </si>
+  <si>
+    <t>240 Southampton St, Holbrook</t>
+  </si>
+  <si>
+    <t>MBTA Wellington Carhouse</t>
+  </si>
+  <si>
+    <t>37 Revere Beach Parkway, Holbrook</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metrowest Medical Center- Framingham </t>
+  </si>
+  <si>
+    <t>115 Lincoln St, Randolph</t>
+  </si>
+  <si>
+    <t>Metrowest Medical Ctr - Leonard Morse Hospital</t>
+  </si>
+  <si>
+    <t>67 Union St, Randolph</t>
+  </si>
+  <si>
+    <t>MGH - Lawrence C. Martin Laboratory</t>
+  </si>
+  <si>
+    <t>13th St Building 149, Needham</t>
+  </si>
+  <si>
+    <t>Microwave Development Labs, Inc.</t>
+  </si>
+  <si>
+    <t>135 Crescent Rd, Boston</t>
+  </si>
+  <si>
+    <t>MIT-Central Utility Plant</t>
+  </si>
+  <si>
+    <t>59 Vassar St Building 42, Somerville</t>
+  </si>
+  <si>
+    <t>Monogram Gourmet Foods</t>
+  </si>
+  <si>
+    <t xml:space="preserve">330 Ballardvale St, Norwood </t>
+  </si>
+  <si>
+    <t>N2 Biomedical, LLC</t>
+  </si>
+  <si>
+    <t>One Patriots Park, Cambridge</t>
+  </si>
+  <si>
+    <t>National RailRd Passenger Corp (Amtrak)</t>
+  </si>
+  <si>
+    <t>2 Frontage Rd, Jamaica Plain</t>
+  </si>
+  <si>
+    <t>Neponset St Water Treatment Facility</t>
+  </si>
+  <si>
+    <t>480 Neponset St, South Boston</t>
+  </si>
+  <si>
+    <t>NestlÃ© Waters North America</t>
+  </si>
+  <si>
+    <t>105 Pennsylvania Ave, Charlestow</t>
+  </si>
+  <si>
+    <t>New England Baptist Hospital</t>
+  </si>
+  <si>
+    <t>125 Parker Hill Ave, Roxbury</t>
+  </si>
+  <si>
+    <t>Newton-Wellesley Hospital</t>
+  </si>
+  <si>
+    <t>2014 Washington St, Roxbury</t>
+  </si>
+  <si>
+    <t>North Coast Seafoods</t>
+  </si>
+  <si>
+    <t>5 Drydock Ave, South Boston</t>
+  </si>
+  <si>
+    <t>Northeastern University</t>
+  </si>
+  <si>
+    <t>360 Huntington Ave, Clinton</t>
+  </si>
+  <si>
+    <t>Nova Biomedical Corporation</t>
+  </si>
+  <si>
+    <t>200 Prospect St, Brookline</t>
+  </si>
+  <si>
+    <t>Nyacol Nano Technologies Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">230 Megunko Rd, Waltham </t>
+  </si>
+  <si>
+    <t>Ocular Therapeutix Inc.</t>
+  </si>
+  <si>
+    <t>36 Crosby Dr Suite 101, Winchester</t>
+  </si>
+  <si>
+    <t>Olympic Systems Corporation</t>
+  </si>
+  <si>
+    <t>15 Lowell Ave, Braintree</t>
+  </si>
+  <si>
+    <t>Organogenesis Inc.</t>
+  </si>
+  <si>
+    <t>333 Providence Highway, Wilmington</t>
+  </si>
+  <si>
+    <t>P.P. Manufacturing Corporation</t>
+  </si>
+  <si>
+    <t>175 Crossing Boulevard Suite 200, Winchester</t>
+  </si>
+  <si>
+    <t>Parker Hannifin - Chomerics Division</t>
+  </si>
+  <si>
+    <t>8 Commonwealth Ave, Cambridge</t>
+  </si>
+  <si>
+    <t>PerkinElmer Inc.</t>
+  </si>
+  <si>
+    <t>549 Albany St, Needham</t>
+  </si>
+  <si>
+    <t>Peter Pan Bus Lines</t>
+  </si>
+  <si>
+    <t>333 Third St, Jamaica Plain</t>
+  </si>
+  <si>
+    <t>Photonwares, Inc. (formerly Agiltron Corp)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Presidential Way, Woburn </t>
+  </si>
+  <si>
+    <t>Plain St Water Treatment Plant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0 Plain St, Stoughton </t>
+  </si>
+  <si>
+    <t>Plating for Electronics, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94 Calvary St, Cambridge </t>
+  </si>
+  <si>
+    <t>Preferred Services Company, Inc.</t>
+  </si>
+  <si>
+    <t>52 Plymouth St, Walpole</t>
+  </si>
+  <si>
+    <t>Purecoat North, LLC</t>
+  </si>
+  <si>
+    <t>39 Hittinger St, Boston</t>
+  </si>
+  <si>
+    <t>Queen Screw &amp; Mfg. Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60 Farwell St, Braintree </t>
+  </si>
+  <si>
+    <t>Quincy Auto Auction</t>
+  </si>
+  <si>
+    <t>196 Ricciuti Dr, Charlestow</t>
+  </si>
+  <si>
+    <t>Region-X, A Quench Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100 Messina Dr Suite L, Canton </t>
+  </si>
+  <si>
+    <t>River St Metal Finishing, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35 Johnson Ln, Braintree </t>
+  </si>
+  <si>
+    <t>Romanow Container</t>
+  </si>
+  <si>
+    <t xml:space="preserve">346 University Ave, Wakefield </t>
+  </si>
+  <si>
+    <t>Royal Hospitality Services, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">520 Columbia St, Waltham </t>
+  </si>
+  <si>
+    <t>Ryder Truck Rental, Inc.</t>
+  </si>
+  <si>
+    <t>285 Wood Rd, Jamaica Plain</t>
+  </si>
+  <si>
+    <t>Scully Signal Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70 Industrial Way, Woburn </t>
+  </si>
+  <si>
+    <t>Sensera Inc.</t>
+  </si>
+  <si>
+    <t>15 Presidential Way, Needham</t>
+  </si>
+  <si>
+    <t>Shire Human Genetic Therapies, Inc.</t>
+  </si>
+  <si>
+    <t>300 Shire Way, Melrose</t>
+  </si>
+  <si>
+    <t>Skyworks Solutions, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 Sylvan Rd, Woburn </t>
+  </si>
+  <si>
+    <t>South Shore Hospital</t>
+  </si>
+  <si>
+    <t>55 Fogg Rd, Roxbury</t>
+  </si>
+  <si>
+    <t>South Shore Plating Co., Inc.</t>
+  </si>
+  <si>
+    <t>28 Forest Ave, Ashland</t>
+  </si>
+  <si>
+    <t>State Garden Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300 Third St, Malden </t>
+  </si>
+  <si>
+    <t>Steel Art Co., Inc.</t>
+  </si>
+  <si>
+    <t>189 Dean St, Boston</t>
+  </si>
+  <si>
+    <t>Sterling Precision, Inc.</t>
+  </si>
+  <si>
+    <t>90 Parker St, Cambridge</t>
+  </si>
+  <si>
+    <t>Sterling Suffolk Racecourse, LLC</t>
+  </si>
+  <si>
+    <t>525 McClellan Highway, Allston</t>
+  </si>
+  <si>
+    <t>Steward St. Elizabeth's Medical Center</t>
+  </si>
+  <si>
+    <t>736 Cambridge St, Roxbury</t>
+  </si>
+  <si>
+    <t>Symmons Industries, Inc.</t>
+  </si>
+  <si>
+    <t>31 Brooks Dr, Cambridge</t>
+  </si>
+  <si>
+    <t>TE Connectivity</t>
+  </si>
+  <si>
+    <t>63 Nahatan St, Boston</t>
+  </si>
+  <si>
+    <t>TecMark Plating</t>
+  </si>
+  <si>
+    <t xml:space="preserve">61 Endicott St Building #5, Cambridge </t>
+  </si>
+  <si>
+    <t>Tecomet</t>
+  </si>
+  <si>
+    <t>115 Eames St, Woburn</t>
+  </si>
+  <si>
+    <t>Tecomet, Inc.</t>
+  </si>
+  <si>
+    <t>170 New Boston St, Burlington</t>
+  </si>
+  <si>
+    <t>TEI Biosciences, Inc. (Integra)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 Elkins St, Lexington </t>
+  </si>
+  <si>
+    <t>The Charles Stark Draper Laboratory, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">555 Technology Square, Norwood </t>
+  </si>
+  <si>
+    <t>The Gillette Company, LLC</t>
+  </si>
+  <si>
+    <t>One Gillette Park, Medford</t>
+  </si>
+  <si>
+    <t>The Leavitt Corporation</t>
+  </si>
+  <si>
+    <t>100 Santilli Highway, Natick</t>
+  </si>
+  <si>
+    <t>The Touch, Inc.</t>
+  </si>
+  <si>
+    <t>27 Spring St, Brighton</t>
+  </si>
+  <si>
+    <t>, Bedford</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thermo Fisher Scientific </t>
+  </si>
+  <si>
+    <t>2 Preston Crt, Bedford</t>
+  </si>
+  <si>
+    <t>Tracer Technologies, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 Assembly Square Dr, Woburn </t>
+  </si>
+  <si>
+    <t>Tradebe Treatment/Recycling Stoughton, LLC</t>
+  </si>
+  <si>
+    <t>441 R Canton St, Cambridge</t>
+  </si>
+  <si>
+    <t>Trelleborg Applied Technologies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24 Teed Dr, Norwood </t>
+  </si>
+  <si>
+    <t>Trustees of Boston UnivCharles River Campus</t>
+  </si>
+  <si>
+    <t>704 Commonwealth Ave 2nd floor, Clinton</t>
+  </si>
+  <si>
+    <t>Tufts Medical Center</t>
+  </si>
+  <si>
+    <t>800 Washington St, Somerville</t>
+  </si>
+  <si>
+    <t>Tufts University, Boston Campus</t>
+  </si>
+  <si>
+    <t>200 Harrison Ave, Weymouth</t>
+  </si>
+  <si>
+    <t>Tufts University, Somerville/Medford Campus</t>
+  </si>
+  <si>
+    <t>419 Boston Ave, Clinton</t>
+  </si>
+  <si>
+    <t>Twin Rivers Technologies Manufacturing Corp.</t>
+  </si>
+  <si>
+    <t>780 Washington St, South Boston</t>
+  </si>
+  <si>
+    <t>U.S. Army Soldier Systems Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 General Greene Ave, Medford </t>
+  </si>
+  <si>
+    <t>Unifirst Corporation</t>
+  </si>
+  <si>
+    <t>78 -80 East Cottage St, Dorchester</t>
+  </si>
+  <si>
+    <t>United Rentals (North America), Inc.</t>
+  </si>
+  <si>
+    <t>133 Southampton St, Jamaica Plain</t>
+  </si>
+  <si>
+    <t>University of Massachusetts, Boston</t>
+  </si>
+  <si>
+    <t>100 Morrissey Boulevard, Dorchester</t>
+  </si>
+  <si>
+    <t>USDA Human Nutrition Research Center</t>
+  </si>
+  <si>
+    <t>711 Washington St, Natick</t>
+  </si>
+  <si>
+    <t>VA Boston Healthcare System</t>
+  </si>
+  <si>
+    <t>1400 VFW Parkway, Somerville</t>
+  </si>
+  <si>
+    <t>VA Boston Healthcare System - Jamaica Plain</t>
+  </si>
+  <si>
+    <t>150 S. Huntington Ave, Somerville</t>
+  </si>
+  <si>
+    <t>Vertex Pharmaceuticals, Inc.</t>
+  </si>
+  <si>
+    <t>1 Harbor St, Wilmington</t>
+  </si>
+  <si>
+    <t>Vicinity Energy, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">165 Kneeland St, Woburn </t>
+  </si>
+  <si>
+    <t>Vine Brook Water Treatment Plant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">171 Middlesex Turnpike, Stoughton </t>
+  </si>
+  <si>
+    <t>Walter J Sullivan Water Purification Facility</t>
+  </si>
+  <si>
+    <t>250 Fresh Pond Parkway, Stoughton</t>
+  </si>
+  <si>
+    <t>Winfield Brooks Company Inc.</t>
+  </si>
+  <si>
+    <t>70 Conn St, Bedford</t>
+  </si>
+  <si>
+    <t>Xyleco, Inc</t>
+  </si>
+  <si>
+    <t>360 Audubon Rd, South Boston</t>
+  </si>
+  <si>
+    <t>32 Greeley St</t>
+  </si>
+  <si>
+    <t>MA0100404</t>
+  </si>
+  <si>
+    <t>MWRA Clinton</t>
+  </si>
+  <si>
+    <t>100 Sterling St</t>
+  </si>
+  <si>
+    <t>Sterling Precision</t>
+  </si>
+  <si>
+    <t>90 Parker St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Weetabix Co. </t>
+  </si>
+  <si>
+    <t>20 Cameron St</t>
+  </si>
+  <si>
+    <t>Aerovox, Inc.   ( aka CD Aero)</t>
+  </si>
+  <si>
+    <t>167 John Vertente Blvd</t>
+  </si>
+  <si>
+    <t>New Bedford</t>
+  </si>
+  <si>
+    <t>American Cable Systems</t>
+  </si>
+  <si>
+    <t>260 Duchaine Blvd</t>
+  </si>
+  <si>
+    <t>American Flexible Conduit</t>
+  </si>
+  <si>
+    <t>960 Flaherty Dr</t>
+  </si>
+  <si>
+    <t>ATI Ludlum (formerly Teledyne  Rodney Metals)</t>
+  </si>
+  <si>
+    <t>1357 E Rodney French Blvd</t>
+  </si>
+  <si>
+    <t>Brittany  Dyeing and Printing</t>
+  </si>
+  <si>
+    <t>Clean Uniforms and More</t>
+  </si>
+  <si>
+    <t>355 Church St</t>
+  </si>
+  <si>
+    <t>Cornell Dubilier Electronics</t>
+  </si>
+  <si>
+    <t>1605 E Rodney French Blvd</t>
+  </si>
+  <si>
+    <t>Coyne Textile Services</t>
+  </si>
+  <si>
+    <t>20 Howard Ave,</t>
+  </si>
+  <si>
+    <t>Crapo Hill (Greater NB Reg. Refuse Mgmt District)</t>
+  </si>
+  <si>
+    <t>300 Samuel Barnet Blvd</t>
+  </si>
+  <si>
+    <t>Decas Cranberry Products, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moved to Carver, MA </t>
+  </si>
+  <si>
+    <t>Finicky Pet Food</t>
+  </si>
+  <si>
+    <t>68 Blackmer St</t>
+  </si>
+  <si>
+    <t>Five Star Surgical, Inc.</t>
+  </si>
+  <si>
+    <t>163 Samuel Barnet Blvd</t>
+  </si>
+  <si>
+    <t>Foley Fish</t>
+  </si>
+  <si>
+    <t>77 Wright St</t>
+  </si>
+  <si>
+    <t>Gildan Garments, Inc.</t>
+  </si>
+  <si>
+    <t>117 King St</t>
+  </si>
+  <si>
+    <t>HCC Aegis (Ametek)</t>
+  </si>
+  <si>
+    <t>50 Weby Rd</t>
+  </si>
+  <si>
+    <t>High Liner Foods (was American Pride Seafood, Inc.)</t>
+  </si>
+  <si>
+    <t>40 Herman Melville Blvd</t>
+  </si>
+  <si>
+    <t>Morgan Advanced Ceramics, Inc.</t>
+  </si>
+  <si>
+    <t>225 Theodore Rice Blvd</t>
+  </si>
+  <si>
+    <t>Precix</t>
+  </si>
+  <si>
+    <t>744 Belleville Ave</t>
+  </si>
+  <si>
+    <t>Purity Services</t>
+  </si>
+  <si>
+    <t>405 Myrtle St</t>
+  </si>
+  <si>
+    <t>Revere Copper Products</t>
+  </si>
+  <si>
+    <t>Ongoing cleanup and GW remediation</t>
+  </si>
+  <si>
+    <t>RothTec Engraving Corp.</t>
+  </si>
+  <si>
+    <t>699 Tarkiln Hill Rd</t>
+  </si>
+  <si>
+    <t>Sawyer St Treatment Facility</t>
+  </si>
+  <si>
+    <t>Sawyer St</t>
+  </si>
+  <si>
+    <t>Schaefer Marine, Inc.</t>
+  </si>
+  <si>
+    <t>158 Duchaine Blvd</t>
+  </si>
+  <si>
+    <t>Sea Watch International, LTD.</t>
+  </si>
+  <si>
+    <t>15 Antonio Costa Ave</t>
+  </si>
+  <si>
+    <t>Southcoast Hospitals Group</t>
+  </si>
+  <si>
+    <t>101 Page St,</t>
+  </si>
+  <si>
+    <t>Southcoast Plating Technology (Star Plating)</t>
+  </si>
+  <si>
+    <t>41 Coffin Ave</t>
+  </si>
+  <si>
+    <t>Symmetry Medical, Inc.</t>
+  </si>
+  <si>
+    <t>61 John Vertente Blvd</t>
+  </si>
+  <si>
+    <t>Titleist Ball Plant II</t>
+  </si>
+  <si>
+    <t>700 Belleville Ave</t>
+  </si>
+  <si>
+    <t>Titleist Ball Plant III</t>
+  </si>
+  <si>
+    <t>Zapp, USA</t>
+  </si>
+  <si>
+    <t>266 Samuel Barnet Blvd,</t>
+  </si>
+  <si>
+    <t>Electronic Products, Inc.</t>
+  </si>
+  <si>
+    <t>85 Parker St., Newburyport, MA 01950</t>
+  </si>
+  <si>
+    <t>MA0101427</t>
+  </si>
+  <si>
+    <t>Newburyport</t>
+  </si>
+  <si>
+    <t>Micrometal Technologies</t>
+  </si>
+  <si>
+    <t>24 Graf Rd., Newburyport, MA 01950</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PCI Synthesis, Inc. </t>
+  </si>
+  <si>
+    <t>9 Opportunity Way, Newburyport, MA 01950</t>
+  </si>
+  <si>
+    <t>Strem Chemical</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 Mulliken Way, Newburyport, MA 01950 </t>
+  </si>
+  <si>
+    <t>JT Inman</t>
+  </si>
+  <si>
+    <t>31 Larsen Way</t>
+  </si>
+  <si>
+    <t>North Attleborough</t>
+  </si>
+  <si>
+    <t>Metallor</t>
+  </si>
+  <si>
+    <t>255 John L Dietsch Blvd</t>
+  </si>
+  <si>
+    <t>Mini Systems</t>
+  </si>
+  <si>
+    <t>20 Davis Rd</t>
+  </si>
+  <si>
+    <t>Polymet</t>
+  </si>
+  <si>
+    <t>262 BRd St</t>
+  </si>
+  <si>
+    <t>Silversmiths</t>
+  </si>
+  <si>
+    <t>54 Orne St</t>
+  </si>
+  <si>
+    <t>VH Blackington</t>
+  </si>
+  <si>
+    <t>221 John L Dietsch Blvd</t>
+  </si>
+  <si>
+    <t>Bi-QEM</t>
+  </si>
+  <si>
+    <t>238 Nonutuck St, Florence</t>
+  </si>
+  <si>
+    <t>Northampton</t>
+  </si>
+  <si>
+    <t>Chartpak, Inc.</t>
+  </si>
+  <si>
+    <t>1 River Rd, Leeds</t>
+  </si>
+  <si>
+    <t>Coca Cola N.A.</t>
+  </si>
+  <si>
+    <t>45 Industrial Dr</t>
+  </si>
+  <si>
+    <t>Cooley Dickinson Hospital</t>
+  </si>
+  <si>
+    <t>30 Locust St</t>
+  </si>
+  <si>
+    <t>Dept of Veterans Affairs</t>
+  </si>
+  <si>
+    <t>421 North Main St, Leeds</t>
+  </si>
+  <si>
+    <t>Hampshire County Gazette</t>
+  </si>
+  <si>
+    <t>115 Conz St</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hampshire County House of Corrections </t>
+  </si>
+  <si>
+    <t>205 Rocky Hill Rd</t>
+  </si>
+  <si>
+    <t>KEO Kollmorgen Corp</t>
+  </si>
+  <si>
+    <t>50 Prince St</t>
+  </si>
+  <si>
+    <t>Packaging Corp of America</t>
+  </si>
+  <si>
+    <t>525 Mt. Tom Rd</t>
+  </si>
+  <si>
+    <t>Saint Gobain Ceramics</t>
+  </si>
+  <si>
+    <t>175 Industrial Dr</t>
+  </si>
+  <si>
+    <t>Profiles, Inc.</t>
+  </si>
+  <si>
+    <t>7 First St</t>
+  </si>
+  <si>
+    <t>Palmer</t>
+  </si>
+  <si>
+    <t>Rathbone Precision Metals, Inc.</t>
+  </si>
+  <si>
+    <t>241 Park St</t>
+  </si>
+  <si>
+    <t>Beth Israel Deaconess Hospital</t>
+  </si>
+  <si>
+    <t>275 Sandwich St</t>
+  </si>
+  <si>
+    <t>MA0100587</t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>Electropolishing Systems, Inc.</t>
+  </si>
+  <si>
+    <t>24 Aldrin Rd</t>
+  </si>
+  <si>
+    <t>Tech-Etch, Inc.</t>
+  </si>
+  <si>
+    <t>45 Aldrin Rd</t>
+  </si>
+  <si>
+    <t>3M</t>
+  </si>
+  <si>
+    <t>30 Commerce Rd</t>
+  </si>
+  <si>
+    <t>MA0101923</t>
+  </si>
+  <si>
+    <t>Rockland</t>
+  </si>
+  <si>
+    <t>Batelle Labs</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Longwater Dr, Norwell</t>
+  </si>
+  <si>
+    <t>Electroswitch</t>
+  </si>
+  <si>
+    <t>180 King Ave, Weymouth</t>
+  </si>
+  <si>
+    <t>ITW - Polymer Sealants N.A.</t>
+  </si>
+  <si>
+    <t>56 Air Station Industrial Park</t>
+  </si>
+  <si>
+    <t>South Shore Medical Center</t>
+  </si>
+  <si>
+    <t>143 Longwater Dr, Norwell</t>
+  </si>
+  <si>
+    <t>Wearguard</t>
+  </si>
+  <si>
+    <t>141 Longwater Dr, Norwell</t>
+  </si>
+  <si>
+    <t>Axcelis Technologies, Inc.</t>
+  </si>
+  <si>
+    <t>108 Cherry Hill Dr, Beverly</t>
+  </si>
+  <si>
+    <t>SESD</t>
+  </si>
+  <si>
+    <t>BBB Industries, LLC</t>
+  </si>
+  <si>
+    <t>58 Pulaski St, Peabody</t>
+  </si>
+  <si>
+    <t>Communication &amp; Power Ind, LLC</t>
+  </si>
+  <si>
+    <t>150 Sohier Rd, Beverly</t>
+  </si>
+  <si>
+    <t>Danvers Water Treatment Plant</t>
+  </si>
+  <si>
+    <t>30 Lake St, Middleton</t>
+  </si>
+  <si>
+    <t>Delta Electronics Mfg Corp.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">416 Cabot St, Beverly </t>
+  </si>
+  <si>
+    <t>DiLuigi Foods</t>
+  </si>
+  <si>
+    <t>41 Popes Ln- Danvers</t>
+  </si>
+  <si>
+    <t>Excelitas Technologies Corp</t>
+  </si>
+  <si>
+    <t>35 Congress St, Salem</t>
+  </si>
+  <si>
+    <t>Footprint Power</t>
+  </si>
+  <si>
+    <t>24 Fort Ave</t>
+  </si>
+  <si>
+    <t>Fresh Advantage Foods</t>
+  </si>
+  <si>
+    <t>18 Electronics Ave, Danvers</t>
+  </si>
+  <si>
+    <t>GT Crystal Systems, LLC</t>
+  </si>
+  <si>
+    <t>27 Congress St</t>
+  </si>
+  <si>
+    <t>IXYS IC Division (Clare, Inc.)</t>
+  </si>
+  <si>
+    <t>78 Cherry Hill Ave</t>
+  </si>
+  <si>
+    <t>Peabody -Coolidge Ave Plant</t>
+  </si>
+  <si>
+    <t>50 Coolidge Ave, Peabody</t>
+  </si>
+  <si>
+    <t>Peabody Monofill Associates, Inc.</t>
+  </si>
+  <si>
+    <t>40 Farm Ave, Peabody</t>
+  </si>
+  <si>
+    <t>Peabody Sanitary Landfill</t>
+  </si>
+  <si>
+    <t>Farm Ave</t>
+  </si>
+  <si>
+    <t>Peabody -Winona Plant</t>
+  </si>
+  <si>
+    <t>38 Butternut Ave, Peabody</t>
+  </si>
+  <si>
+    <t>Rousselot Peabody, Inc.</t>
+  </si>
+  <si>
+    <t>227 Washington St</t>
+  </si>
+  <si>
+    <t>Salem/Beverly Water Board</t>
+  </si>
+  <si>
+    <t>50 Arlington Ave, Beverly</t>
+  </si>
+  <si>
+    <t>TDF Metal Finishing Co., Inc.</t>
+  </si>
+  <si>
+    <t>6 Electronics Ave, Danvers</t>
+  </si>
+  <si>
+    <t>Thermal Circuits, Inc.</t>
+  </si>
+  <si>
+    <t>One Technology Way, Salem</t>
+  </si>
+  <si>
+    <t>Travel Leather Co.</t>
+  </si>
+  <si>
+    <t>39 Wallis St, Peabody</t>
+  </si>
+  <si>
+    <t>Tropical Products, Inc.</t>
+  </si>
+  <si>
+    <t>220 Highland Ave, Salem</t>
+  </si>
+  <si>
+    <t>Walbar Peabody LLC</t>
+  </si>
+  <si>
+    <t>8 Fifth St, Peabody</t>
+  </si>
+  <si>
+    <t>E-ink Corporation</t>
+  </si>
+  <si>
+    <t>7 Gaylord St</t>
+  </si>
+  <si>
+    <t>MA0100455</t>
+  </si>
+  <si>
+    <t>South Hadley</t>
+  </si>
+  <si>
+    <t>Holyoke Sanitary Landfill</t>
+  </si>
+  <si>
+    <t>New Ludlow Rd, Granby</t>
+  </si>
+  <si>
+    <t>Mount Holyoke College</t>
+  </si>
+  <si>
+    <t>50 College St</t>
+  </si>
+  <si>
+    <t>Alltech Laser Technology</t>
+  </si>
+  <si>
+    <t>50 Optical Dr, Suite 190</t>
+  </si>
+  <si>
+    <t>MA0100901</t>
+  </si>
+  <si>
+    <t>Southbridge</t>
+  </si>
+  <si>
+    <t>CleanParts LLC</t>
+  </si>
+  <si>
+    <t>10 Cabot St - Suite 100</t>
+  </si>
+  <si>
+    <t>Dexter-Russell Inc.</t>
+  </si>
+  <si>
+    <t>44 River St</t>
+  </si>
+  <si>
+    <t>Hyde Manufacturing</t>
+  </si>
+  <si>
+    <t>54 Eastford Rd</t>
+  </si>
+  <si>
+    <t>Millenium Power Plant</t>
+  </si>
+  <si>
+    <t>27 Southbridge Rd, Suite B</t>
+  </si>
+  <si>
+    <t>Schott Elec-Pac</t>
+  </si>
+  <si>
+    <t>Schott Fiber Optics</t>
+  </si>
+  <si>
+    <t>122 Charlton St</t>
+  </si>
+  <si>
+    <t>Southbridge Business Center</t>
+  </si>
+  <si>
+    <t>14 Mechanic St</t>
+  </si>
+  <si>
+    <t>Southbridge Thermal and Power</t>
+  </si>
+  <si>
+    <t>100 Mechanic St - Unit 1</t>
+  </si>
+  <si>
+    <t>United Lens</t>
+  </si>
+  <si>
+    <t>259 Worcester St</t>
+  </si>
+  <si>
+    <t>Agri-Mark, Inc.</t>
+  </si>
+  <si>
+    <t>958 Riverdale St, W.Springfield</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>Alden Medical LLC</t>
+  </si>
+  <si>
+    <t>360 Cold Spring Ave,W.Spring</t>
+  </si>
+  <si>
+    <t>ApMar USA, Inc.</t>
+  </si>
+  <si>
+    <t>175 Progress Ave, Springfield</t>
+  </si>
+  <si>
+    <t>Astro Chemicals, Inc.</t>
+  </si>
+  <si>
+    <t>64-94 Shaw's Ln, Springfield</t>
+  </si>
+  <si>
+    <t>Astro Chemicals, Inc. (AST)</t>
+  </si>
+  <si>
+    <t>126 Memorial Dr, Springfield</t>
+  </si>
+  <si>
+    <t>Belmont Laundry, Inc.</t>
+  </si>
+  <si>
+    <t>333 Belmont Ave, Springfield</t>
+  </si>
+  <si>
+    <t>Berkshire Power Company, L.L.C.</t>
+  </si>
+  <si>
+    <t>36 Moylan Ln, Agawam</t>
+  </si>
+  <si>
+    <t>Bondi's Island Landfill (City operated)</t>
+  </si>
+  <si>
+    <t>M St, Agawam</t>
+  </si>
+  <si>
+    <t>Chemi-Graphic Inc.</t>
+  </si>
+  <si>
+    <t>340 State St, Ludlow</t>
+  </si>
+  <si>
+    <t>Covanta Springfield, LLC</t>
+  </si>
+  <si>
+    <t>188 M St, Agawam</t>
+  </si>
+  <si>
+    <t>Doncasters Inc. (Storms Forge - Zyglo)</t>
+  </si>
+  <si>
+    <t>160 Cottage St, Springfield</t>
+  </si>
+  <si>
+    <t>Essential Power Massachusetts LLC</t>
+  </si>
+  <si>
+    <t>15 Agawam Ave, W.Springfield</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eurofins Spectrum Analytical </t>
+  </si>
+  <si>
+    <t>11 Almgren Dr, Agawam</t>
+  </si>
+  <si>
+    <t>Excel Dryer, Inc.</t>
+  </si>
+  <si>
+    <t>357 Chestnut St, E.Lomgmeadow</t>
+  </si>
+  <si>
+    <t>Falvey Linen Supply Company, Inc.</t>
+  </si>
+  <si>
+    <t>100 Brookdale Dr, Springfield</t>
+  </si>
+  <si>
+    <t>Fountain Plating Company, Inc.</t>
+  </si>
+  <si>
+    <t>492 Prospect Ave,W.Springfield</t>
+  </si>
+  <si>
+    <t>Friendly's Manufacturing and Retail, LLC</t>
+  </si>
+  <si>
+    <t>1855 Boston Rd, Wilbraham</t>
+  </si>
+  <si>
+    <t>H.P. Hood Inc.</t>
+  </si>
+  <si>
+    <t>233 Main St, Agawam</t>
+  </si>
+  <si>
+    <t>Hampden Fence Supply, Inc.</t>
+  </si>
+  <si>
+    <t>80 Industrial Ln, Agawam</t>
+  </si>
+  <si>
+    <t>Industrial Etching, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 Fisher Ave, E. Longmeadow </t>
+  </si>
+  <si>
+    <t>Irwin Industrial Tools dba Lenox</t>
+  </si>
+  <si>
+    <t>79 Industrial Dr, E.Longmeadow</t>
+  </si>
+  <si>
+    <t>James Austin Company</t>
+  </si>
+  <si>
+    <t>203 West Ave, Ludlow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kapstone Container Corporation </t>
+  </si>
+  <si>
+    <t>100 Palmer Ave,W.Springfield</t>
+  </si>
+  <si>
+    <t>L &amp; J Linen</t>
+  </si>
+  <si>
+    <t>71 Allen St, Suite D, Springfield</t>
+  </si>
+  <si>
+    <t>LENOX/American Saw &amp; Mfg. Co.</t>
+  </si>
+  <si>
+    <t>301 Chestnut St, E.Longmeadow</t>
+  </si>
+  <si>
+    <t>Litron, Inc.</t>
+  </si>
+  <si>
+    <t>45 Bowles Rd, Agawam</t>
+  </si>
+  <si>
+    <t>Luster-On Products, Inc. (2 Permits)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54 Waltham Ave, Springfield </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mass. Muni. Wholesale Electric Co. </t>
+  </si>
+  <si>
+    <t>327 Moody St, Ludlow</t>
+  </si>
+  <si>
+    <t>MASSPOWER (Equipower Resources)</t>
+  </si>
+  <si>
+    <t>750 Worcester St, Springfield</t>
+  </si>
+  <si>
+    <t>Mount Tom Box Company Inc.</t>
+  </si>
+  <si>
+    <t>190 Interstate Dr, W.Springfield</t>
+  </si>
+  <si>
+    <t>NE Industrial Uniform Rental Service, Inc.</t>
+  </si>
+  <si>
+    <t>355 Union St, W.Springfield</t>
+  </si>
+  <si>
+    <t>Oerlikon Balzers</t>
+  </si>
+  <si>
+    <t>30 General Abrams Dr, Agawam</t>
+  </si>
+  <si>
+    <t>OMG, Inc.</t>
+  </si>
+  <si>
+    <t>153 Bowles Rd, Agawam</t>
+  </si>
+  <si>
+    <t>Poly-Metal Finishing, Inc.</t>
+  </si>
+  <si>
+    <t>1 Allen St., Bldg. 218, Springfield</t>
+  </si>
+  <si>
+    <t>QG Printing 11 LLC</t>
+  </si>
+  <si>
+    <t>245 Benton Dr, E.Longmeaow</t>
+  </si>
+  <si>
+    <t>Service Matters LLC</t>
+  </si>
+  <si>
+    <t>56 Main St, Springfield</t>
+  </si>
+  <si>
+    <t>Sheraton Springfield Hotel</t>
+  </si>
+  <si>
+    <t>1 Monarch Place, Springfield</t>
+  </si>
+  <si>
+    <t>Smith &amp; Wesson (2 Permits)</t>
+  </si>
+  <si>
+    <t>2100 Roosevelt Ave, Springfield</t>
+  </si>
+  <si>
+    <t>Smithfield Packaged Meats Corporation</t>
+  </si>
+  <si>
+    <t>20 Carando Dr, Springfield</t>
+  </si>
+  <si>
+    <t>Solutia Inc. (2 Permits)</t>
+  </si>
+  <si>
+    <t>730 Worcester St, Springfield</t>
+  </si>
+  <si>
+    <t>Suddekor LLC (East Longmeadow)</t>
+  </si>
+  <si>
+    <t>82 Deer Park Dr, E. Longmeadow</t>
+  </si>
+  <si>
+    <t>Suddekor, LLC (Agawam)</t>
+  </si>
+  <si>
+    <t>240 Bowles Rd, Agawam</t>
+  </si>
+  <si>
+    <t>Sullivan Paper Company Inc.</t>
+  </si>
+  <si>
+    <t>42 Progress Ave, W.Springfield</t>
+  </si>
+  <si>
+    <t>Superior Carriers, Inc.</t>
+  </si>
+  <si>
+    <t>85-121 Shaw's Ln, Springfield</t>
+  </si>
+  <si>
+    <t>Superior Rug Cleaning Company</t>
+  </si>
+  <si>
+    <t>6 Progress Ave, Springfield</t>
+  </si>
+  <si>
+    <t>UniFirst Corp./UniTech</t>
+  </si>
+  <si>
+    <t>295 Parker St, Indian Orchard</t>
+  </si>
+  <si>
+    <t>Utility Manufacturing Co.</t>
+  </si>
+  <si>
+    <t>2443 Boston Rd, Wilbraham</t>
+  </si>
+  <si>
+    <t>Valentine Plating Co., Inc.</t>
+  </si>
+  <si>
+    <t>155 Allston Ave, W.Springfield</t>
+  </si>
+  <si>
+    <t>Valley Plating Inc.</t>
+  </si>
+  <si>
+    <t>412 Albany St, Springfield</t>
+  </si>
+  <si>
+    <t>WestRock CP, LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">320 Parker St, Springfield </t>
+  </si>
+  <si>
+    <t>Aquaria Water, LLC</t>
+  </si>
+  <si>
+    <t>170 Aquaria Dr., N. Dighton</t>
+  </si>
+  <si>
+    <t>Taunton</t>
+  </si>
+  <si>
+    <t>Boston Globe</t>
+  </si>
+  <si>
+    <t>300 Constitution Dr., Taunton</t>
+  </si>
+  <si>
+    <t>Depuy Synthes</t>
+  </si>
+  <si>
+    <t>325 Paramount Dr., Raynham</t>
+  </si>
+  <si>
+    <t>Dighton Power Associates</t>
+  </si>
+  <si>
+    <t>1450 Somerset Ave., Dighton</t>
+  </si>
+  <si>
+    <t>Earthsource, Inc.</t>
+  </si>
+  <si>
+    <t>1958 BRdway, Raynham</t>
+  </si>
+  <si>
+    <t>Electrochem</t>
+  </si>
+  <si>
+    <t>680 Paramount Dr., Raynham</t>
+  </si>
+  <si>
+    <t>Elevate Experts</t>
+  </si>
+  <si>
+    <t>142 West Brittania Dr., Taunton</t>
+  </si>
+  <si>
+    <t>Harodite Industries, Inc.</t>
+  </si>
+  <si>
+    <t>66 South St, Taunton</t>
+  </si>
+  <si>
+    <t>Interplast Group, LTD</t>
+  </si>
+  <si>
+    <t>455 Somerset Ave.,Dighton</t>
+  </si>
+  <si>
+    <t>IQE Corporation</t>
+  </si>
+  <si>
+    <t>200 John Hancick Rd. Taunton</t>
+  </si>
+  <si>
+    <t>Norwell Co.</t>
+  </si>
+  <si>
+    <t>82 Stevens St., E. Taunton</t>
+  </si>
+  <si>
+    <t>Olson's Greenhouse</t>
+  </si>
+  <si>
+    <t>590 South St., E. Raynham</t>
+  </si>
+  <si>
+    <t>QG Printing Corp</t>
+  </si>
+  <si>
+    <t>50 John Hancock Rd., Taunton</t>
+  </si>
+  <si>
+    <t>Silver City Aluminum</t>
+  </si>
+  <si>
+    <t>823 West Water St., Taunton</t>
+  </si>
+  <si>
+    <t>Taunton Sanitary Landfill</t>
+  </si>
+  <si>
+    <t>330 E. Britannia St., Taunton</t>
+  </si>
+  <si>
+    <t>Tribe Mediterranean Foods</t>
+  </si>
+  <si>
+    <t>110 Prince Henry Dr., Taunton</t>
+  </si>
+  <si>
+    <t>V&amp;S Galvanizing</t>
+  </si>
+  <si>
+    <t>585 John Hancock Rd., Taunton</t>
+  </si>
+  <si>
+    <t>Water Solutions Group</t>
+  </si>
+  <si>
+    <t>35 Mozzone Blvd, Taunton</t>
+  </si>
+  <si>
+    <t>Waters Corporation</t>
+  </si>
+  <si>
+    <t>177 Robert Treat Paine, Taunton</t>
+  </si>
+  <si>
+    <t>A. Schulman Custom Compounding</t>
+  </si>
+  <si>
+    <t>53 Millbrook St, Worcester</t>
+  </si>
+  <si>
+    <t>UBWPAD</t>
+  </si>
+  <si>
+    <t>AbbVie Bioresearch, Inc.</t>
+  </si>
+  <si>
+    <t>100 Research Dr, Worcester</t>
+  </si>
+  <si>
+    <t>Ameripride Linen/Apparel  Services</t>
+  </si>
+  <si>
+    <t>280 Greenwood St, Worcester</t>
+  </si>
+  <si>
+    <t>Angelica Textiles</t>
+  </si>
+  <si>
+    <t>104 Lamartine St, Worcester,</t>
+  </si>
+  <si>
+    <t>Barrday Corporation</t>
+  </si>
+  <si>
+    <t>86 Providence St, Millbury</t>
+  </si>
+  <si>
+    <t>Black Oxide Co.</t>
+  </si>
+  <si>
+    <t>100 Grand St #3, Worcester</t>
+  </si>
+  <si>
+    <t>Clariant Plastics &amp; Coating USA</t>
+  </si>
+  <si>
+    <t>85 Industrial Dr, Holden</t>
+  </si>
+  <si>
+    <t>Curtis Industries LLC</t>
+  </si>
+  <si>
+    <t>70 Hartwell St, West Boylston</t>
+  </si>
+  <si>
+    <t>Exhausted , Inc.</t>
+  </si>
+  <si>
+    <t>363 Franklin St, Worcester</t>
+  </si>
+  <si>
+    <t>FIBA Technologies, Inc.</t>
+  </si>
+  <si>
+    <t>1529 Grafton Rd, Millbury</t>
+  </si>
+  <si>
+    <t>Independent Plating Co. Inc.</t>
+  </si>
+  <si>
+    <t>35 New St, Worcester</t>
+  </si>
+  <si>
+    <t>LakePharma Inc.</t>
+  </si>
+  <si>
+    <t>50 Prescott St, Worcester</t>
+  </si>
+  <si>
+    <t>Lighting by Hammerworks</t>
+  </si>
+  <si>
+    <t>6 Fremont, Worcester</t>
+  </si>
+  <si>
+    <t>Masterman's LLP</t>
+  </si>
+  <si>
+    <t>11 C St, Auburn</t>
+  </si>
+  <si>
+    <t>Metso Automation</t>
+  </si>
+  <si>
+    <t>44 Bowditch Dr., Shrewsbury</t>
+  </si>
+  <si>
+    <t>New England Sugars, LLC</t>
+  </si>
+  <si>
+    <t>Â 1120 Millbury St, Worcester</t>
+  </si>
+  <si>
+    <t>New Method Plating</t>
+  </si>
+  <si>
+    <t>43 Hammond St</t>
+  </si>
+  <si>
+    <t>Polar Corporation, Inc.,</t>
+  </si>
+  <si>
+    <t>1001 Southbridge St, Worcester</t>
+  </si>
+  <si>
+    <t>Prema Tech Advanced Ceramics</t>
+  </si>
+  <si>
+    <t>160 Goddard Memorial Dr, Worcester</t>
+  </si>
+  <si>
+    <t>Primetals Technologies USA LLC</t>
+  </si>
+  <si>
+    <t>40 Crescent St, Worcester</t>
+  </si>
+  <si>
+    <t>St. Gobain Abrasives,Inc.</t>
+  </si>
+  <si>
+    <t>1 New Bond St, Worcester</t>
+  </si>
+  <si>
+    <t>Stellar Industries Corp</t>
+  </si>
+  <si>
+    <t>50 Howe Ave., Millbury</t>
+  </si>
+  <si>
+    <t>63 Nahatan St</t>
+  </si>
+  <si>
+    <t>UMASS Medical School-Lazare Bldg</t>
+  </si>
+  <si>
+    <t>55 N. Lake Ave., Worcester</t>
+  </si>
+  <si>
+    <t>UMASS Medical School-Sherman Ctr</t>
+  </si>
+  <si>
+    <t>WCS Biotech - #1 - Umass Medical</t>
+  </si>
+  <si>
+    <t>365 Plantation St, Worcester</t>
+  </si>
+  <si>
+    <t>WCS Biotech - #2 - Umass Medical</t>
+  </si>
+  <si>
+    <t>373 Plantation St, Worcester</t>
+  </si>
+  <si>
+    <t>WCS Biotech - #3 - Umass Medical</t>
+  </si>
+  <si>
+    <t>1 Innovation Dr, Worcester</t>
+  </si>
+  <si>
+    <t>WCS Biotech - #4 - Umass Medical</t>
+  </si>
+  <si>
+    <t>377 Plantation St, Worcester</t>
+  </si>
+  <si>
+    <t>WCS Biotech - #5 - Umass Medical</t>
+  </si>
+  <si>
+    <t>381 Plantation St, Worcester</t>
+  </si>
+  <si>
+    <t>Wheelabrator Millbury, Inc.</t>
+  </si>
+  <si>
+    <t>331 SW Cutoff, Millbury</t>
+  </si>
+  <si>
+    <t>Worcester DPW</t>
+  </si>
+  <si>
+    <t>24 Albany St, Worcester</t>
+  </si>
+  <si>
+    <t>WPI Life Science and BioEng Ctr - 1</t>
+  </si>
+  <si>
+    <t>WPI Life Science and BioEng Ctr -2</t>
+  </si>
+  <si>
+    <t>Wright Line LLC (aka Eaton)</t>
+  </si>
+  <si>
+    <t>160 Gold Star Blvd, Worcester</t>
+  </si>
+  <si>
+    <t>Wyman Gordon Co.  (aka PCC)</t>
+  </si>
+  <si>
+    <t>Hermon St, Worcester</t>
+  </si>
+  <si>
+    <t>Coorstek, Inc.</t>
+  </si>
+  <si>
+    <t>5 Norton Dr, Worcester</t>
+  </si>
+  <si>
+    <t>UPWPAD</t>
+  </si>
+  <si>
+    <t>Kanzaki Specialty Papers</t>
+  </si>
+  <si>
+    <t>20 Cummings St</t>
+  </si>
+  <si>
+    <t>MA0100889</t>
+  </si>
+  <si>
+    <t>Ware</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shield Packaging </t>
+  </si>
+  <si>
+    <t xml:space="preserve">50 Oxford Ave, Dudley </t>
+  </si>
+  <si>
+    <t>Webster</t>
+  </si>
+  <si>
+    <t>Caliper/Perkin Elmer</t>
+  </si>
+  <si>
+    <t>68 Elm St, Hopkinton</t>
+  </si>
+  <si>
+    <t>Westborough</t>
+  </si>
+  <si>
+    <t>GE Healthcare</t>
+  </si>
+  <si>
+    <t>1 Amersham Way</t>
+  </si>
+  <si>
+    <t>GVS</t>
+  </si>
+  <si>
+    <t>135 Flanders Rd</t>
+  </si>
+  <si>
+    <t>Integrated Genetics</t>
+  </si>
+  <si>
+    <t>3400 Computer Dr</t>
+  </si>
+  <si>
+    <t>Kopin Corp</t>
+  </si>
+  <si>
+    <t>125 North Dr</t>
+  </si>
+  <si>
+    <t>NEO Technology Solutions</t>
+  </si>
+  <si>
+    <t>125 Fisher St</t>
+  </si>
+  <si>
+    <t>Pall Corp</t>
+  </si>
+  <si>
+    <t>20 Walkup Dr</t>
+  </si>
+  <si>
+    <t>Supercon Inc.</t>
+  </si>
+  <si>
+    <t>Boston Turnpike Rd, Shrewsbury</t>
+  </si>
+  <si>
+    <t>TangenX</t>
+  </si>
+  <si>
+    <t>910 Boston Turnpike Rd (aka Repligen)</t>
+  </si>
+  <si>
+    <t>Town of Shrewsbury</t>
+  </si>
+  <si>
+    <t>Route 20 (Shrewsbury)</t>
+  </si>
+  <si>
+    <t>Mestek, Inc.</t>
+  </si>
+  <si>
+    <t>260 N. Elm St</t>
+  </si>
+  <si>
+    <t>Westfield</t>
+  </si>
+  <si>
+    <t>Micro Abrasives, Inc.</t>
+  </si>
+  <si>
+    <t>720 Southampton Rd</t>
+  </si>
+  <si>
+    <t>MTD Corp (Columbia Mfg site)</t>
+  </si>
+  <si>
+    <t>1 Cycle St</t>
+  </si>
+  <si>
+    <t>Savage Sports Corp.</t>
+  </si>
+  <si>
+    <t>Springdale Raod</t>
+  </si>
+  <si>
+    <t>Westfield Electroplating Co.</t>
+  </si>
+  <si>
+    <t>68 N. Elm St</t>
+  </si>
+  <si>
+    <t>Compound name (for reference)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Part of MassDEP PFAS6? </t>
+  </si>
+  <si>
+    <t>PFOS</t>
+  </si>
+  <si>
+    <t>1763-23-1</t>
+  </si>
+  <si>
+    <t>Perfluorooctanesulfonic acid</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>Alpha Analytical, Inc.</t>
-[...14 lines deleted...]
-    <t>Advanced Environmental Laboratories</t>
+    <t>PFOA</t>
+  </si>
+  <si>
+    <t>335-67-1</t>
+  </si>
+  <si>
+    <t>Perfluorooctanoic acid</t>
+  </si>
+  <si>
+    <t>PFHxS</t>
+  </si>
+  <si>
+    <t>355-46-4</t>
+  </si>
+  <si>
+    <t>Perfluorohexanesulfonic acid</t>
+  </si>
+  <si>
+    <t>PFNA</t>
+  </si>
+  <si>
+    <t>375-95-1</t>
+  </si>
+  <si>
+    <t>Perfluorononanoic acid</t>
+  </si>
+  <si>
+    <t>PFHpA</t>
+  </si>
+  <si>
+    <t>375-85-9</t>
+  </si>
+  <si>
+    <t>Perfluoroheptanoic acid</t>
+  </si>
+  <si>
+    <t>PFDA</t>
+  </si>
+  <si>
+    <t>335-76-2</t>
+  </si>
+  <si>
+    <t>Perfluorodecanoic acid</t>
+  </si>
+  <si>
+    <t>PFBA</t>
+  </si>
+  <si>
+    <t>375-22-4</t>
+  </si>
+  <si>
+    <t>Perfluorobutanoic acid</t>
   </si>
   <si>
     <t>No</t>
-  </si>
-[...4246 lines deleted...]
-    <t>Perfluorobutanoic acid</t>
   </si>
   <si>
     <t>PFPeA</t>
   </si>
   <si>
     <t>2706-90-3</t>
   </si>
   <si>
     <t>Perfluoropentanoic acid</t>
   </si>
   <si>
     <t>PFHxA</t>
   </si>
   <si>
     <t>307-24-4</t>
   </si>
   <si>
     <t>Perfluorohexanoic acid</t>
   </si>
   <si>
     <t>PFUnA</t>
   </si>
   <si>
     <t>2058-94-8</t>
   </si>
@@ -7445,341 +6872,1194 @@
     <t>Field blank taken at the influent location</t>
   </si>
   <si>
     <t>field blank</t>
   </si>
   <si>
     <t>Effluent sample from idustry XYZ*</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>XYZ</t>
   </si>
   <si>
     <t>Field blank taken at industry XYZ*</t>
   </si>
   <si>
     <t>*XYZ is an indisrect discharger.  They discharge their effluent to a NPDES permit holder</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...6 lines deleted...]
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...24 lines deleted...]
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...11 lines deleted...]
-      <color rgb="FFA20000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color rgb="FF004E9A"/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF242424"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="4"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="5">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...13 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{9F30A1FC-B3BA-42F0-B4B5-1A0CFDE47885}"/>
     <cellStyle name="Normal 5" xfId="3" xr:uid="{7051AD43-1655-4D85-B899-7C810968311E}"/>
     <cellStyle name="Normal 5 2" xfId="4" xr:uid="{9026F31B-2985-4F04-8586-C285F7EE6A14}"/>
     <cellStyle name="Normal 6" xfId="6" xr:uid="{2465EB3A-8AE9-4187-B518-5522559DC0C1}"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="38">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="double">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="009966FF"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -7826,85 +8106,163 @@
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/Robert.Leonard/Downloads/dbMappingDocument_Template.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\Robert.Leonard\Downloads\dbMappingDocument_Template.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://massgov-my.sharepoint.com/Users/Robert.Leonard/Downloads/dbMappingDocument_Template.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="FieldSpecs"/>
       <sheetName val="Sheet1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="FieldSpecs"/>
       <sheetName val="Sheet1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{6EAA75F4-2F89-42C4-A0F7-9466333DB47E}" name="Table2" displayName="Table2" ref="A1:E34" totalsRowShown="0" headerRowDxfId="37" dataDxfId="36" headerRowBorderDxfId="34" tableBorderDxfId="35">
+  <autoFilter ref="A1:E34" xr:uid="{6EAA75F4-2F89-42C4-A0F7-9466333DB47E}"/>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{BA83F89E-6033-4E49-AD77-7FA0B12DF7AA}" name="Column Headers" dataDxfId="33"/>
+    <tableColumn id="2" xr3:uid="{2AB549A2-D8A0-49C0-B8A8-4BA455B543AB}" name="Description" dataDxfId="32"/>
+    <tableColumn id="3" xr3:uid="{4CB385A7-E8A3-417F-99C8-357882137CD9}" name="Required or Optional" dataDxfId="31"/>
+    <tableColumn id="4" xr3:uid="{592D56DB-93E5-4E2E-8F71-1B6D6DAA882E}" name="Field Type" dataDxfId="30"/>
+    <tableColumn id="5" xr3:uid="{621AFA87-E441-4B19-A0BC-860F5D3E13AB}" name="Valid Values" dataDxfId="29"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{D3B4FC38-1790-4CB1-96BD-1800CAF00C7E}" name="Table3" displayName="Table3" ref="A1:C214" totalsRowShown="0" headerRowDxfId="27">
+  <autoFilter ref="A1:C214" xr:uid="{D3B4FC38-1790-4CB1-96BD-1800CAF00C7E}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{B5E2BD41-3B36-4EB0-A727-8CE2253CFC44}" name="FacilityID" dataDxfId="26"/>
+    <tableColumn id="2" xr3:uid="{347F7417-5956-427F-A4F0-E8BAA8983EA5}" name="Facility name" dataDxfId="25"/>
+    <tableColumn id="3" xr3:uid="{EDD9A21F-6418-4AB7-862D-EED2AC6DA428}" name="City" dataDxfId="24"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{674B374D-07F2-49E3-9412-1D588394D1C8}" name="Table4" displayName="Table4" ref="A1:C41" totalsRowShown="0" headerRowDxfId="23" dataDxfId="22">
+  <autoFilter ref="A1:C41" xr:uid="{674B374D-07F2-49E3-9412-1D588394D1C8}"/>
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{1907CEBD-3986-48E0-837B-6BF3493311E8}" name="LabID" dataDxfId="21"/>
+    <tableColumn id="2" xr3:uid="{C99197B6-0738-497C-AEB2-BCE81D395908}" name="Lab Name" dataDxfId="20"/>
+    <tableColumn id="3" xr3:uid="{B133C978-A924-4DBC-A1F0-FCABF53AC48F}" name="New lab to this form?" dataDxfId="19" dataCellStyle="Normal 2"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{09D798A2-73EF-4CE1-B706-AA4C27289349}" name="Table5" displayName="Table5" ref="A1:D673" totalsRowShown="0" dataDxfId="18">
+  <autoFilter ref="A1:D673" xr:uid="{09D798A2-73EF-4CE1-B706-AA4C27289349}"/>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{C257F34F-719F-4CDF-97AE-FB8337D622DB}" name="IndustrialName" dataDxfId="17"/>
+    <tableColumn id="2" xr3:uid="{AE510A5B-6D00-4AE9-AB19-F1E06410B4E7}" name="Industrial_Facility_Address" dataDxfId="16"/>
+    <tableColumn id="3" xr3:uid="{1B541873-0443-4AC1-88ED-2DBB9C426273}" name="Facility_NPDES_ID" dataDxfId="15"/>
+    <tableColumn id="4" xr3:uid="{0B25F164-A83F-459B-8241-94BBDE17D979}" name="Facility_Town_Name" dataDxfId="14"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9356D035-87BD-4A20-8499-528836411F6A}" name="Table6" displayName="Table6" ref="A1:D42" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12" headerRowCellStyle="Normal 2" dataCellStyle="Normal 2">
+  <autoFilter ref="A1:D42" xr:uid="{9356D035-87BD-4A20-8499-528836411F6A}"/>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{38C0635A-E172-4375-B2C4-A19E06E974FA}" name="PFASWasteWaterCompounds" dataDxfId="11" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" xr3:uid="{114B56E3-D867-4CAE-919D-D337DF690061}" name="CASNumberOfPFASRequired" dataDxfId="10" dataCellStyle="Normal 2"/>
+    <tableColumn id="3" xr3:uid="{529207F1-C325-4097-8C47-7B387C9D4548}" name="Compound name (for reference)" dataDxfId="9" dataCellStyle="Normal 2"/>
+    <tableColumn id="4" xr3:uid="{81184E4D-8FBB-45A1-A393-782CCBCC9BF6}" name="Part of MassDEP PFAS6? " dataDxfId="8" dataCellStyle="Normal 2"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{527B1A22-8AC1-4104-AC90-EFA6926C9CBC}" name="Table1" displayName="Table1" ref="A3:E10" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6" headerRowBorderDxfId="5">
+  <autoFilter ref="A3:E10" xr:uid="{527B1A22-8AC1-4104-AC90-EFA6926C9CBC}"/>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{9B4968DE-0855-4243-A9FD-1B65B2AA9A7D}" name="Description" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{B0334AF0-8FF7-4589-8294-92B9595C5EAD}" name="SampleType" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{7D7476A5-7E3A-4AB7-8417-5B7F65779E17}" name="SampleTypeOtherDescription" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{0596CB63-7685-4297-9BC5-272CF28B380E}" name="SampleSubLocation" dataDxfId="1"/>
+    <tableColumn id="5" xr3:uid="{33DA83C6-1169-4FD1-A2E8-63E977CD01AF}" name="IndustrialName" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8149,16074 +8507,14467 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D88A77BC-652C-4611-837E-BB10ABFDE188}">
   <dimension ref="A1:F65"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+      <selection pane="bottomRight" activeCell="B7" sqref="B7"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="28.6640625" style="7" bestFit="1" customWidth="1"/>
-[...699 lines deleted...]
-    <col min="16371" max="16384" width="9.33203125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="31.42578125" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="74.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="29.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="33.5703125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="9.28515625" style="1"/>
+    <col min="7" max="248" width="9.28515625" style="3"/>
+    <col min="249" max="249" width="4.42578125" style="3" customWidth="1"/>
+    <col min="250" max="250" width="19.7109375" style="3" customWidth="1"/>
+    <col min="251" max="251" width="9.7109375" style="3" customWidth="1"/>
+    <col min="252" max="252" width="18.42578125" style="3" customWidth="1"/>
+    <col min="253" max="253" width="61.7109375" style="3" customWidth="1"/>
+    <col min="254" max="254" width="18.28515625" style="3" customWidth="1"/>
+    <col min="255" max="255" width="20.42578125" style="3" customWidth="1"/>
+    <col min="256" max="256" width="31.28515625" style="3" customWidth="1"/>
+    <col min="257" max="257" width="17.42578125" style="3" customWidth="1"/>
+    <col min="258" max="258" width="42.28515625" style="3" customWidth="1"/>
+    <col min="259" max="504" width="9.28515625" style="3"/>
+    <col min="505" max="505" width="4.42578125" style="3" customWidth="1"/>
+    <col min="506" max="506" width="19.7109375" style="3" customWidth="1"/>
+    <col min="507" max="507" width="9.7109375" style="3" customWidth="1"/>
+    <col min="508" max="508" width="18.42578125" style="3" customWidth="1"/>
+    <col min="509" max="509" width="61.7109375" style="3" customWidth="1"/>
+    <col min="510" max="510" width="18.28515625" style="3" customWidth="1"/>
+    <col min="511" max="511" width="20.42578125" style="3" customWidth="1"/>
+    <col min="512" max="512" width="31.28515625" style="3" customWidth="1"/>
+    <col min="513" max="513" width="17.42578125" style="3" customWidth="1"/>
+    <col min="514" max="514" width="42.28515625" style="3" customWidth="1"/>
+    <col min="515" max="760" width="9.28515625" style="3"/>
+    <col min="761" max="761" width="4.42578125" style="3" customWidth="1"/>
+    <col min="762" max="762" width="19.7109375" style="3" customWidth="1"/>
+    <col min="763" max="763" width="9.7109375" style="3" customWidth="1"/>
+    <col min="764" max="764" width="18.42578125" style="3" customWidth="1"/>
+    <col min="765" max="765" width="61.7109375" style="3" customWidth="1"/>
+    <col min="766" max="766" width="18.28515625" style="3" customWidth="1"/>
+    <col min="767" max="767" width="20.42578125" style="3" customWidth="1"/>
+    <col min="768" max="768" width="31.28515625" style="3" customWidth="1"/>
+    <col min="769" max="769" width="17.42578125" style="3" customWidth="1"/>
+    <col min="770" max="770" width="42.28515625" style="3" customWidth="1"/>
+    <col min="771" max="1016" width="9.28515625" style="3"/>
+    <col min="1017" max="1017" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1018" max="1018" width="19.7109375" style="3" customWidth="1"/>
+    <col min="1019" max="1019" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1020" max="1020" width="18.42578125" style="3" customWidth="1"/>
+    <col min="1021" max="1021" width="61.7109375" style="3" customWidth="1"/>
+    <col min="1022" max="1022" width="18.28515625" style="3" customWidth="1"/>
+    <col min="1023" max="1023" width="20.42578125" style="3" customWidth="1"/>
+    <col min="1024" max="1024" width="31.28515625" style="3" customWidth="1"/>
+    <col min="1025" max="1025" width="17.42578125" style="3" customWidth="1"/>
+    <col min="1026" max="1026" width="42.28515625" style="3" customWidth="1"/>
+    <col min="1027" max="1272" width="9.28515625" style="3"/>
+    <col min="1273" max="1273" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1274" max="1274" width="19.7109375" style="3" customWidth="1"/>
+    <col min="1275" max="1275" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1276" max="1276" width="18.42578125" style="3" customWidth="1"/>
+    <col min="1277" max="1277" width="61.7109375" style="3" customWidth="1"/>
+    <col min="1278" max="1278" width="18.28515625" style="3" customWidth="1"/>
+    <col min="1279" max="1279" width="20.42578125" style="3" customWidth="1"/>
+    <col min="1280" max="1280" width="31.28515625" style="3" customWidth="1"/>
+    <col min="1281" max="1281" width="17.42578125" style="3" customWidth="1"/>
+    <col min="1282" max="1282" width="42.28515625" style="3" customWidth="1"/>
+    <col min="1283" max="1528" width="9.28515625" style="3"/>
+    <col min="1529" max="1529" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1530" max="1530" width="19.7109375" style="3" customWidth="1"/>
+    <col min="1531" max="1531" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1532" max="1532" width="18.42578125" style="3" customWidth="1"/>
+    <col min="1533" max="1533" width="61.7109375" style="3" customWidth="1"/>
+    <col min="1534" max="1534" width="18.28515625" style="3" customWidth="1"/>
+    <col min="1535" max="1535" width="20.42578125" style="3" customWidth="1"/>
+    <col min="1536" max="1536" width="31.28515625" style="3" customWidth="1"/>
+    <col min="1537" max="1537" width="17.42578125" style="3" customWidth="1"/>
+    <col min="1538" max="1538" width="42.28515625" style="3" customWidth="1"/>
+    <col min="1539" max="1784" width="9.28515625" style="3"/>
+    <col min="1785" max="1785" width="4.42578125" style="3" customWidth="1"/>
+    <col min="1786" max="1786" width="19.7109375" style="3" customWidth="1"/>
+    <col min="1787" max="1787" width="9.7109375" style="3" customWidth="1"/>
+    <col min="1788" max="1788" width="18.42578125" style="3" customWidth="1"/>
+    <col min="1789" max="1789" width="61.7109375" style="3" customWidth="1"/>
+    <col min="1790" max="1790" width="18.28515625" style="3" customWidth="1"/>
+    <col min="1791" max="1791" width="20.42578125" style="3" customWidth="1"/>
+    <col min="1792" max="1792" width="31.28515625" style="3" customWidth="1"/>
+    <col min="1793" max="1793" width="17.42578125" style="3" customWidth="1"/>
+    <col min="1794" max="1794" width="42.28515625" style="3" customWidth="1"/>
+    <col min="1795" max="2040" width="9.28515625" style="3"/>
+    <col min="2041" max="2041" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2042" max="2042" width="19.7109375" style="3" customWidth="1"/>
+    <col min="2043" max="2043" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2044" max="2044" width="18.42578125" style="3" customWidth="1"/>
+    <col min="2045" max="2045" width="61.7109375" style="3" customWidth="1"/>
+    <col min="2046" max="2046" width="18.28515625" style="3" customWidth="1"/>
+    <col min="2047" max="2047" width="20.42578125" style="3" customWidth="1"/>
+    <col min="2048" max="2048" width="31.28515625" style="3" customWidth="1"/>
+    <col min="2049" max="2049" width="17.42578125" style="3" customWidth="1"/>
+    <col min="2050" max="2050" width="42.28515625" style="3" customWidth="1"/>
+    <col min="2051" max="2296" width="9.28515625" style="3"/>
+    <col min="2297" max="2297" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2298" max="2298" width="19.7109375" style="3" customWidth="1"/>
+    <col min="2299" max="2299" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2300" max="2300" width="18.42578125" style="3" customWidth="1"/>
+    <col min="2301" max="2301" width="61.7109375" style="3" customWidth="1"/>
+    <col min="2302" max="2302" width="18.28515625" style="3" customWidth="1"/>
+    <col min="2303" max="2303" width="20.42578125" style="3" customWidth="1"/>
+    <col min="2304" max="2304" width="31.28515625" style="3" customWidth="1"/>
+    <col min="2305" max="2305" width="17.42578125" style="3" customWidth="1"/>
+    <col min="2306" max="2306" width="42.28515625" style="3" customWidth="1"/>
+    <col min="2307" max="2552" width="9.28515625" style="3"/>
+    <col min="2553" max="2553" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2554" max="2554" width="19.7109375" style="3" customWidth="1"/>
+    <col min="2555" max="2555" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2556" max="2556" width="18.42578125" style="3" customWidth="1"/>
+    <col min="2557" max="2557" width="61.7109375" style="3" customWidth="1"/>
+    <col min="2558" max="2558" width="18.28515625" style="3" customWidth="1"/>
+    <col min="2559" max="2559" width="20.42578125" style="3" customWidth="1"/>
+    <col min="2560" max="2560" width="31.28515625" style="3" customWidth="1"/>
+    <col min="2561" max="2561" width="17.42578125" style="3" customWidth="1"/>
+    <col min="2562" max="2562" width="42.28515625" style="3" customWidth="1"/>
+    <col min="2563" max="2808" width="9.28515625" style="3"/>
+    <col min="2809" max="2809" width="4.42578125" style="3" customWidth="1"/>
+    <col min="2810" max="2810" width="19.7109375" style="3" customWidth="1"/>
+    <col min="2811" max="2811" width="9.7109375" style="3" customWidth="1"/>
+    <col min="2812" max="2812" width="18.42578125" style="3" customWidth="1"/>
+    <col min="2813" max="2813" width="61.7109375" style="3" customWidth="1"/>
+    <col min="2814" max="2814" width="18.28515625" style="3" customWidth="1"/>
+    <col min="2815" max="2815" width="20.42578125" style="3" customWidth="1"/>
+    <col min="2816" max="2816" width="31.28515625" style="3" customWidth="1"/>
+    <col min="2817" max="2817" width="17.42578125" style="3" customWidth="1"/>
+    <col min="2818" max="2818" width="42.28515625" style="3" customWidth="1"/>
+    <col min="2819" max="3064" width="9.28515625" style="3"/>
+    <col min="3065" max="3065" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3066" max="3066" width="19.7109375" style="3" customWidth="1"/>
+    <col min="3067" max="3067" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3068" max="3068" width="18.42578125" style="3" customWidth="1"/>
+    <col min="3069" max="3069" width="61.7109375" style="3" customWidth="1"/>
+    <col min="3070" max="3070" width="18.28515625" style="3" customWidth="1"/>
+    <col min="3071" max="3071" width="20.42578125" style="3" customWidth="1"/>
+    <col min="3072" max="3072" width="31.28515625" style="3" customWidth="1"/>
+    <col min="3073" max="3073" width="17.42578125" style="3" customWidth="1"/>
+    <col min="3074" max="3074" width="42.28515625" style="3" customWidth="1"/>
+    <col min="3075" max="3320" width="9.28515625" style="3"/>
+    <col min="3321" max="3321" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3322" max="3322" width="19.7109375" style="3" customWidth="1"/>
+    <col min="3323" max="3323" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3324" max="3324" width="18.42578125" style="3" customWidth="1"/>
+    <col min="3325" max="3325" width="61.7109375" style="3" customWidth="1"/>
+    <col min="3326" max="3326" width="18.28515625" style="3" customWidth="1"/>
+    <col min="3327" max="3327" width="20.42578125" style="3" customWidth="1"/>
+    <col min="3328" max="3328" width="31.28515625" style="3" customWidth="1"/>
+    <col min="3329" max="3329" width="17.42578125" style="3" customWidth="1"/>
+    <col min="3330" max="3330" width="42.28515625" style="3" customWidth="1"/>
+    <col min="3331" max="3576" width="9.28515625" style="3"/>
+    <col min="3577" max="3577" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3578" max="3578" width="19.7109375" style="3" customWidth="1"/>
+    <col min="3579" max="3579" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3580" max="3580" width="18.42578125" style="3" customWidth="1"/>
+    <col min="3581" max="3581" width="61.7109375" style="3" customWidth="1"/>
+    <col min="3582" max="3582" width="18.28515625" style="3" customWidth="1"/>
+    <col min="3583" max="3583" width="20.42578125" style="3" customWidth="1"/>
+    <col min="3584" max="3584" width="31.28515625" style="3" customWidth="1"/>
+    <col min="3585" max="3585" width="17.42578125" style="3" customWidth="1"/>
+    <col min="3586" max="3586" width="42.28515625" style="3" customWidth="1"/>
+    <col min="3587" max="3832" width="9.28515625" style="3"/>
+    <col min="3833" max="3833" width="4.42578125" style="3" customWidth="1"/>
+    <col min="3834" max="3834" width="19.7109375" style="3" customWidth="1"/>
+    <col min="3835" max="3835" width="9.7109375" style="3" customWidth="1"/>
+    <col min="3836" max="3836" width="18.42578125" style="3" customWidth="1"/>
+    <col min="3837" max="3837" width="61.7109375" style="3" customWidth="1"/>
+    <col min="3838" max="3838" width="18.28515625" style="3" customWidth="1"/>
+    <col min="3839" max="3839" width="20.42578125" style="3" customWidth="1"/>
+    <col min="3840" max="3840" width="31.28515625" style="3" customWidth="1"/>
+    <col min="3841" max="3841" width="17.42578125" style="3" customWidth="1"/>
+    <col min="3842" max="3842" width="42.28515625" style="3" customWidth="1"/>
+    <col min="3843" max="4088" width="9.28515625" style="3"/>
+    <col min="4089" max="4089" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4090" max="4090" width="19.7109375" style="3" customWidth="1"/>
+    <col min="4091" max="4091" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4092" max="4092" width="18.42578125" style="3" customWidth="1"/>
+    <col min="4093" max="4093" width="61.7109375" style="3" customWidth="1"/>
+    <col min="4094" max="4094" width="18.28515625" style="3" customWidth="1"/>
+    <col min="4095" max="4095" width="20.42578125" style="3" customWidth="1"/>
+    <col min="4096" max="4096" width="31.28515625" style="3" customWidth="1"/>
+    <col min="4097" max="4097" width="17.42578125" style="3" customWidth="1"/>
+    <col min="4098" max="4098" width="42.28515625" style="3" customWidth="1"/>
+    <col min="4099" max="4344" width="9.28515625" style="3"/>
+    <col min="4345" max="4345" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4346" max="4346" width="19.7109375" style="3" customWidth="1"/>
+    <col min="4347" max="4347" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4348" max="4348" width="18.42578125" style="3" customWidth="1"/>
+    <col min="4349" max="4349" width="61.7109375" style="3" customWidth="1"/>
+    <col min="4350" max="4350" width="18.28515625" style="3" customWidth="1"/>
+    <col min="4351" max="4351" width="20.42578125" style="3" customWidth="1"/>
+    <col min="4352" max="4352" width="31.28515625" style="3" customWidth="1"/>
+    <col min="4353" max="4353" width="17.42578125" style="3" customWidth="1"/>
+    <col min="4354" max="4354" width="42.28515625" style="3" customWidth="1"/>
+    <col min="4355" max="4600" width="9.28515625" style="3"/>
+    <col min="4601" max="4601" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4602" max="4602" width="19.7109375" style="3" customWidth="1"/>
+    <col min="4603" max="4603" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4604" max="4604" width="18.42578125" style="3" customWidth="1"/>
+    <col min="4605" max="4605" width="61.7109375" style="3" customWidth="1"/>
+    <col min="4606" max="4606" width="18.28515625" style="3" customWidth="1"/>
+    <col min="4607" max="4607" width="20.42578125" style="3" customWidth="1"/>
+    <col min="4608" max="4608" width="31.28515625" style="3" customWidth="1"/>
+    <col min="4609" max="4609" width="17.42578125" style="3" customWidth="1"/>
+    <col min="4610" max="4610" width="42.28515625" style="3" customWidth="1"/>
+    <col min="4611" max="4856" width="9.28515625" style="3"/>
+    <col min="4857" max="4857" width="4.42578125" style="3" customWidth="1"/>
+    <col min="4858" max="4858" width="19.7109375" style="3" customWidth="1"/>
+    <col min="4859" max="4859" width="9.7109375" style="3" customWidth="1"/>
+    <col min="4860" max="4860" width="18.42578125" style="3" customWidth="1"/>
+    <col min="4861" max="4861" width="61.7109375" style="3" customWidth="1"/>
+    <col min="4862" max="4862" width="18.28515625" style="3" customWidth="1"/>
+    <col min="4863" max="4863" width="20.42578125" style="3" customWidth="1"/>
+    <col min="4864" max="4864" width="31.28515625" style="3" customWidth="1"/>
+    <col min="4865" max="4865" width="17.42578125" style="3" customWidth="1"/>
+    <col min="4866" max="4866" width="42.28515625" style="3" customWidth="1"/>
+    <col min="4867" max="5112" width="9.28515625" style="3"/>
+    <col min="5113" max="5113" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5114" max="5114" width="19.7109375" style="3" customWidth="1"/>
+    <col min="5115" max="5115" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5116" max="5116" width="18.42578125" style="3" customWidth="1"/>
+    <col min="5117" max="5117" width="61.7109375" style="3" customWidth="1"/>
+    <col min="5118" max="5118" width="18.28515625" style="3" customWidth="1"/>
+    <col min="5119" max="5119" width="20.42578125" style="3" customWidth="1"/>
+    <col min="5120" max="5120" width="31.28515625" style="3" customWidth="1"/>
+    <col min="5121" max="5121" width="17.42578125" style="3" customWidth="1"/>
+    <col min="5122" max="5122" width="42.28515625" style="3" customWidth="1"/>
+    <col min="5123" max="5368" width="9.28515625" style="3"/>
+    <col min="5369" max="5369" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5370" max="5370" width="19.7109375" style="3" customWidth="1"/>
+    <col min="5371" max="5371" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5372" max="5372" width="18.42578125" style="3" customWidth="1"/>
+    <col min="5373" max="5373" width="61.7109375" style="3" customWidth="1"/>
+    <col min="5374" max="5374" width="18.28515625" style="3" customWidth="1"/>
+    <col min="5375" max="5375" width="20.42578125" style="3" customWidth="1"/>
+    <col min="5376" max="5376" width="31.28515625" style="3" customWidth="1"/>
+    <col min="5377" max="5377" width="17.42578125" style="3" customWidth="1"/>
+    <col min="5378" max="5378" width="42.28515625" style="3" customWidth="1"/>
+    <col min="5379" max="5624" width="9.28515625" style="3"/>
+    <col min="5625" max="5625" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5626" max="5626" width="19.7109375" style="3" customWidth="1"/>
+    <col min="5627" max="5627" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5628" max="5628" width="18.42578125" style="3" customWidth="1"/>
+    <col min="5629" max="5629" width="61.7109375" style="3" customWidth="1"/>
+    <col min="5630" max="5630" width="18.28515625" style="3" customWidth="1"/>
+    <col min="5631" max="5631" width="20.42578125" style="3" customWidth="1"/>
+    <col min="5632" max="5632" width="31.28515625" style="3" customWidth="1"/>
+    <col min="5633" max="5633" width="17.42578125" style="3" customWidth="1"/>
+    <col min="5634" max="5634" width="42.28515625" style="3" customWidth="1"/>
+    <col min="5635" max="5880" width="9.28515625" style="3"/>
+    <col min="5881" max="5881" width="4.42578125" style="3" customWidth="1"/>
+    <col min="5882" max="5882" width="19.7109375" style="3" customWidth="1"/>
+    <col min="5883" max="5883" width="9.7109375" style="3" customWidth="1"/>
+    <col min="5884" max="5884" width="18.42578125" style="3" customWidth="1"/>
+    <col min="5885" max="5885" width="61.7109375" style="3" customWidth="1"/>
+    <col min="5886" max="5886" width="18.28515625" style="3" customWidth="1"/>
+    <col min="5887" max="5887" width="20.42578125" style="3" customWidth="1"/>
+    <col min="5888" max="5888" width="31.28515625" style="3" customWidth="1"/>
+    <col min="5889" max="5889" width="17.42578125" style="3" customWidth="1"/>
+    <col min="5890" max="5890" width="42.28515625" style="3" customWidth="1"/>
+    <col min="5891" max="6136" width="9.28515625" style="3"/>
+    <col min="6137" max="6137" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6138" max="6138" width="19.7109375" style="3" customWidth="1"/>
+    <col min="6139" max="6139" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6140" max="6140" width="18.42578125" style="3" customWidth="1"/>
+    <col min="6141" max="6141" width="61.7109375" style="3" customWidth="1"/>
+    <col min="6142" max="6142" width="18.28515625" style="3" customWidth="1"/>
+    <col min="6143" max="6143" width="20.42578125" style="3" customWidth="1"/>
+    <col min="6144" max="6144" width="31.28515625" style="3" customWidth="1"/>
+    <col min="6145" max="6145" width="17.42578125" style="3" customWidth="1"/>
+    <col min="6146" max="6146" width="42.28515625" style="3" customWidth="1"/>
+    <col min="6147" max="6392" width="9.28515625" style="3"/>
+    <col min="6393" max="6393" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6394" max="6394" width="19.7109375" style="3" customWidth="1"/>
+    <col min="6395" max="6395" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6396" max="6396" width="18.42578125" style="3" customWidth="1"/>
+    <col min="6397" max="6397" width="61.7109375" style="3" customWidth="1"/>
+    <col min="6398" max="6398" width="18.28515625" style="3" customWidth="1"/>
+    <col min="6399" max="6399" width="20.42578125" style="3" customWidth="1"/>
+    <col min="6400" max="6400" width="31.28515625" style="3" customWidth="1"/>
+    <col min="6401" max="6401" width="17.42578125" style="3" customWidth="1"/>
+    <col min="6402" max="6402" width="42.28515625" style="3" customWidth="1"/>
+    <col min="6403" max="6648" width="9.28515625" style="3"/>
+    <col min="6649" max="6649" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6650" max="6650" width="19.7109375" style="3" customWidth="1"/>
+    <col min="6651" max="6651" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6652" max="6652" width="18.42578125" style="3" customWidth="1"/>
+    <col min="6653" max="6653" width="61.7109375" style="3" customWidth="1"/>
+    <col min="6654" max="6654" width="18.28515625" style="3" customWidth="1"/>
+    <col min="6655" max="6655" width="20.42578125" style="3" customWidth="1"/>
+    <col min="6656" max="6656" width="31.28515625" style="3" customWidth="1"/>
+    <col min="6657" max="6657" width="17.42578125" style="3" customWidth="1"/>
+    <col min="6658" max="6658" width="42.28515625" style="3" customWidth="1"/>
+    <col min="6659" max="6904" width="9.28515625" style="3"/>
+    <col min="6905" max="6905" width="4.42578125" style="3" customWidth="1"/>
+    <col min="6906" max="6906" width="19.7109375" style="3" customWidth="1"/>
+    <col min="6907" max="6907" width="9.7109375" style="3" customWidth="1"/>
+    <col min="6908" max="6908" width="18.42578125" style="3" customWidth="1"/>
+    <col min="6909" max="6909" width="61.7109375" style="3" customWidth="1"/>
+    <col min="6910" max="6910" width="18.28515625" style="3" customWidth="1"/>
+    <col min="6911" max="6911" width="20.42578125" style="3" customWidth="1"/>
+    <col min="6912" max="6912" width="31.28515625" style="3" customWidth="1"/>
+    <col min="6913" max="6913" width="17.42578125" style="3" customWidth="1"/>
+    <col min="6914" max="6914" width="42.28515625" style="3" customWidth="1"/>
+    <col min="6915" max="7160" width="9.28515625" style="3"/>
+    <col min="7161" max="7161" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7162" max="7162" width="19.7109375" style="3" customWidth="1"/>
+    <col min="7163" max="7163" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7164" max="7164" width="18.42578125" style="3" customWidth="1"/>
+    <col min="7165" max="7165" width="61.7109375" style="3" customWidth="1"/>
+    <col min="7166" max="7166" width="18.28515625" style="3" customWidth="1"/>
+    <col min="7167" max="7167" width="20.42578125" style="3" customWidth="1"/>
+    <col min="7168" max="7168" width="31.28515625" style="3" customWidth="1"/>
+    <col min="7169" max="7169" width="17.42578125" style="3" customWidth="1"/>
+    <col min="7170" max="7170" width="42.28515625" style="3" customWidth="1"/>
+    <col min="7171" max="7416" width="9.28515625" style="3"/>
+    <col min="7417" max="7417" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7418" max="7418" width="19.7109375" style="3" customWidth="1"/>
+    <col min="7419" max="7419" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7420" max="7420" width="18.42578125" style="3" customWidth="1"/>
+    <col min="7421" max="7421" width="61.7109375" style="3" customWidth="1"/>
+    <col min="7422" max="7422" width="18.28515625" style="3" customWidth="1"/>
+    <col min="7423" max="7423" width="20.42578125" style="3" customWidth="1"/>
+    <col min="7424" max="7424" width="31.28515625" style="3" customWidth="1"/>
+    <col min="7425" max="7425" width="17.42578125" style="3" customWidth="1"/>
+    <col min="7426" max="7426" width="42.28515625" style="3" customWidth="1"/>
+    <col min="7427" max="7672" width="9.28515625" style="3"/>
+    <col min="7673" max="7673" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7674" max="7674" width="19.7109375" style="3" customWidth="1"/>
+    <col min="7675" max="7675" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7676" max="7676" width="18.42578125" style="3" customWidth="1"/>
+    <col min="7677" max="7677" width="61.7109375" style="3" customWidth="1"/>
+    <col min="7678" max="7678" width="18.28515625" style="3" customWidth="1"/>
+    <col min="7679" max="7679" width="20.42578125" style="3" customWidth="1"/>
+    <col min="7680" max="7680" width="31.28515625" style="3" customWidth="1"/>
+    <col min="7681" max="7681" width="17.42578125" style="3" customWidth="1"/>
+    <col min="7682" max="7682" width="42.28515625" style="3" customWidth="1"/>
+    <col min="7683" max="7928" width="9.28515625" style="3"/>
+    <col min="7929" max="7929" width="4.42578125" style="3" customWidth="1"/>
+    <col min="7930" max="7930" width="19.7109375" style="3" customWidth="1"/>
+    <col min="7931" max="7931" width="9.7109375" style="3" customWidth="1"/>
+    <col min="7932" max="7932" width="18.42578125" style="3" customWidth="1"/>
+    <col min="7933" max="7933" width="61.7109375" style="3" customWidth="1"/>
+    <col min="7934" max="7934" width="18.28515625" style="3" customWidth="1"/>
+    <col min="7935" max="7935" width="20.42578125" style="3" customWidth="1"/>
+    <col min="7936" max="7936" width="31.28515625" style="3" customWidth="1"/>
+    <col min="7937" max="7937" width="17.42578125" style="3" customWidth="1"/>
+    <col min="7938" max="7938" width="42.28515625" style="3" customWidth="1"/>
+    <col min="7939" max="8184" width="9.28515625" style="3"/>
+    <col min="8185" max="8185" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8186" max="8186" width="19.7109375" style="3" customWidth="1"/>
+    <col min="8187" max="8187" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8188" max="8188" width="18.42578125" style="3" customWidth="1"/>
+    <col min="8189" max="8189" width="61.7109375" style="3" customWidth="1"/>
+    <col min="8190" max="8190" width="18.28515625" style="3" customWidth="1"/>
+    <col min="8191" max="8191" width="20.42578125" style="3" customWidth="1"/>
+    <col min="8192" max="8192" width="31.28515625" style="3" customWidth="1"/>
+    <col min="8193" max="8193" width="17.42578125" style="3" customWidth="1"/>
+    <col min="8194" max="8194" width="42.28515625" style="3" customWidth="1"/>
+    <col min="8195" max="8440" width="9.28515625" style="3"/>
+    <col min="8441" max="8441" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8442" max="8442" width="19.7109375" style="3" customWidth="1"/>
+    <col min="8443" max="8443" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8444" max="8444" width="18.42578125" style="3" customWidth="1"/>
+    <col min="8445" max="8445" width="61.7109375" style="3" customWidth="1"/>
+    <col min="8446" max="8446" width="18.28515625" style="3" customWidth="1"/>
+    <col min="8447" max="8447" width="20.42578125" style="3" customWidth="1"/>
+    <col min="8448" max="8448" width="31.28515625" style="3" customWidth="1"/>
+    <col min="8449" max="8449" width="17.42578125" style="3" customWidth="1"/>
+    <col min="8450" max="8450" width="42.28515625" style="3" customWidth="1"/>
+    <col min="8451" max="8696" width="9.28515625" style="3"/>
+    <col min="8697" max="8697" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8698" max="8698" width="19.7109375" style="3" customWidth="1"/>
+    <col min="8699" max="8699" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8700" max="8700" width="18.42578125" style="3" customWidth="1"/>
+    <col min="8701" max="8701" width="61.7109375" style="3" customWidth="1"/>
+    <col min="8702" max="8702" width="18.28515625" style="3" customWidth="1"/>
+    <col min="8703" max="8703" width="20.42578125" style="3" customWidth="1"/>
+    <col min="8704" max="8704" width="31.28515625" style="3" customWidth="1"/>
+    <col min="8705" max="8705" width="17.42578125" style="3" customWidth="1"/>
+    <col min="8706" max="8706" width="42.28515625" style="3" customWidth="1"/>
+    <col min="8707" max="8952" width="9.28515625" style="3"/>
+    <col min="8953" max="8953" width="4.42578125" style="3" customWidth="1"/>
+    <col min="8954" max="8954" width="19.7109375" style="3" customWidth="1"/>
+    <col min="8955" max="8955" width="9.7109375" style="3" customWidth="1"/>
+    <col min="8956" max="8956" width="18.42578125" style="3" customWidth="1"/>
+    <col min="8957" max="8957" width="61.7109375" style="3" customWidth="1"/>
+    <col min="8958" max="8958" width="18.28515625" style="3" customWidth="1"/>
+    <col min="8959" max="8959" width="20.42578125" style="3" customWidth="1"/>
+    <col min="8960" max="8960" width="31.28515625" style="3" customWidth="1"/>
+    <col min="8961" max="8961" width="17.42578125" style="3" customWidth="1"/>
+    <col min="8962" max="8962" width="42.28515625" style="3" customWidth="1"/>
+    <col min="8963" max="9208" width="9.28515625" style="3"/>
+    <col min="9209" max="9209" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9210" max="9210" width="19.7109375" style="3" customWidth="1"/>
+    <col min="9211" max="9211" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9212" max="9212" width="18.42578125" style="3" customWidth="1"/>
+    <col min="9213" max="9213" width="61.7109375" style="3" customWidth="1"/>
+    <col min="9214" max="9214" width="18.28515625" style="3" customWidth="1"/>
+    <col min="9215" max="9215" width="20.42578125" style="3" customWidth="1"/>
+    <col min="9216" max="9216" width="31.28515625" style="3" customWidth="1"/>
+    <col min="9217" max="9217" width="17.42578125" style="3" customWidth="1"/>
+    <col min="9218" max="9218" width="42.28515625" style="3" customWidth="1"/>
+    <col min="9219" max="9464" width="9.28515625" style="3"/>
+    <col min="9465" max="9465" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9466" max="9466" width="19.7109375" style="3" customWidth="1"/>
+    <col min="9467" max="9467" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9468" max="9468" width="18.42578125" style="3" customWidth="1"/>
+    <col min="9469" max="9469" width="61.7109375" style="3" customWidth="1"/>
+    <col min="9470" max="9470" width="18.28515625" style="3" customWidth="1"/>
+    <col min="9471" max="9471" width="20.42578125" style="3" customWidth="1"/>
+    <col min="9472" max="9472" width="31.28515625" style="3" customWidth="1"/>
+    <col min="9473" max="9473" width="17.42578125" style="3" customWidth="1"/>
+    <col min="9474" max="9474" width="42.28515625" style="3" customWidth="1"/>
+    <col min="9475" max="9720" width="9.28515625" style="3"/>
+    <col min="9721" max="9721" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9722" max="9722" width="19.7109375" style="3" customWidth="1"/>
+    <col min="9723" max="9723" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9724" max="9724" width="18.42578125" style="3" customWidth="1"/>
+    <col min="9725" max="9725" width="61.7109375" style="3" customWidth="1"/>
+    <col min="9726" max="9726" width="18.28515625" style="3" customWidth="1"/>
+    <col min="9727" max="9727" width="20.42578125" style="3" customWidth="1"/>
+    <col min="9728" max="9728" width="31.28515625" style="3" customWidth="1"/>
+    <col min="9729" max="9729" width="17.42578125" style="3" customWidth="1"/>
+    <col min="9730" max="9730" width="42.28515625" style="3" customWidth="1"/>
+    <col min="9731" max="9976" width="9.28515625" style="3"/>
+    <col min="9977" max="9977" width="4.42578125" style="3" customWidth="1"/>
+    <col min="9978" max="9978" width="19.7109375" style="3" customWidth="1"/>
+    <col min="9979" max="9979" width="9.7109375" style="3" customWidth="1"/>
+    <col min="9980" max="9980" width="18.42578125" style="3" customWidth="1"/>
+    <col min="9981" max="9981" width="61.7109375" style="3" customWidth="1"/>
+    <col min="9982" max="9982" width="18.28515625" style="3" customWidth="1"/>
+    <col min="9983" max="9983" width="20.42578125" style="3" customWidth="1"/>
+    <col min="9984" max="9984" width="31.28515625" style="3" customWidth="1"/>
+    <col min="9985" max="9985" width="17.42578125" style="3" customWidth="1"/>
+    <col min="9986" max="9986" width="42.28515625" style="3" customWidth="1"/>
+    <col min="9987" max="10232" width="9.28515625" style="3"/>
+    <col min="10233" max="10233" width="4.42578125" style="3" customWidth="1"/>
+    <col min="10234" max="10234" width="19.7109375" style="3" customWidth="1"/>
+    <col min="10235" max="10235" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10236" max="10236" width="18.42578125" style="3" customWidth="1"/>
+    <col min="10237" max="10237" width="61.7109375" style="3" customWidth="1"/>
+    <col min="10238" max="10238" width="18.28515625" style="3" customWidth="1"/>
+    <col min="10239" max="10239" width="20.42578125" style="3" customWidth="1"/>
+    <col min="10240" max="10240" width="31.28515625" style="3" customWidth="1"/>
+    <col min="10241" max="10241" width="17.42578125" style="3" customWidth="1"/>
+    <col min="10242" max="10242" width="42.28515625" style="3" customWidth="1"/>
+    <col min="10243" max="10488" width="9.28515625" style="3"/>
+    <col min="10489" max="10489" width="4.42578125" style="3" customWidth="1"/>
+    <col min="10490" max="10490" width="19.7109375" style="3" customWidth="1"/>
+    <col min="10491" max="10491" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10492" max="10492" width="18.42578125" style="3" customWidth="1"/>
+    <col min="10493" max="10493" width="61.7109375" style="3" customWidth="1"/>
+    <col min="10494" max="10494" width="18.28515625" style="3" customWidth="1"/>
+    <col min="10495" max="10495" width="20.42578125" style="3" customWidth="1"/>
+    <col min="10496" max="10496" width="31.28515625" style="3" customWidth="1"/>
+    <col min="10497" max="10497" width="17.42578125" style="3" customWidth="1"/>
+    <col min="10498" max="10498" width="42.28515625" style="3" customWidth="1"/>
+    <col min="10499" max="10744" width="9.28515625" style="3"/>
+    <col min="10745" max="10745" width="4.42578125" style="3" customWidth="1"/>
+    <col min="10746" max="10746" width="19.7109375" style="3" customWidth="1"/>
+    <col min="10747" max="10747" width="9.7109375" style="3" customWidth="1"/>
+    <col min="10748" max="10748" width="18.42578125" style="3" customWidth="1"/>
+    <col min="10749" max="10749" width="61.7109375" style="3" customWidth="1"/>
+    <col min="10750" max="10750" width="18.28515625" style="3" customWidth="1"/>
+    <col min="10751" max="10751" width="20.42578125" style="3" customWidth="1"/>
+    <col min="10752" max="10752" width="31.28515625" style="3" customWidth="1"/>
+    <col min="10753" max="10753" width="17.42578125" style="3" customWidth="1"/>
+    <col min="10754" max="10754" width="42.28515625" style="3" customWidth="1"/>
+    <col min="10755" max="11000" width="9.28515625" style="3"/>
+    <col min="11001" max="11001" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11002" max="11002" width="19.7109375" style="3" customWidth="1"/>
+    <col min="11003" max="11003" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11004" max="11004" width="18.42578125" style="3" customWidth="1"/>
+    <col min="11005" max="11005" width="61.7109375" style="3" customWidth="1"/>
+    <col min="11006" max="11006" width="18.28515625" style="3" customWidth="1"/>
+    <col min="11007" max="11007" width="20.42578125" style="3" customWidth="1"/>
+    <col min="11008" max="11008" width="31.28515625" style="3" customWidth="1"/>
+    <col min="11009" max="11009" width="17.42578125" style="3" customWidth="1"/>
+    <col min="11010" max="11010" width="42.28515625" style="3" customWidth="1"/>
+    <col min="11011" max="11256" width="9.28515625" style="3"/>
+    <col min="11257" max="11257" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11258" max="11258" width="19.7109375" style="3" customWidth="1"/>
+    <col min="11259" max="11259" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11260" max="11260" width="18.42578125" style="3" customWidth="1"/>
+    <col min="11261" max="11261" width="61.7109375" style="3" customWidth="1"/>
+    <col min="11262" max="11262" width="18.28515625" style="3" customWidth="1"/>
+    <col min="11263" max="11263" width="20.42578125" style="3" customWidth="1"/>
+    <col min="11264" max="11264" width="31.28515625" style="3" customWidth="1"/>
+    <col min="11265" max="11265" width="17.42578125" style="3" customWidth="1"/>
+    <col min="11266" max="11266" width="42.28515625" style="3" customWidth="1"/>
+    <col min="11267" max="11512" width="9.28515625" style="3"/>
+    <col min="11513" max="11513" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11514" max="11514" width="19.7109375" style="3" customWidth="1"/>
+    <col min="11515" max="11515" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11516" max="11516" width="18.42578125" style="3" customWidth="1"/>
+    <col min="11517" max="11517" width="61.7109375" style="3" customWidth="1"/>
+    <col min="11518" max="11518" width="18.28515625" style="3" customWidth="1"/>
+    <col min="11519" max="11519" width="20.42578125" style="3" customWidth="1"/>
+    <col min="11520" max="11520" width="31.28515625" style="3" customWidth="1"/>
+    <col min="11521" max="11521" width="17.42578125" style="3" customWidth="1"/>
+    <col min="11522" max="11522" width="42.28515625" style="3" customWidth="1"/>
+    <col min="11523" max="11768" width="9.28515625" style="3"/>
+    <col min="11769" max="11769" width="4.42578125" style="3" customWidth="1"/>
+    <col min="11770" max="11770" width="19.7109375" style="3" customWidth="1"/>
+    <col min="11771" max="11771" width="9.7109375" style="3" customWidth="1"/>
+    <col min="11772" max="11772" width="18.42578125" style="3" customWidth="1"/>
+    <col min="11773" max="11773" width="61.7109375" style="3" customWidth="1"/>
+    <col min="11774" max="11774" width="18.28515625" style="3" customWidth="1"/>
+    <col min="11775" max="11775" width="20.42578125" style="3" customWidth="1"/>
+    <col min="11776" max="11776" width="31.28515625" style="3" customWidth="1"/>
+    <col min="11777" max="11777" width="17.42578125" style="3" customWidth="1"/>
+    <col min="11778" max="11778" width="42.28515625" style="3" customWidth="1"/>
+    <col min="11779" max="12024" width="9.28515625" style="3"/>
+    <col min="12025" max="12025" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12026" max="12026" width="19.7109375" style="3" customWidth="1"/>
+    <col min="12027" max="12027" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12028" max="12028" width="18.42578125" style="3" customWidth="1"/>
+    <col min="12029" max="12029" width="61.7109375" style="3" customWidth="1"/>
+    <col min="12030" max="12030" width="18.28515625" style="3" customWidth="1"/>
+    <col min="12031" max="12031" width="20.42578125" style="3" customWidth="1"/>
+    <col min="12032" max="12032" width="31.28515625" style="3" customWidth="1"/>
+    <col min="12033" max="12033" width="17.42578125" style="3" customWidth="1"/>
+    <col min="12034" max="12034" width="42.28515625" style="3" customWidth="1"/>
+    <col min="12035" max="12280" width="9.28515625" style="3"/>
+    <col min="12281" max="12281" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12282" max="12282" width="19.7109375" style="3" customWidth="1"/>
+    <col min="12283" max="12283" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12284" max="12284" width="18.42578125" style="3" customWidth="1"/>
+    <col min="12285" max="12285" width="61.7109375" style="3" customWidth="1"/>
+    <col min="12286" max="12286" width="18.28515625" style="3" customWidth="1"/>
+    <col min="12287" max="12287" width="20.42578125" style="3" customWidth="1"/>
+    <col min="12288" max="12288" width="31.28515625" style="3" customWidth="1"/>
+    <col min="12289" max="12289" width="17.42578125" style="3" customWidth="1"/>
+    <col min="12290" max="12290" width="42.28515625" style="3" customWidth="1"/>
+    <col min="12291" max="12536" width="9.28515625" style="3"/>
+    <col min="12537" max="12537" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12538" max="12538" width="19.7109375" style="3" customWidth="1"/>
+    <col min="12539" max="12539" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12540" max="12540" width="18.42578125" style="3" customWidth="1"/>
+    <col min="12541" max="12541" width="61.7109375" style="3" customWidth="1"/>
+    <col min="12542" max="12542" width="18.28515625" style="3" customWidth="1"/>
+    <col min="12543" max="12543" width="20.42578125" style="3" customWidth="1"/>
+    <col min="12544" max="12544" width="31.28515625" style="3" customWidth="1"/>
+    <col min="12545" max="12545" width="17.42578125" style="3" customWidth="1"/>
+    <col min="12546" max="12546" width="42.28515625" style="3" customWidth="1"/>
+    <col min="12547" max="12792" width="9.28515625" style="3"/>
+    <col min="12793" max="12793" width="4.42578125" style="3" customWidth="1"/>
+    <col min="12794" max="12794" width="19.7109375" style="3" customWidth="1"/>
+    <col min="12795" max="12795" width="9.7109375" style="3" customWidth="1"/>
+    <col min="12796" max="12796" width="18.42578125" style="3" customWidth="1"/>
+    <col min="12797" max="12797" width="61.7109375" style="3" customWidth="1"/>
+    <col min="12798" max="12798" width="18.28515625" style="3" customWidth="1"/>
+    <col min="12799" max="12799" width="20.42578125" style="3" customWidth="1"/>
+    <col min="12800" max="12800" width="31.28515625" style="3" customWidth="1"/>
+    <col min="12801" max="12801" width="17.42578125" style="3" customWidth="1"/>
+    <col min="12802" max="12802" width="42.28515625" style="3" customWidth="1"/>
+    <col min="12803" max="13048" width="9.28515625" style="3"/>
+    <col min="13049" max="13049" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13050" max="13050" width="19.7109375" style="3" customWidth="1"/>
+    <col min="13051" max="13051" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13052" max="13052" width="18.42578125" style="3" customWidth="1"/>
+    <col min="13053" max="13053" width="61.7109375" style="3" customWidth="1"/>
+    <col min="13054" max="13054" width="18.28515625" style="3" customWidth="1"/>
+    <col min="13055" max="13055" width="20.42578125" style="3" customWidth="1"/>
+    <col min="13056" max="13056" width="31.28515625" style="3" customWidth="1"/>
+    <col min="13057" max="13057" width="17.42578125" style="3" customWidth="1"/>
+    <col min="13058" max="13058" width="42.28515625" style="3" customWidth="1"/>
+    <col min="13059" max="13304" width="9.28515625" style="3"/>
+    <col min="13305" max="13305" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13306" max="13306" width="19.7109375" style="3" customWidth="1"/>
+    <col min="13307" max="13307" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13308" max="13308" width="18.42578125" style="3" customWidth="1"/>
+    <col min="13309" max="13309" width="61.7109375" style="3" customWidth="1"/>
+    <col min="13310" max="13310" width="18.28515625" style="3" customWidth="1"/>
+    <col min="13311" max="13311" width="20.42578125" style="3" customWidth="1"/>
+    <col min="13312" max="13312" width="31.28515625" style="3" customWidth="1"/>
+    <col min="13313" max="13313" width="17.42578125" style="3" customWidth="1"/>
+    <col min="13314" max="13314" width="42.28515625" style="3" customWidth="1"/>
+    <col min="13315" max="13560" width="9.28515625" style="3"/>
+    <col min="13561" max="13561" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13562" max="13562" width="19.7109375" style="3" customWidth="1"/>
+    <col min="13563" max="13563" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13564" max="13564" width="18.42578125" style="3" customWidth="1"/>
+    <col min="13565" max="13565" width="61.7109375" style="3" customWidth="1"/>
+    <col min="13566" max="13566" width="18.28515625" style="3" customWidth="1"/>
+    <col min="13567" max="13567" width="20.42578125" style="3" customWidth="1"/>
+    <col min="13568" max="13568" width="31.28515625" style="3" customWidth="1"/>
+    <col min="13569" max="13569" width="17.42578125" style="3" customWidth="1"/>
+    <col min="13570" max="13570" width="42.28515625" style="3" customWidth="1"/>
+    <col min="13571" max="13816" width="9.28515625" style="3"/>
+    <col min="13817" max="13817" width="4.42578125" style="3" customWidth="1"/>
+    <col min="13818" max="13818" width="19.7109375" style="3" customWidth="1"/>
+    <col min="13819" max="13819" width="9.7109375" style="3" customWidth="1"/>
+    <col min="13820" max="13820" width="18.42578125" style="3" customWidth="1"/>
+    <col min="13821" max="13821" width="61.7109375" style="3" customWidth="1"/>
+    <col min="13822" max="13822" width="18.28515625" style="3" customWidth="1"/>
+    <col min="13823" max="13823" width="20.42578125" style="3" customWidth="1"/>
+    <col min="13824" max="13824" width="31.28515625" style="3" customWidth="1"/>
+    <col min="13825" max="13825" width="17.42578125" style="3" customWidth="1"/>
+    <col min="13826" max="13826" width="42.28515625" style="3" customWidth="1"/>
+    <col min="13827" max="14072" width="9.28515625" style="3"/>
+    <col min="14073" max="14073" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14074" max="14074" width="19.7109375" style="3" customWidth="1"/>
+    <col min="14075" max="14075" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14076" max="14076" width="18.42578125" style="3" customWidth="1"/>
+    <col min="14077" max="14077" width="61.7109375" style="3" customWidth="1"/>
+    <col min="14078" max="14078" width="18.28515625" style="3" customWidth="1"/>
+    <col min="14079" max="14079" width="20.42578125" style="3" customWidth="1"/>
+    <col min="14080" max="14080" width="31.28515625" style="3" customWidth="1"/>
+    <col min="14081" max="14081" width="17.42578125" style="3" customWidth="1"/>
+    <col min="14082" max="14082" width="42.28515625" style="3" customWidth="1"/>
+    <col min="14083" max="14328" width="9.28515625" style="3"/>
+    <col min="14329" max="14329" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14330" max="14330" width="19.7109375" style="3" customWidth="1"/>
+    <col min="14331" max="14331" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14332" max="14332" width="18.42578125" style="3" customWidth="1"/>
+    <col min="14333" max="14333" width="61.7109375" style="3" customWidth="1"/>
+    <col min="14334" max="14334" width="18.28515625" style="3" customWidth="1"/>
+    <col min="14335" max="14335" width="20.42578125" style="3" customWidth="1"/>
+    <col min="14336" max="14336" width="31.28515625" style="3" customWidth="1"/>
+    <col min="14337" max="14337" width="17.42578125" style="3" customWidth="1"/>
+    <col min="14338" max="14338" width="42.28515625" style="3" customWidth="1"/>
+    <col min="14339" max="14584" width="9.28515625" style="3"/>
+    <col min="14585" max="14585" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14586" max="14586" width="19.7109375" style="3" customWidth="1"/>
+    <col min="14587" max="14587" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14588" max="14588" width="18.42578125" style="3" customWidth="1"/>
+    <col min="14589" max="14589" width="61.7109375" style="3" customWidth="1"/>
+    <col min="14590" max="14590" width="18.28515625" style="3" customWidth="1"/>
+    <col min="14591" max="14591" width="20.42578125" style="3" customWidth="1"/>
+    <col min="14592" max="14592" width="31.28515625" style="3" customWidth="1"/>
+    <col min="14593" max="14593" width="17.42578125" style="3" customWidth="1"/>
+    <col min="14594" max="14594" width="42.28515625" style="3" customWidth="1"/>
+    <col min="14595" max="14840" width="9.28515625" style="3"/>
+    <col min="14841" max="14841" width="4.42578125" style="3" customWidth="1"/>
+    <col min="14842" max="14842" width="19.7109375" style="3" customWidth="1"/>
+    <col min="14843" max="14843" width="9.7109375" style="3" customWidth="1"/>
+    <col min="14844" max="14844" width="18.42578125" style="3" customWidth="1"/>
+    <col min="14845" max="14845" width="61.7109375" style="3" customWidth="1"/>
+    <col min="14846" max="14846" width="18.28515625" style="3" customWidth="1"/>
+    <col min="14847" max="14847" width="20.42578125" style="3" customWidth="1"/>
+    <col min="14848" max="14848" width="31.28515625" style="3" customWidth="1"/>
+    <col min="14849" max="14849" width="17.42578125" style="3" customWidth="1"/>
+    <col min="14850" max="14850" width="42.28515625" style="3" customWidth="1"/>
+    <col min="14851" max="15096" width="9.28515625" style="3"/>
+    <col min="15097" max="15097" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15098" max="15098" width="19.7109375" style="3" customWidth="1"/>
+    <col min="15099" max="15099" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15100" max="15100" width="18.42578125" style="3" customWidth="1"/>
+    <col min="15101" max="15101" width="61.7109375" style="3" customWidth="1"/>
+    <col min="15102" max="15102" width="18.28515625" style="3" customWidth="1"/>
+    <col min="15103" max="15103" width="20.42578125" style="3" customWidth="1"/>
+    <col min="15104" max="15104" width="31.28515625" style="3" customWidth="1"/>
+    <col min="15105" max="15105" width="17.42578125" style="3" customWidth="1"/>
+    <col min="15106" max="15106" width="42.28515625" style="3" customWidth="1"/>
+    <col min="15107" max="15352" width="9.28515625" style="3"/>
+    <col min="15353" max="15353" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15354" max="15354" width="19.7109375" style="3" customWidth="1"/>
+    <col min="15355" max="15355" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15356" max="15356" width="18.42578125" style="3" customWidth="1"/>
+    <col min="15357" max="15357" width="61.7109375" style="3" customWidth="1"/>
+    <col min="15358" max="15358" width="18.28515625" style="3" customWidth="1"/>
+    <col min="15359" max="15359" width="20.42578125" style="3" customWidth="1"/>
+    <col min="15360" max="15360" width="31.28515625" style="3" customWidth="1"/>
+    <col min="15361" max="15361" width="17.42578125" style="3" customWidth="1"/>
+    <col min="15362" max="15362" width="42.28515625" style="3" customWidth="1"/>
+    <col min="15363" max="15608" width="9.28515625" style="3"/>
+    <col min="15609" max="15609" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15610" max="15610" width="19.7109375" style="3" customWidth="1"/>
+    <col min="15611" max="15611" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15612" max="15612" width="18.42578125" style="3" customWidth="1"/>
+    <col min="15613" max="15613" width="61.7109375" style="3" customWidth="1"/>
+    <col min="15614" max="15614" width="18.28515625" style="3" customWidth="1"/>
+    <col min="15615" max="15615" width="20.42578125" style="3" customWidth="1"/>
+    <col min="15616" max="15616" width="31.28515625" style="3" customWidth="1"/>
+    <col min="15617" max="15617" width="17.42578125" style="3" customWidth="1"/>
+    <col min="15618" max="15618" width="42.28515625" style="3" customWidth="1"/>
+    <col min="15619" max="15864" width="9.28515625" style="3"/>
+    <col min="15865" max="15865" width="4.42578125" style="3" customWidth="1"/>
+    <col min="15866" max="15866" width="19.7109375" style="3" customWidth="1"/>
+    <col min="15867" max="15867" width="9.7109375" style="3" customWidth="1"/>
+    <col min="15868" max="15868" width="18.42578125" style="3" customWidth="1"/>
+    <col min="15869" max="15869" width="61.7109375" style="3" customWidth="1"/>
+    <col min="15870" max="15870" width="18.28515625" style="3" customWidth="1"/>
+    <col min="15871" max="15871" width="20.42578125" style="3" customWidth="1"/>
+    <col min="15872" max="15872" width="31.28515625" style="3" customWidth="1"/>
+    <col min="15873" max="15873" width="17.42578125" style="3" customWidth="1"/>
+    <col min="15874" max="15874" width="42.28515625" style="3" customWidth="1"/>
+    <col min="15875" max="16120" width="9.28515625" style="3"/>
+    <col min="16121" max="16121" width="4.42578125" style="3" customWidth="1"/>
+    <col min="16122" max="16122" width="19.7109375" style="3" customWidth="1"/>
+    <col min="16123" max="16123" width="9.7109375" style="3" customWidth="1"/>
+    <col min="16124" max="16124" width="18.42578125" style="3" customWidth="1"/>
+    <col min="16125" max="16125" width="61.7109375" style="3" customWidth="1"/>
+    <col min="16126" max="16126" width="18.28515625" style="3" customWidth="1"/>
+    <col min="16127" max="16127" width="20.42578125" style="3" customWidth="1"/>
+    <col min="16128" max="16128" width="31.28515625" style="3" customWidth="1"/>
+    <col min="16129" max="16129" width="17.42578125" style="3" customWidth="1"/>
+    <col min="16130" max="16130" width="42.28515625" style="3" customWidth="1"/>
+    <col min="16131" max="16370" width="9.28515625" style="3"/>
+    <col min="16371" max="16384" width="9.28515625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="16" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
-      <c r="A1" s="20" t="s">
+    <row r="1" spans="1:6" s="8" customFormat="1" ht="37.5">
+      <c r="A1" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="21" t="s">
+      <c r="B1" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="21" t="s">
+      <c r="C1" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="21" t="s">
+      <c r="D1" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="21" t="s">
+      <c r="E1" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="17"/>
-[...2 lines deleted...]
-      <c r="A2" s="18" t="s">
+      <c r="F1" s="7"/>
+    </row>
+    <row r="2" spans="1:6" ht="31.5">
+      <c r="A2" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="19" t="s">
+      <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="19" t="s">
+      <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="19" t="s">
+      <c r="E2" s="25" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="30.6" x14ac:dyDescent="0.25">
-      <c r="A3" s="3" t="s">
+    <row r="3" spans="1:6" ht="63">
+      <c r="A3" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="C3" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="D3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="E3" s="26" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="51" x14ac:dyDescent="0.25">
-      <c r="A4" s="3" t="s">
+    <row r="4" spans="1:6" ht="63">
+      <c r="A4" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B4" s="24" t="s">
+      <c r="B4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="C4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="D4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="26" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="31.5">
+      <c r="A5" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="126">
+      <c r="A6" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="31.5">
+      <c r="A7" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="63">
+      <c r="A10" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="26" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="78.75">
+      <c r="A11" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="31.5">
+      <c r="A12" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="110.25">
+      <c r="A13" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="26" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="47.25">
+      <c r="A14" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="63">
+      <c r="A15" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="26" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="31.5">
+      <c r="A16" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="47.25">
+      <c r="A17" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="78.75">
+      <c r="A18" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="26" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="31.5">
+      <c r="A19" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="31.5">
+      <c r="A20" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" s="26" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="31.5">
+      <c r="A21" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="31.5">
+      <c r="A22" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="31.5">
+      <c r="A23" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="31.5">
+      <c r="A24" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="31.5">
+      <c r="A25" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="31.5">
+      <c r="A26" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="78.75">
+      <c r="A27" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="1" t="s">
-[...13 lines deleted...]
-      <c r="D5" s="1" t="s">
+      <c r="E27" s="26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="31.5">
+      <c r="A28" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="E28" s="26" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="31.5">
+      <c r="A29" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E29" s="26" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="31.5">
+      <c r="A30" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E30" s="26" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="47.25">
+      <c r="A31" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E31" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="31.5">
+      <c r="A32" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="D32" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E32" s="26" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="24" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="1" t="s">
+    </row>
+    <row r="34" spans="1:5" s="1" customFormat="1" ht="47.25">
+      <c r="A34" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="31" t="s">
         <v>8</v>
       </c>
-    </row>
-[...459 lines deleted...]
-      <c r="A65" s="6"/>
+      <c r="E34" s="26" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" s="1" customFormat="1"/>
+    <row r="36" spans="1:5" s="1" customFormat="1"/>
+    <row r="37" spans="1:5" s="1" customFormat="1"/>
+    <row r="38" spans="1:5" s="1" customFormat="1"/>
+    <row r="39" spans="1:5" s="1" customFormat="1"/>
+    <row r="40" spans="1:5" s="1" customFormat="1"/>
+    <row r="41" spans="1:5" s="1" customFormat="1"/>
+    <row r="42" spans="1:5" s="1" customFormat="1"/>
+    <row r="43" spans="1:5" s="1" customFormat="1"/>
+    <row r="44" spans="1:5" s="1" customFormat="1"/>
+    <row r="45" spans="1:5" s="1" customFormat="1"/>
+    <row r="46" spans="1:5" s="1" customFormat="1"/>
+    <row r="47" spans="1:5" s="1" customFormat="1"/>
+    <row r="48" spans="1:5" s="1" customFormat="1"/>
+    <row r="49" spans="1:1" s="1" customFormat="1"/>
+    <row r="50" spans="1:1" s="1" customFormat="1"/>
+    <row r="51" spans="1:1" s="1" customFormat="1"/>
+    <row r="52" spans="1:1" s="1" customFormat="1"/>
+    <row r="53" spans="1:1" s="1" customFormat="1"/>
+    <row r="54" spans="1:1" s="1" customFormat="1"/>
+    <row r="55" spans="1:1" s="1" customFormat="1"/>
+    <row r="56" spans="1:1" s="1" customFormat="1"/>
+    <row r="57" spans="1:1" s="1" customFormat="1"/>
+    <row r="58" spans="1:1" s="1" customFormat="1"/>
+    <row r="59" spans="1:1" s="1" customFormat="1"/>
+    <row r="60" spans="1:1" s="1" customFormat="1"/>
+    <row r="61" spans="1:1" s="1" customFormat="1"/>
+    <row r="62" spans="1:1">
+      <c r="A62" s="5"/>
+    </row>
+    <row r="63" spans="1:1">
+      <c r="A63" s="5"/>
+    </row>
+    <row r="64" spans="1:1">
+      <c r="A64" s="5"/>
+    </row>
+    <row r="65" spans="1:1">
+      <c r="A65" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:E52" xr:uid="{BE9B87F1-F821-4DB8-A450-AC3F9CB18D2B}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEA2151F-B1F7-4CC6-A09D-9FCDB8BEB7B7}">
-  <dimension ref="A1:F214"/>
+  <dimension ref="A1:C214"/>
   <sheetViews>
-    <sheetView topLeftCell="A38" workbookViewId="0">
-      <selection activeCell="B50" sqref="B50"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="11.33203125" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="6" style="10" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.7109375" style="10" customWidth="1"/>
+    <col min="2" max="2" width="55.42578125" style="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.28515625" style="10" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="8.85546875" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="14.4" x14ac:dyDescent="0.3">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:3" s="12" customFormat="1" ht="18.75">
+      <c r="A1" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="8" t="s">
-[...16 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B1" s="15" t="s">
         <v>96</v>
       </c>
-      <c r="B2" s="9" t="s">
+      <c r="C1" s="15" t="s">
         <v>97</v>
       </c>
-      <c r="C2" s="9" t="s">
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="D2" s="9" t="s">
+      <c r="B2" s="16" t="s">
         <v>99</v>
       </c>
-      <c r="E2" s="9" t="s">
+      <c r="C2" s="16" t="s">
         <v>100</v>
       </c>
-      <c r="F2" s="10">
-[...4 lines deleted...]
-      <c r="A3" t="s">
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="10" t="s">
         <v>101</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C3" s="9" t="s">
+      <c r="C3" s="16" t="s">
         <v>103</v>
       </c>
-      <c r="D3" s="9" t="s">
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="10" t="s">
         <v>104</v>
       </c>
-      <c r="E3" s="9" t="s">
+      <c r="B4" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>117</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>129</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C13" s="16" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="C15" s="16" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="C18" s="16" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>150</v>
+      </c>
+      <c r="C19" s="16" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="C20" s="16" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="C21" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="C22" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>161</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>163</v>
+      </c>
+      <c r="C24" s="16" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>166</v>
+      </c>
+      <c r="C25" s="16" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C26" s="16" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>172</v>
+      </c>
+      <c r="C27" s="16" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>174</v>
+      </c>
+      <c r="C28" s="16" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>177</v>
+      </c>
+      <c r="C29" s="16" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>180</v>
+      </c>
+      <c r="C30" s="16" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>183</v>
+      </c>
+      <c r="C31" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>186</v>
+      </c>
+      <c r="C32" s="16" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="C33" s="16" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>191</v>
+      </c>
+      <c r="C34" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="10" t="s">
+        <v>193</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>194</v>
+      </c>
+      <c r="C35" s="16" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>197</v>
+      </c>
+      <c r="C36" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>200</v>
+      </c>
+      <c r="C37" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="C38" s="16" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>206</v>
+      </c>
+      <c r="C39" s="16" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="C40" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>212</v>
+      </c>
+      <c r="C41" s="16" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>215</v>
+      </c>
+      <c r="C42" s="16" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>218</v>
+      </c>
+      <c r="C43" s="16" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>221</v>
+      </c>
+      <c r="C44" s="16" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>224</v>
+      </c>
+      <c r="C45" s="16" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="C46" s="16" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="C47" s="16" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>233</v>
+      </c>
+      <c r="C48" s="16" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="C49" s="16" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="C50" s="16" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="B51" s="16" t="s">
+        <v>241</v>
+      </c>
+      <c r="C51" s="16" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="B52" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="C52" s="16" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="B53" s="16" t="s">
+        <v>245</v>
+      </c>
+      <c r="C53" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="B54" s="16" t="s">
+        <v>247</v>
+      </c>
+      <c r="C54" s="16" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="C55" s="16" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="B56" s="16" t="s">
+        <v>252</v>
+      </c>
+      <c r="C56" s="16" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="B57" s="16" t="s">
+        <v>255</v>
+      </c>
+      <c r="C57" s="16" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="B58" s="16" t="s">
+        <v>258</v>
+      </c>
+      <c r="C58" s="16" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="B59" s="16" t="s">
+        <v>261</v>
+      </c>
+      <c r="C59" s="16" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="B60" s="16" t="s">
+        <v>264</v>
+      </c>
+      <c r="C60" s="16" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="B61" s="16" t="s">
+        <v>267</v>
+      </c>
+      <c r="C61" s="16" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="B62" s="16" t="s">
+        <v>270</v>
+      </c>
+      <c r="C62" s="16" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="B63" s="16" t="s">
+        <v>273</v>
+      </c>
+      <c r="C63" s="16" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="B64" s="16" t="s">
+        <v>276</v>
+      </c>
+      <c r="C64" s="16" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="B65" s="16" t="s">
+        <v>278</v>
+      </c>
+      <c r="C65" s="16" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="B66" s="16" t="s">
+        <v>280</v>
+      </c>
+      <c r="C66" s="16" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="B67" s="16" t="s">
+        <v>283</v>
+      </c>
+      <c r="C67" s="16" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="B68" s="16" t="s">
+        <v>286</v>
+      </c>
+      <c r="C68" s="16" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="10" t="s">
+        <v>288</v>
+      </c>
+      <c r="B69" s="16" t="s">
+        <v>289</v>
+      </c>
+      <c r="C69" s="16" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="B70" s="16" t="s">
+        <v>292</v>
+      </c>
+      <c r="C70" s="16" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="B71" s="16" t="s">
+        <v>295</v>
+      </c>
+      <c r="C71" s="16" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="B72" s="16" t="s">
+        <v>298</v>
+      </c>
+      <c r="C72" s="16" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="B73" s="16" t="s">
+        <v>301</v>
+      </c>
+      <c r="C73" s="16" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="B74" s="16" t="s">
+        <v>304</v>
+      </c>
+      <c r="C74" s="16" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="B75" s="16" t="s">
+        <v>306</v>
+      </c>
+      <c r="C75" s="16" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="B76" s="16" t="s">
+        <v>308</v>
+      </c>
+      <c r="C76" s="16" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="10" t="s">
+        <v>310</v>
+      </c>
+      <c r="B77" s="16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C77" s="16" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="B78" s="16" t="s">
+        <v>314</v>
+      </c>
+      <c r="C78" s="16" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="B79" s="16" t="s">
+        <v>317</v>
+      </c>
+      <c r="C79" s="16" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="B80" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C80" s="16" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="B81" s="16" t="s">
+        <v>320</v>
+      </c>
+      <c r="C81" s="16" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="B82" s="16" t="s">
+        <v>325</v>
+      </c>
+      <c r="C82" s="16" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="B83" s="16" t="s">
+        <v>328</v>
+      </c>
+      <c r="C83" s="16" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="B84" s="16" t="s">
+        <v>331</v>
+      </c>
+      <c r="C84" s="16" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="10" t="s">
+        <v>333</v>
+      </c>
+      <c r="B85" s="16" t="s">
+        <v>334</v>
+      </c>
+      <c r="C85" s="16" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="B86" s="16" t="s">
+        <v>337</v>
+      </c>
+      <c r="C86" s="16" t="s">
         <v>100</v>
       </c>
-      <c r="F3" s="10">
-[...84 lines deleted...]
-      <c r="A8" t="s">
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="B87" s="16" t="s">
+        <v>339</v>
+      </c>
+      <c r="C87" s="16" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="B88" s="16" t="s">
+        <v>342</v>
+      </c>
+      <c r="C88" s="16" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="B89" s="16" t="s">
+        <v>345</v>
+      </c>
+      <c r="C89" s="16" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="B90" s="16" t="s">
+        <v>347</v>
+      </c>
+      <c r="C90" s="16" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="B91" s="16" t="s">
+        <v>350</v>
+      </c>
+      <c r="C91" s="16" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="B92" s="16" t="s">
+        <v>352</v>
+      </c>
+      <c r="C92" s="16" t="s">
         <v>121</v>
       </c>
-      <c r="B8" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="9" t="s">
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="B93" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C93" s="16" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="B94" s="16" t="s">
+        <v>356</v>
+      </c>
+      <c r="C94" s="16" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="B95" s="16" t="s">
+        <v>359</v>
+      </c>
+      <c r="C95" s="16" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="10" t="s">
+        <v>361</v>
+      </c>
+      <c r="B96" s="16" t="s">
+        <v>362</v>
+      </c>
+      <c r="C96" s="16" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="B97" s="16" t="s">
+        <v>365</v>
+      </c>
+      <c r="C97" s="16" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="B98" s="16" t="s">
+        <v>367</v>
+      </c>
+      <c r="C98" s="16" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="B99" s="16" t="s">
+        <v>370</v>
+      </c>
+      <c r="C99" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="B100" s="16" t="s">
+        <v>372</v>
+      </c>
+      <c r="C100" s="16" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="B101" s="16" t="s">
+        <v>375</v>
+      </c>
+      <c r="C101" s="16" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="B102" s="16" t="s">
+        <v>377</v>
+      </c>
+      <c r="C102" s="16" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="B103" s="16" t="s">
+        <v>380</v>
+      </c>
+      <c r="C103" s="16" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="10" t="s">
+        <v>382</v>
+      </c>
+      <c r="B104" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="C104" s="16" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="B105" s="16" t="s">
+        <v>386</v>
+      </c>
+      <c r="C105" s="16" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="B106" s="16" t="s">
+        <v>389</v>
+      </c>
+      <c r="C106" s="16" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="B107" s="16" t="s">
+        <v>391</v>
+      </c>
+      <c r="C107" s="16" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="10" t="s">
+        <v>392</v>
+      </c>
+      <c r="B108" s="16" t="s">
+        <v>393</v>
+      </c>
+      <c r="C108" s="16" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="B109" s="16" t="s">
+        <v>396</v>
+      </c>
+      <c r="C109" s="16" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="10" t="s">
+        <v>398</v>
+      </c>
+      <c r="B110" s="16" t="s">
+        <v>399</v>
+      </c>
+      <c r="C110" s="16" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="B111" s="16" t="s">
+        <v>402</v>
+      </c>
+      <c r="C111" s="16" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="B112" s="16" t="s">
+        <v>405</v>
+      </c>
+      <c r="C112" s="16" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="B113" s="16" t="s">
+        <v>408</v>
+      </c>
+      <c r="C113" s="16" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="10" t="s">
+        <v>409</v>
+      </c>
+      <c r="B114" s="16" t="s">
+        <v>410</v>
+      </c>
+      <c r="C114" s="16" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="B115" s="16" t="s">
+        <v>413</v>
+      </c>
+      <c r="C115" s="16" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="B116" s="16" t="s">
+        <v>416</v>
+      </c>
+      <c r="C116" s="16" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="B117" s="16" t="s">
+        <v>419</v>
+      </c>
+      <c r="C117" s="16" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="B118" s="16" t="s">
+        <v>422</v>
+      </c>
+      <c r="C118" s="16" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="10" t="s">
+        <v>423</v>
+      </c>
+      <c r="B119" s="16" t="s">
+        <v>424</v>
+      </c>
+      <c r="C119" s="16" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="B120" s="16" t="s">
+        <v>426</v>
+      </c>
+      <c r="C120" s="16" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="B121" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="C121" s="16" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="B122" s="16" t="s">
+        <v>432</v>
+      </c>
+      <c r="C122" s="16" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="B123" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="C123" s="16" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="B124" s="16" t="s">
+        <v>438</v>
+      </c>
+      <c r="C124" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="10" t="s">
+        <v>439</v>
+      </c>
+      <c r="B125" s="16" t="s">
+        <v>440</v>
+      </c>
+      <c r="C125" s="16" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="B126" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="C126" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="B127" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C127" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="B128" s="16" t="s">
+        <v>447</v>
+      </c>
+      <c r="C128" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="B129" s="16" t="s">
+        <v>449</v>
+      </c>
+      <c r="C129" s="16" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="B130" s="16" t="s">
+        <v>451</v>
+      </c>
+      <c r="C130" s="16" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="B131" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="C131" s="16" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="B132" s="16" t="s">
+        <v>456</v>
+      </c>
+      <c r="C132" s="16" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="B133" s="16" t="s">
+        <v>459</v>
+      </c>
+      <c r="C133" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="B134" s="16" t="s">
+        <v>461</v>
+      </c>
+      <c r="C134" s="16" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="10" t="s">
+        <v>463</v>
+      </c>
+      <c r="B135" s="16" t="s">
+        <v>464</v>
+      </c>
+      <c r="C135" s="16" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="B136" s="16" t="s">
+        <v>467</v>
+      </c>
+      <c r="C136" s="16" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="B137" s="16" t="s">
+        <v>470</v>
+      </c>
+      <c r="C137" s="16" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="B138" s="16" t="s">
+        <v>473</v>
+      </c>
+      <c r="C138" s="16" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="10" t="s">
+        <v>474</v>
+      </c>
+      <c r="B139" s="16" t="s">
+        <v>475</v>
+      </c>
+      <c r="C139" s="16" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="B140" s="16" t="s">
+        <v>478</v>
+      </c>
+      <c r="C140" s="16" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="10" t="s">
+        <v>479</v>
+      </c>
+      <c r="B141" s="16" t="s">
+        <v>480</v>
+      </c>
+      <c r="C141" s="16" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="B142" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="C142" s="16" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="10" t="s">
+        <v>485</v>
+      </c>
+      <c r="B143" s="16" t="s">
+        <v>486</v>
+      </c>
+      <c r="C143" s="16" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="B144" s="16" t="s">
+        <v>489</v>
+      </c>
+      <c r="C144" s="16" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="10" t="s">
+        <v>491</v>
+      </c>
+      <c r="B145" s="16" t="s">
+        <v>492</v>
+      </c>
+      <c r="C145" s="16" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="B146" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="C146" s="16" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="10" t="s">
+        <v>497</v>
+      </c>
+      <c r="B147" s="16" t="s">
+        <v>498</v>
+      </c>
+      <c r="C147" s="16" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="10" t="s">
+        <v>500</v>
+      </c>
+      <c r="B148" s="16" t="s">
+        <v>501</v>
+      </c>
+      <c r="C148" s="16" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="B149" s="16" t="s">
+        <v>504</v>
+      </c>
+      <c r="C149" s="16" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="10" t="s">
+        <v>506</v>
+      </c>
+      <c r="B150" s="16" t="s">
+        <v>507</v>
+      </c>
+      <c r="C150" s="16" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="B151" s="16" t="s">
+        <v>509</v>
+      </c>
+      <c r="C151" s="16" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="10" t="s">
+        <v>510</v>
+      </c>
+      <c r="B152" s="16" t="s">
+        <v>511</v>
+      </c>
+      <c r="C152" s="16" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="B153" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="C153" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="10" t="s">
+        <v>514</v>
+      </c>
+      <c r="B154" s="16" t="s">
+        <v>515</v>
+      </c>
+      <c r="C154" s="16" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="B155" s="16" t="s">
+        <v>518</v>
+      </c>
+      <c r="C155" s="16" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="10" t="s">
+        <v>520</v>
+      </c>
+      <c r="B156" s="16" t="s">
+        <v>521</v>
+      </c>
+      <c r="C156" s="16" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="B157" s="16" t="s">
+        <v>524</v>
+      </c>
+      <c r="C157" s="16" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="10" t="s">
+        <v>526</v>
+      </c>
+      <c r="B158" s="16" t="s">
+        <v>527</v>
+      </c>
+      <c r="C158" s="16" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="10" t="s">
+        <v>529</v>
+      </c>
+      <c r="B159" s="16" t="s">
+        <v>530</v>
+      </c>
+      <c r="C159" s="16" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="10" t="s">
+        <v>532</v>
+      </c>
+      <c r="B160" s="16" t="s">
+        <v>533</v>
+      </c>
+      <c r="C160" s="16" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="B161" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="C161" s="16" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="B162" s="16" t="s">
+        <v>539</v>
+      </c>
+      <c r="C162" s="16" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="10" t="s">
+        <v>541</v>
+      </c>
+      <c r="B163" s="16" t="s">
+        <v>542</v>
+      </c>
+      <c r="C163" s="16" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="10" t="s">
+        <v>544</v>
+      </c>
+      <c r="B164" s="16" t="s">
+        <v>545</v>
+      </c>
+      <c r="C164" s="16" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="10" t="s">
+        <v>547</v>
+      </c>
+      <c r="B165" s="16" t="s">
+        <v>548</v>
+      </c>
+      <c r="C165" s="16" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="10" t="s">
+        <v>550</v>
+      </c>
+      <c r="B166" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C166" s="16" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="B167" s="16" t="s">
+        <v>554</v>
+      </c>
+      <c r="C167" s="16" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="10" t="s">
+        <v>556</v>
+      </c>
+      <c r="B168" s="16" t="s">
+        <v>557</v>
+      </c>
+      <c r="C168" s="16" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="10" t="s">
+        <v>559</v>
+      </c>
+      <c r="B169" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="C169" s="16" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="10" t="s">
+        <v>561</v>
+      </c>
+      <c r="B170" s="16" t="s">
+        <v>562</v>
+      </c>
+      <c r="C170" s="16" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="B171" s="16" t="s">
+        <v>564</v>
+      </c>
+      <c r="C171" s="16" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="10" t="s">
+        <v>566</v>
+      </c>
+      <c r="B172" s="16" t="s">
+        <v>567</v>
+      </c>
+      <c r="C172" s="16" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="B173" s="16" t="s">
+        <v>570</v>
+      </c>
+      <c r="C173" s="16" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="B174" s="16" t="s">
+        <v>572</v>
+      </c>
+      <c r="C174" s="16" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="B175" s="16" t="s">
+        <v>575</v>
+      </c>
+      <c r="C175" s="16" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="B176" s="16" t="s">
+        <v>578</v>
+      </c>
+      <c r="C176" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="10" t="s">
+        <v>579</v>
+      </c>
+      <c r="B177" s="16" t="s">
+        <v>580</v>
+      </c>
+      <c r="C177" s="16" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="B178" s="16" t="s">
+        <v>583</v>
+      </c>
+      <c r="C178" s="16" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="B179" s="16" t="s">
+        <v>585</v>
+      </c>
+      <c r="C179" s="16" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="10" t="s">
+        <v>587</v>
+      </c>
+      <c r="B180" s="16" t="s">
+        <v>588</v>
+      </c>
+      <c r="C180" s="16" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="10" t="s">
+        <v>589</v>
+      </c>
+      <c r="B181" s="16" t="s">
+        <v>590</v>
+      </c>
+      <c r="C181" s="16" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="10" t="s">
+        <v>591</v>
+      </c>
+      <c r="B182" s="16" t="s">
+        <v>592</v>
+      </c>
+      <c r="C182" s="16" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="B183" s="16" t="s">
+        <v>594</v>
+      </c>
+      <c r="C183" s="16" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="10" t="s">
+        <v>596</v>
+      </c>
+      <c r="B184" s="16" t="s">
+        <v>597</v>
+      </c>
+      <c r="C184" s="16" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="B185" s="16" t="s">
+        <v>600</v>
+      </c>
+      <c r="C185" s="16" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="B186" s="16" t="s">
+        <v>602</v>
+      </c>
+      <c r="C186" s="16" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="10" t="s">
+        <v>604</v>
+      </c>
+      <c r="B187" s="16" t="s">
+        <v>605</v>
+      </c>
+      <c r="C187" s="16" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="10" t="s">
+        <v>606</v>
+      </c>
+      <c r="B188" s="16" t="s">
+        <v>607</v>
+      </c>
+      <c r="C188" s="16" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="10" t="s">
+        <v>609</v>
+      </c>
+      <c r="B189" s="16" t="s">
+        <v>610</v>
+      </c>
+      <c r="C189" s="16" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="10" t="s">
+        <v>612</v>
+      </c>
+      <c r="B190" s="16" t="s">
+        <v>613</v>
+      </c>
+      <c r="C190" s="16" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="B191" s="16" t="s">
+        <v>616</v>
+      </c>
+      <c r="C191" s="16" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="10" t="s">
+        <v>617</v>
+      </c>
+      <c r="B192" s="16" t="s">
+        <v>618</v>
+      </c>
+      <c r="C192" s="16" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="10" t="s">
+        <v>620</v>
+      </c>
+      <c r="B193" s="16" t="s">
+        <v>621</v>
+      </c>
+      <c r="C193" s="16" t="s">
         <v>124</v>
       </c>
-      <c r="E8" s="9" t="s">
-[...667 lines deleted...]
-      <c r="A42" t="s">
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="B194" s="16" t="s">
+        <v>623</v>
+      </c>
+      <c r="C194" s="16" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="10" t="s">
+        <v>624</v>
+      </c>
+      <c r="B195" s="16" t="s">
+        <v>625</v>
+      </c>
+      <c r="C195" s="16" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="B196" s="16" t="s">
+        <v>628</v>
+      </c>
+      <c r="C196" s="16" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="10" t="s">
+        <v>630</v>
+      </c>
+      <c r="B197" s="16" t="s">
+        <v>631</v>
+      </c>
+      <c r="C197" s="16" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="10" t="s">
+        <v>633</v>
+      </c>
+      <c r="B198" s="16" t="s">
+        <v>634</v>
+      </c>
+      <c r="C198" s="16" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="10" t="s">
+        <v>636</v>
+      </c>
+      <c r="B199" s="16" t="s">
+        <v>637</v>
+      </c>
+      <c r="C199" s="16" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="B200" s="16" t="s">
+        <v>639</v>
+      </c>
+      <c r="C200" s="16" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="10" t="s">
+        <v>641</v>
+      </c>
+      <c r="B201" s="16" t="s">
+        <v>642</v>
+      </c>
+      <c r="C201" s="16" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="10" t="s">
+        <v>644</v>
+      </c>
+      <c r="B202" s="16" t="s">
+        <v>645</v>
+      </c>
+      <c r="C202" s="16" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="10" t="s">
+        <v>647</v>
+      </c>
+      <c r="B203" s="16" t="s">
+        <v>648</v>
+      </c>
+      <c r="C203" s="16" t="s">
         <v>253</v>
       </c>
-      <c r="B42" s="9" t="s">
-[...1442 lines deleted...]
-      <c r="C114" s="9" t="s">
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="10" t="s">
+        <v>649</v>
+      </c>
+      <c r="B204" s="16" t="s">
+        <v>650</v>
+      </c>
+      <c r="C204" s="16" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="10" t="s">
+        <v>652</v>
+      </c>
+      <c r="B205" s="16" t="s">
+        <v>653</v>
+      </c>
+      <c r="C205" s="16" t="s">
         <v>522</v>
       </c>
-      <c r="D114" s="9" t="s">
-[...93 lines deleted...]
-      <c r="B119" s="9" t="s">
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="10" t="s">
+        <v>654</v>
+      </c>
+      <c r="B206" s="16" t="s">
+        <v>655</v>
+      </c>
+      <c r="C206" s="16" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="B207" s="16" t="s">
+        <v>658</v>
+      </c>
+      <c r="C207" s="16" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="B208" s="16" t="s">
+        <v>661</v>
+      </c>
+      <c r="C208" s="16" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="10" t="s">
+        <v>662</v>
+      </c>
+      <c r="B209" s="16" t="s">
+        <v>663</v>
+      </c>
+      <c r="C209" s="16" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="10" t="s">
+        <v>665</v>
+      </c>
+      <c r="B210" s="16" t="s">
+        <v>666</v>
+      </c>
+      <c r="C210" s="16" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="B211" s="16" t="s">
+        <v>669</v>
+      </c>
+      <c r="C211" s="16" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="C212" s="10" t="s">
         <v>540</v>
       </c>
-      <c r="C119" s="9" t="s">
-[...702 lines deleted...]
-      <c r="D154" s="9" t="s">
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="10" t="s">
         <v>672</v>
       </c>
-      <c r="E154" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A155" t="s">
+      <c r="B213" s="16" t="s">
         <v>673</v>
       </c>
-      <c r="B155" s="9" t="s">
+      <c r="C213" s="16" t="s">
         <v>674</v>
       </c>
-      <c r="C155" s="9" t="s">
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="10" t="s">
         <v>675</v>
       </c>
-      <c r="D155" s="9" t="s">
+      <c r="B214" s="16" t="s">
         <v>676</v>
       </c>
-      <c r="E155" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A156" t="s">
+      <c r="C214" s="16" t="s">
         <v>677</v>
       </c>
-      <c r="B156" s="9" t="s">
-[...1173 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:F1" xr:uid="{BEA2151F-B1F7-4CC6-A09D-9FCDB8BEB7B7}">
-[...3 lines deleted...]
-  </autoFilter>
   <conditionalFormatting sqref="A2:A214">
-    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="28" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{175CBED1-4559-40D6-9CFA-BCF4222C007F}">
-  <dimension ref="A1:C19"/>
+  <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
-    <col min="2" max="2" width="55.109375" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="42.44140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="55.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="30.28515625" style="18" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="42.42578125" style="10" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:4" s="12" customFormat="1" ht="18.75">
+      <c r="A1" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A2">
+      <c r="B1" s="32" t="s">
+        <v>678</v>
+      </c>
+      <c r="C1" s="33" t="s">
+        <v>679</v>
+      </c>
+      <c r="D1" s="11" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="34">
         <v>1</v>
       </c>
-      <c r="B2" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A3">
+      <c r="B2" s="34" t="s">
+        <v>681</v>
+      </c>
+      <c r="C2" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="34">
         <v>2</v>
       </c>
-      <c r="B3" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A4">
+      <c r="B3" s="34" t="s">
+        <v>683</v>
+      </c>
+      <c r="C3" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="34">
         <v>3</v>
       </c>
-      <c r="B4" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A5">
+      <c r="B4" s="34" t="s">
+        <v>684</v>
+      </c>
+      <c r="C4" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="34">
         <v>4</v>
       </c>
-      <c r="B5" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A6">
+      <c r="B5" s="34" t="s">
+        <v>685</v>
+      </c>
+      <c r="C5" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="34">
         <v>5</v>
       </c>
-      <c r="B6" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A7">
+      <c r="B6" s="34" t="s">
+        <v>686</v>
+      </c>
+      <c r="C6" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="34">
         <v>6</v>
       </c>
-      <c r="B7" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A8">
+      <c r="B7" s="34" t="s">
+        <v>687</v>
+      </c>
+      <c r="C7" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="34">
         <v>7</v>
       </c>
-      <c r="B8" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A9">
+      <c r="B8" s="34" t="s">
+        <v>688</v>
+      </c>
+      <c r="C8" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="34">
         <v>8</v>
       </c>
-      <c r="B9" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A10">
+      <c r="B9" s="34" t="s">
+        <v>689</v>
+      </c>
+      <c r="C9" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="34">
         <v>9</v>
       </c>
-      <c r="B10" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A11">
+      <c r="B10" s="34" t="s">
+        <v>690</v>
+      </c>
+      <c r="C10" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="34">
         <v>10</v>
       </c>
-      <c r="B11" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A12">
+      <c r="B11" s="34" t="s">
+        <v>691</v>
+      </c>
+      <c r="C11" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="34">
         <v>11</v>
       </c>
-      <c r="B12" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A13">
+      <c r="B12" s="34" t="s">
+        <v>692</v>
+      </c>
+      <c r="C12" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="34">
         <v>12</v>
       </c>
-      <c r="B13" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A14">
+      <c r="B13" s="34" t="s">
+        <v>693</v>
+      </c>
+      <c r="C13" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="34">
         <v>13</v>
       </c>
-      <c r="B14" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A15">
+      <c r="B14" s="34" t="s">
+        <v>694</v>
+      </c>
+      <c r="C14" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="34">
         <v>14</v>
       </c>
-      <c r="B15" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A16">
+      <c r="B15" s="34" t="s">
+        <v>695</v>
+      </c>
+      <c r="C15" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="34">
         <v>15</v>
       </c>
-      <c r="B16" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A17">
+      <c r="B16" s="34" t="s">
+        <v>696</v>
+      </c>
+      <c r="C16" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="34">
         <v>16</v>
       </c>
-      <c r="B17" s="14" t="s">
-[...7 lines deleted...]
-      <c r="A18">
+      <c r="B17" s="34" t="s">
+        <v>697</v>
+      </c>
+      <c r="C17" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="34">
         <v>17</v>
       </c>
-      <c r="B18" s="14" t="s">
-[...8 lines deleted...]
-      <c r="C19" s="14"/>
+      <c r="B18" s="34" t="s">
+        <v>698</v>
+      </c>
+      <c r="C18" s="35" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="34">
+        <v>18</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>699</v>
+      </c>
+      <c r="C19" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="34">
+        <v>19</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>701</v>
+      </c>
+      <c r="C20" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="34">
+        <v>20</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>702</v>
+      </c>
+      <c r="C21" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="34">
+        <v>21</v>
+      </c>
+      <c r="B22" s="34" t="s">
+        <v>703</v>
+      </c>
+      <c r="C22" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="34">
+        <v>22</v>
+      </c>
+      <c r="B23" s="34" t="s">
+        <v>704</v>
+      </c>
+      <c r="C23" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="34">
+        <v>23</v>
+      </c>
+      <c r="B24" s="34" t="s">
+        <v>705</v>
+      </c>
+      <c r="C24" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="34">
+        <v>24</v>
+      </c>
+      <c r="B25" s="34" t="s">
+        <v>706</v>
+      </c>
+      <c r="C25" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="34">
+        <v>25</v>
+      </c>
+      <c r="B26" s="34" t="s">
+        <v>707</v>
+      </c>
+      <c r="C26" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="34">
+        <v>26</v>
+      </c>
+      <c r="B27" s="34" t="s">
+        <v>708</v>
+      </c>
+      <c r="C27" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="34">
+        <v>27</v>
+      </c>
+      <c r="B28" s="34" t="s">
+        <v>709</v>
+      </c>
+      <c r="C28" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="34">
+        <v>28</v>
+      </c>
+      <c r="B29" s="34" t="s">
+        <v>710</v>
+      </c>
+      <c r="C29" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="34">
+        <v>29</v>
+      </c>
+      <c r="B30" s="34" t="s">
+        <v>711</v>
+      </c>
+      <c r="C30" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="34">
+        <v>30</v>
+      </c>
+      <c r="B31" s="34" t="s">
+        <v>712</v>
+      </c>
+      <c r="C31" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="34">
+        <v>31</v>
+      </c>
+      <c r="B32" s="34" t="s">
+        <v>713</v>
+      </c>
+      <c r="C32" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="34">
+        <v>32</v>
+      </c>
+      <c r="B33" s="34" t="s">
+        <v>714</v>
+      </c>
+      <c r="C33" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="34">
+        <v>33</v>
+      </c>
+      <c r="B34" s="34" t="s">
+        <v>715</v>
+      </c>
+      <c r="C34" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="34">
+        <v>34</v>
+      </c>
+      <c r="B35" s="34" t="s">
+        <v>716</v>
+      </c>
+      <c r="C35" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="34">
+        <v>35</v>
+      </c>
+      <c r="B36" s="34" t="s">
+        <v>717</v>
+      </c>
+      <c r="C36" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="34">
+        <v>36</v>
+      </c>
+      <c r="B37" s="34" t="s">
+        <v>718</v>
+      </c>
+      <c r="C37" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="34">
+        <v>37</v>
+      </c>
+      <c r="B38" s="34" t="s">
+        <v>719</v>
+      </c>
+      <c r="C38" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="34">
+        <v>38</v>
+      </c>
+      <c r="B39" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="C39" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="34">
+        <v>39</v>
+      </c>
+      <c r="B40" s="34" t="s">
+        <v>721</v>
+      </c>
+      <c r="C40" s="35" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="34">
+        <v>40</v>
+      </c>
+      <c r="B41" s="34" t="s">
+        <v>722</v>
+      </c>
+      <c r="C41" s="35" t="s">
+        <v>700</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB62DAAA-BBEA-444A-A89A-8C21D13775E8}">
-  <dimension ref="A1:D673"/>
+  <dimension ref="A1:E673"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:D673"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="44.109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="43.109375" customWidth="1"/>
+    <col min="1" max="1" width="44.140625" style="10" customWidth="1"/>
+    <col min="2" max="2" width="41.7109375" style="10" customWidth="1"/>
+    <col min="3" max="3" width="23.85546875" style="10" customWidth="1"/>
+    <col min="4" max="4" width="43.140625" style="10" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="14.4" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="26" t="s">
+    <row r="1" spans="1:5" s="12" customFormat="1" ht="18.75">
+      <c r="A1" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="13" t="s">
+        <v>723</v>
+      </c>
+      <c r="C1" s="14" t="s">
+        <v>724</v>
+      </c>
+      <c r="D1" s="14" t="s">
+        <v>725</v>
+      </c>
+      <c r="E1" s="9" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>728</v>
+      </c>
+      <c r="C2" s="10" t="s">
+        <v>729</v>
+      </c>
+      <c r="D2" s="10" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>732</v>
+      </c>
+      <c r="C3" s="10" t="s">
+        <v>729</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>733</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>734</v>
+      </c>
+      <c r="C4" s="10" t="s">
+        <v>729</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>736</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>737</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>740</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>741</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>743</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="10" t="s">
+        <v>744</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>745</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="10" t="s">
+        <v>746</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>747</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="10" t="s">
+        <v>749</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="10" t="s">
+        <v>753</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="10" t="s">
+        <v>755</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="10" t="s">
+        <v>757</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="10" t="s">
+        <v>759</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>760</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>762</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>764</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="10" t="s">
+        <v>765</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="10" t="s">
+        <v>767</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="10" t="s">
+        <v>769</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="10" t="s">
+        <v>771</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="10" t="s">
+        <v>775</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="10" t="s">
+        <v>777</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>778</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="10" t="s">
+        <v>779</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>780</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>782</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="10" t="s">
+        <v>783</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>784</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="10" t="s">
+        <v>785</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>786</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="10" t="s">
+        <v>787</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>788</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="10" t="s">
+        <v>789</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>790</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="10" t="s">
+        <v>791</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>792</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="10" t="s">
+        <v>793</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>794</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="10" t="s">
+        <v>796</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>797</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="10" t="s">
+        <v>798</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>799</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="10" t="s">
+        <v>800</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>801</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="10" t="s">
+        <v>802</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>803</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="10" t="s">
+        <v>804</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>805</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="10" t="s">
+        <v>806</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>807</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="10" t="s">
+        <v>808</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>809</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>811</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>813</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="10" t="s">
+        <v>814</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>815</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="10" t="s">
+        <v>816</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>817</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="10" t="s">
+        <v>818</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>819</v>
+      </c>
+      <c r="C43" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="10" t="s">
+        <v>820</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>822</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="10" t="s">
+        <v>823</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>824</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="10" t="s">
+        <v>825</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="10" t="s">
+        <v>828</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>829</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="10" t="s">
+        <v>830</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>831</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="10" t="s">
+        <v>832</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>833</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>835</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="10" t="s">
+        <v>836</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>837</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>841</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>843</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>845</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="10" t="s">
+        <v>846</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>847</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>849</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>851</v>
+      </c>
+      <c r="C59" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="10" t="s">
+        <v>852</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>853</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>855</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="10" t="s">
+        <v>856</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>857</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" s="10" t="s">
+        <v>858</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>859</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" s="10" t="s">
+        <v>860</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>861</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="10" t="s">
+        <v>862</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>863</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="10" t="s">
+        <v>864</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>865</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" s="10" t="s">
+        <v>866</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" s="10" t="s">
+        <v>869</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>870</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" s="10" t="s">
+        <v>871</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>872</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" s="10" t="s">
+        <v>873</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>874</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="10" t="s">
+        <v>875</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>876</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="10" t="s">
+        <v>877</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>878</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="10" t="s">
+        <v>879</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>880</v>
+      </c>
+      <c r="C73" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="10" t="s">
+        <v>881</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="10" t="s">
+        <v>883</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="10" t="s">
+        <v>885</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>886</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="10" t="s">
+        <v>887</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>888</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="10" t="s">
+        <v>890</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>891</v>
+      </c>
+      <c r="C78" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="10" t="s">
+        <v>892</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>893</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" s="10" t="s">
+        <v>894</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>895</v>
+      </c>
+      <c r="C80" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D80" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="10" t="s">
+        <v>896</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>897</v>
+      </c>
+      <c r="C81" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D81" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" s="10" t="s">
+        <v>898</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>899</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D82" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" s="10" t="s">
+        <v>900</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>901</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D83" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="10" t="s">
+        <v>902</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>903</v>
+      </c>
+      <c r="C84" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" s="10" t="s">
+        <v>904</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>905</v>
+      </c>
+      <c r="C85" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D85" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" s="10" t="s">
+        <v>906</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="C86" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="10" t="s">
+        <v>908</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>909</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D87" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="10" t="s">
+        <v>910</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>911</v>
+      </c>
+      <c r="C88" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" s="10" t="s">
+        <v>912</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>913</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" s="10" t="s">
+        <v>914</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>915</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" s="10" t="s">
+        <v>916</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>917</v>
+      </c>
+      <c r="C91" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D91" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C92" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D92" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" s="10" t="s">
         <v>919</v>
       </c>
-      <c r="C1" s="27" t="s">
+      <c r="B93" s="10" t="s">
         <v>920</v>
       </c>
-      <c r="D1" s="27" t="s">
+      <c r="C93" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D93" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" s="10" t="s">
         <v>921</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B94" s="10" t="s">
         <v>922</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C94" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="D94" s="10" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" s="10" t="s">
         <v>923</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B95" s="10" t="s">
         <v>924</v>
       </c>
-      <c r="D2" t="s">
+      <c r="C95" s="10" t="s">
         <v>925</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="D95" s="10" t="s">
         <v>926</v>
       </c>
-      <c r="B3" t="s">
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" s="10" t="s">
         <v>927</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="B96" s="10" t="s">
+        <v>928</v>
+      </c>
+      <c r="C96" s="10" t="s">
         <v>925</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" t="s">
+      <c r="D96" s="10" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" s="10" t="s">
         <v>929</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="B97" s="10" t="s">
         <v>930</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C97" s="10" t="s">
+        <v>925</v>
+      </c>
+      <c r="D97" s="10" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" s="10" t="s">
         <v>931</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B98" s="10" t="s">
         <v>932</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C98" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="D98" s="10" t="s">
         <v>933</v>
       </c>
-      <c r="D5" t="s">
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" s="10" t="s">
         <v>934</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="B99" s="10" t="s">
         <v>935</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C99" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D99" s="10" t="s">
         <v>936</v>
       </c>
-      <c r="C6" t="s">
-[...7 lines deleted...]
-      <c r="A7" t="s">
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" s="10" t="s">
         <v>937</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B100" s="10" t="s">
         <v>938</v>
       </c>
-      <c r="C7" t="s">
-[...7 lines deleted...]
-      <c r="A8" t="s">
+      <c r="C100" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D100" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" s="10" t="s">
         <v>939</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B101" s="10" t="s">
         <v>940</v>
       </c>
-      <c r="C8" t="s">
-[...7 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C101" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D101" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="10" t="s">
         <v>941</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B102" s="10" t="s">
         <v>942</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C102" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D102" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" s="10" t="s">
         <v>943</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="B103" s="10" t="s">
         <v>944</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C103" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4">
+      <c r="A104" s="10" t="s">
         <v>945</v>
       </c>
-      <c r="C10" t="s">
-[...7 lines deleted...]
-      <c r="A11" t="s">
+      <c r="B104" s="10" t="s">
         <v>946</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C104" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4">
+      <c r="A105" s="10" t="s">
         <v>947</v>
       </c>
-      <c r="C11" t="s">
-[...7 lines deleted...]
-      <c r="A12" t="s">
+      <c r="B105" s="10" t="s">
         <v>948</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C105" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D105" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" s="10" t="s">
         <v>949</v>
       </c>
-      <c r="C12" t="s">
-[...7 lines deleted...]
-      <c r="A13" t="s">
+      <c r="B106" s="10" t="s">
         <v>950</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C106" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D106" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4">
+      <c r="A107" s="10" t="s">
         <v>951</v>
       </c>
-      <c r="C13" t="s">
-[...7 lines deleted...]
-      <c r="A14" t="s">
+      <c r="B107" s="10" t="s">
         <v>952</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C107" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D107" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4">
+      <c r="A108" s="10" t="s">
         <v>953</v>
       </c>
-      <c r="C14" t="s">
-[...7 lines deleted...]
-      <c r="A15" t="s">
+      <c r="B108" s="10" t="s">
         <v>954</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C108" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D108" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109" s="10" t="s">
         <v>955</v>
       </c>
-      <c r="C15" t="s">
-[...7 lines deleted...]
-      <c r="A16" t="s">
+      <c r="C109" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D109" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" s="10" t="s">
         <v>956</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B110" s="10" t="s">
         <v>957</v>
       </c>
-      <c r="C16" t="s">
-[...7 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C110" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D110" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="A111" s="10" t="s">
         <v>958</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B111" s="10" t="s">
         <v>959</v>
       </c>
-      <c r="C17" t="s">
-[...7 lines deleted...]
-      <c r="A18" t="s">
+      <c r="C111" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D111" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4">
+      <c r="A112" s="10" t="s">
         <v>960</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B112" s="10" t="s">
         <v>961</v>
       </c>
-      <c r="C18" t="s">
-[...7 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C112" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D112" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4">
+      <c r="A113" s="10" t="s">
         <v>962</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B113" s="10" t="s">
         <v>963</v>
       </c>
-      <c r="C19" t="s">
-[...7 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C113" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="D113" s="10" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4">
+      <c r="A114" s="10" t="s">
         <v>964</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B114" s="10" t="s">
         <v>965</v>
       </c>
-      <c r="C20" t="s">
-[...7 lines deleted...]
-      <c r="A21" t="s">
+      <c r="C114" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="D114" s="10" t="s">
         <v>966</v>
       </c>
-      <c r="B21" t="s">
+    </row>
+    <row r="115" spans="1:4">
+      <c r="A115" s="10" t="s">
         <v>967</v>
       </c>
-      <c r="C21" t="s">
+      <c r="B115" s="10" t="s">
         <v>968</v>
       </c>
-      <c r="D21" t="s">
+      <c r="C115" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="D115" s="10" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4">
+      <c r="A116" s="10" t="s">
         <v>969</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" t="s">
+      <c r="B116" s="10" t="s">
         <v>970</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C116" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="D116" s="10" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" s="10" t="s">
         <v>971</v>
       </c>
-      <c r="C22" t="s">
-[...7 lines deleted...]
-      <c r="A23" t="s">
+      <c r="B117" s="10" t="s">
         <v>972</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C117" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="D117" s="10" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" s="10" t="s">
         <v>973</v>
       </c>
-      <c r="C23" t="s">
-[...7 lines deleted...]
-      <c r="A24" t="s">
+      <c r="B118" s="10" t="s">
         <v>974</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C118" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="D118" s="10" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" s="10" t="s">
         <v>975</v>
       </c>
-      <c r="C24" t="s">
-[...7 lines deleted...]
-      <c r="A25" t="s">
+      <c r="B119" s="10" t="s">
         <v>976</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C119" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="D119" s="10" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" s="10" t="s">
         <v>977</v>
       </c>
-      <c r="C25" t="s">
-[...7 lines deleted...]
-      <c r="A26" t="s">
+      <c r="B120" s="10" t="s">
         <v>978</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C120" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="D120" s="10" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" s="10" t="s">
         <v>979</v>
       </c>
-      <c r="C26" t="s">
-[...7 lines deleted...]
-      <c r="A27" t="s">
+      <c r="B121" s="10" t="s">
         <v>980</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C121" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="D121" s="10" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" s="10" t="s">
         <v>981</v>
       </c>
-      <c r="C27" t="s">
-[...7 lines deleted...]
-      <c r="A28" t="s">
+      <c r="B122" s="10" t="s">
         <v>982</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C122" s="10" t="s">
         <v>983</v>
       </c>
-      <c r="C28" t="s">
-[...7 lines deleted...]
-      <c r="A29" t="s">
+      <c r="D122" s="10" t="s">
         <v>984</v>
       </c>
-      <c r="B29" t="s">
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" s="10" t="s">
         <v>985</v>
       </c>
-      <c r="C29" t="s">
-[...7 lines deleted...]
-      <c r="A30" t="s">
+      <c r="B123" s="10" t="s">
         <v>986</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C123" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D123" s="10" t="s">
         <v>987</v>
       </c>
-      <c r="C30" t="s">
-[...7 lines deleted...]
-      <c r="A31" t="s">
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" s="10" t="s">
         <v>988</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B124" s="10" t="s">
         <v>989</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="C124" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D124" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" s="10" t="s">
         <v>990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" t="s">
+      <c r="B125" s="10" t="s">
         <v>991</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C125" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D125" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" s="10" t="s">
         <v>992</v>
       </c>
-      <c r="C32" t="s">
-[...7 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B126" s="10" t="s">
         <v>993</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C126" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D126" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127" s="10" t="s">
         <v>994</v>
       </c>
-      <c r="C33" t="s">
-[...7 lines deleted...]
-      <c r="A34" t="s">
+      <c r="B127" s="10" t="s">
         <v>995</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C127" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D127" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="10" t="s">
         <v>996</v>
       </c>
-      <c r="C34" t="s">
-[...7 lines deleted...]
-      <c r="A35" t="s">
+      <c r="B128" s="10" t="s">
         <v>997</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C128" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D128" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" s="10" t="s">
         <v>998</v>
       </c>
-      <c r="C35" t="s">
-[...7 lines deleted...]
-      <c r="A36" t="s">
+      <c r="B129" s="10" t="s">
         <v>999</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C129" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" s="10" t="s">
         <v>1000</v>
       </c>
-      <c r="C36" t="s">
-[...7 lines deleted...]
-      <c r="A37" t="s">
+      <c r="B130" s="10" t="s">
         <v>1001</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C130" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D130" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" s="10" t="s">
         <v>1002</v>
       </c>
-      <c r="C37" t="s">
-[...7 lines deleted...]
-      <c r="A38" t="s">
+      <c r="B131" s="10" t="s">
         <v>1003</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C131" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D131" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="10" t="s">
         <v>1004</v>
       </c>
-      <c r="C38" t="s">
-[...7 lines deleted...]
-      <c r="A39" t="s">
+      <c r="B132" s="10" t="s">
+        <v>993</v>
+      </c>
+      <c r="C132" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D132" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="10" t="s">
         <v>1005</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B133" s="10" t="s">
         <v>1006</v>
       </c>
-      <c r="C39" t="s">
-[...7 lines deleted...]
-      <c r="A40" t="s">
+      <c r="C133" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D133" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" s="10" t="s">
         <v>1007</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B134" s="10" t="s">
         <v>1008</v>
       </c>
-      <c r="C40" t="s">
-[...7 lines deleted...]
-      <c r="A41" t="s">
+      <c r="C134" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D134" s="10" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" s="10" t="s">
         <v>1009</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B135" s="10" t="s">
         <v>1010</v>
       </c>
-      <c r="C41" t="s">
-[...7 lines deleted...]
-      <c r="A42" t="s">
+      <c r="C135" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D135" s="10" t="s">
         <v>1011</v>
       </c>
-      <c r="B42" t="s">
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136" s="10" t="s">
         <v>1012</v>
       </c>
-      <c r="C42" t="s">
-[...7 lines deleted...]
-      <c r="A43" t="s">
+      <c r="B136" s="10" t="s">
         <v>1013</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C136" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D136" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" s="10" t="s">
         <v>1014</v>
       </c>
-      <c r="C43" t="s">
-[...7 lines deleted...]
-      <c r="A44" t="s">
+      <c r="B137" s="10" t="s">
         <v>1015</v>
       </c>
-      <c r="C44" t="s">
-[...7 lines deleted...]
-      <c r="A45" t="s">
+      <c r="C137" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D137" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" s="10" t="s">
         <v>1016</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B138" s="10" t="s">
         <v>1017</v>
       </c>
-      <c r="C45" t="s">
-[...7 lines deleted...]
-      <c r="A46" t="s">
+      <c r="C138" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D138" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" s="10" t="s">
         <v>1018</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B139" s="10" t="s">
         <v>1019</v>
       </c>
-      <c r="C46" t="s">
-[...7 lines deleted...]
-      <c r="A47" t="s">
+      <c r="C139" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D139" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" s="10" t="s">
         <v>1020</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B140" s="10" t="s">
         <v>1021</v>
       </c>
-      <c r="C47" t="s">
-[...2 lines deleted...]
-      <c r="D47" t="s">
+      <c r="C140" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D140" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" s="10" t="s">
         <v>1022</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" t="s">
+      <c r="B141" s="10" t="s">
         <v>1023</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C141" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D141" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" s="10" t="s">
         <v>1024</v>
       </c>
-      <c r="C48" t="s">
-[...7 lines deleted...]
-      <c r="A49" t="s">
+      <c r="B142" s="10" t="s">
         <v>1025</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C142" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D142" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" s="10" t="s">
         <v>1026</v>
       </c>
-      <c r="C49" t="s">
-[...7 lines deleted...]
-      <c r="A50" t="s">
+      <c r="B143" s="10" t="s">
         <v>1027</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C143" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D143" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" s="10" t="s">
         <v>1028</v>
       </c>
-      <c r="C50" t="s">
-[...7 lines deleted...]
-      <c r="A51" t="s">
+      <c r="B144" s="10" t="s">
         <v>1029</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C144" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D144" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" s="10" t="s">
         <v>1030</v>
       </c>
-      <c r="C51" t="s">
-[...7 lines deleted...]
-      <c r="A52" t="s">
+      <c r="B145" s="10" t="s">
         <v>1031</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C145" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D145" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" s="10" t="s">
         <v>1032</v>
       </c>
-      <c r="C52" t="s">
-[...7 lines deleted...]
-      <c r="A53" t="s">
+      <c r="B146" s="10" t="s">
         <v>1033</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C146" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D146" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" s="10" t="s">
         <v>1034</v>
       </c>
-      <c r="C53" t="s">
-[...7 lines deleted...]
-      <c r="A54" t="s">
+      <c r="B147" s="10" t="s">
         <v>1035</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C147" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D147" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" s="10" t="s">
         <v>1036</v>
       </c>
-      <c r="C54" t="s">
-[...7 lines deleted...]
-      <c r="A55" t="s">
+      <c r="B148" s="10" t="s">
         <v>1037</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C148" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D148" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" s="10" t="s">
         <v>1038</v>
       </c>
-      <c r="C55" t="s">
-[...7 lines deleted...]
-      <c r="A56" t="s">
+      <c r="B149" s="10" t="s">
         <v>1039</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C149" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D149" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" s="10" t="s">
         <v>1040</v>
       </c>
-      <c r="C56" t="s">
-[...7 lines deleted...]
-      <c r="A57" t="s">
+      <c r="B150" s="10" t="s">
         <v>1041</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C150" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D150" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151" s="10" t="s">
         <v>1042</v>
       </c>
-      <c r="C57" t="s">
-[...7 lines deleted...]
-      <c r="A58" t="s">
+      <c r="B151" s="10" t="s">
         <v>1043</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C151" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D151" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152" s="10" t="s">
         <v>1044</v>
       </c>
-      <c r="C58" t="s">
-[...7 lines deleted...]
-      <c r="A59" t="s">
+      <c r="B152" s="10" t="s">
         <v>1045</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C152" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D152" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153" s="10" t="s">
         <v>1046</v>
       </c>
-      <c r="C59" t="s">
-[...7 lines deleted...]
-      <c r="A60" t="s">
+      <c r="B153" s="10" t="s">
         <v>1047</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C153" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D153" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154" s="10" t="s">
         <v>1048</v>
       </c>
-      <c r="C60" t="s">
-[...7 lines deleted...]
-      <c r="A61" t="s">
+      <c r="B154" s="10" t="s">
         <v>1049</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C154" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D154" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" s="10" t="s">
         <v>1050</v>
       </c>
-      <c r="C61" t="s">
-[...7 lines deleted...]
-      <c r="A62" t="s">
+      <c r="B155" s="10" t="s">
         <v>1051</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C155" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D155" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" s="10" t="s">
         <v>1052</v>
       </c>
-      <c r="C62" t="s">
-[...7 lines deleted...]
-      <c r="A63" t="s">
+      <c r="B156" s="10" t="s">
         <v>1053</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C156" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D156" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" s="10" t="s">
         <v>1054</v>
       </c>
-      <c r="C63" t="s">
-[...7 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B157" s="10" t="s">
         <v>1055</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C157" s="10" t="s">
+        <v>294</v>
+      </c>
+      <c r="D157" s="10" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158" s="10" t="s">
         <v>1056</v>
       </c>
-      <c r="C64" t="s">
-[...7 lines deleted...]
-      <c r="A65" t="s">
+      <c r="B158" s="10" t="s">
         <v>1057</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C158" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D158" s="10" t="s">
         <v>1058</v>
       </c>
-      <c r="C65" t="s">
-[...7 lines deleted...]
-      <c r="A66" t="s">
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159" s="10" t="s">
         <v>1059</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B159" s="10" t="s">
         <v>1060</v>
       </c>
-      <c r="C66" t="s">
-[...7 lines deleted...]
-      <c r="A67" t="s">
+      <c r="C159" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D159" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" s="10" t="s">
         <v>1061</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B160" s="10" t="s">
         <v>1062</v>
       </c>
-      <c r="C67" t="s">
-[...2 lines deleted...]
-      <c r="D67" t="s">
+      <c r="C160" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D160" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161" s="10" t="s">
         <v>1063</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" t="s">
+      <c r="B161" s="10" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C161" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D161" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" s="10" t="s">
         <v>1064</v>
       </c>
-      <c r="B68" t="s">
+      <c r="B162" s="10" t="s">
         <v>1065</v>
       </c>
-      <c r="C68" t="s">
-[...7 lines deleted...]
-      <c r="A69" t="s">
+      <c r="C162" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D162" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" s="10" t="s">
         <v>1066</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B163" s="10" t="s">
         <v>1067</v>
       </c>
-      <c r="C69" t="s">
-[...7 lines deleted...]
-      <c r="A70" t="s">
+      <c r="C163" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D163" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" s="10" t="s">
         <v>1068</v>
       </c>
-      <c r="B70" t="s">
+      <c r="B164" s="10" t="s">
         <v>1069</v>
       </c>
-      <c r="C70" t="s">
-[...7 lines deleted...]
-      <c r="A71" t="s">
+      <c r="C164" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D164" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" s="10" t="s">
         <v>1070</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B165" s="10" t="s">
         <v>1071</v>
       </c>
-      <c r="C71" t="s">
-[...7 lines deleted...]
-      <c r="A72" t="s">
+      <c r="C165" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D165" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" s="10" t="s">
         <v>1072</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B166" s="10" t="s">
         <v>1073</v>
       </c>
-      <c r="C72" t="s">
-[...7 lines deleted...]
-      <c r="A73" t="s">
+      <c r="C166" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D166" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" s="10" t="s">
         <v>1074</v>
       </c>
-      <c r="B73" t="s">
+      <c r="B167" s="10" t="s">
         <v>1075</v>
       </c>
-      <c r="C73" t="s">
-[...7 lines deleted...]
-      <c r="A74" t="s">
+      <c r="C167" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D167" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" s="10" t="s">
         <v>1076</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B168" s="10" t="s">
         <v>1077</v>
       </c>
-      <c r="C74" t="s">
-[...7 lines deleted...]
-      <c r="A75" t="s">
+      <c r="C168" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D168" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" s="10" t="s">
         <v>1078</v>
       </c>
-      <c r="B75" t="s">
+      <c r="B169" s="10" t="s">
         <v>1079</v>
       </c>
-      <c r="C75" t="s">
-[...7 lines deleted...]
-      <c r="A76" t="s">
+      <c r="C169" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D169" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" s="10" t="s">
         <v>1080</v>
       </c>
-      <c r="B76" t="s">
+      <c r="B170" s="10" t="s">
         <v>1081</v>
       </c>
-      <c r="C76" t="s">
-[...7 lines deleted...]
-      <c r="A77" t="s">
+      <c r="C170" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D170" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" s="10" t="s">
         <v>1082</v>
       </c>
-      <c r="B77" t="s">
+      <c r="B171" s="10" t="s">
         <v>1083</v>
       </c>
-      <c r="C77" t="s">
-[...2 lines deleted...]
-      <c r="D77" t="s">
+      <c r="C171" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D171" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" s="10" t="s">
         <v>1084</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" t="s">
+      <c r="B172" s="10" t="s">
         <v>1085</v>
       </c>
-      <c r="B78" t="s">
+      <c r="C172" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D172" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" s="10" t="s">
         <v>1086</v>
       </c>
-      <c r="C78" t="s">
-[...7 lines deleted...]
-      <c r="A79" t="s">
+      <c r="B173" s="10" t="s">
         <v>1087</v>
       </c>
-      <c r="B79" t="s">
+      <c r="C173" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="D173" s="10" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="10" t="s">
         <v>1088</v>
       </c>
-      <c r="C79" t="s">
-[...7 lines deleted...]
-      <c r="A80" t="s">
+      <c r="B174" s="10" t="s">
         <v>1089</v>
       </c>
-      <c r="B80" t="s">
+      <c r="C174" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="D174" s="10" t="s">
         <v>1090</v>
       </c>
-      <c r="C80" t="s">
-[...7 lines deleted...]
-      <c r="A81" t="s">
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" s="10" t="s">
         <v>1091</v>
       </c>
-      <c r="B81" t="s">
+      <c r="B175" s="10" t="s">
         <v>1092</v>
       </c>
-      <c r="C81" t="s">
-[...7 lines deleted...]
-      <c r="A82" t="s">
+      <c r="C175" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="D175" s="10" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="10" t="s">
         <v>1093</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B176" s="10" t="s">
         <v>1094</v>
       </c>
-      <c r="C82" t="s">
-[...7 lines deleted...]
-      <c r="A83" t="s">
+      <c r="C176" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="D176" s="10" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" s="10" t="s">
         <v>1095</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B177" s="10" t="s">
         <v>1096</v>
       </c>
-      <c r="C83" t="s">
-[...7 lines deleted...]
-      <c r="A84" t="s">
+      <c r="C177" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="D177" s="10" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" s="10" t="s">
         <v>1097</v>
       </c>
-      <c r="B84" t="s">
+      <c r="B178" s="10" t="s">
         <v>1098</v>
       </c>
-      <c r="C84" t="s">
-[...7 lines deleted...]
-      <c r="A85" t="s">
+      <c r="C178" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="D178" s="10" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" s="10" t="s">
         <v>1099</v>
       </c>
-      <c r="B85" t="s">
+      <c r="B179" s="10" t="s">
         <v>1100</v>
       </c>
-      <c r="C85" t="s">
-[...7 lines deleted...]
-      <c r="A86" t="s">
+      <c r="C179" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="D179" s="10" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" s="10" t="s">
         <v>1101</v>
       </c>
-      <c r="B86" t="s">
+      <c r="B180" s="10" t="s">
         <v>1102</v>
       </c>
-      <c r="C86" t="s">
-[...7 lines deleted...]
-      <c r="A87" t="s">
+      <c r="C180" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="D180" s="10" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="10" t="s">
         <v>1103</v>
       </c>
-      <c r="B87" t="s">
+      <c r="B181" s="10" t="s">
         <v>1104</v>
       </c>
-      <c r="C87" t="s">
-[...7 lines deleted...]
-      <c r="A88" t="s">
+      <c r="C181" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="D181" s="10" t="s">
         <v>1105</v>
       </c>
-      <c r="B88" t="s">
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" s="10" t="s">
         <v>1106</v>
       </c>
-      <c r="C88" t="s">
-[...7 lines deleted...]
-      <c r="A89" t="s">
+      <c r="B182" s="10" t="s">
         <v>1107</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C182" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="D182" s="10" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="10" t="s">
         <v>1108</v>
       </c>
-      <c r="C89" t="s">
-[...7 lines deleted...]
-      <c r="A90" t="s">
+      <c r="B183" s="10" t="s">
         <v>1109</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C183" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="D183" s="10" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="10" t="s">
         <v>1110</v>
       </c>
-      <c r="C90" t="s">
-[...7 lines deleted...]
-      <c r="A91" t="s">
+      <c r="B184" s="10" t="s">
         <v>1111</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C184" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D184" s="10" t="s">
         <v>1112</v>
       </c>
-      <c r="C91" t="s">
-[...7 lines deleted...]
-      <c r="A92" t="s">
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="10" t="s">
         <v>1113</v>
       </c>
-      <c r="C92" t="s">
-[...7 lines deleted...]
-      <c r="A93" t="s">
+      <c r="B185" s="10" t="s">
         <v>1114</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C185" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D185" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" s="10" t="s">
         <v>1115</v>
       </c>
-      <c r="C93" t="s">
-[...7 lines deleted...]
-      <c r="A94" t="s">
+      <c r="B186" s="10" t="s">
         <v>1116</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C186" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D186" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" s="10" t="s">
         <v>1117</v>
       </c>
-      <c r="C94" t="s">
-[...7 lines deleted...]
-      <c r="A95" t="s">
+      <c r="C187" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D187" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="10" t="s">
         <v>1118</v>
       </c>
-      <c r="B95" t="s">
+      <c r="B188" s="10" t="s">
         <v>1119</v>
       </c>
-      <c r="C95" t="s">
+      <c r="C188" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D188" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" s="10" t="s">
         <v>1120</v>
       </c>
-      <c r="D95" t="s">
+      <c r="B189" s="10" t="s">
         <v>1121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96" t="s">
+      <c r="C189" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D189" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" s="10" t="s">
         <v>1122</v>
       </c>
-      <c r="B96" t="s">
+      <c r="B190" s="10" t="s">
         <v>1123</v>
       </c>
-      <c r="C96" t="s">
-[...7 lines deleted...]
-      <c r="A97" t="s">
+      <c r="C190" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D190" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" s="10" t="s">
         <v>1124</v>
       </c>
-      <c r="B97" t="s">
+      <c r="B191" s="10" t="s">
         <v>1125</v>
       </c>
-      <c r="C97" t="s">
-[...7 lines deleted...]
-      <c r="A98" t="s">
+      <c r="C191" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D191" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" s="10" t="s">
         <v>1126</v>
       </c>
-      <c r="B98" t="s">
+      <c r="B192" s="10" t="s">
         <v>1127</v>
       </c>
-      <c r="C98" t="s">
-[...2 lines deleted...]
-      <c r="D98" t="s">
+      <c r="C192" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D192" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="10" t="s">
         <v>1128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99" t="s">
+      <c r="C193" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D193" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" s="10" t="s">
         <v>1129</v>
       </c>
-      <c r="B99" t="s">
+      <c r="B194" s="10" t="s">
         <v>1130</v>
       </c>
-      <c r="C99" t="s">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="C194" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D194" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" s="10" t="s">
         <v>1131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100" t="s">
+      <c r="B195" s="10" t="s">
         <v>1132</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C195" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D195" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" s="10" t="s">
         <v>1133</v>
       </c>
-      <c r="C100" t="s">
-[...7 lines deleted...]
-      <c r="A101" t="s">
+      <c r="B196" s="10" t="s">
         <v>1134</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C196" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D196" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" s="10" t="s">
         <v>1135</v>
       </c>
-      <c r="C101" t="s">
-[...7 lines deleted...]
-      <c r="A102" t="s">
+      <c r="B197" s="10" t="s">
         <v>1136</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C197" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D197" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" s="10" t="s">
         <v>1137</v>
       </c>
-      <c r="C102" t="s">
-[...7 lines deleted...]
-      <c r="A103" t="s">
+      <c r="B198" s="10" t="s">
         <v>1138</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C198" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D198" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" s="10" t="s">
         <v>1139</v>
       </c>
-      <c r="C103" t="s">
-[...7 lines deleted...]
-      <c r="A104" t="s">
+      <c r="B199" s="10" t="s">
         <v>1140</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C199" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D199" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" s="10" t="s">
         <v>1141</v>
       </c>
-      <c r="C104" t="s">
-[...7 lines deleted...]
-      <c r="A105" t="s">
+      <c r="B200" s="10" t="s">
         <v>1142</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C200" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D200" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" s="10" t="s">
         <v>1143</v>
       </c>
-      <c r="C105" t="s">
-[...7 lines deleted...]
-      <c r="A106" t="s">
+      <c r="B201" s="10" t="s">
         <v>1144</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C201" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D201" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" s="10" t="s">
         <v>1145</v>
       </c>
-      <c r="C106" t="s">
-[...7 lines deleted...]
-      <c r="A107" t="s">
+      <c r="B202" s="10" t="s">
         <v>1146</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C202" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D202" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" s="10" t="s">
         <v>1147</v>
       </c>
-      <c r="C107" t="s">
-[...7 lines deleted...]
-      <c r="A108" t="s">
+      <c r="B203" s="10" t="s">
         <v>1148</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C203" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D203" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" s="10" t="s">
         <v>1149</v>
       </c>
-      <c r="C108" t="s">
-[...7 lines deleted...]
-      <c r="A109" t="s">
+      <c r="B204" s="10" t="s">
         <v>1150</v>
       </c>
-      <c r="C109" t="s">
-[...7 lines deleted...]
-      <c r="A110" t="s">
+      <c r="C204" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D204" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" s="10" t="s">
         <v>1151</v>
       </c>
-      <c r="B110" t="s">
+      <c r="B205" s="10" t="s">
         <v>1152</v>
       </c>
-      <c r="C110" t="s">
-[...7 lines deleted...]
-      <c r="A111" t="s">
+      <c r="C205" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D205" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" s="10" t="s">
         <v>1153</v>
       </c>
-      <c r="B111" t="s">
+      <c r="B206" s="10" t="s">
         <v>1154</v>
       </c>
-      <c r="C111" t="s">
-[...7 lines deleted...]
-      <c r="A112" t="s">
+      <c r="C206" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D206" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" s="10" t="s">
         <v>1155</v>
       </c>
-      <c r="B112" t="s">
+      <c r="B207" s="10" t="s">
         <v>1156</v>
       </c>
-      <c r="C112" t="s">
-[...7 lines deleted...]
-      <c r="A113" t="s">
+      <c r="C207" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D207" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" s="10" t="s">
         <v>1157</v>
       </c>
-      <c r="B113" t="s">
+      <c r="B208" s="10" t="s">
         <v>1158</v>
       </c>
-      <c r="C113" t="s">
-[...7 lines deleted...]
-      <c r="A114" t="s">
+      <c r="C208" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D208" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209" s="10" t="s">
         <v>1159</v>
       </c>
-      <c r="B114" t="s">
+      <c r="B209" s="10" t="s">
         <v>1160</v>
       </c>
-      <c r="C114" t="s">
-[...2 lines deleted...]
-      <c r="D114" t="s">
+      <c r="C209" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D209" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" s="10" t="s">
         <v>1161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" t="s">
+      <c r="B210" s="10" t="s">
         <v>1162</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C210" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D210" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" s="10" t="s">
         <v>1163</v>
       </c>
-      <c r="C115" t="s">
-[...7 lines deleted...]
-      <c r="A116" t="s">
+      <c r="B211" s="10" t="s">
         <v>1164</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C211" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D211" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212" s="10" t="s">
         <v>1165</v>
       </c>
-      <c r="C116" t="s">
-[...7 lines deleted...]
-      <c r="A117" t="s">
+      <c r="C212" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D212" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" s="10" t="s">
         <v>1166</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C213" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D213" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" s="10" t="s">
         <v>1167</v>
       </c>
-      <c r="C117" t="s">
-[...7 lines deleted...]
-      <c r="A118" t="s">
+      <c r="B214" s="10" t="s">
         <v>1168</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C214" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D214" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215" s="10" t="s">
         <v>1169</v>
       </c>
-      <c r="C118" t="s">
-[...7 lines deleted...]
-      <c r="A119" t="s">
+      <c r="C215" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="D215" s="10" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216" s="10" t="s">
         <v>1170</v>
       </c>
-      <c r="B119" t="s">
+      <c r="B216" s="10" t="s">
         <v>1171</v>
       </c>
-      <c r="C119" t="s">
-[...7 lines deleted...]
-      <c r="A120" t="s">
+      <c r="C216" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D216" s="10" t="s">
         <v>1172</v>
       </c>
-      <c r="B120" t="s">
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217" s="10" t="s">
         <v>1173</v>
       </c>
-      <c r="C120" t="s">
-[...7 lines deleted...]
-      <c r="A121" t="s">
+      <c r="B217" s="10" t="s">
         <v>1174</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C217" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D217" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218" s="10" t="s">
         <v>1175</v>
       </c>
-      <c r="C121" t="s">
-[...7 lines deleted...]
-      <c r="A122" t="s">
+      <c r="B218" s="10" t="s">
         <v>1176</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C218" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D218" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219" s="10" t="s">
         <v>1177</v>
       </c>
-      <c r="C122" t="s">
+      <c r="B219" s="10" t="s">
         <v>1178</v>
       </c>
-      <c r="D122" t="s">
+      <c r="C219" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D219" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220" s="10" t="s">
+        <v>877</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>878</v>
+      </c>
+      <c r="C220" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D220" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221" s="10" t="s">
         <v>1179</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A123" t="s">
+      <c r="B221" s="10" t="s">
         <v>1180</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C221" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D221" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222" s="10" t="s">
         <v>1181</v>
       </c>
-      <c r="C123" t="s">
-[...2 lines deleted...]
-      <c r="D123" t="s">
+      <c r="B222" s="10" t="s">
         <v>1182</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A124" t="s">
+      <c r="C222" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D222" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223" s="10" t="s">
         <v>1183</v>
       </c>
-      <c r="B124" t="s">
+      <c r="B223" s="10" t="s">
         <v>1184</v>
       </c>
-      <c r="C124" t="s">
-[...7 lines deleted...]
-      <c r="A125" t="s">
+      <c r="C223" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D223" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224" s="10" t="s">
         <v>1185</v>
       </c>
-      <c r="B125" t="s">
+      <c r="B224" s="10" t="s">
         <v>1186</v>
       </c>
-      <c r="C125" t="s">
-[...7 lines deleted...]
-      <c r="A126" t="s">
+      <c r="C224" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D224" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225" s="10" t="s">
         <v>1187</v>
       </c>
-      <c r="B126" t="s">
+      <c r="B225" s="10" t="s">
         <v>1188</v>
       </c>
-      <c r="C126" t="s">
-[...7 lines deleted...]
-      <c r="A127" t="s">
+      <c r="C225" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D225" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226" s="10" t="s">
         <v>1189</v>
       </c>
-      <c r="B127" t="s">
+      <c r="B226" s="10" t="s">
         <v>1190</v>
       </c>
-      <c r="C127" t="s">
-[...7 lines deleted...]
-      <c r="A128" t="s">
+      <c r="C226" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D226" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227" s="10" t="s">
         <v>1191</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B227" s="10" t="s">
         <v>1192</v>
       </c>
-      <c r="C128" t="s">
-[...7 lines deleted...]
-      <c r="A129" t="s">
+      <c r="C227" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="D227" s="10" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228" s="10" t="s">
         <v>1193</v>
       </c>
-      <c r="B129" t="s">
+      <c r="B228" s="10" t="s">
         <v>1194</v>
       </c>
-      <c r="C129" t="s">
-[...7 lines deleted...]
-      <c r="A130" t="s">
+      <c r="C228" s="10" t="s">
         <v>1195</v>
       </c>
-      <c r="B130" t="s">
+      <c r="D228" s="10" t="s">
         <v>1196</v>
       </c>
-      <c r="C130" t="s">
-[...7 lines deleted...]
-      <c r="A131" t="s">
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229" s="10" t="s">
         <v>1197</v>
       </c>
-      <c r="B131" t="s">
+      <c r="B229" s="10" t="s">
         <v>1198</v>
       </c>
-      <c r="C131" t="s">
-[...7 lines deleted...]
-      <c r="A132" t="s">
+      <c r="C229" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D229" s="10" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230" s="10" t="s">
         <v>1199</v>
       </c>
-      <c r="B132" t="s">
-[...10 lines deleted...]
-      <c r="A133" t="s">
+      <c r="B230" s="10" t="s">
         <v>1200</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C230" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D230" s="10" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231" s="10" t="s">
         <v>1201</v>
       </c>
-      <c r="C133" t="s">
-[...7 lines deleted...]
-      <c r="A134" t="s">
+      <c r="B231" s="10" t="s">
         <v>1202</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C231" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D231" s="10" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232" s="10" t="s">
         <v>1203</v>
       </c>
-      <c r="C134" t="s">
-[...7 lines deleted...]
-      <c r="A135" t="s">
+      <c r="B232" s="10" t="s">
         <v>1204</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C232" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D232" s="10" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" s="10" t="s">
         <v>1205</v>
       </c>
-      <c r="C135" t="s">
-[...2 lines deleted...]
-      <c r="D135" t="s">
+      <c r="B233" s="10" t="s">
         <v>1206</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A136" t="s">
+      <c r="C233" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D233" s="10" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234" s="10" t="s">
         <v>1207</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B234" s="10" t="s">
         <v>1208</v>
       </c>
-      <c r="C136" t="s">
-[...7 lines deleted...]
-      <c r="A137" t="s">
+      <c r="C234" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D234" s="10" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235" s="10" t="s">
         <v>1209</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B235" s="10" t="s">
         <v>1210</v>
       </c>
-      <c r="C137" t="s">
-[...7 lines deleted...]
-      <c r="A138" t="s">
+      <c r="C235" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D235" s="10" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236" s="10" t="s">
         <v>1211</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B236" s="10" t="s">
         <v>1212</v>
       </c>
-      <c r="C138" t="s">
-[...7 lines deleted...]
-      <c r="A139" t="s">
+      <c r="C236" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D236" s="10" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237" s="10" t="s">
         <v>1213</v>
       </c>
-      <c r="B139" t="s">
+      <c r="B237" s="10" t="s">
         <v>1214</v>
       </c>
-      <c r="C139" t="s">
-[...7 lines deleted...]
-      <c r="A140" t="s">
+      <c r="C237" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D237" s="10" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238" s="10" t="s">
         <v>1215</v>
       </c>
-      <c r="B140" t="s">
+      <c r="B238" s="10" t="s">
         <v>1216</v>
       </c>
-      <c r="C140" t="s">
-[...7 lines deleted...]
-      <c r="A141" t="s">
+      <c r="C238" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D238" s="10" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" s="10" t="s">
         <v>1217</v>
       </c>
-      <c r="B141" t="s">
+      <c r="B239" s="10" t="s">
         <v>1218</v>
       </c>
-      <c r="C141" t="s">
-[...7 lines deleted...]
-      <c r="A142" t="s">
+      <c r="C239" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D239" s="10" t="s">
         <v>1219</v>
       </c>
-      <c r="B142" t="s">
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240" s="10" t="s">
         <v>1220</v>
       </c>
-      <c r="C142" t="s">
-[...7 lines deleted...]
-      <c r="A143" t="s">
+      <c r="B240" s="10" t="s">
         <v>1221</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C240" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D240" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241" s="10" t="s">
         <v>1222</v>
       </c>
-      <c r="C143" t="s">
-[...7 lines deleted...]
-      <c r="A144" t="s">
+      <c r="B241" s="10" t="s">
         <v>1223</v>
       </c>
-      <c r="B144" t="s">
+      <c r="C241" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D241" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242" s="10" t="s">
         <v>1224</v>
       </c>
-      <c r="C144" t="s">
-[...7 lines deleted...]
-      <c r="A145" t="s">
+      <c r="B242" s="10" t="s">
         <v>1225</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C242" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D242" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243" s="10" t="s">
         <v>1226</v>
       </c>
-      <c r="C145" t="s">
-[...7 lines deleted...]
-      <c r="A146" t="s">
+      <c r="B243" s="10" t="s">
         <v>1227</v>
       </c>
-      <c r="B146" t="s">
+      <c r="C243" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D243" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244" s="10" t="s">
         <v>1228</v>
       </c>
-      <c r="C146" t="s">
-[...7 lines deleted...]
-      <c r="A147" t="s">
+      <c r="B244" s="10" t="s">
         <v>1229</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C244" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D244" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245" s="10" t="s">
         <v>1230</v>
       </c>
-      <c r="C147" t="s">
-[...7 lines deleted...]
-      <c r="A148" t="s">
+      <c r="B245" s="10" t="s">
         <v>1231</v>
       </c>
-      <c r="B148" t="s">
+      <c r="C245" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D245" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246" s="10" t="s">
         <v>1232</v>
       </c>
-      <c r="C148" t="s">
-[...7 lines deleted...]
-      <c r="A149" t="s">
+      <c r="B246" s="10" t="s">
         <v>1233</v>
       </c>
-      <c r="B149" t="s">
+      <c r="C246" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D246" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247" s="10" t="s">
         <v>1234</v>
       </c>
-      <c r="C149" t="s">
-[...7 lines deleted...]
-      <c r="A150" t="s">
+      <c r="B247" s="10" t="s">
         <v>1235</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C247" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D247" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248" s="10" t="s">
         <v>1236</v>
       </c>
-      <c r="C150" t="s">
-[...7 lines deleted...]
-      <c r="A151" t="s">
+      <c r="B248" s="10" t="s">
         <v>1237</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C248" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D248" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" s="10" t="s">
         <v>1238</v>
       </c>
-      <c r="C151" t="s">
-[...7 lines deleted...]
-      <c r="A152" t="s">
+      <c r="B249" s="10" t="s">
         <v>1239</v>
       </c>
-      <c r="B152" t="s">
+      <c r="C249" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D249" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="10" t="s">
         <v>1240</v>
       </c>
-      <c r="C152" t="s">
-[...7 lines deleted...]
-      <c r="A153" t="s">
+      <c r="B250" s="10" t="s">
         <v>1241</v>
       </c>
-      <c r="B153" t="s">
+      <c r="C250" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D250" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" s="10" t="s">
         <v>1242</v>
       </c>
-      <c r="C153" t="s">
-[...7 lines deleted...]
-      <c r="A154" t="s">
+      <c r="B251" s="10" t="s">
         <v>1243</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C251" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="D251" s="10" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" s="10" t="s">
         <v>1244</v>
       </c>
-      <c r="C154" t="s">
-[...7 lines deleted...]
-      <c r="A155" t="s">
+      <c r="B252" s="10" t="s">
         <v>1245</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C252" s="10" t="s">
         <v>1246</v>
       </c>
-      <c r="C155" t="s">
-[...7 lines deleted...]
-      <c r="A156" t="s">
+      <c r="D252" s="10" t="s">
         <v>1247</v>
       </c>
-      <c r="B156" t="s">
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" s="10" t="s">
         <v>1248</v>
       </c>
-      <c r="C156" t="s">
-[...7 lines deleted...]
-      <c r="A157" t="s">
+      <c r="B253" s="10" t="s">
         <v>1249</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C253" s="10" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D253" s="10" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" s="10" t="s">
         <v>1250</v>
       </c>
-      <c r="C157" t="s">
-[...7 lines deleted...]
-      <c r="A158" t="s">
+      <c r="B254" s="10" t="s">
         <v>1251</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C254" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="D254" s="10" t="s">
         <v>1252</v>
       </c>
-      <c r="C158" t="s">
-[...2 lines deleted...]
-      <c r="D158" t="s">
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" s="10" t="s">
         <v>1253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A159" t="s">
+      <c r="B255" s="10" t="s">
         <v>1254</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C255" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="D255" s="10" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256" s="10" t="s">
         <v>1255</v>
       </c>
-      <c r="C159" t="s">
-[...7 lines deleted...]
-      <c r="A160" t="s">
+      <c r="B256" s="10" t="s">
         <v>1256</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C256" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="D256" s="10" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" s="10" t="s">
         <v>1257</v>
       </c>
-      <c r="C160" t="s">
-[...7 lines deleted...]
-      <c r="A161" t="s">
+      <c r="B257" s="10" t="s">
         <v>1258</v>
       </c>
-      <c r="B161" t="s">
-[...10 lines deleted...]
-      <c r="A162" t="s">
+      <c r="C257" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="D257" s="10" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" s="10" t="s">
         <v>1259</v>
       </c>
-      <c r="B162" t="s">
+      <c r="B258" s="10" t="s">
         <v>1260</v>
       </c>
-      <c r="C162" t="s">
-[...7 lines deleted...]
-      <c r="A163" t="s">
+      <c r="C258" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="D258" s="10" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" s="10" t="s">
         <v>1261</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B259" s="10" t="s">
         <v>1262</v>
       </c>
-      <c r="C163" t="s">
-[...7 lines deleted...]
-      <c r="A164" t="s">
+      <c r="C259" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="D259" s="10" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" s="10" t="s">
         <v>1263</v>
       </c>
-      <c r="B164" t="s">
+      <c r="B260" s="10" t="s">
         <v>1264</v>
       </c>
-      <c r="C164" t="s">
-[...7 lines deleted...]
-      <c r="A165" t="s">
+      <c r="C260" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D260" s="10" t="s">
         <v>1265</v>
       </c>
-      <c r="B165" t="s">
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" s="10" t="s">
         <v>1266</v>
       </c>
-      <c r="C165" t="s">
-[...7 lines deleted...]
-      <c r="A166" t="s">
+      <c r="B261" s="10" t="s">
         <v>1267</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C261" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D261" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" s="10" t="s">
         <v>1268</v>
       </c>
-      <c r="C166" t="s">
-[...7 lines deleted...]
-      <c r="A167" t="s">
+      <c r="B262" s="10" t="s">
         <v>1269</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C262" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D262" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263" s="10" t="s">
         <v>1270</v>
       </c>
-      <c r="C167" t="s">
-[...7 lines deleted...]
-      <c r="A168" t="s">
+      <c r="B263" s="10" t="s">
         <v>1271</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C263" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D263" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264" s="10" t="s">
         <v>1272</v>
       </c>
-      <c r="C168" t="s">
-[...7 lines deleted...]
-      <c r="A169" t="s">
+      <c r="B264" s="10" t="s">
         <v>1273</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C264" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D264" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" s="10" t="s">
         <v>1274</v>
       </c>
-      <c r="C169" t="s">
-[...7 lines deleted...]
-      <c r="A170" t="s">
+      <c r="B265" s="10" t="s">
         <v>1275</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C265" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D265" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266" s="10" t="s">
         <v>1276</v>
       </c>
-      <c r="C170" t="s">
-[...7 lines deleted...]
-      <c r="A171" t="s">
+      <c r="B266" s="10" t="s">
         <v>1277</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C266" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D266" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" s="10" t="s">
         <v>1278</v>
       </c>
-      <c r="C171" t="s">
-[...7 lines deleted...]
-      <c r="A172" t="s">
+      <c r="B267" s="10" t="s">
         <v>1279</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C267" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D267" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268" s="10" t="s">
         <v>1280</v>
       </c>
-      <c r="C172" t="s">
-[...7 lines deleted...]
-      <c r="A173" t="s">
+      <c r="B268" s="10" t="s">
         <v>1281</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C268" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D268" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269" s="10" t="s">
         <v>1282</v>
       </c>
-      <c r="C173" t="s">
-[...7 lines deleted...]
-      <c r="A174" t="s">
+      <c r="B269" s="10" t="s">
         <v>1283</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C269" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D269" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270" s="10" t="s">
         <v>1284</v>
       </c>
-      <c r="C174" t="s">
-[...2 lines deleted...]
-      <c r="D174" t="s">
+      <c r="B270" s="10" t="s">
         <v>1285</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A175" t="s">
+      <c r="C270" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D270" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271" s="10" t="s">
         <v>1286</v>
       </c>
-      <c r="B175" t="s">
+      <c r="B271" s="10" t="s">
         <v>1287</v>
       </c>
-      <c r="C175" t="s">
-[...7 lines deleted...]
-      <c r="A176" t="s">
+      <c r="C271" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D271" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272" s="10" t="s">
         <v>1288</v>
       </c>
-      <c r="B176" t="s">
+      <c r="B272" s="10" t="s">
         <v>1289</v>
       </c>
-      <c r="C176" t="s">
-[...7 lines deleted...]
-      <c r="A177" t="s">
+      <c r="C272" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D272" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273" s="10" t="s">
         <v>1290</v>
       </c>
-      <c r="B177" t="s">
+      <c r="B273" s="10" t="s">
         <v>1291</v>
       </c>
-      <c r="C177" t="s">
-[...7 lines deleted...]
-      <c r="A178" t="s">
+      <c r="C273" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D273" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274" s="10" t="s">
         <v>1292</v>
       </c>
-      <c r="B178" t="s">
+      <c r="B274" s="10" t="s">
         <v>1293</v>
       </c>
-      <c r="C178" t="s">
-[...7 lines deleted...]
-      <c r="A179" t="s">
+      <c r="C274" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D274" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275" s="10" t="s">
         <v>1294</v>
       </c>
-      <c r="B179" t="s">
+      <c r="B275" s="10" t="s">
         <v>1295</v>
       </c>
-      <c r="C179" t="s">
-[...7 lines deleted...]
-      <c r="A180" t="s">
+      <c r="C275" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D275" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" s="10" t="s">
         <v>1296</v>
       </c>
-      <c r="B180" t="s">
+      <c r="B276" s="10" t="s">
         <v>1297</v>
       </c>
-      <c r="C180" t="s">
-[...7 lines deleted...]
-      <c r="A181" t="s">
+      <c r="C276" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D276" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" s="10" t="s">
         <v>1298</v>
       </c>
-      <c r="B181" t="s">
+      <c r="B277" s="10" t="s">
         <v>1299</v>
       </c>
-      <c r="C181" t="s">
-[...2 lines deleted...]
-      <c r="D181" t="s">
+      <c r="C277" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D277" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" s="10" t="s">
         <v>1300</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A182" t="s">
+      <c r="B278" s="10" t="s">
         <v>1301</v>
       </c>
-      <c r="B182" t="s">
+      <c r="C278" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D278" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279" s="10" t="s">
         <v>1302</v>
       </c>
-      <c r="C182" t="s">
-[...7 lines deleted...]
-      <c r="A183" t="s">
+      <c r="B279" s="10" t="s">
         <v>1303</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C279" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D279" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="10" t="s">
         <v>1304</v>
       </c>
-      <c r="C183" t="s">
-[...7 lines deleted...]
-      <c r="A184" t="s">
+      <c r="B280" s="10" t="s">
         <v>1305</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C280" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D280" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="10" t="s">
         <v>1306</v>
       </c>
-      <c r="C184" t="s">
-[...2 lines deleted...]
-      <c r="D184" t="s">
+      <c r="B281" s="10" t="s">
         <v>1307</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A185" t="s">
+      <c r="C281" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D281" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="10" t="s">
         <v>1308</v>
       </c>
-      <c r="B185" t="s">
+      <c r="B282" s="10" t="s">
         <v>1309</v>
       </c>
-      <c r="C185" t="s">
-[...7 lines deleted...]
-      <c r="A186" t="s">
+      <c r="C282" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D282" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="10" t="s">
         <v>1310</v>
       </c>
-      <c r="B186" t="s">
+      <c r="B283" s="10" t="s">
         <v>1311</v>
       </c>
-      <c r="C186" t="s">
-[...7 lines deleted...]
-      <c r="A187" t="s">
+      <c r="C283" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D283" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="10" t="s">
         <v>1312</v>
       </c>
-      <c r="C187" t="s">
-[...7 lines deleted...]
-      <c r="A188" t="s">
+      <c r="B284" s="10" t="s">
         <v>1313</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C284" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D284" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="10" t="s">
         <v>1314</v>
       </c>
-      <c r="C188" t="s">
-[...7 lines deleted...]
-      <c r="A189" t="s">
+      <c r="B285" s="10" t="s">
         <v>1315</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C285" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D285" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="10" t="s">
         <v>1316</v>
       </c>
-      <c r="C189" t="s">
-[...7 lines deleted...]
-      <c r="A190" t="s">
+      <c r="B286" s="10" t="s">
         <v>1317</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C286" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D286" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="10" t="s">
         <v>1318</v>
       </c>
-      <c r="C190" t="s">
-[...7 lines deleted...]
-      <c r="A191" t="s">
+      <c r="B287" s="10" t="s">
         <v>1319</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C287" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D287" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="10" t="s">
         <v>1320</v>
       </c>
-      <c r="C191" t="s">
-[...7 lines deleted...]
-      <c r="A192" t="s">
+      <c r="B288" s="10" t="s">
         <v>1321</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C288" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D288" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="10" t="s">
         <v>1322</v>
       </c>
-      <c r="C192" t="s">
-[...7 lines deleted...]
-      <c r="A193" t="s">
+      <c r="B289" s="10" t="s">
         <v>1323</v>
       </c>
-      <c r="C193" t="s">
-[...7 lines deleted...]
-      <c r="A194" t="s">
+      <c r="C289" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D289" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="10" t="s">
         <v>1324</v>
       </c>
-      <c r="B194" t="s">
+      <c r="B290" s="10" t="s">
         <v>1325</v>
       </c>
-      <c r="C194" t="s">
-[...7 lines deleted...]
-      <c r="A195" t="s">
+      <c r="C290" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D290" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="10" t="s">
         <v>1326</v>
       </c>
-      <c r="B195" t="s">
+      <c r="B291" s="10" t="s">
         <v>1327</v>
       </c>
-      <c r="C195" t="s">
-[...7 lines deleted...]
-      <c r="A196" t="s">
+      <c r="C291" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D291" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="10" t="s">
         <v>1328</v>
       </c>
-      <c r="B196" t="s">
+      <c r="B292" s="10" t="s">
         <v>1329</v>
       </c>
-      <c r="C196" t="s">
-[...7 lines deleted...]
-      <c r="A197" t="s">
+      <c r="C292" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D292" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="10" t="s">
         <v>1330</v>
       </c>
-      <c r="B197" t="s">
+      <c r="B293" s="10" t="s">
         <v>1331</v>
       </c>
-      <c r="C197" t="s">
-[...7 lines deleted...]
-      <c r="A198" t="s">
+      <c r="C293" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D293" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="10" t="s">
         <v>1332</v>
       </c>
-      <c r="B198" t="s">
+      <c r="B294" s="10" t="s">
         <v>1333</v>
       </c>
-      <c r="C198" t="s">
-[...7 lines deleted...]
-      <c r="A199" t="s">
+      <c r="C294" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D294" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="10" t="s">
         <v>1334</v>
       </c>
-      <c r="B199" t="s">
+      <c r="B295" s="10" t="s">
         <v>1335</v>
       </c>
-      <c r="C199" t="s">
-[...7 lines deleted...]
-      <c r="A200" t="s">
+      <c r="C295" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D295" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" s="10" t="s">
         <v>1336</v>
       </c>
-      <c r="B200" t="s">
+      <c r="B296" s="10" t="s">
         <v>1337</v>
       </c>
-      <c r="C200" t="s">
-[...7 lines deleted...]
-      <c r="A201" t="s">
+      <c r="C296" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D296" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" s="10" t="s">
         <v>1338</v>
       </c>
-      <c r="B201" t="s">
+      <c r="B297" s="10" t="s">
         <v>1339</v>
       </c>
-      <c r="C201" t="s">
-[...7 lines deleted...]
-      <c r="A202" t="s">
+      <c r="C297" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D297" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" s="10" t="s">
         <v>1340</v>
       </c>
-      <c r="B202" t="s">
+      <c r="B298" s="10" t="s">
         <v>1341</v>
       </c>
-      <c r="C202" t="s">
-[...7 lines deleted...]
-      <c r="A203" t="s">
+      <c r="C298" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D298" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" s="10" t="s">
         <v>1342</v>
       </c>
-      <c r="B203" t="s">
+      <c r="B299" s="10" t="s">
         <v>1343</v>
       </c>
-      <c r="C203" t="s">
-[...7 lines deleted...]
-      <c r="A204" t="s">
+      <c r="C299" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D299" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" s="10" t="s">
         <v>1344</v>
       </c>
-      <c r="B204" t="s">
+      <c r="B300" s="10" t="s">
         <v>1345</v>
       </c>
-      <c r="C204" t="s">
-[...7 lines deleted...]
-      <c r="A205" t="s">
+      <c r="C300" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D300" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" s="10" t="s">
         <v>1346</v>
       </c>
-      <c r="B205" t="s">
+      <c r="B301" s="10" t="s">
         <v>1347</v>
       </c>
-      <c r="C205" t="s">
-[...7 lines deleted...]
-      <c r="A206" t="s">
+      <c r="C301" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D301" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" s="10" t="s">
         <v>1348</v>
       </c>
-      <c r="B206" t="s">
+      <c r="B302" s="10" t="s">
         <v>1349</v>
       </c>
-      <c r="C206" t="s">
-[...7 lines deleted...]
-      <c r="A207" t="s">
+      <c r="C302" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D302" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" s="10" t="s">
         <v>1350</v>
       </c>
-      <c r="B207" t="s">
+      <c r="B303" s="10" t="s">
         <v>1351</v>
       </c>
-      <c r="C207" t="s">
-[...7 lines deleted...]
-      <c r="A208" t="s">
+      <c r="C303" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D303" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" s="10" t="s">
         <v>1352</v>
       </c>
-      <c r="B208" t="s">
+      <c r="B304" s="10" t="s">
         <v>1353</v>
       </c>
-      <c r="C208" t="s">
-[...7 lines deleted...]
-      <c r="A209" t="s">
+      <c r="C304" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D304" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" s="10" t="s">
         <v>1354</v>
       </c>
-      <c r="B209" t="s">
+      <c r="B305" s="10" t="s">
         <v>1355</v>
       </c>
-      <c r="C209" t="s">
-[...7 lines deleted...]
-      <c r="A210" t="s">
+      <c r="C305" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D305" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="10" t="s">
         <v>1356</v>
       </c>
-      <c r="B210" t="s">
+      <c r="B306" s="10" t="s">
         <v>1357</v>
       </c>
-      <c r="C210" t="s">
-[...7 lines deleted...]
-      <c r="A211" t="s">
+      <c r="C306" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D306" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="10" t="s">
         <v>1358</v>
       </c>
-      <c r="B211" t="s">
+      <c r="B307" s="10" t="s">
         <v>1359</v>
       </c>
-      <c r="C211" t="s">
-[...7 lines deleted...]
-      <c r="A212" t="s">
+      <c r="C307" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D307" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="10" t="s">
         <v>1360</v>
       </c>
-      <c r="C212" t="s">
-[...7 lines deleted...]
-      <c r="A213" t="s">
+      <c r="B308" s="10" t="s">
         <v>1361</v>
       </c>
-      <c r="C213" t="s">
-[...7 lines deleted...]
-      <c r="A214" t="s">
+      <c r="C308" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D308" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="10" t="s">
         <v>1362</v>
       </c>
-      <c r="B214" t="s">
+      <c r="B309" s="10" t="s">
         <v>1363</v>
       </c>
-      <c r="C214" t="s">
-[...7 lines deleted...]
-      <c r="A215" t="s">
+      <c r="C309" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D309" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="10" t="s">
         <v>1364</v>
       </c>
-      <c r="C215" t="s">
-[...7 lines deleted...]
-      <c r="A216" t="s">
+      <c r="B310" s="10" t="s">
         <v>1365</v>
       </c>
-      <c r="B216" t="s">
+      <c r="C310" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D310" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="10" t="s">
+        <v>814</v>
+      </c>
+      <c r="B311" s="10" t="s">
         <v>1366</v>
       </c>
-      <c r="C216" t="s">
-[...2 lines deleted...]
-      <c r="D216" t="s">
+      <c r="C311" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D311" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" s="10" t="s">
         <v>1367</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A217" t="s">
+      <c r="B312" s="10" t="s">
         <v>1368</v>
       </c>
-      <c r="B217" t="s">
+      <c r="C312" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D312" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" s="10" t="s">
         <v>1369</v>
       </c>
-      <c r="C217" t="s">
-[...7 lines deleted...]
-      <c r="A218" t="s">
+      <c r="B313" s="10" t="s">
         <v>1370</v>
       </c>
-      <c r="B218" t="s">
+      <c r="C313" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D313" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" s="10" t="s">
         <v>1371</v>
       </c>
-      <c r="C218" t="s">
-[...7 lines deleted...]
-      <c r="A219" t="s">
+      <c r="B314" s="10" t="s">
         <v>1372</v>
       </c>
-      <c r="B219" t="s">
+      <c r="C314" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D314" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" s="10" t="s">
         <v>1373</v>
       </c>
-      <c r="C219" t="s">
-[...21 lines deleted...]
-      <c r="A221" t="s">
+      <c r="B315" s="10" t="s">
         <v>1374</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C315" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D315" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" s="10" t="s">
         <v>1375</v>
       </c>
-      <c r="C221" t="s">
-[...7 lines deleted...]
-      <c r="A222" t="s">
+      <c r="B316" s="10" t="s">
         <v>1376</v>
       </c>
-      <c r="B222" t="s">
+      <c r="C316" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D316" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" s="10" t="s">
         <v>1377</v>
       </c>
-      <c r="C222" t="s">
-[...7 lines deleted...]
-      <c r="A223" t="s">
+      <c r="B317" s="10" t="s">
         <v>1378</v>
       </c>
-      <c r="B223" t="s">
+      <c r="C317" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D317" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" s="10" t="s">
         <v>1379</v>
       </c>
-      <c r="C223" t="s">
-[...7 lines deleted...]
-      <c r="A224" t="s">
+      <c r="B318" s="10" t="s">
         <v>1380</v>
       </c>
-      <c r="B224" t="s">
+      <c r="C318" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D318" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" s="10" t="s">
         <v>1381</v>
       </c>
-      <c r="C224" t="s">
-[...7 lines deleted...]
-      <c r="A225" t="s">
+      <c r="B319" s="10" t="s">
         <v>1382</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C319" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D319" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" s="10" t="s">
         <v>1383</v>
       </c>
-      <c r="C225" t="s">
-[...7 lines deleted...]
-      <c r="A226" t="s">
+      <c r="B320" s="10" t="s">
         <v>1384</v>
       </c>
-      <c r="B226" t="s">
+      <c r="C320" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D320" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" s="10" t="s">
         <v>1385</v>
       </c>
-      <c r="C226" t="s">
-[...7 lines deleted...]
-      <c r="A227" t="s">
+      <c r="B321" s="10" t="s">
         <v>1386</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C321" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D321" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" s="10" t="s">
         <v>1387</v>
       </c>
-      <c r="C227" t="s">
-[...7 lines deleted...]
-      <c r="A228" t="s">
+      <c r="B322" s="10" t="s">
         <v>1388</v>
       </c>
-      <c r="B228" t="s">
+      <c r="C322" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D322" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" s="10" t="s">
         <v>1389</v>
       </c>
-      <c r="C228" t="s">
+      <c r="B323" s="10" t="s">
         <v>1390</v>
       </c>
-      <c r="D228" t="s">
+      <c r="C323" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D323" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" s="10" t="s">
         <v>1391</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A229" t="s">
+      <c r="B324" s="10" t="s">
         <v>1392</v>
       </c>
-      <c r="B229" t="s">
+      <c r="C324" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D324" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" s="10" t="s">
         <v>1393</v>
       </c>
-      <c r="C229" t="s">
-[...7 lines deleted...]
-      <c r="A230" t="s">
+      <c r="B325" s="10" t="s">
         <v>1394</v>
       </c>
-      <c r="B230" t="s">
+      <c r="C325" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D325" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" s="10" t="s">
         <v>1395</v>
       </c>
-      <c r="C230" t="s">
-[...7 lines deleted...]
-      <c r="A231" t="s">
+      <c r="B326" s="10" t="s">
         <v>1396</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C326" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D326" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" s="10" t="s">
         <v>1397</v>
       </c>
-      <c r="C231" t="s">
-[...7 lines deleted...]
-      <c r="A232" t="s">
+      <c r="B327" s="10" t="s">
         <v>1398</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C327" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D327" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" s="10" t="s">
         <v>1399</v>
       </c>
-      <c r="C232" t="s">
-[...7 lines deleted...]
-      <c r="A233" t="s">
+      <c r="B328" s="10" t="s">
         <v>1400</v>
       </c>
-      <c r="B233" t="s">
+      <c r="C328" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D328" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329" s="10" t="s">
         <v>1401</v>
       </c>
-      <c r="C233" t="s">
-[...7 lines deleted...]
-      <c r="A234" t="s">
+      <c r="B329" s="10" t="s">
         <v>1402</v>
       </c>
-      <c r="B234" t="s">
+      <c r="C329" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D329" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330" s="10" t="s">
         <v>1403</v>
       </c>
-      <c r="C234" t="s">
-[...7 lines deleted...]
-      <c r="A235" t="s">
+      <c r="B330" s="10" t="s">
         <v>1404</v>
       </c>
-      <c r="B235" t="s">
+      <c r="C330" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D330" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" s="10" t="s">
         <v>1405</v>
       </c>
-      <c r="C235" t="s">
-[...7 lines deleted...]
-      <c r="A236" t="s">
+      <c r="B331" s="10" t="s">
         <v>1406</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C331" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D331" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" s="10" t="s">
         <v>1407</v>
       </c>
-      <c r="C236" t="s">
-[...7 lines deleted...]
-      <c r="A237" t="s">
+      <c r="B332" s="10" t="s">
         <v>1408</v>
       </c>
-      <c r="B237" t="s">
+      <c r="C332" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D332" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" s="10" t="s">
         <v>1409</v>
       </c>
-      <c r="C237" t="s">
-[...7 lines deleted...]
-      <c r="A238" t="s">
+      <c r="B333" s="10" t="s">
         <v>1410</v>
       </c>
-      <c r="B238" t="s">
+      <c r="C333" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D333" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334" s="10" t="s">
         <v>1411</v>
       </c>
-      <c r="C238" t="s">
-[...7 lines deleted...]
-      <c r="A239" t="s">
+      <c r="B334" s="10" t="s">
         <v>1412</v>
       </c>
-      <c r="B239" t="s">
+      <c r="C334" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D334" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335" s="10" t="s">
         <v>1413</v>
       </c>
-      <c r="C239" t="s">
-[...2 lines deleted...]
-      <c r="D239" t="s">
+      <c r="B335" s="10" t="s">
         <v>1414</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A240" t="s">
+      <c r="C335" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D335" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336" s="10" t="s">
         <v>1415</v>
       </c>
-      <c r="B240" t="s">
+      <c r="B336" s="10" t="s">
         <v>1416</v>
       </c>
-      <c r="C240" t="s">
-[...7 lines deleted...]
-      <c r="A241" t="s">
+      <c r="C336" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D336" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337" s="10" t="s">
         <v>1417</v>
       </c>
-      <c r="B241" t="s">
+      <c r="B337" s="10" t="s">
         <v>1418</v>
       </c>
-      <c r="C241" t="s">
-[...7 lines deleted...]
-      <c r="A242" t="s">
+      <c r="C337" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D337" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" s="10" t="s">
         <v>1419</v>
       </c>
-      <c r="B242" t="s">
+      <c r="B338" s="10" t="s">
         <v>1420</v>
       </c>
-      <c r="C242" t="s">
-[...7 lines deleted...]
-      <c r="A243" t="s">
+      <c r="C338" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D338" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339" s="10" t="s">
         <v>1421</v>
       </c>
-      <c r="B243" t="s">
+      <c r="B339" s="10" t="s">
         <v>1422</v>
       </c>
-      <c r="C243" t="s">
-[...7 lines deleted...]
-      <c r="A244" t="s">
+      <c r="C339" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D339" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" s="10" t="s">
         <v>1423</v>
       </c>
-      <c r="B244" t="s">
+      <c r="B340" s="10" t="s">
         <v>1424</v>
       </c>
-      <c r="C244" t="s">
-[...7 lines deleted...]
-      <c r="A245" t="s">
+      <c r="C340" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D340" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" s="10" t="s">
         <v>1425</v>
       </c>
-      <c r="B245" t="s">
+      <c r="B341" s="10" t="s">
         <v>1426</v>
       </c>
-      <c r="C245" t="s">
-[...7 lines deleted...]
-      <c r="A246" t="s">
+      <c r="C341" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D341" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" s="10" t="s">
         <v>1427</v>
       </c>
-      <c r="B246" t="s">
+      <c r="B342" s="10" t="s">
         <v>1428</v>
       </c>
-      <c r="C246" t="s">
-[...7 lines deleted...]
-      <c r="A247" t="s">
+      <c r="C342" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D342" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" s="10" t="s">
         <v>1429</v>
       </c>
-      <c r="B247" t="s">
+      <c r="B343" s="10" t="s">
         <v>1430</v>
       </c>
-      <c r="C247" t="s">
-[...7 lines deleted...]
-      <c r="A248" t="s">
+      <c r="C343" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D343" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" s="10" t="s">
         <v>1431</v>
       </c>
-      <c r="B248" t="s">
+      <c r="B344" s="10" t="s">
         <v>1432</v>
       </c>
-      <c r="C248" t="s">
-[...7 lines deleted...]
-      <c r="A249" t="s">
+      <c r="C344" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D344" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" s="10" t="s">
         <v>1433</v>
       </c>
-      <c r="B249" t="s">
+      <c r="B345" s="10" t="s">
         <v>1434</v>
       </c>
-      <c r="C249" t="s">
-[...7 lines deleted...]
-      <c r="A250" t="s">
+      <c r="C345" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D345" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="10" t="s">
         <v>1435</v>
       </c>
-      <c r="B250" t="s">
+      <c r="B346" s="10" t="s">
         <v>1436</v>
       </c>
-      <c r="C250" t="s">
-[...7 lines deleted...]
-      <c r="A251" t="s">
+      <c r="C346" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D346" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" s="10" t="s">
         <v>1437</v>
       </c>
-      <c r="B251" t="s">
+      <c r="B347" s="10" t="s">
         <v>1438</v>
       </c>
-      <c r="C251" t="s">
-[...7 lines deleted...]
-      <c r="A252" t="s">
+      <c r="C347" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D347" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" s="10" t="s">
         <v>1439</v>
       </c>
-      <c r="B252" t="s">
+      <c r="B348" s="10" t="s">
         <v>1440</v>
       </c>
-      <c r="C252" t="s">
+      <c r="C348" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D348" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" s="10" t="s">
         <v>1441</v>
       </c>
-      <c r="D252" t="s">
+      <c r="B349" s="10" t="s">
         <v>1442</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A253" t="s">
+      <c r="C349" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D349" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" s="10" t="s">
         <v>1443</v>
       </c>
-      <c r="B253" t="s">
+      <c r="B350" s="10" t="s">
         <v>1444</v>
       </c>
-      <c r="C253" t="s">
-[...7 lines deleted...]
-      <c r="A254" t="s">
+      <c r="C350" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D350" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" s="10" t="s">
         <v>1445</v>
       </c>
-      <c r="B254" t="s">
+      <c r="B351" s="10" t="s">
         <v>1446</v>
       </c>
-      <c r="C254" t="s">
-[...2 lines deleted...]
-      <c r="D254" t="s">
+      <c r="C351" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D351" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" s="10" t="s">
         <v>1447</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A255" t="s">
+      <c r="B352" s="10" t="s">
         <v>1448</v>
       </c>
-      <c r="B255" t="s">
+      <c r="C352" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D352" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" s="10" t="s">
         <v>1449</v>
       </c>
-      <c r="C255" t="s">
-[...7 lines deleted...]
-      <c r="A256" t="s">
+      <c r="B353" s="10" t="s">
         <v>1450</v>
       </c>
-      <c r="B256" t="s">
+      <c r="C353" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D353" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" s="10" t="s">
         <v>1451</v>
       </c>
-      <c r="C256" t="s">
-[...7 lines deleted...]
-      <c r="A257" t="s">
+      <c r="B354" s="10" t="s">
         <v>1452</v>
       </c>
-      <c r="B257" t="s">
+      <c r="C354" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D354" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" s="10" t="s">
         <v>1453</v>
       </c>
-      <c r="C257" t="s">
-[...7 lines deleted...]
-      <c r="A258" t="s">
+      <c r="B355" s="10" t="s">
         <v>1454</v>
       </c>
-      <c r="B258" t="s">
+      <c r="C355" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D355" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" s="10" t="s">
         <v>1455</v>
       </c>
-      <c r="C258" t="s">
-[...7 lines deleted...]
-      <c r="A259" t="s">
+      <c r="B356" s="10" t="s">
         <v>1456</v>
       </c>
-      <c r="B259" t="s">
+      <c r="C356" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D356" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" s="10" t="s">
         <v>1457</v>
       </c>
-      <c r="C259" t="s">
-[...7 lines deleted...]
-      <c r="A260" t="s">
+      <c r="B357" s="10" t="s">
         <v>1458</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C357" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D357" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" s="10" t="s">
         <v>1459</v>
       </c>
-      <c r="C260" t="s">
-[...2 lines deleted...]
-      <c r="D260" t="s">
+      <c r="B358" s="10" t="s">
         <v>1460</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A261" t="s">
+      <c r="C358" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D358" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" s="10" t="s">
         <v>1461</v>
       </c>
-      <c r="B261" t="s">
+      <c r="B359" s="10" t="s">
         <v>1462</v>
       </c>
-      <c r="C261" t="s">
-[...7 lines deleted...]
-      <c r="A262" t="s">
+      <c r="C359" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D359" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="10" t="s">
         <v>1463</v>
       </c>
-      <c r="B262" t="s">
+      <c r="B360" s="10" t="s">
         <v>1464</v>
       </c>
-      <c r="C262" t="s">
-[...7 lines deleted...]
-      <c r="A263" t="s">
+      <c r="C360" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D360" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" s="10" t="s">
         <v>1465</v>
       </c>
-      <c r="B263" t="s">
+      <c r="B361" s="10" t="s">
         <v>1466</v>
       </c>
-      <c r="C263" t="s">
-[...7 lines deleted...]
-      <c r="A264" t="s">
+      <c r="C361" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D361" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="10" t="s">
         <v>1467</v>
       </c>
-      <c r="B264" t="s">
+      <c r="B362" s="10" t="s">
         <v>1468</v>
       </c>
-      <c r="C264" t="s">
-[...7 lines deleted...]
-      <c r="A265" t="s">
+      <c r="C362" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D362" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="10" t="s">
         <v>1469</v>
       </c>
-      <c r="B265" t="s">
+      <c r="B363" s="10" t="s">
         <v>1470</v>
       </c>
-      <c r="C265" t="s">
-[...7 lines deleted...]
-      <c r="A266" t="s">
+      <c r="C363" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D363" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" s="10" t="s">
         <v>1471</v>
       </c>
-      <c r="B266" t="s">
+      <c r="B364" s="10" t="s">
         <v>1472</v>
       </c>
-      <c r="C266" t="s">
-[...7 lines deleted...]
-      <c r="A267" t="s">
+      <c r="C364" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D364" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" s="10" t="s">
         <v>1473</v>
       </c>
-      <c r="B267" t="s">
+      <c r="B365" s="10" t="s">
         <v>1474</v>
       </c>
-      <c r="C267" t="s">
-[...7 lines deleted...]
-      <c r="A268" t="s">
+      <c r="C365" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D365" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" s="10" t="s">
         <v>1475</v>
       </c>
-      <c r="B268" t="s">
+      <c r="B366" s="10" t="s">
         <v>1476</v>
       </c>
-      <c r="C268" t="s">
-[...7 lines deleted...]
-      <c r="A269" t="s">
+      <c r="C366" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D366" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="10" t="s">
         <v>1477</v>
       </c>
-      <c r="B269" t="s">
+      <c r="B367" s="10" t="s">
         <v>1478</v>
       </c>
-      <c r="C269" t="s">
-[...7 lines deleted...]
-      <c r="A270" t="s">
+      <c r="C367" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D367" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="10" t="s">
         <v>1479</v>
       </c>
-      <c r="B270" t="s">
+      <c r="B368" s="10" t="s">
         <v>1480</v>
       </c>
-      <c r="C270" t="s">
-[...7 lines deleted...]
-      <c r="A271" t="s">
+      <c r="C368" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D368" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" s="10" t="s">
         <v>1481</v>
       </c>
-      <c r="B271" t="s">
+      <c r="B369" s="10" t="s">
         <v>1482</v>
       </c>
-      <c r="C271" t="s">
-[...7 lines deleted...]
-      <c r="A272" t="s">
+      <c r="C369" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D369" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" s="10" t="s">
         <v>1483</v>
       </c>
-      <c r="B272" t="s">
+      <c r="B370" s="10" t="s">
         <v>1484</v>
       </c>
-      <c r="C272" t="s">
-[...7 lines deleted...]
-      <c r="A273" t="s">
+      <c r="C370" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D370" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" s="10" t="s">
         <v>1485</v>
       </c>
-      <c r="B273" t="s">
+      <c r="B371" s="10" t="s">
         <v>1486</v>
       </c>
-      <c r="C273" t="s">
-[...7 lines deleted...]
-      <c r="A274" t="s">
+      <c r="C371" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D371" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" s="10" t="s">
         <v>1487</v>
       </c>
-      <c r="B274" t="s">
+      <c r="B372" s="10" t="s">
         <v>1488</v>
       </c>
-      <c r="C274" t="s">
-[...7 lines deleted...]
-      <c r="A275" t="s">
+      <c r="C372" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D372" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="10" t="s">
         <v>1489</v>
       </c>
-      <c r="B275" t="s">
+      <c r="B373" s="10" t="s">
         <v>1490</v>
       </c>
-      <c r="C275" t="s">
-[...7 lines deleted...]
-      <c r="A276" t="s">
+      <c r="C373" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D373" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="10" t="s">
         <v>1491</v>
       </c>
-      <c r="B276" t="s">
+      <c r="B374" s="10" t="s">
         <v>1492</v>
       </c>
-      <c r="C276" t="s">
-[...7 lines deleted...]
-      <c r="A277" t="s">
+      <c r="C374" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D374" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="10" t="s">
         <v>1493</v>
       </c>
-      <c r="B277" t="s">
+      <c r="B375" s="10" t="s">
         <v>1494</v>
       </c>
-      <c r="C277" t="s">
-[...7 lines deleted...]
-      <c r="A278" t="s">
+      <c r="C375" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D375" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="10" t="s">
         <v>1495</v>
       </c>
-      <c r="B278" t="s">
+      <c r="B376" s="10" t="s">
         <v>1496</v>
       </c>
-      <c r="C278" t="s">
-[...7 lines deleted...]
-      <c r="A279" t="s">
+      <c r="C376" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D376" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="10" t="s">
         <v>1497</v>
       </c>
-      <c r="B279" t="s">
+      <c r="B377" s="10" t="s">
         <v>1498</v>
       </c>
-      <c r="C279" t="s">
-[...7 lines deleted...]
-      <c r="A280" t="s">
+      <c r="C377" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D377" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="10" t="s">
         <v>1499</v>
       </c>
-      <c r="B280" t="s">
+      <c r="B378" s="10" t="s">
         <v>1500</v>
       </c>
-      <c r="C280" t="s">
-[...7 lines deleted...]
-      <c r="A281" t="s">
+      <c r="C378" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D378" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="10" t="s">
         <v>1501</v>
       </c>
-      <c r="B281" t="s">
+      <c r="B379" s="10" t="s">
         <v>1502</v>
       </c>
-      <c r="C281" t="s">
-[...7 lines deleted...]
-      <c r="A282" t="s">
+      <c r="C379" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D379" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="10" t="s">
         <v>1503</v>
       </c>
-      <c r="B282" t="s">
+      <c r="B380" s="10" t="s">
         <v>1504</v>
       </c>
-      <c r="C282" t="s">
-[...7 lines deleted...]
-      <c r="A283" t="s">
+      <c r="C380" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D380" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="10" t="s">
         <v>1505</v>
       </c>
-      <c r="B283" t="s">
+      <c r="B381" s="10" t="s">
         <v>1506</v>
       </c>
-      <c r="C283" t="s">
-[...7 lines deleted...]
-      <c r="A284" t="s">
+      <c r="C381" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D381" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="10" t="s">
         <v>1507</v>
       </c>
-      <c r="B284" t="s">
+      <c r="B382" s="10" t="s">
         <v>1508</v>
       </c>
-      <c r="C284" t="s">
-[...7 lines deleted...]
-      <c r="A285" t="s">
+      <c r="C382" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D382" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="10" t="s">
         <v>1509</v>
       </c>
-      <c r="B285" t="s">
+      <c r="B383" s="10" t="s">
         <v>1510</v>
       </c>
-      <c r="C285" t="s">
-[...7 lines deleted...]
-      <c r="A286" t="s">
+      <c r="C383" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D383" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="10" t="s">
         <v>1511</v>
       </c>
-      <c r="B286" t="s">
+      <c r="B384" s="10" t="s">
         <v>1512</v>
       </c>
-      <c r="C286" t="s">
-[...7 lines deleted...]
-      <c r="A287" t="s">
+      <c r="C384" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D384" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="10" t="s">
         <v>1513</v>
       </c>
-      <c r="B287" t="s">
+      <c r="B385" s="10" t="s">
         <v>1514</v>
       </c>
-      <c r="C287" t="s">
-[...7 lines deleted...]
-      <c r="A288" t="s">
+      <c r="C385" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D385" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="10" t="s">
         <v>1515</v>
       </c>
-      <c r="B288" t="s">
+      <c r="B386" s="10" t="s">
         <v>1516</v>
       </c>
-      <c r="C288" t="s">
-[...7 lines deleted...]
-      <c r="A289" t="s">
+      <c r="C386" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D386" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="10" t="s">
         <v>1517</v>
       </c>
-      <c r="B289" t="s">
+      <c r="B387" s="10" t="s">
         <v>1518</v>
       </c>
-      <c r="C289" t="s">
-[...7 lines deleted...]
-      <c r="A290" t="s">
+      <c r="C387" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D387" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="10" t="s">
         <v>1519</v>
       </c>
-      <c r="B290" t="s">
+      <c r="B388" s="10" t="s">
         <v>1520</v>
       </c>
-      <c r="C290" t="s">
-[...7 lines deleted...]
-      <c r="A291" t="s">
+      <c r="C388" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D388" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="10" t="s">
         <v>1521</v>
       </c>
-      <c r="B291" t="s">
+      <c r="B389" s="10" t="s">
         <v>1522</v>
       </c>
-      <c r="C291" t="s">
-[...7 lines deleted...]
-      <c r="A292" t="s">
+      <c r="C389" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D389" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="10" t="s">
         <v>1523</v>
       </c>
-      <c r="B292" t="s">
+      <c r="B390" s="10" t="s">
         <v>1524</v>
       </c>
-      <c r="C292" t="s">
-[...7 lines deleted...]
-      <c r="A293" t="s">
+      <c r="C390" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D390" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4">
+      <c r="A391" s="10" t="s">
         <v>1525</v>
       </c>
-      <c r="B293" t="s">
+      <c r="B391" s="10" t="s">
         <v>1526</v>
       </c>
-      <c r="C293" t="s">
-[...7 lines deleted...]
-      <c r="A294" t="s">
+      <c r="C391" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D391" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="A392" s="10" t="s">
         <v>1527</v>
       </c>
-      <c r="B294" t="s">
+      <c r="B392" s="10" t="s">
         <v>1528</v>
       </c>
-      <c r="C294" t="s">
-[...7 lines deleted...]
-      <c r="A295" t="s">
+      <c r="C392" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D392" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4">
+      <c r="A393" s="10" t="s">
         <v>1529</v>
       </c>
-      <c r="B295" t="s">
+      <c r="B393" s="10" t="s">
         <v>1530</v>
       </c>
-      <c r="C295" t="s">
-[...7 lines deleted...]
-      <c r="A296" t="s">
+      <c r="C393" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D393" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4">
+      <c r="A394" s="10" t="s">
         <v>1531</v>
       </c>
-      <c r="B296" t="s">
+      <c r="B394" s="10" t="s">
         <v>1532</v>
       </c>
-      <c r="C296" t="s">
-[...7 lines deleted...]
-      <c r="A297" t="s">
+      <c r="C394" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D394" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4">
+      <c r="A395" s="10" t="s">
         <v>1533</v>
       </c>
-      <c r="B297" t="s">
+      <c r="B395" s="10" t="s">
         <v>1534</v>
       </c>
-      <c r="C297" t="s">
-[...7 lines deleted...]
-      <c r="A298" t="s">
+      <c r="C395" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D395" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4">
+      <c r="A396" s="10" t="s">
         <v>1535</v>
       </c>
-      <c r="B298" t="s">
+      <c r="B396" s="10" t="s">
         <v>1536</v>
       </c>
-      <c r="C298" t="s">
-[...7 lines deleted...]
-      <c r="A299" t="s">
+      <c r="C396" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D396" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4">
+      <c r="A397" s="10" t="s">
         <v>1537</v>
       </c>
-      <c r="B299" t="s">
+      <c r="B397" s="10" t="s">
         <v>1538</v>
       </c>
-      <c r="C299" t="s">
-[...7 lines deleted...]
-      <c r="A300" t="s">
+      <c r="C397" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D397" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4">
+      <c r="A398" s="10" t="s">
         <v>1539</v>
       </c>
-      <c r="B300" t="s">
+      <c r="B398" s="10" t="s">
         <v>1540</v>
       </c>
-      <c r="C300" t="s">
-[...7 lines deleted...]
-      <c r="A301" t="s">
+      <c r="C398" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D398" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4">
+      <c r="A399" s="10" t="s">
         <v>1541</v>
       </c>
-      <c r="B301" t="s">
+      <c r="B399" s="10" t="s">
         <v>1542</v>
       </c>
-      <c r="C301" t="s">
-[...7 lines deleted...]
-      <c r="A302" t="s">
+      <c r="C399" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D399" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4">
+      <c r="A400" s="10" t="s">
         <v>1543</v>
       </c>
-      <c r="B302" t="s">
+      <c r="B400" s="10" t="s">
         <v>1544</v>
       </c>
-      <c r="C302" t="s">
-[...7 lines deleted...]
-      <c r="A303" t="s">
+      <c r="C400" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D400" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4">
+      <c r="A401" s="10" t="s">
         <v>1545</v>
       </c>
-      <c r="B303" t="s">
+      <c r="B401" s="10" t="s">
         <v>1546</v>
       </c>
-      <c r="C303" t="s">
-[...7 lines deleted...]
-      <c r="A304" t="s">
+      <c r="C401" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D401" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4">
+      <c r="A402" s="10" t="s">
         <v>1547</v>
       </c>
-      <c r="B304" t="s">
+      <c r="B402" s="10" t="s">
         <v>1548</v>
       </c>
-      <c r="C304" t="s">
-[...7 lines deleted...]
-      <c r="A305" t="s">
+      <c r="C402" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D402" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4">
+      <c r="A403" s="10" t="s">
         <v>1549</v>
       </c>
-      <c r="B305" t="s">
+      <c r="B403" s="10" t="s">
         <v>1550</v>
       </c>
-      <c r="C305" t="s">
-[...7 lines deleted...]
-      <c r="A306" t="s">
+      <c r="C403" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D403" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="A404" s="10" t="s">
         <v>1551</v>
       </c>
-      <c r="B306" t="s">
+      <c r="B404" s="10" t="s">
         <v>1552</v>
       </c>
-      <c r="C306" t="s">
-[...7 lines deleted...]
-      <c r="A307" t="s">
+      <c r="C404" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D404" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4">
+      <c r="A405" s="10" t="s">
         <v>1553</v>
       </c>
-      <c r="B307" t="s">
+      <c r="B405" s="10" t="s">
         <v>1554</v>
       </c>
-      <c r="C307" t="s">
-[...7 lines deleted...]
-      <c r="A308" t="s">
+      <c r="C405" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D405" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4">
+      <c r="A406" s="10" t="s">
         <v>1555</v>
       </c>
-      <c r="B308" t="s">
+      <c r="B406" s="10" t="s">
         <v>1556</v>
       </c>
-      <c r="C308" t="s">
-[...7 lines deleted...]
-      <c r="A309" t="s">
+      <c r="C406" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D406" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4">
+      <c r="A407" s="10" t="s">
         <v>1557</v>
       </c>
-      <c r="B309" t="s">
+      <c r="B407" s="10" t="s">
         <v>1558</v>
       </c>
-      <c r="C309" t="s">
-[...7 lines deleted...]
-      <c r="A310" t="s">
+      <c r="C407" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D407" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4">
+      <c r="A408" s="10" t="s">
         <v>1559</v>
       </c>
-      <c r="B310" t="s">
+      <c r="B408" s="10" t="s">
         <v>1560</v>
       </c>
-      <c r="C310" t="s">
-[...10 lines deleted...]
-      <c r="B311" t="s">
+      <c r="C408" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D408" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4">
+      <c r="A409" s="10" t="s">
         <v>1561</v>
       </c>
-      <c r="C311" t="s">
-[...7 lines deleted...]
-      <c r="A312" t="s">
+      <c r="B409" s="10" t="s">
         <v>1562</v>
       </c>
-      <c r="B312" t="s">
+      <c r="C409" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D409" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4">
+      <c r="A410" s="10" t="s">
         <v>1563</v>
       </c>
-      <c r="C312" t="s">
-[...7 lines deleted...]
-      <c r="A313" t="s">
+      <c r="B410" s="10" t="s">
         <v>1564</v>
       </c>
-      <c r="B313" t="s">
+      <c r="C410" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D410" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4">
+      <c r="A411" s="10" t="s">
         <v>1565</v>
       </c>
-      <c r="C313" t="s">
-[...7 lines deleted...]
-      <c r="A314" t="s">
+      <c r="B411" s="10" t="s">
         <v>1566</v>
       </c>
-      <c r="B314" t="s">
+      <c r="C411" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D411" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4">
+      <c r="A412" s="10" t="s">
         <v>1567</v>
       </c>
-      <c r="C314" t="s">
-[...7 lines deleted...]
-      <c r="A315" t="s">
+      <c r="B412" s="10" t="s">
         <v>1568</v>
       </c>
-      <c r="B315" t="s">
+      <c r="C412" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D412" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4">
+      <c r="A413" s="10" t="s">
         <v>1569</v>
       </c>
-      <c r="C315" t="s">
-[...7 lines deleted...]
-      <c r="A316" t="s">
+      <c r="B413" s="10" t="s">
         <v>1570</v>
       </c>
-      <c r="B316" t="s">
+      <c r="C413" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D413" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4">
+      <c r="A414" s="10" t="s">
         <v>1571</v>
       </c>
-      <c r="C316" t="s">
-[...7 lines deleted...]
-      <c r="A317" t="s">
+      <c r="B414" s="10" t="s">
         <v>1572</v>
       </c>
-      <c r="B317" t="s">
+      <c r="C414" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D414" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4">
+      <c r="A415" s="10" t="s">
         <v>1573</v>
       </c>
-      <c r="C317" t="s">
-[...7 lines deleted...]
-      <c r="A318" t="s">
+      <c r="B415" s="10" t="s">
         <v>1574</v>
       </c>
-      <c r="B318" t="s">
+      <c r="C415" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D415" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4">
+      <c r="A416" s="10" t="s">
         <v>1575</v>
       </c>
-      <c r="C318" t="s">
-[...7 lines deleted...]
-      <c r="A319" t="s">
+      <c r="B416" s="10" t="s">
         <v>1576</v>
       </c>
-      <c r="B319" t="s">
+      <c r="C416" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D416" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="A417" s="10" t="s">
         <v>1577</v>
       </c>
-      <c r="C319" t="s">
-[...7 lines deleted...]
-      <c r="A320" t="s">
+      <c r="B417" s="10" t="s">
         <v>1578</v>
       </c>
-      <c r="B320" t="s">
+      <c r="C417" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D417" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4">
+      <c r="A418" s="10" t="s">
         <v>1579</v>
       </c>
-      <c r="C320" t="s">
-[...7 lines deleted...]
-      <c r="A321" t="s">
+      <c r="B418" s="10" t="s">
         <v>1580</v>
       </c>
-      <c r="B321" t="s">
+      <c r="C418" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D418" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4">
+      <c r="A419" s="10" t="s">
         <v>1581</v>
       </c>
-      <c r="C321" t="s">
-[...7 lines deleted...]
-      <c r="A322" t="s">
+      <c r="B419" s="10" t="s">
         <v>1582</v>
       </c>
-      <c r="B322" t="s">
+      <c r="C419" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D419" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4">
+      <c r="A420" s="10" t="s">
         <v>1583</v>
       </c>
-      <c r="C322" t="s">
-[...7 lines deleted...]
-      <c r="A323" t="s">
+      <c r="B420" s="10" t="s">
         <v>1584</v>
       </c>
-      <c r="B323" t="s">
+      <c r="C420" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D420" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4">
+      <c r="A421" s="10" t="s">
         <v>1585</v>
       </c>
-      <c r="C323" t="s">
-[...7 lines deleted...]
-      <c r="A324" t="s">
+      <c r="B421" s="10" t="s">
         <v>1586</v>
       </c>
-      <c r="B324" t="s">
+      <c r="C421" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D421" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4">
+      <c r="A422" s="10" t="s">
         <v>1587</v>
       </c>
-      <c r="C324" t="s">
-[...7 lines deleted...]
-      <c r="A325" t="s">
+      <c r="B422" s="10" t="s">
         <v>1588</v>
       </c>
-      <c r="B325" t="s">
+      <c r="C422" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D422" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4">
+      <c r="A423" s="10" t="s">
         <v>1589</v>
       </c>
-      <c r="C325" t="s">
-[...7 lines deleted...]
-      <c r="A326" t="s">
+      <c r="B423" s="10" t="s">
         <v>1590</v>
       </c>
-      <c r="B326" t="s">
+      <c r="C423" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D423" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4">
+      <c r="A424" s="10" t="s">
         <v>1591</v>
       </c>
-      <c r="C326" t="s">
-[...7 lines deleted...]
-      <c r="A327" t="s">
+      <c r="B424" s="10" t="s">
         <v>1592</v>
       </c>
-      <c r="B327" t="s">
+      <c r="C424" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D424" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4">
+      <c r="A425" s="10" t="s">
         <v>1593</v>
       </c>
-      <c r="C327" t="s">
-[...7 lines deleted...]
-      <c r="A328" t="s">
+      <c r="B425" s="10" t="s">
         <v>1594</v>
       </c>
-      <c r="B328" t="s">
+      <c r="C425" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D425" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4">
+      <c r="A426" s="10" t="s">
         <v>1595</v>
       </c>
-      <c r="C328" t="s">
-[...7 lines deleted...]
-      <c r="A329" t="s">
+      <c r="B426" s="10" t="s">
         <v>1596</v>
       </c>
-      <c r="B329" t="s">
+      <c r="C426" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D426" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4">
+      <c r="A427" s="10" t="s">
         <v>1597</v>
       </c>
-      <c r="C329" t="s">
-[...7 lines deleted...]
-      <c r="A330" t="s">
+      <c r="B427" s="10" t="s">
         <v>1598</v>
       </c>
-      <c r="B330" t="s">
+      <c r="C427" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D427" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4">
+      <c r="A428" s="10" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B428" s="10" t="s">
         <v>1599</v>
       </c>
-      <c r="C330" t="s">
-[...7 lines deleted...]
-      <c r="A331" t="s">
+      <c r="C428" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D428" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4">
+      <c r="A429" s="10" t="s">
         <v>1600</v>
       </c>
-      <c r="B331" t="s">
+      <c r="B429" s="10" t="s">
         <v>1601</v>
       </c>
-      <c r="C331" t="s">
-[...7 lines deleted...]
-      <c r="A332" t="s">
+      <c r="C429" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D429" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4">
+      <c r="A430" s="10" t="s">
         <v>1602</v>
       </c>
-      <c r="B332" t="s">
+      <c r="B430" s="10" t="s">
         <v>1603</v>
       </c>
-      <c r="C332" t="s">
-[...7 lines deleted...]
-      <c r="A333" t="s">
+      <c r="C430" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D430" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4">
+      <c r="A431" s="10" t="s">
         <v>1604</v>
       </c>
-      <c r="B333" t="s">
+      <c r="B431" s="10" t="s">
         <v>1605</v>
       </c>
-      <c r="C333" t="s">
-[...7 lines deleted...]
-      <c r="A334" t="s">
+      <c r="C431" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D431" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4">
+      <c r="A432" s="10" t="s">
         <v>1606</v>
       </c>
-      <c r="B334" t="s">
+      <c r="B432" s="10" t="s">
         <v>1607</v>
       </c>
-      <c r="C334" t="s">
-[...7 lines deleted...]
-      <c r="A335" t="s">
+      <c r="C432" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D432" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4">
+      <c r="A433" s="10" t="s">
         <v>1608</v>
       </c>
-      <c r="B335" t="s">
+      <c r="B433" s="10" t="s">
         <v>1609</v>
       </c>
-      <c r="C335" t="s">
-[...7 lines deleted...]
-      <c r="A336" t="s">
+      <c r="C433" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D433" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4">
+      <c r="A434" s="10" t="s">
         <v>1610</v>
       </c>
-      <c r="B336" t="s">
+      <c r="B434" s="10" t="s">
         <v>1611</v>
       </c>
-      <c r="C336" t="s">
-[...7 lines deleted...]
-      <c r="A337" t="s">
+      <c r="C434" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D434" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4">
+      <c r="A435" s="10" t="s">
         <v>1612</v>
       </c>
-      <c r="B337" t="s">
+      <c r="B435" s="10" t="s">
         <v>1613</v>
       </c>
-      <c r="C337" t="s">
-[...7 lines deleted...]
-      <c r="A338" t="s">
+      <c r="C435" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D435" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4">
+      <c r="A436" s="10" t="s">
         <v>1614</v>
       </c>
-      <c r="B338" t="s">
+      <c r="B436" s="10" t="s">
         <v>1615</v>
       </c>
-      <c r="C338" t="s">
-[...7 lines deleted...]
-      <c r="A339" t="s">
+      <c r="C436" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D436" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4">
+      <c r="A437" s="10" t="s">
         <v>1616</v>
       </c>
-      <c r="B339" t="s">
+      <c r="B437" s="10" t="s">
         <v>1617</v>
       </c>
-      <c r="C339" t="s">
-[...7 lines deleted...]
-      <c r="A340" t="s">
+      <c r="C437" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D437" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4">
+      <c r="A438" s="10" t="s">
         <v>1618</v>
       </c>
-      <c r="B340" t="s">
+      <c r="B438" s="10" t="s">
         <v>1619</v>
       </c>
-      <c r="C340" t="s">
-[...7 lines deleted...]
-      <c r="A341" t="s">
+      <c r="C438" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D438" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4">
+      <c r="A439" s="10" t="s">
         <v>1620</v>
       </c>
-      <c r="B341" t="s">
+      <c r="B439" s="10" t="s">
         <v>1621</v>
       </c>
-      <c r="C341" t="s">
-[...7 lines deleted...]
-      <c r="A342" t="s">
+      <c r="C439" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D439" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4">
+      <c r="A440" s="10" t="s">
         <v>1622</v>
       </c>
-      <c r="B342" t="s">
+      <c r="B440" s="10" t="s">
         <v>1623</v>
       </c>
-      <c r="C342" t="s">
-[...7 lines deleted...]
-      <c r="A343" t="s">
+      <c r="C440" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D440" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4">
+      <c r="A441" s="10" t="s">
         <v>1624</v>
       </c>
-      <c r="B343" t="s">
+      <c r="B441" s="10" t="s">
         <v>1625</v>
       </c>
-      <c r="C343" t="s">
-[...7 lines deleted...]
-      <c r="A344" t="s">
+      <c r="C441" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D441" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4">
+      <c r="A442" s="10" t="s">
         <v>1626</v>
       </c>
-      <c r="B344" t="s">
+      <c r="B442" s="10" t="s">
         <v>1627</v>
       </c>
-      <c r="C344" t="s">
-[...7 lines deleted...]
-      <c r="A345" t="s">
+      <c r="C442" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D442" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4">
+      <c r="A443" s="10" t="s">
         <v>1628</v>
       </c>
-      <c r="B345" t="s">
+      <c r="B443" s="10" t="s">
         <v>1629</v>
       </c>
-      <c r="C345" t="s">
-[...7 lines deleted...]
-      <c r="A346" t="s">
+      <c r="C443" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D443" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4">
+      <c r="A444" s="10" t="s">
         <v>1630</v>
       </c>
-      <c r="B346" t="s">
+      <c r="B444" s="10" t="s">
         <v>1631</v>
       </c>
-      <c r="C346" t="s">
-[...7 lines deleted...]
-      <c r="A347" t="s">
+      <c r="C444" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D444" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="A445" s="10" t="s">
         <v>1632</v>
       </c>
-      <c r="B347" t="s">
+      <c r="B445" s="10" t="s">
         <v>1633</v>
       </c>
-      <c r="C347" t="s">
-[...7 lines deleted...]
-      <c r="A348" t="s">
+      <c r="C445" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D445" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4">
+      <c r="A446" s="10" t="s">
         <v>1634</v>
       </c>
-      <c r="B348" t="s">
+      <c r="B446" s="10" t="s">
         <v>1635</v>
       </c>
-      <c r="C348" t="s">
-[...7 lines deleted...]
-      <c r="A349" t="s">
+      <c r="C446" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D446" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4">
+      <c r="A447" s="10" t="s">
         <v>1636</v>
       </c>
-      <c r="B349" t="s">
+      <c r="B447" s="10" t="s">
         <v>1637</v>
       </c>
-      <c r="C349" t="s">
-[...7 lines deleted...]
-      <c r="A350" t="s">
+      <c r="C447" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D447" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="A448" s="10" t="s">
         <v>1638</v>
       </c>
-      <c r="B350" t="s">
+      <c r="B448" s="10" t="s">
         <v>1639</v>
       </c>
-      <c r="C350" t="s">
-[...7 lines deleted...]
-      <c r="A351" t="s">
+      <c r="C448" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D448" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4">
+      <c r="A449" s="10" t="s">
         <v>1640</v>
       </c>
-      <c r="B351" t="s">
+      <c r="B449" s="10" t="s">
         <v>1641</v>
       </c>
-      <c r="C351" t="s">
-[...7 lines deleted...]
-      <c r="A352" t="s">
+      <c r="C449" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D449" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4">
+      <c r="A450" s="10" t="s">
         <v>1642</v>
       </c>
-      <c r="B352" t="s">
+      <c r="B450" s="10" t="s">
         <v>1643</v>
       </c>
-      <c r="C352" t="s">
-[...7 lines deleted...]
-      <c r="A353" t="s">
+      <c r="C450" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="D450" s="10" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4">
+      <c r="A451" s="10" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B451" s="10" t="s">
         <v>1644</v>
       </c>
-      <c r="B353" t="s">
+      <c r="C451" s="10" t="s">
         <v>1645</v>
       </c>
-      <c r="C353" t="s">
-[...7 lines deleted...]
-      <c r="A354" t="s">
+      <c r="D451" s="10" t="s">
         <v>1646</v>
       </c>
-      <c r="B354" t="s">
+    </row>
+    <row r="452" spans="1:4">
+      <c r="A452" s="10" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B452" s="10" t="s">
         <v>1647</v>
       </c>
-      <c r="C354" t="s">
-[...7 lines deleted...]
-      <c r="A355" t="s">
+      <c r="C452" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D452" s="10" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="A453" s="10" t="s">
         <v>1648</v>
       </c>
-      <c r="B355" t="s">
+      <c r="B453" s="10" t="s">
         <v>1649</v>
       </c>
-      <c r="C355" t="s">
-[...7 lines deleted...]
-      <c r="A356" t="s">
+      <c r="C453" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D453" s="10" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4">
+      <c r="A454" s="10" t="s">
         <v>1650</v>
       </c>
-      <c r="B356" t="s">
+      <c r="B454" s="10" t="s">
         <v>1651</v>
       </c>
-      <c r="C356" t="s">
-[...7 lines deleted...]
-      <c r="A357" t="s">
+      <c r="C454" s="10" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D454" s="10" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4">
+      <c r="A455" s="10" t="s">
         <v>1652</v>
       </c>
-      <c r="B357" t="s">
+      <c r="B455" s="10" t="s">
         <v>1653</v>
       </c>
-      <c r="C357" t="s">
-[...7 lines deleted...]
-      <c r="A358" t="s">
+      <c r="C455" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D455" s="10" t="s">
         <v>1654</v>
       </c>
-      <c r="B358" t="s">
+    </row>
+    <row r="456" spans="1:4">
+      <c r="A456" s="10" t="s">
         <v>1655</v>
       </c>
-      <c r="C358" t="s">
-[...7 lines deleted...]
-      <c r="A359" t="s">
+      <c r="B456" s="10" t="s">
         <v>1656</v>
       </c>
-      <c r="B359" t="s">
+      <c r="C456" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D456" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4">
+      <c r="A457" s="10" t="s">
         <v>1657</v>
       </c>
-      <c r="C359" t="s">
-[...7 lines deleted...]
-      <c r="A360" t="s">
+      <c r="B457" s="10" t="s">
         <v>1658</v>
       </c>
-      <c r="B360" t="s">
+      <c r="C457" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D457" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4">
+      <c r="A458" s="10" t="s">
         <v>1659</v>
       </c>
-      <c r="C360" t="s">
-[...7 lines deleted...]
-      <c r="A361" t="s">
+      <c r="B458" s="10" t="s">
         <v>1660</v>
       </c>
-      <c r="B361" t="s">
+      <c r="C458" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D458" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4">
+      <c r="A459" s="10" t="s">
         <v>1661</v>
       </c>
-      <c r="C361" t="s">
-[...7 lines deleted...]
-      <c r="A362" t="s">
+      <c r="B459" s="10" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C459" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D459" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4">
+      <c r="A460" s="10" t="s">
         <v>1662</v>
       </c>
-      <c r="B362" t="s">
+      <c r="B460" s="10" t="s">
         <v>1663</v>
       </c>
-      <c r="C362" t="s">
-[...7 lines deleted...]
-      <c r="A363" t="s">
+      <c r="C460" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D460" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4">
+      <c r="A461" s="10" t="s">
         <v>1664</v>
       </c>
-      <c r="B363" t="s">
+      <c r="B461" s="10" t="s">
         <v>1665</v>
       </c>
-      <c r="C363" t="s">
-[...7 lines deleted...]
-      <c r="A364" t="s">
+      <c r="C461" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D461" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="A462" s="10" t="s">
         <v>1666</v>
       </c>
-      <c r="B364" t="s">
+      <c r="B462" s="10" t="s">
         <v>1667</v>
       </c>
-      <c r="C364" t="s">
-[...7 lines deleted...]
-      <c r="A365" t="s">
+      <c r="C462" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D462" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="A463" s="10" t="s">
         <v>1668</v>
       </c>
-      <c r="B365" t="s">
+      <c r="B463" s="10" t="s">
         <v>1669</v>
       </c>
-      <c r="C365" t="s">
-[...7 lines deleted...]
-      <c r="A366" t="s">
+      <c r="C463" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D463" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4">
+      <c r="A464" s="10" t="s">
         <v>1670</v>
       </c>
-      <c r="B366" t="s">
+      <c r="B464" s="10" t="s">
         <v>1671</v>
       </c>
-      <c r="C366" t="s">
-[...7 lines deleted...]
-      <c r="A367" t="s">
+      <c r="C464" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D464" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4">
+      <c r="A465" s="10" t="s">
         <v>1672</v>
       </c>
-      <c r="B367" t="s">
+      <c r="B465" s="10" t="s">
         <v>1673</v>
       </c>
-      <c r="C367" t="s">
-[...7 lines deleted...]
-      <c r="A368" t="s">
+      <c r="C465" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D465" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4">
+      <c r="A466" s="10" t="s">
         <v>1674</v>
       </c>
-      <c r="B368" t="s">
+      <c r="B466" s="10" t="s">
         <v>1675</v>
       </c>
-      <c r="C368" t="s">
-[...7 lines deleted...]
-      <c r="A369" t="s">
+      <c r="C466" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D466" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4">
+      <c r="A467" s="10" t="s">
         <v>1676</v>
       </c>
-      <c r="B369" t="s">
+      <c r="B467" s="10" t="s">
         <v>1677</v>
       </c>
-      <c r="C369" t="s">
-[...7 lines deleted...]
-      <c r="A370" t="s">
+      <c r="C467" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D467" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4">
+      <c r="A468" s="10" t="s">
         <v>1678</v>
       </c>
-      <c r="B370" t="s">
+      <c r="B468" s="10" t="s">
         <v>1679</v>
       </c>
-      <c r="C370" t="s">
-[...7 lines deleted...]
-      <c r="A371" t="s">
+      <c r="C468" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D468" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4">
+      <c r="A469" s="10" t="s">
         <v>1680</v>
       </c>
-      <c r="B371" t="s">
+      <c r="B469" s="10" t="s">
         <v>1681</v>
       </c>
-      <c r="C371" t="s">
-[...7 lines deleted...]
-      <c r="A372" t="s">
+      <c r="C469" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D469" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4">
+      <c r="A470" s="10" t="s">
         <v>1682</v>
       </c>
-      <c r="B372" t="s">
+      <c r="B470" s="10" t="s">
         <v>1683</v>
       </c>
-      <c r="C372" t="s">
-[...7 lines deleted...]
-      <c r="A373" t="s">
+      <c r="C470" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D470" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4">
+      <c r="A471" s="10" t="s">
         <v>1684</v>
       </c>
-      <c r="B373" t="s">
+      <c r="B471" s="10" t="s">
         <v>1685</v>
       </c>
-      <c r="C373" t="s">
-[...7 lines deleted...]
-      <c r="A374" t="s">
+      <c r="C471" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D471" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4">
+      <c r="A472" s="10" t="s">
         <v>1686</v>
       </c>
-      <c r="B374" t="s">
+      <c r="B472" s="10" t="s">
         <v>1687</v>
       </c>
-      <c r="C374" t="s">
-[...7 lines deleted...]
-      <c r="A375" t="s">
+      <c r="C472" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D472" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4">
+      <c r="A473" s="10" t="s">
         <v>1688</v>
       </c>
-      <c r="B375" t="s">
+      <c r="B473" s="10" t="s">
         <v>1689</v>
       </c>
-      <c r="C375" t="s">
-[...7 lines deleted...]
-      <c r="A376" t="s">
+      <c r="C473" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D473" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4">
+      <c r="A474" s="10" t="s">
         <v>1690</v>
       </c>
-      <c r="B376" t="s">
+      <c r="B474" s="10" t="s">
         <v>1691</v>
       </c>
-      <c r="C376" t="s">
-[...7 lines deleted...]
-      <c r="A377" t="s">
+      <c r="C474" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D474" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="A475" s="10" t="s">
         <v>1692</v>
       </c>
-      <c r="B377" t="s">
+      <c r="B475" s="10" t="s">
         <v>1693</v>
       </c>
-      <c r="C377" t="s">
-[...7 lines deleted...]
-      <c r="A378" t="s">
+      <c r="C475" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D475" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4">
+      <c r="A476" s="10" t="s">
         <v>1694</v>
       </c>
-      <c r="B378" t="s">
+      <c r="B476" s="10" t="s">
         <v>1695</v>
       </c>
-      <c r="C378" t="s">
-[...7 lines deleted...]
-      <c r="A379" t="s">
+      <c r="C476" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D476" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4">
+      <c r="A477" s="10" t="s">
         <v>1696</v>
       </c>
-      <c r="B379" t="s">
+      <c r="B477" s="10" t="s">
         <v>1697</v>
       </c>
-      <c r="C379" t="s">
-[...7 lines deleted...]
-      <c r="A380" t="s">
+      <c r="C477" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D477" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4">
+      <c r="A478" s="10" t="s">
         <v>1698</v>
       </c>
-      <c r="B380" t="s">
+      <c r="B478" s="10" t="s">
         <v>1699</v>
       </c>
-      <c r="C380" t="s">
-[...7 lines deleted...]
-      <c r="A381" t="s">
+      <c r="C478" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D478" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4">
+      <c r="A479" s="10" t="s">
         <v>1700</v>
       </c>
-      <c r="B381" t="s">
+      <c r="B479" s="10" t="s">
         <v>1701</v>
       </c>
-      <c r="C381" t="s">
-[...7 lines deleted...]
-      <c r="A382" t="s">
+      <c r="C479" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D479" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="A480" s="10" t="s">
         <v>1702</v>
       </c>
-      <c r="B382" t="s">
+      <c r="B480" s="10" t="s">
         <v>1703</v>
       </c>
-      <c r="C382" t="s">
-[...7 lines deleted...]
-      <c r="A383" t="s">
+      <c r="C480" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D480" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4">
+      <c r="A481" s="10" t="s">
         <v>1704</v>
       </c>
-      <c r="B383" t="s">
+      <c r="B481" s="10" t="s">
         <v>1705</v>
       </c>
-      <c r="C383" t="s">
-[...7 lines deleted...]
-      <c r="A384" t="s">
+      <c r="C481" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D481" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4">
+      <c r="A482" s="10" t="s">
         <v>1706</v>
       </c>
-      <c r="B384" t="s">
+      <c r="B482" s="10" t="s">
         <v>1707</v>
       </c>
-      <c r="C384" t="s">
-[...7 lines deleted...]
-      <c r="A385" t="s">
+      <c r="C482" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D482" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4">
+      <c r="A483" s="10" t="s">
         <v>1708</v>
       </c>
-      <c r="B385" t="s">
+      <c r="B483" s="10" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C483" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D483" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="A484" s="10" t="s">
         <v>1709</v>
       </c>
-      <c r="C385" t="s">
-[...7 lines deleted...]
-      <c r="A386" t="s">
+      <c r="B484" s="10" t="s">
         <v>1710</v>
       </c>
-      <c r="B386" t="s">
+      <c r="C484" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="D484" s="10" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4">
+      <c r="A485" s="10" t="s">
         <v>1711</v>
       </c>
-      <c r="C386" t="s">
-[...7 lines deleted...]
-      <c r="A387" t="s">
+      <c r="B485" s="10" t="s">
         <v>1712</v>
       </c>
-      <c r="B387" t="s">
+      <c r="C485" s="10" t="s">
         <v>1713</v>
       </c>
-      <c r="C387" t="s">
-[...7 lines deleted...]
-      <c r="A388" t="s">
+      <c r="D485" s="10" t="s">
         <v>1714</v>
       </c>
-      <c r="B388" t="s">
+    </row>
+    <row r="486" spans="1:4">
+      <c r="A486" s="10" t="s">
         <v>1715</v>
       </c>
-      <c r="C388" t="s">
-[...7 lines deleted...]
-      <c r="A389" t="s">
+      <c r="B486" s="10" t="s">
         <v>1716</v>
       </c>
-      <c r="B389" t="s">
+      <c r="C486" s="10" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D486" s="10" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4">
+      <c r="A487" s="10" t="s">
         <v>1717</v>
       </c>
-      <c r="C389" t="s">
-[...7 lines deleted...]
-      <c r="A390" t="s">
+      <c r="B487" s="10" t="s">
         <v>1718</v>
       </c>
-      <c r="B390" t="s">
+      <c r="C487" s="10" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D487" s="10" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="A488" s="10" t="s">
         <v>1719</v>
       </c>
-      <c r="C390" t="s">
-[...7 lines deleted...]
-      <c r="A391" t="s">
+      <c r="B488" s="10" t="s">
         <v>1720</v>
       </c>
-      <c r="B391" t="s">
+      <c r="C488" s="10" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D488" s="10" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4">
+      <c r="A489" s="10" t="s">
         <v>1721</v>
       </c>
-      <c r="C391" t="s">
-[...7 lines deleted...]
-      <c r="A392" t="s">
+      <c r="B489" s="10" t="s">
         <v>1722</v>
       </c>
-      <c r="B392" t="s">
+      <c r="C489" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D489" s="10" t="s">
         <v>1723</v>
       </c>
-      <c r="C392" t="s">
-[...7 lines deleted...]
-      <c r="A393" t="s">
+    </row>
+    <row r="490" spans="1:4">
+      <c r="A490" s="10" t="s">
         <v>1724</v>
       </c>
-      <c r="B393" t="s">
+      <c r="B490" s="10" t="s">
         <v>1725</v>
       </c>
-      <c r="C393" t="s">
-[...7 lines deleted...]
-      <c r="A394" t="s">
+      <c r="C490" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D490" s="10" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4">
+      <c r="A491" s="10" t="s">
         <v>1726</v>
       </c>
-      <c r="B394" t="s">
+      <c r="B491" s="10" t="s">
         <v>1727</v>
       </c>
-      <c r="C394" t="s">
-[...7 lines deleted...]
-      <c r="A395" t="s">
+      <c r="C491" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D491" s="10" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4">
+      <c r="A492" s="10" t="s">
         <v>1728</v>
       </c>
-      <c r="B395" t="s">
+      <c r="B492" s="10" t="s">
         <v>1729</v>
       </c>
-      <c r="C395" t="s">
-[...7 lines deleted...]
-      <c r="A396" t="s">
+      <c r="C492" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D492" s="10" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4">
+      <c r="A493" s="10" t="s">
         <v>1730</v>
       </c>
-      <c r="B396" t="s">
+      <c r="B493" s="10" t="s">
         <v>1731</v>
       </c>
-      <c r="C396" t="s">
-[...7 lines deleted...]
-      <c r="A397" t="s">
+      <c r="C493" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D493" s="10" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="A494" s="10" t="s">
         <v>1732</v>
       </c>
-      <c r="B397" t="s">
+      <c r="B494" s="10" t="s">
         <v>1733</v>
       </c>
-      <c r="C397" t="s">
-[...7 lines deleted...]
-      <c r="A398" t="s">
+      <c r="C494" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D494" s="10" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4">
+      <c r="A495" s="10" t="s">
         <v>1734</v>
       </c>
-      <c r="B398" t="s">
+      <c r="B495" s="10" t="s">
         <v>1735</v>
       </c>
-      <c r="C398" t="s">
-[...7 lines deleted...]
-      <c r="A399" t="s">
+      <c r="C495" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D495" s="10" t="s">
         <v>1736</v>
       </c>
-      <c r="B399" t="s">
+    </row>
+    <row r="496" spans="1:4">
+      <c r="A496" s="10" t="s">
         <v>1737</v>
       </c>
-      <c r="C399" t="s">
-[...7 lines deleted...]
-      <c r="A400" t="s">
+      <c r="B496" s="10" t="s">
         <v>1738</v>
       </c>
-      <c r="B400" t="s">
+      <c r="C496" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D496" s="10" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4">
+      <c r="A497" s="10" t="s">
         <v>1739</v>
       </c>
-      <c r="C400" t="s">
-[...7 lines deleted...]
-      <c r="A401" t="s">
+      <c r="B497" s="10" t="s">
         <v>1740</v>
       </c>
-      <c r="B401" t="s">
+      <c r="C497" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D497" s="10" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4">
+      <c r="A498" s="10" t="s">
         <v>1741</v>
       </c>
-      <c r="C401" t="s">
-[...7 lines deleted...]
-      <c r="A402" t="s">
+      <c r="B498" s="10" t="s">
         <v>1742</v>
       </c>
-      <c r="B402" t="s">
+      <c r="C498" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D498" s="10" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4">
+      <c r="A499" s="10" t="s">
         <v>1743</v>
       </c>
-      <c r="C402" t="s">
-[...7 lines deleted...]
-      <c r="A403" t="s">
+      <c r="B499" s="10" t="s">
         <v>1744</v>
       </c>
-      <c r="B403" t="s">
+      <c r="C499" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D499" s="10" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4">
+      <c r="A500" s="10" t="s">
         <v>1745</v>
       </c>
-      <c r="C403" t="s">
-[...7 lines deleted...]
-      <c r="A404" t="s">
+      <c r="B500" s="10" t="s">
         <v>1746</v>
       </c>
-      <c r="B404" t="s">
+      <c r="C500" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D500" s="10" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4">
+      <c r="A501" s="10" t="s">
         <v>1747</v>
       </c>
-      <c r="C404" t="s">
-[...7 lines deleted...]
-      <c r="A405" t="s">
+      <c r="B501" s="10" t="s">
         <v>1748</v>
       </c>
-      <c r="B405" t="s">
+      <c r="C501" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D501" s="10" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4">
+      <c r="A502" s="10" t="s">
         <v>1749</v>
       </c>
-      <c r="C405" t="s">
-[...7 lines deleted...]
-      <c r="A406" t="s">
+      <c r="B502" s="10" t="s">
         <v>1750</v>
       </c>
-      <c r="B406" t="s">
+      <c r="C502" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D502" s="10" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4">
+      <c r="A503" s="10" t="s">
         <v>1751</v>
       </c>
-      <c r="C406" t="s">
-[...7 lines deleted...]
-      <c r="A407" t="s">
+      <c r="B503" s="10" t="s">
         <v>1752</v>
       </c>
-      <c r="B407" t="s">
+      <c r="C503" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D503" s="10" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4">
+      <c r="A504" s="10" t="s">
         <v>1753</v>
       </c>
-      <c r="C407" t="s">
-[...7 lines deleted...]
-      <c r="A408" t="s">
+      <c r="B504" s="10" t="s">
         <v>1754</v>
       </c>
-      <c r="B408" t="s">
+      <c r="C504" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="D504" s="10" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4">
+      <c r="A505" s="10" t="s">
         <v>1755</v>
       </c>
-      <c r="C408" t="s">
-[...7 lines deleted...]
-      <c r="A409" t="s">
+      <c r="B505" s="10" t="s">
         <v>1756</v>
       </c>
-      <c r="B409" t="s">
+      <c r="C505" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="D505" s="10" t="s">
         <v>1757</v>
       </c>
-      <c r="C409" t="s">
-[...7 lines deleted...]
-      <c r="A410" t="s">
+    </row>
+    <row r="506" spans="1:4">
+      <c r="A506" s="10" t="s">
         <v>1758</v>
       </c>
-      <c r="B410" t="s">
+      <c r="B506" s="10" t="s">
         <v>1759</v>
       </c>
-      <c r="C410" t="s">
-[...7 lines deleted...]
-      <c r="A411" t="s">
+      <c r="C506" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="D506" s="10" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="A507" s="10" t="s">
         <v>1760</v>
       </c>
-      <c r="B411" t="s">
+      <c r="B507" s="10" t="s">
         <v>1761</v>
       </c>
-      <c r="C411" t="s">
-[...7 lines deleted...]
-      <c r="A412" t="s">
+      <c r="C507" s="10" t="s">
         <v>1762</v>
       </c>
-      <c r="B412" t="s">
+      <c r="D507" s="10" t="s">
         <v>1763</v>
       </c>
-      <c r="C412" t="s">
-[...7 lines deleted...]
-      <c r="A413" t="s">
+    </row>
+    <row r="508" spans="1:4">
+      <c r="A508" s="10" t="s">
         <v>1764</v>
       </c>
-      <c r="B413" t="s">
+      <c r="B508" s="10" t="s">
         <v>1765</v>
       </c>
-      <c r="C413" t="s">
-[...7 lines deleted...]
-      <c r="A414" t="s">
+      <c r="C508" s="10" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D508" s="10" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4">
+      <c r="A509" s="10" t="s">
         <v>1766</v>
       </c>
-      <c r="B414" t="s">
+      <c r="B509" s="10" t="s">
         <v>1767</v>
       </c>
-      <c r="C414" t="s">
-[...7 lines deleted...]
-      <c r="A415" t="s">
+      <c r="C509" s="10" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D509" s="10" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="A510" s="10" t="s">
         <v>1768</v>
       </c>
-      <c r="B415" t="s">
+      <c r="B510" s="10" t="s">
         <v>1769</v>
       </c>
-      <c r="C415" t="s">
-[...7 lines deleted...]
-      <c r="A416" t="s">
+      <c r="C510" s="10" t="s">
         <v>1770</v>
       </c>
-      <c r="B416" t="s">
+      <c r="D510" s="10" t="s">
         <v>1771</v>
       </c>
-      <c r="C416" t="s">
-[...7 lines deleted...]
-      <c r="A417" t="s">
+    </row>
+    <row r="511" spans="1:4">
+      <c r="A511" s="10" t="s">
         <v>1772</v>
       </c>
-      <c r="B417" t="s">
+      <c r="B511" s="10" t="s">
         <v>1773</v>
       </c>
-      <c r="C417" t="s">
-[...7 lines deleted...]
-      <c r="A418" t="s">
+      <c r="C511" s="10" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D511" s="10" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4">
+      <c r="A512" s="10" t="s">
         <v>1774</v>
       </c>
-      <c r="B418" t="s">
+      <c r="B512" s="10" t="s">
         <v>1775</v>
       </c>
-      <c r="C418" t="s">
-[...7 lines deleted...]
-      <c r="A419" t="s">
+      <c r="C512" s="10" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D512" s="10" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4">
+      <c r="A513" s="10" t="s">
         <v>1776</v>
       </c>
-      <c r="B419" t="s">
+      <c r="B513" s="10" t="s">
         <v>1777</v>
       </c>
-      <c r="C419" t="s">
-[...7 lines deleted...]
-      <c r="A420" t="s">
+      <c r="C513" s="10" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D513" s="10" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4">
+      <c r="A514" s="10" t="s">
         <v>1778</v>
       </c>
-      <c r="B420" t="s">
+      <c r="B514" s="10" t="s">
         <v>1779</v>
       </c>
-      <c r="C420" t="s">
-[...7 lines deleted...]
-      <c r="A421" t="s">
+      <c r="C514" s="10" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D514" s="10" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="A515" s="10" t="s">
         <v>1780</v>
       </c>
-      <c r="B421" t="s">
+      <c r="B515" s="10" t="s">
         <v>1781</v>
       </c>
-      <c r="C421" t="s">
-[...7 lines deleted...]
-      <c r="A422" t="s">
+      <c r="C515" s="10" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D515" s="10" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4">
+      <c r="A516" s="10" t="s">
         <v>1782</v>
       </c>
-      <c r="B422" t="s">
+      <c r="B516" s="10" t="s">
         <v>1783</v>
       </c>
-      <c r="C422" t="s">
-[...7 lines deleted...]
-      <c r="A423" t="s">
+      <c r="C516" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D516" s="10" t="s">
         <v>1784</v>
       </c>
-      <c r="B423" t="s">
+    </row>
+    <row r="517" spans="1:4">
+      <c r="A517" s="10" t="s">
         <v>1785</v>
       </c>
-      <c r="C423" t="s">
-[...7 lines deleted...]
-      <c r="A424" t="s">
+      <c r="B517" s="10" t="s">
         <v>1786</v>
       </c>
-      <c r="B424" t="s">
+      <c r="C517" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D517" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4">
+      <c r="A518" s="10" t="s">
         <v>1787</v>
       </c>
-      <c r="C424" t="s">
-[...7 lines deleted...]
-      <c r="A425" t="s">
+      <c r="B518" s="10" t="s">
         <v>1788</v>
       </c>
-      <c r="B425" t="s">
+      <c r="C518" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D518" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4">
+      <c r="A519" s="10" t="s">
         <v>1789</v>
       </c>
-      <c r="C425" t="s">
-[...7 lines deleted...]
-      <c r="A426" t="s">
+      <c r="B519" s="10" t="s">
         <v>1790</v>
       </c>
-      <c r="B426" t="s">
+      <c r="C519" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D519" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4">
+      <c r="A520" s="10" t="s">
         <v>1791</v>
       </c>
-      <c r="C426" t="s">
-[...7 lines deleted...]
-      <c r="A427" t="s">
+      <c r="B520" s="10" t="s">
         <v>1792</v>
       </c>
-      <c r="B427" t="s">
+      <c r="C520" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D520" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4">
+      <c r="A521" s="10" t="s">
         <v>1793</v>
       </c>
-      <c r="C427" t="s">
-[...10 lines deleted...]
-      <c r="B428" t="s">
+      <c r="B521" s="10" t="s">
         <v>1794</v>
       </c>
-      <c r="C428" t="s">
-[...7 lines deleted...]
-      <c r="A429" t="s">
+      <c r="C521" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D521" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4">
+      <c r="A522" s="10" t="s">
         <v>1795</v>
       </c>
-      <c r="B429" t="s">
+      <c r="B522" s="10" t="s">
         <v>1796</v>
       </c>
-      <c r="C429" t="s">
-[...7 lines deleted...]
-      <c r="A430" t="s">
+      <c r="C522" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D522" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4">
+      <c r="A523" s="10" t="s">
         <v>1797</v>
       </c>
-      <c r="B430" t="s">
+      <c r="B523" s="10" t="s">
         <v>1798</v>
       </c>
-      <c r="C430" t="s">
-[...7 lines deleted...]
-      <c r="A431" t="s">
+      <c r="C523" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D523" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="A524" s="10" t="s">
         <v>1799</v>
       </c>
-      <c r="B431" t="s">
+      <c r="B524" s="10" t="s">
         <v>1800</v>
       </c>
-      <c r="C431" t="s">
-[...7 lines deleted...]
-      <c r="A432" t="s">
+      <c r="C524" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D524" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="A525" s="10" t="s">
         <v>1801</v>
       </c>
-      <c r="B432" t="s">
+      <c r="B525" s="10" t="s">
         <v>1802</v>
       </c>
-      <c r="C432" t="s">
-[...7 lines deleted...]
-      <c r="A433" t="s">
+      <c r="C525" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D525" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="A526" s="10" t="s">
         <v>1803</v>
       </c>
-      <c r="B433" t="s">
+      <c r="B526" s="10" t="s">
         <v>1804</v>
       </c>
-      <c r="C433" t="s">
-[...7 lines deleted...]
-      <c r="A434" t="s">
+      <c r="C526" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D526" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4">
+      <c r="A527" s="10" t="s">
         <v>1805</v>
       </c>
-      <c r="B434" t="s">
+      <c r="B527" s="10" t="s">
         <v>1806</v>
       </c>
-      <c r="C434" t="s">
-[...7 lines deleted...]
-      <c r="A435" t="s">
+      <c r="C527" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D527" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4">
+      <c r="A528" s="10" t="s">
         <v>1807</v>
       </c>
-      <c r="B435" t="s">
+      <c r="B528" s="10" t="s">
         <v>1808</v>
       </c>
-      <c r="C435" t="s">
-[...7 lines deleted...]
-      <c r="A436" t="s">
+      <c r="C528" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D528" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4">
+      <c r="A529" s="10" t="s">
         <v>1809</v>
       </c>
-      <c r="B436" t="s">
+      <c r="B529" s="10" t="s">
         <v>1810</v>
       </c>
-      <c r="C436" t="s">
-[...7 lines deleted...]
-      <c r="A437" t="s">
+      <c r="C529" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D529" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4">
+      <c r="A530" s="10" t="s">
         <v>1811</v>
       </c>
-      <c r="B437" t="s">
+      <c r="B530" s="10" t="s">
         <v>1812</v>
       </c>
-      <c r="C437" t="s">
-[...7 lines deleted...]
-      <c r="A438" t="s">
+      <c r="C530" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D530" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4">
+      <c r="A531" s="10" t="s">
         <v>1813</v>
       </c>
-      <c r="B438" t="s">
+      <c r="B531" s="10" t="s">
         <v>1814</v>
       </c>
-      <c r="C438" t="s">
-[...7 lines deleted...]
-      <c r="A439" t="s">
+      <c r="C531" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D531" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4">
+      <c r="A532" s="10" t="s">
         <v>1815</v>
       </c>
-      <c r="B439" t="s">
+      <c r="B532" s="10" t="s">
         <v>1816</v>
       </c>
-      <c r="C439" t="s">
-[...7 lines deleted...]
-      <c r="A440" t="s">
+      <c r="C532" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D532" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4">
+      <c r="A533" s="10" t="s">
         <v>1817</v>
       </c>
-      <c r="B440" t="s">
+      <c r="B533" s="10" t="s">
         <v>1818</v>
       </c>
-      <c r="C440" t="s">
-[...7 lines deleted...]
-      <c r="A441" t="s">
+      <c r="C533" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D533" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4">
+      <c r="A534" s="10" t="s">
         <v>1819</v>
       </c>
-      <c r="B441" t="s">
+      <c r="B534" s="10" t="s">
         <v>1820</v>
       </c>
-      <c r="C441" t="s">
-[...7 lines deleted...]
-      <c r="A442" t="s">
+      <c r="C534" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D534" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4">
+      <c r="A535" s="10" t="s">
         <v>1821</v>
       </c>
-      <c r="B442" t="s">
+      <c r="B535" s="10" t="s">
         <v>1822</v>
       </c>
-      <c r="C442" t="s">
-[...7 lines deleted...]
-      <c r="A443" t="s">
+      <c r="C535" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D535" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4">
+      <c r="A536" s="10" t="s">
         <v>1823</v>
       </c>
-      <c r="B443" t="s">
+      <c r="B536" s="10" t="s">
         <v>1824</v>
       </c>
-      <c r="C443" t="s">
-[...7 lines deleted...]
-      <c r="A444" t="s">
+      <c r="C536" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D536" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4">
+      <c r="A537" s="10" t="s">
         <v>1825</v>
       </c>
-      <c r="B444" t="s">
+      <c r="B537" s="10" t="s">
         <v>1826</v>
       </c>
-      <c r="C444" t="s">
-[...7 lines deleted...]
-      <c r="A445" t="s">
+      <c r="C537" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="D537" s="10" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4">
+      <c r="A538" s="10" t="s">
         <v>1827</v>
       </c>
-      <c r="B445" t="s">
+      <c r="B538" s="10" t="s">
         <v>1828</v>
       </c>
-      <c r="C445" t="s">
-[...7 lines deleted...]
-      <c r="A446" t="s">
+      <c r="C538" s="10" t="s">
         <v>1829</v>
       </c>
-      <c r="B446" t="s">
+      <c r="D538" s="10" t="s">
         <v>1830</v>
       </c>
-      <c r="C446" t="s">
-[...7 lines deleted...]
-      <c r="A447" t="s">
+    </row>
+    <row r="539" spans="1:4">
+      <c r="A539" s="10" t="s">
         <v>1831</v>
       </c>
-      <c r="B447" t="s">
+      <c r="B539" s="10" t="s">
         <v>1832</v>
       </c>
-      <c r="C447" t="s">
-[...7 lines deleted...]
-      <c r="A448" t="s">
+      <c r="C539" s="10" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D539" s="10" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4">
+      <c r="A540" s="10" t="s">
         <v>1833</v>
       </c>
-      <c r="B448" t="s">
+      <c r="B540" s="10" t="s">
         <v>1834</v>
       </c>
-      <c r="C448" t="s">
-[...7 lines deleted...]
-      <c r="A449" t="s">
+      <c r="C540" s="10" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D540" s="10" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4">
+      <c r="A541" s="10" t="s">
         <v>1835</v>
       </c>
-      <c r="B449" t="s">
+      <c r="B541" s="10" t="s">
         <v>1836</v>
       </c>
-      <c r="C449" t="s">
-[...7 lines deleted...]
-      <c r="A450" t="s">
+      <c r="C541" s="10" t="s">
         <v>1837</v>
       </c>
-      <c r="B450" t="s">
+      <c r="D541" s="10" t="s">
         <v>1838</v>
       </c>
-      <c r="C450" t="s">
-[...10 lines deleted...]
-      <c r="B451" t="s">
+    </row>
+    <row r="542" spans="1:4">
+      <c r="A542" s="10" t="s">
         <v>1839</v>
       </c>
-      <c r="C451" t="s">
+      <c r="B542" s="10" t="s">
         <v>1840</v>
       </c>
-      <c r="D451" t="s">
+      <c r="C542" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D542" s="10" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4">
+      <c r="A543" s="10" t="s">
         <v>1841</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B452" t="s">
+      <c r="B543" s="10" t="s">
         <v>1842</v>
       </c>
-      <c r="C452" t="s">
-[...7 lines deleted...]
-      <c r="A453" t="s">
+      <c r="C543" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D543" s="10" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4">
+      <c r="A544" s="10" t="s">
         <v>1843</v>
       </c>
-      <c r="B453" t="s">
+      <c r="B544" s="10" t="s">
         <v>1844</v>
       </c>
-      <c r="C453" t="s">
-[...7 lines deleted...]
-      <c r="A454" t="s">
+      <c r="C544" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D544" s="10" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4">
+      <c r="A545" s="10" t="s">
         <v>1845</v>
       </c>
-      <c r="B454" t="s">
+      <c r="B545" s="10" t="s">
         <v>1846</v>
       </c>
-      <c r="C454" t="s">
-[...7 lines deleted...]
-      <c r="A455" t="s">
+      <c r="C545" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D545" s="10" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4">
+      <c r="A546" s="10" t="s">
         <v>1847</v>
       </c>
-      <c r="B455" t="s">
+      <c r="B546" s="10" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C546" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D546" s="10" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4">
+      <c r="A547" s="10" t="s">
         <v>1848</v>
       </c>
-      <c r="C455" t="s">
-[...2 lines deleted...]
-      <c r="D455" t="s">
+      <c r="B547" s="10" t="s">
         <v>1849</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A456" t="s">
+      <c r="C547" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D547" s="10" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4">
+      <c r="A548" s="10" t="s">
         <v>1850</v>
       </c>
-      <c r="B456" t="s">
+      <c r="B548" s="10" t="s">
         <v>1851</v>
       </c>
-      <c r="C456" t="s">
-[...7 lines deleted...]
-      <c r="A457" t="s">
+      <c r="C548" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D548" s="10" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4">
+      <c r="A549" s="10" t="s">
         <v>1852</v>
       </c>
-      <c r="B457" t="s">
+      <c r="B549" s="10" t="s">
         <v>1853</v>
       </c>
-      <c r="C457" t="s">
-[...7 lines deleted...]
-      <c r="A458" t="s">
+      <c r="C549" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D549" s="10" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="A550" s="10" t="s">
         <v>1854</v>
       </c>
-      <c r="B458" t="s">
+      <c r="B550" s="10" t="s">
         <v>1855</v>
       </c>
-      <c r="C458" t="s">
-[...7 lines deleted...]
-      <c r="A459" t="s">
+      <c r="C550" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D550" s="10" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4">
+      <c r="A551" s="10" t="s">
         <v>1856</v>
       </c>
-      <c r="B459" t="s">
-[...10 lines deleted...]
-      <c r="A460" t="s">
+      <c r="B551" s="10" t="s">
         <v>1857</v>
       </c>
-      <c r="B460" t="s">
+      <c r="C551" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D551" s="10" t="s">
         <v>1858</v>
       </c>
-      <c r="C460" t="s">
-[...7 lines deleted...]
-      <c r="A461" t="s">
+    </row>
+    <row r="552" spans="1:4">
+      <c r="A552" s="10" t="s">
         <v>1859</v>
       </c>
-      <c r="B461" t="s">
+      <c r="B552" s="10" t="s">
         <v>1860</v>
       </c>
-      <c r="C461" t="s">
-[...7 lines deleted...]
-      <c r="A462" t="s">
+      <c r="C552" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D552" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="A553" s="10" t="s">
         <v>1861</v>
       </c>
-      <c r="B462" t="s">
+      <c r="B553" s="10" t="s">
         <v>1862</v>
       </c>
-      <c r="C462" t="s">
-[...7 lines deleted...]
-      <c r="A463" t="s">
+      <c r="C553" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D553" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="A554" s="10" t="s">
         <v>1863</v>
       </c>
-      <c r="B463" t="s">
+      <c r="B554" s="10" t="s">
         <v>1864</v>
       </c>
-      <c r="C463" t="s">
-[...7 lines deleted...]
-      <c r="A464" t="s">
+      <c r="C554" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D554" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="A555" s="10" t="s">
         <v>1865</v>
       </c>
-      <c r="B464" t="s">
+      <c r="B555" s="10" t="s">
         <v>1866</v>
       </c>
-      <c r="C464" t="s">
-[...7 lines deleted...]
-      <c r="A465" t="s">
+      <c r="C555" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D555" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="A556" s="10" t="s">
         <v>1867</v>
       </c>
-      <c r="B465" t="s">
+      <c r="B556" s="10" t="s">
         <v>1868</v>
       </c>
-      <c r="C465" t="s">
-[...7 lines deleted...]
-      <c r="A466" t="s">
+      <c r="C556" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D556" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4">
+      <c r="A557" s="10" t="s">
         <v>1869</v>
       </c>
-      <c r="B466" t="s">
+      <c r="B557" s="10" t="s">
         <v>1870</v>
       </c>
-      <c r="C466" t="s">
-[...7 lines deleted...]
-      <c r="A467" t="s">
+      <c r="C557" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D557" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4">
+      <c r="A558" s="10" t="s">
         <v>1871</v>
       </c>
-      <c r="B467" t="s">
+      <c r="B558" s="10" t="s">
         <v>1872</v>
       </c>
-      <c r="C467" t="s">
-[...7 lines deleted...]
-      <c r="A468" t="s">
+      <c r="C558" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D558" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4">
+      <c r="A559" s="10" t="s">
         <v>1873</v>
       </c>
-      <c r="B468" t="s">
+      <c r="B559" s="10" t="s">
         <v>1874</v>
       </c>
-      <c r="C468" t="s">
-[...7 lines deleted...]
-      <c r="A469" t="s">
+      <c r="C559" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D559" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="A560" s="10" t="s">
         <v>1875</v>
       </c>
-      <c r="B469" t="s">
+      <c r="B560" s="10" t="s">
         <v>1876</v>
       </c>
-      <c r="C469" t="s">
-[...7 lines deleted...]
-      <c r="A470" t="s">
+      <c r="C560" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D560" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="A561" s="10" t="s">
         <v>1877</v>
       </c>
-      <c r="B470" t="s">
+      <c r="B561" s="10" t="s">
         <v>1878</v>
       </c>
-      <c r="C470" t="s">
-[...7 lines deleted...]
-      <c r="A471" t="s">
+      <c r="C561" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D561" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4">
+      <c r="A562" s="10" t="s">
         <v>1879</v>
       </c>
-      <c r="B471" t="s">
+      <c r="B562" s="10" t="s">
         <v>1880</v>
       </c>
-      <c r="C471" t="s">
-[...7 lines deleted...]
-      <c r="A472" t="s">
+      <c r="C562" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D562" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4">
+      <c r="A563" s="10" t="s">
         <v>1881</v>
       </c>
-      <c r="B472" t="s">
+      <c r="B563" s="10" t="s">
         <v>1882</v>
       </c>
-      <c r="C472" t="s">
-[...7 lines deleted...]
-      <c r="A473" t="s">
+      <c r="C563" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D563" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="A564" s="10" t="s">
         <v>1883</v>
       </c>
-      <c r="B473" t="s">
+      <c r="B564" s="10" t="s">
         <v>1884</v>
       </c>
-      <c r="C473" t="s">
-[...7 lines deleted...]
-      <c r="A474" t="s">
+      <c r="C564" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D564" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="A565" s="10" t="s">
         <v>1885</v>
       </c>
-      <c r="B474" t="s">
+      <c r="B565" s="10" t="s">
         <v>1886</v>
       </c>
-      <c r="C474" t="s">
-[...7 lines deleted...]
-      <c r="A475" t="s">
+      <c r="C565" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D565" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="A566" s="10" t="s">
         <v>1887</v>
       </c>
-      <c r="B475" t="s">
+      <c r="B566" s="10" t="s">
         <v>1888</v>
       </c>
-      <c r="C475" t="s">
-[...7 lines deleted...]
-      <c r="A476" t="s">
+      <c r="C566" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D566" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="A567" s="10" t="s">
         <v>1889</v>
       </c>
-      <c r="B476" t="s">
+      <c r="B567" s="10" t="s">
         <v>1890</v>
       </c>
-      <c r="C476" t="s">
-[...7 lines deleted...]
-      <c r="A477" t="s">
+      <c r="C567" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D567" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="A568" s="10" t="s">
         <v>1891</v>
       </c>
-      <c r="B477" t="s">
+      <c r="B568" s="10" t="s">
         <v>1892</v>
       </c>
-      <c r="C477" t="s">
-[...7 lines deleted...]
-      <c r="A478" t="s">
+      <c r="C568" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D568" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="A569" s="10" t="s">
         <v>1893</v>
       </c>
-      <c r="B478" t="s">
+      <c r="B569" s="10" t="s">
         <v>1894</v>
       </c>
-      <c r="C478" t="s">
-[...7 lines deleted...]
-      <c r="A479" t="s">
+      <c r="C569" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D569" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="A570" s="10" t="s">
         <v>1895</v>
       </c>
-      <c r="B479" t="s">
+      <c r="B570" s="10" t="s">
         <v>1896</v>
       </c>
-      <c r="C479" t="s">
-[...7 lines deleted...]
-      <c r="A480" t="s">
+      <c r="C570" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D570" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="A571" s="10" t="s">
         <v>1897</v>
       </c>
-      <c r="B480" t="s">
+      <c r="B571" s="10" t="s">
         <v>1898</v>
       </c>
-      <c r="C480" t="s">
-[...7 lines deleted...]
-      <c r="A481" t="s">
+      <c r="C571" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D571" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="A572" s="10" t="s">
         <v>1899</v>
       </c>
-      <c r="B481" t="s">
+      <c r="B572" s="10" t="s">
         <v>1900</v>
       </c>
-      <c r="C481" t="s">
-[...7 lines deleted...]
-      <c r="A482" t="s">
+      <c r="C572" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D572" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4">
+      <c r="A573" s="10" t="s">
         <v>1901</v>
       </c>
-      <c r="B482" t="s">
+      <c r="B573" s="10" t="s">
         <v>1902</v>
       </c>
-      <c r="C482" t="s">
-[...7 lines deleted...]
-      <c r="A483" t="s">
+      <c r="C573" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D573" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4">
+      <c r="A574" s="10" t="s">
         <v>1903</v>
       </c>
-      <c r="B483" t="s">
-[...10 lines deleted...]
-      <c r="A484" t="s">
+      <c r="B574" s="10" t="s">
         <v>1904</v>
       </c>
-      <c r="B484" t="s">
+      <c r="C574" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D574" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="A575" s="10" t="s">
         <v>1905</v>
       </c>
-      <c r="C484" t="s">
-[...7 lines deleted...]
-      <c r="A485" t="s">
+      <c r="B575" s="10" t="s">
         <v>1906</v>
       </c>
-      <c r="B485" t="s">
+      <c r="C575" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D575" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="A576" s="10" t="s">
         <v>1907</v>
       </c>
-      <c r="C485" t="s">
+      <c r="B576" s="10" t="s">
         <v>1908</v>
       </c>
-      <c r="D485" t="s">
+      <c r="C576" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D576" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4">
+      <c r="A577" s="10" t="s">
         <v>1909</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A486" t="s">
+      <c r="B577" s="10" t="s">
         <v>1910</v>
       </c>
-      <c r="B486" t="s">
+      <c r="C577" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D577" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4">
+      <c r="A578" s="10" t="s">
         <v>1911</v>
       </c>
-      <c r="C486" t="s">
-[...7 lines deleted...]
-      <c r="A487" t="s">
+      <c r="B578" s="10" t="s">
         <v>1912</v>
       </c>
-      <c r="B487" t="s">
+      <c r="C578" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D578" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="A579" s="10" t="s">
         <v>1913</v>
       </c>
-      <c r="C487" t="s">
-[...7 lines deleted...]
-      <c r="A488" t="s">
+      <c r="B579" s="10" t="s">
         <v>1914</v>
       </c>
-      <c r="B488" t="s">
+      <c r="C579" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D579" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="A580" s="10" t="s">
         <v>1915</v>
       </c>
-      <c r="C488" t="s">
-[...7 lines deleted...]
-      <c r="A489" t="s">
+      <c r="B580" s="10" t="s">
         <v>1916</v>
       </c>
-      <c r="B489" t="s">
+      <c r="C580" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D580" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4">
+      <c r="A581" s="10" t="s">
         <v>1917</v>
       </c>
-      <c r="C489" t="s">
-[...2 lines deleted...]
-      <c r="D489" t="s">
+      <c r="B581" s="10" t="s">
         <v>1918</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A490" t="s">
+      <c r="C581" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D581" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4">
+      <c r="A582" s="10" t="s">
         <v>1919</v>
       </c>
-      <c r="B490" t="s">
+      <c r="B582" s="10" t="s">
         <v>1920</v>
       </c>
-      <c r="C490" t="s">
-[...7 lines deleted...]
-      <c r="A491" t="s">
+      <c r="C582" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D582" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4">
+      <c r="A583" s="10" t="s">
         <v>1921</v>
       </c>
-      <c r="B491" t="s">
+      <c r="B583" s="10" t="s">
         <v>1922</v>
       </c>
-      <c r="C491" t="s">
-[...7 lines deleted...]
-      <c r="A492" t="s">
+      <c r="C583" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D583" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4">
+      <c r="A584" s="10" t="s">
         <v>1923</v>
       </c>
-      <c r="B492" t="s">
+      <c r="B584" s="10" t="s">
         <v>1924</v>
       </c>
-      <c r="C492" t="s">
-[...7 lines deleted...]
-      <c r="A493" t="s">
+      <c r="C584" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D584" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4">
+      <c r="A585" s="10" t="s">
         <v>1925</v>
       </c>
-      <c r="B493" t="s">
+      <c r="B585" s="10" t="s">
         <v>1926</v>
       </c>
-      <c r="C493" t="s">
-[...7 lines deleted...]
-      <c r="A494" t="s">
+      <c r="C585" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D585" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4">
+      <c r="A586" s="10" t="s">
         <v>1927</v>
       </c>
-      <c r="B494" t="s">
+      <c r="B586" s="10" t="s">
         <v>1928</v>
       </c>
-      <c r="C494" t="s">
-[...7 lines deleted...]
-      <c r="A495" t="s">
+      <c r="C586" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D586" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4">
+      <c r="A587" s="10" t="s">
         <v>1929</v>
       </c>
-      <c r="B495" t="s">
+      <c r="B587" s="10" t="s">
         <v>1930</v>
       </c>
-      <c r="C495" t="s">
-[...2 lines deleted...]
-      <c r="D495" t="s">
+      <c r="C587" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D587" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4">
+      <c r="A588" s="10" t="s">
         <v>1931</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A496" t="s">
+      <c r="B588" s="10" t="s">
         <v>1932</v>
       </c>
-      <c r="B496" t="s">
+      <c r="C588" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D588" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4">
+      <c r="A589" s="10" t="s">
         <v>1933</v>
       </c>
-      <c r="C496" t="s">
-[...7 lines deleted...]
-      <c r="A497" t="s">
+      <c r="B589" s="10" t="s">
         <v>1934</v>
       </c>
-      <c r="B497" t="s">
+      <c r="C589" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D589" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4">
+      <c r="A590" s="10" t="s">
         <v>1935</v>
       </c>
-      <c r="C497" t="s">
-[...7 lines deleted...]
-      <c r="A498" t="s">
+      <c r="B590" s="10" t="s">
         <v>1936</v>
       </c>
-      <c r="B498" t="s">
+      <c r="C590" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D590" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4">
+      <c r="A591" s="10" t="s">
         <v>1937</v>
       </c>
-      <c r="C498" t="s">
-[...7 lines deleted...]
-      <c r="A499" t="s">
+      <c r="B591" s="10" t="s">
         <v>1938</v>
       </c>
-      <c r="B499" t="s">
+      <c r="C591" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D591" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4">
+      <c r="A592" s="10" t="s">
         <v>1939</v>
       </c>
-      <c r="C499" t="s">
-[...7 lines deleted...]
-      <c r="A500" t="s">
+      <c r="B592" s="10" t="s">
         <v>1940</v>
       </c>
-      <c r="B500" t="s">
+      <c r="C592" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D592" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4">
+      <c r="A593" s="10" t="s">
         <v>1941</v>
       </c>
-      <c r="C500" t="s">
-[...7 lines deleted...]
-      <c r="A501" t="s">
+      <c r="B593" s="10" t="s">
         <v>1942</v>
       </c>
-      <c r="B501" t="s">
+      <c r="C593" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D593" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4">
+      <c r="A594" s="10" t="s">
         <v>1943</v>
       </c>
-      <c r="C501" t="s">
-[...7 lines deleted...]
-      <c r="A502" t="s">
+      <c r="B594" s="10" t="s">
         <v>1944</v>
       </c>
-      <c r="B502" t="s">
+      <c r="C594" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D594" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4">
+      <c r="A595" s="10" t="s">
         <v>1945</v>
       </c>
-      <c r="C502" t="s">
-[...7 lines deleted...]
-      <c r="A503" t="s">
+      <c r="B595" s="10" t="s">
         <v>1946</v>
       </c>
-      <c r="B503" t="s">
+      <c r="C595" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D595" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4">
+      <c r="A596" s="10" t="s">
         <v>1947</v>
       </c>
-      <c r="C503" t="s">
-[...7 lines deleted...]
-      <c r="A504" t="s">
+      <c r="B596" s="10" t="s">
         <v>1948</v>
       </c>
-      <c r="B504" t="s">
+      <c r="C596" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D596" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4">
+      <c r="A597" s="10" t="s">
         <v>1949</v>
       </c>
-      <c r="C504" t="s">
-[...7 lines deleted...]
-      <c r="A505" t="s">
+      <c r="B597" s="10" t="s">
         <v>1950</v>
       </c>
-      <c r="B505" t="s">
+      <c r="C597" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D597" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4">
+      <c r="A598" s="10" t="s">
         <v>1951</v>
       </c>
-      <c r="C505" t="s">
-[...2 lines deleted...]
-      <c r="D505" t="s">
+      <c r="B598" s="10" t="s">
         <v>1952</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A506" t="s">
+      <c r="C598" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D598" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4">
+      <c r="A599" s="10" t="s">
         <v>1953</v>
       </c>
-      <c r="B506" t="s">
+      <c r="B599" s="10" t="s">
         <v>1954</v>
       </c>
-      <c r="C506" t="s">
-[...7 lines deleted...]
-      <c r="A507" t="s">
+      <c r="C599" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D599" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4">
+      <c r="A600" s="10" t="s">
         <v>1955</v>
       </c>
-      <c r="B507" t="s">
+      <c r="B600" s="10" t="s">
         <v>1956</v>
       </c>
-      <c r="C507" t="s">
+      <c r="C600" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="D600" s="10" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4">
+      <c r="A601" s="10" t="s">
         <v>1957</v>
       </c>
-      <c r="D507" t="s">
+      <c r="B601" s="10" t="s">
         <v>1958</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A508" t="s">
+      <c r="C601" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D601" s="10" t="s">
         <v>1959</v>
       </c>
-      <c r="B508" t="s">
+    </row>
+    <row r="602" spans="1:4">
+      <c r="A602" s="10" t="s">
         <v>1960</v>
       </c>
-      <c r="C508" t="s">
-[...7 lines deleted...]
-      <c r="A509" t="s">
+      <c r="B602" s="10" t="s">
         <v>1961</v>
       </c>
-      <c r="B509" t="s">
+      <c r="C602" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D602" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4">
+      <c r="A603" s="10" t="s">
         <v>1962</v>
       </c>
-      <c r="C509" t="s">
-[...7 lines deleted...]
-      <c r="A510" t="s">
+      <c r="B603" s="10" t="s">
         <v>1963</v>
       </c>
-      <c r="B510" t="s">
+      <c r="C603" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D603" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4">
+      <c r="A604" s="10" t="s">
         <v>1964</v>
       </c>
-      <c r="C510" t="s">
+      <c r="B604" s="10" t="s">
         <v>1965</v>
       </c>
-      <c r="D510" t="s">
+      <c r="C604" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D604" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4">
+      <c r="A605" s="10" t="s">
         <v>1966</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A511" t="s">
+      <c r="B605" s="10" t="s">
         <v>1967</v>
       </c>
-      <c r="B511" t="s">
+      <c r="C605" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D605" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4">
+      <c r="A606" s="10" t="s">
         <v>1968</v>
       </c>
-      <c r="C511" t="s">
-[...7 lines deleted...]
-      <c r="A512" t="s">
+      <c r="B606" s="10" t="s">
         <v>1969</v>
       </c>
-      <c r="B512" t="s">
+      <c r="C606" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D606" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4">
+      <c r="A607" s="10" t="s">
         <v>1970</v>
       </c>
-      <c r="C512" t="s">
-[...7 lines deleted...]
-      <c r="A513" t="s">
+      <c r="B607" s="10" t="s">
         <v>1971</v>
       </c>
-      <c r="B513" t="s">
+      <c r="C607" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D607" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4">
+      <c r="A608" s="10" t="s">
         <v>1972</v>
       </c>
-      <c r="C513" t="s">
-[...7 lines deleted...]
-      <c r="A514" t="s">
+      <c r="B608" s="10" t="s">
         <v>1973</v>
       </c>
-      <c r="B514" t="s">
+      <c r="C608" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D608" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4">
+      <c r="A609" s="10" t="s">
         <v>1974</v>
       </c>
-      <c r="C514" t="s">
-[...7 lines deleted...]
-      <c r="A515" t="s">
+      <c r="B609" s="10" t="s">
         <v>1975</v>
       </c>
-      <c r="B515" t="s">
+      <c r="C609" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D609" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4">
+      <c r="A610" s="10" t="s">
         <v>1976</v>
       </c>
-      <c r="C515" t="s">
-[...7 lines deleted...]
-      <c r="A516" t="s">
+      <c r="B610" s="10" t="s">
         <v>1977</v>
       </c>
-      <c r="B516" t="s">
+      <c r="C610" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D610" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4">
+      <c r="A611" s="10" t="s">
         <v>1978</v>
       </c>
-      <c r="C516" t="s">
-[...2 lines deleted...]
-      <c r="D516" t="s">
+      <c r="B611" s="10" t="s">
         <v>1979</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A517" t="s">
+      <c r="C611" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D611" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4">
+      <c r="A612" s="10" t="s">
         <v>1980</v>
       </c>
-      <c r="B517" t="s">
+      <c r="B612" s="10" t="s">
         <v>1981</v>
       </c>
-      <c r="C517" t="s">
-[...7 lines deleted...]
-      <c r="A518" t="s">
+      <c r="C612" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D612" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4">
+      <c r="A613" s="10" t="s">
         <v>1982</v>
       </c>
-      <c r="B518" t="s">
+      <c r="B613" s="10" t="s">
         <v>1983</v>
       </c>
-      <c r="C518" t="s">
-[...7 lines deleted...]
-      <c r="A519" t="s">
+      <c r="C613" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D613" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4">
+      <c r="A614" s="10" t="s">
         <v>1984</v>
       </c>
-      <c r="B519" t="s">
+      <c r="B614" s="10" t="s">
         <v>1985</v>
       </c>
-      <c r="C519" t="s">
-[...7 lines deleted...]
-      <c r="A520" t="s">
+      <c r="C614" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D614" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4">
+      <c r="A615" s="10" t="s">
         <v>1986</v>
       </c>
-      <c r="B520" t="s">
+      <c r="B615" s="10" t="s">
         <v>1987</v>
       </c>
-      <c r="C520" t="s">
-[...7 lines deleted...]
-      <c r="A521" t="s">
+      <c r="C615" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D615" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4">
+      <c r="A616" s="10" t="s">
         <v>1988</v>
       </c>
-      <c r="B521" t="s">
+      <c r="B616" s="10" t="s">
         <v>1989</v>
       </c>
-      <c r="C521" t="s">
-[...7 lines deleted...]
-      <c r="A522" t="s">
+      <c r="C616" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D616" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4">
+      <c r="A617" s="10" t="s">
         <v>1990</v>
       </c>
-      <c r="B522" t="s">
+      <c r="B617" s="10" t="s">
         <v>1991</v>
       </c>
-      <c r="C522" t="s">
-[...7 lines deleted...]
-      <c r="A523" t="s">
+      <c r="C617" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D617" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4">
+      <c r="A618" s="10" t="s">
         <v>1992</v>
       </c>
-      <c r="B523" t="s">
+      <c r="B618" s="10" t="s">
         <v>1993</v>
       </c>
-      <c r="C523" t="s">
-[...7 lines deleted...]
-      <c r="A524" t="s">
+      <c r="C618" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D618" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4">
+      <c r="A619" s="10" t="s">
         <v>1994</v>
       </c>
-      <c r="B524" t="s">
+      <c r="B619" s="10" t="s">
         <v>1995</v>
       </c>
-      <c r="C524" t="s">
-[...7 lines deleted...]
-      <c r="A525" t="s">
+      <c r="C619" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="D619" s="10" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4">
+      <c r="A620" s="10" t="s">
         <v>1996</v>
       </c>
-      <c r="B525" t="s">
+      <c r="B620" s="10" t="s">
         <v>1997</v>
       </c>
-      <c r="C525" t="s">
-[...7 lines deleted...]
-      <c r="A526" t="s">
+      <c r="C620" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D620" s="10" t="s">
         <v>1998</v>
       </c>
-      <c r="B526" t="s">
+    </row>
+    <row r="621" spans="1:4">
+      <c r="A621" s="10" t="s">
         <v>1999</v>
       </c>
-      <c r="C526" t="s">
-[...7 lines deleted...]
-      <c r="A527" t="s">
+      <c r="B621" s="10" t="s">
         <v>2000</v>
       </c>
-      <c r="B527" t="s">
+      <c r="C621" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D621" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4">
+      <c r="A622" s="10" t="s">
         <v>2001</v>
       </c>
-      <c r="C527" t="s">
-[...7 lines deleted...]
-      <c r="A528" t="s">
+      <c r="B622" s="10" t="s">
         <v>2002</v>
       </c>
-      <c r="B528" t="s">
+      <c r="C622" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D622" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4">
+      <c r="A623" s="10" t="s">
         <v>2003</v>
       </c>
-      <c r="C528" t="s">
-[...7 lines deleted...]
-      <c r="A529" t="s">
+      <c r="B623" s="10" t="s">
         <v>2004</v>
       </c>
-      <c r="B529" t="s">
+      <c r="C623" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D623" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4">
+      <c r="A624" s="10" t="s">
         <v>2005</v>
       </c>
-      <c r="C529" t="s">
-[...7 lines deleted...]
-      <c r="A530" t="s">
+      <c r="B624" s="10" t="s">
         <v>2006</v>
       </c>
-      <c r="B530" t="s">
+      <c r="C624" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D624" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4">
+      <c r="A625" s="10" t="s">
         <v>2007</v>
       </c>
-      <c r="C530" t="s">
-[...7 lines deleted...]
-      <c r="A531" t="s">
+      <c r="B625" s="10" t="s">
         <v>2008</v>
       </c>
-      <c r="B531" t="s">
+      <c r="C625" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D625" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4">
+      <c r="A626" s="10" t="s">
         <v>2009</v>
       </c>
-      <c r="C531" t="s">
-[...7 lines deleted...]
-      <c r="A532" t="s">
+      <c r="B626" s="10" t="s">
         <v>2010</v>
       </c>
-      <c r="B532" t="s">
+      <c r="C626" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D626" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4">
+      <c r="A627" s="10" t="s">
         <v>2011</v>
       </c>
-      <c r="C532" t="s">
-[...7 lines deleted...]
-      <c r="A533" t="s">
+      <c r="B627" s="10" t="s">
         <v>2012</v>
       </c>
-      <c r="B533" t="s">
+      <c r="C627" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D627" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4">
+      <c r="A628" s="10" t="s">
         <v>2013</v>
       </c>
-      <c r="C533" t="s">
-[...7 lines deleted...]
-      <c r="A534" t="s">
+      <c r="B628" s="10" t="s">
         <v>2014</v>
       </c>
-      <c r="B534" t="s">
+      <c r="C628" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D628" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4">
+      <c r="A629" s="10" t="s">
         <v>2015</v>
       </c>
-      <c r="C534" t="s">
-[...7 lines deleted...]
-      <c r="A535" t="s">
+      <c r="B629" s="10" t="s">
         <v>2016</v>
       </c>
-      <c r="B535" t="s">
+      <c r="C629" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D629" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4">
+      <c r="A630" s="10" t="s">
         <v>2017</v>
       </c>
-      <c r="C535" t="s">
-[...7 lines deleted...]
-      <c r="A536" t="s">
+      <c r="B630" s="10" t="s">
         <v>2018</v>
       </c>
-      <c r="B536" t="s">
+      <c r="C630" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D630" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4">
+      <c r="A631" s="10" t="s">
         <v>2019</v>
       </c>
-      <c r="C536" t="s">
-[...7 lines deleted...]
-      <c r="A537" t="s">
+      <c r="B631" s="10" t="s">
         <v>2020</v>
       </c>
-      <c r="B537" t="s">
+      <c r="C631" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D631" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4">
+      <c r="A632" s="10" t="s">
         <v>2021</v>
       </c>
-      <c r="C537" t="s">
-[...7 lines deleted...]
-      <c r="A538" t="s">
+      <c r="B632" s="10" t="s">
         <v>2022</v>
       </c>
-      <c r="B538" t="s">
+      <c r="C632" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D632" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4">
+      <c r="A633" s="10" t="s">
         <v>2023</v>
       </c>
-      <c r="C538" t="s">
+      <c r="B633" s="10" t="s">
         <v>2024</v>
       </c>
-      <c r="D538" t="s">
+      <c r="C633" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D633" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4">
+      <c r="A634" s="10" t="s">
         <v>2025</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A539" t="s">
+      <c r="B634" s="10" t="s">
         <v>2026</v>
       </c>
-      <c r="B539" t="s">
+      <c r="C634" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D634" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4">
+      <c r="A635" s="10" t="s">
         <v>2027</v>
       </c>
-      <c r="C539" t="s">
-[...7 lines deleted...]
-      <c r="A540" t="s">
+      <c r="B635" s="10" t="s">
         <v>2028</v>
       </c>
-      <c r="B540" t="s">
+      <c r="C635" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D635" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4">
+      <c r="A636" s="10" t="s">
         <v>2029</v>
       </c>
-      <c r="C540" t="s">
-[...7 lines deleted...]
-      <c r="A541" t="s">
+      <c r="B636" s="10" t="s">
         <v>2030</v>
       </c>
-      <c r="B541" t="s">
+      <c r="C636" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D636" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4">
+      <c r="A637" s="10" t="s">
         <v>2031</v>
       </c>
-      <c r="C541" t="s">
+      <c r="B637" s="10" t="s">
         <v>2032</v>
       </c>
-      <c r="D541" t="s">
+      <c r="C637" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D637" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4">
+      <c r="A638" s="10" t="s">
         <v>2033</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A542" t="s">
+      <c r="B638" s="10" t="s">
         <v>2034</v>
       </c>
-      <c r="B542" t="s">
+      <c r="C638" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D638" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4">
+      <c r="A639" s="10" t="s">
         <v>2035</v>
       </c>
-      <c r="C542" t="s">
-[...7 lines deleted...]
-      <c r="A543" t="s">
+      <c r="B639" s="10" t="s">
         <v>2036</v>
       </c>
-      <c r="B543" t="s">
+      <c r="C639" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D639" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4">
+      <c r="A640" s="10" t="s">
         <v>2037</v>
       </c>
-      <c r="C543" t="s">
-[...7 lines deleted...]
-      <c r="A544" t="s">
+      <c r="B640" s="10" t="s">
         <v>2038</v>
       </c>
-      <c r="B544" t="s">
+      <c r="C640" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D640" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4">
+      <c r="A641" s="10" t="s">
         <v>2039</v>
       </c>
-      <c r="C544" t="s">
-[...7 lines deleted...]
-      <c r="A545" t="s">
+      <c r="B641" s="10" t="s">
         <v>2040</v>
       </c>
-      <c r="B545" t="s">
+      <c r="C641" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D641" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4">
+      <c r="A642" s="10" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B642" s="10" t="s">
         <v>2041</v>
       </c>
-      <c r="C545" t="s">
-[...7 lines deleted...]
-      <c r="A546" t="s">
+      <c r="C642" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D642" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4">
+      <c r="A643" s="10" t="s">
         <v>2042</v>
       </c>
-      <c r="B546" t="s">
-[...10 lines deleted...]
-      <c r="A547" t="s">
+      <c r="B643" s="10" t="s">
         <v>2043</v>
       </c>
-      <c r="B547" t="s">
+      <c r="C643" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D643" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4">
+      <c r="A644" s="10" t="s">
         <v>2044</v>
       </c>
-      <c r="C547" t="s">
-[...7 lines deleted...]
-      <c r="A548" t="s">
+      <c r="B644" s="10" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C644" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D644" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4">
+      <c r="A645" s="10" t="s">
         <v>2045</v>
       </c>
-      <c r="B548" t="s">
+      <c r="B645" s="10" t="s">
         <v>2046</v>
       </c>
-      <c r="C548" t="s">
-[...7 lines deleted...]
-      <c r="A549" t="s">
+      <c r="C645" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D645" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4">
+      <c r="A646" s="10" t="s">
         <v>2047</v>
       </c>
-      <c r="B549" t="s">
+      <c r="B646" s="10" t="s">
         <v>2048</v>
       </c>
-      <c r="C549" t="s">
-[...7 lines deleted...]
-      <c r="A550" t="s">
+      <c r="C646" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D646" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4">
+      <c r="A647" s="10" t="s">
         <v>2049</v>
       </c>
-      <c r="B550" t="s">
+      <c r="B647" s="10" t="s">
         <v>2050</v>
       </c>
-      <c r="C550" t="s">
-[...7 lines deleted...]
-      <c r="A551" t="s">
+      <c r="C647" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D647" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4">
+      <c r="A648" s="10" t="s">
         <v>2051</v>
       </c>
-      <c r="B551" t="s">
+      <c r="B648" s="10" t="s">
         <v>2052</v>
       </c>
-      <c r="C551" t="s">
-[...2 lines deleted...]
-      <c r="D551" t="s">
+      <c r="C648" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D648" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4">
+      <c r="A649" s="10" t="s">
         <v>2053</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A552" t="s">
+      <c r="B649" s="10" t="s">
         <v>2054</v>
       </c>
-      <c r="B552" t="s">
+      <c r="C649" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D649" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4">
+      <c r="A650" s="10" t="s">
         <v>2055</v>
       </c>
-      <c r="C552" t="s">
-[...7 lines deleted...]
-      <c r="A553" t="s">
+      <c r="B650" s="10" t="s">
         <v>2056</v>
       </c>
-      <c r="B553" t="s">
+      <c r="C650" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D650" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4">
+      <c r="A651" s="10" t="s">
         <v>2057</v>
       </c>
-      <c r="C553" t="s">
-[...7 lines deleted...]
-      <c r="A554" t="s">
+      <c r="B651" s="10" t="s">
         <v>2058</v>
       </c>
-      <c r="B554" t="s">
+      <c r="C651" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D651" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4">
+      <c r="A652" s="10" t="s">
         <v>2059</v>
       </c>
-      <c r="C554" t="s">
-[...7 lines deleted...]
-      <c r="A555" t="s">
+      <c r="C652" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D652" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4">
+      <c r="A653" s="10" t="s">
         <v>2060</v>
       </c>
-      <c r="B555" t="s">
+      <c r="C653" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D653" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4">
+      <c r="A654" s="10" t="s">
         <v>2061</v>
       </c>
-      <c r="C555" t="s">
-[...7 lines deleted...]
-      <c r="A556" t="s">
+      <c r="B654" s="10" t="s">
         <v>2062</v>
       </c>
-      <c r="B556" t="s">
+      <c r="C654" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D654" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4">
+      <c r="A655" s="10" t="s">
         <v>2063</v>
       </c>
-      <c r="C556" t="s">
-[...7 lines deleted...]
-      <c r="A557" t="s">
+      <c r="B655" s="10" t="s">
         <v>2064</v>
       </c>
-      <c r="B557" t="s">
+      <c r="C655" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D655" s="10" t="s">
+        <v>1998</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4">
+      <c r="A656" s="10" t="s">
         <v>2065</v>
       </c>
-      <c r="C557" t="s">
-[...7 lines deleted...]
-      <c r="A558" t="s">
+      <c r="B656" s="10" t="s">
         <v>2066</v>
       </c>
-      <c r="B558" t="s">
+      <c r="C656" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="D656" s="10" t="s">
         <v>2067</v>
       </c>
-      <c r="C558" t="s">
-[...7 lines deleted...]
-      <c r="A559" t="s">
+    </row>
+    <row r="657" spans="1:4">
+      <c r="A657" s="10" t="s">
         <v>2068</v>
       </c>
-      <c r="B559" t="s">
+      <c r="B657" s="10" t="s">
         <v>2069</v>
       </c>
-      <c r="C559" t="s">
-[...7 lines deleted...]
-      <c r="A560" t="s">
+      <c r="C657" s="10" t="s">
         <v>2070</v>
       </c>
-      <c r="B560" t="s">
+      <c r="D657" s="10" t="s">
         <v>2071</v>
       </c>
-      <c r="C560" t="s">
-[...7 lines deleted...]
-      <c r="A561" t="s">
+    </row>
+    <row r="658" spans="1:4">
+      <c r="A658" s="10" t="s">
         <v>2072</v>
       </c>
-      <c r="B561" t="s">
+      <c r="B658" s="10" t="s">
         <v>2073</v>
       </c>
-      <c r="C561" t="s">
-[...7 lines deleted...]
-      <c r="A562" t="s">
+      <c r="C658" s="10" t="s">
+        <v>649</v>
+      </c>
+      <c r="D658" s="10" t="s">
         <v>2074</v>
       </c>
-      <c r="B562" t="s">
+    </row>
+    <row r="659" spans="1:4">
+      <c r="A659" s="10" t="s">
         <v>2075</v>
       </c>
-      <c r="C562" t="s">
-[...7 lines deleted...]
-      <c r="A563" t="s">
+      <c r="B659" s="10" t="s">
         <v>2076</v>
       </c>
-      <c r="B563" t="s">
+      <c r="C659" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D659" s="10" t="s">
         <v>2077</v>
       </c>
-      <c r="C563" t="s">
-[...7 lines deleted...]
-      <c r="A564" t="s">
+    </row>
+    <row r="660" spans="1:4">
+      <c r="A660" s="10" t="s">
         <v>2078</v>
       </c>
-      <c r="B564" t="s">
+      <c r="B660" s="10" t="s">
         <v>2079</v>
       </c>
-      <c r="C564" t="s">
-[...7 lines deleted...]
-      <c r="A565" t="s">
+      <c r="C660" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D660" s="10" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4">
+      <c r="A661" s="10" t="s">
         <v>2080</v>
       </c>
-      <c r="B565" t="s">
+      <c r="B661" s="10" t="s">
         <v>2081</v>
       </c>
-      <c r="C565" t="s">
-[...7 lines deleted...]
-      <c r="A566" t="s">
+      <c r="C661" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D661" s="10" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4">
+      <c r="A662" s="10" t="s">
         <v>2082</v>
       </c>
-      <c r="B566" t="s">
+      <c r="B662" s="10" t="s">
         <v>2083</v>
       </c>
-      <c r="C566" t="s">
-[...7 lines deleted...]
-      <c r="A567" t="s">
+      <c r="C662" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D662" s="10" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4">
+      <c r="A663" s="10" t="s">
         <v>2084</v>
       </c>
-      <c r="B567" t="s">
+      <c r="B663" s="10" t="s">
         <v>2085</v>
       </c>
-      <c r="C567" t="s">
-[...7 lines deleted...]
-      <c r="A568" t="s">
+      <c r="C663" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D663" s="10" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4">
+      <c r="A664" s="10" t="s">
         <v>2086</v>
       </c>
-      <c r="B568" t="s">
+      <c r="B664" s="10" t="s">
         <v>2087</v>
       </c>
-      <c r="C568" t="s">
-[...7 lines deleted...]
-      <c r="A569" t="s">
+      <c r="C664" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D664" s="10" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4">
+      <c r="A665" s="10" t="s">
         <v>2088</v>
       </c>
-      <c r="B569" t="s">
+      <c r="B665" s="10" t="s">
         <v>2089</v>
       </c>
-      <c r="C569" t="s">
-[...7 lines deleted...]
-      <c r="A570" t="s">
+      <c r="C665" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D665" s="10" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4">
+      <c r="A666" s="10" t="s">
         <v>2090</v>
       </c>
-      <c r="B570" t="s">
+      <c r="B666" s="10" t="s">
         <v>2091</v>
       </c>
-      <c r="C570" t="s">
-[...7 lines deleted...]
-      <c r="A571" t="s">
+      <c r="C666" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D666" s="10" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4">
+      <c r="A667" s="10" t="s">
         <v>2092</v>
       </c>
-      <c r="B571" t="s">
+      <c r="B667" s="10" t="s">
         <v>2093</v>
       </c>
-      <c r="C571" t="s">
-[...7 lines deleted...]
-      <c r="A572" t="s">
+      <c r="C667" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D667" s="10" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4">
+      <c r="A668" s="10" t="s">
         <v>2094</v>
       </c>
-      <c r="B572" t="s">
+      <c r="B668" s="10" t="s">
         <v>2095</v>
       </c>
-      <c r="C572" t="s">
-[...7 lines deleted...]
-      <c r="A573" t="s">
+      <c r="C668" s="10" t="s">
+        <v>657</v>
+      </c>
+      <c r="D668" s="10" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4">
+      <c r="A669" s="10" t="s">
         <v>2096</v>
       </c>
-      <c r="B573" t="s">
+      <c r="B669" s="10" t="s">
         <v>2097</v>
       </c>
-      <c r="C573" t="s">
-[...7 lines deleted...]
-      <c r="A574" t="s">
+      <c r="C669" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="D669" s="10" t="s">
         <v>2098</v>
       </c>
-      <c r="B574" t="s">
+    </row>
+    <row r="670" spans="1:4">
+      <c r="A670" s="10" t="s">
         <v>2099</v>
       </c>
-      <c r="C574" t="s">
-[...7 lines deleted...]
-      <c r="A575" t="s">
+      <c r="B670" s="10" t="s">
         <v>2100</v>
       </c>
-      <c r="B575" t="s">
+      <c r="C670" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="D670" s="10" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4">
+      <c r="A671" s="10" t="s">
         <v>2101</v>
       </c>
-      <c r="C575" t="s">
-[...7 lines deleted...]
-      <c r="A576" t="s">
+      <c r="B671" s="10" t="s">
         <v>2102</v>
       </c>
-      <c r="B576" t="s">
+      <c r="C671" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="D671" s="10" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4">
+      <c r="A672" s="10" t="s">
         <v>2103</v>
       </c>
-      <c r="C576" t="s">
-[...7 lines deleted...]
-      <c r="A577" t="s">
+      <c r="B672" s="10" t="s">
         <v>2104</v>
       </c>
-      <c r="B577" t="s">
+      <c r="C672" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="D672" s="10" t="s">
+        <v>2098</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4">
+      <c r="A673" s="10" t="s">
         <v>2105</v>
       </c>
-      <c r="C577" t="s">
-[...7 lines deleted...]
-      <c r="A578" t="s">
+      <c r="B673" s="10" t="s">
         <v>2106</v>
       </c>
-      <c r="B578" t="s">
-[...1330 lines deleted...]
-        <v>2293</v>
+      <c r="C673" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="D673" s="10" t="s">
+        <v>2098</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:D1" xr:uid="{EB62DAAA-BBEA-444A-A89A-8C21D13775E8}">
-[...3 lines deleted...]
-  </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EF71F81-2D56-4D18-A77D-7AAA47198A9E}">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D60" sqref="D60"/>
+      <selection sqref="A1:D42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="27.88671875" style="13" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.109375" style="13"/>
+    <col min="1" max="1" width="36.5703125" style="18" customWidth="1"/>
+    <col min="2" max="2" width="35.7109375" style="18" customWidth="1"/>
+    <col min="3" max="3" width="52" style="18" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31.28515625" style="18" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-[...584 lines deleted...]
-        <v>908</v>
+    <row r="1" spans="1:4" s="19" customFormat="1" ht="18.75">
+      <c r="A1" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C1" s="17" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D1" s="17" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="18" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B2" s="18" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C2" s="18" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D2" s="18" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="18" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D3" s="18" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="18" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C4" s="18" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="18" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C5" s="18" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D5" s="18" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="18" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="18" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B7" s="18" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="18" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D8" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="18" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D9" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="18" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D10" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="18" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="18" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B12" s="18" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="18" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B13" s="18" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C13" s="18" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D13" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="18" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D14" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="18" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C15" s="18" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D15" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="18" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="18" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C17" s="18" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D17" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="18" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D18" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="18" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C19" s="18" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D19" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="18" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D20" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="18" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C21" s="18" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D21" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="18" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C22" s="18" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D22" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="18" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B23" s="18" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C23" s="18" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D23" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="18" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B24" s="18" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C24" s="18" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D24" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="18" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B25" s="18" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C25" s="18" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D25" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="18" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B26" s="18" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C26" s="18" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D26" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="18" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B27" s="18" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C27" s="18" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D27" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="18" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B28" s="18" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C28" s="18" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D28" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="18" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B29" s="18" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C29" s="18" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D29" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="18" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B30" s="18" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D30" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="18" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B31" s="18" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C31" s="18" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D31" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="18" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B32" s="18" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D32" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="18" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C33" s="18" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D33" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="18" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B34" s="18" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C34" s="18" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D34" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="18" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B35" s="18" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C35" s="18" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D35" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="18" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B36" s="18" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C36" s="18" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D36" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="18" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B37" s="18" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C37" s="18" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D37" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="18" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B38" s="18" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C38" s="18" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D38" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="18" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B39" s="18" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C39" s="18" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D39" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="18" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B40" s="18" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C40" s="18" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D40" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="18" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B41" s="18" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C41" s="18" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D41" s="18" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="18" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B42" s="18" t="s">
+        <v>2232</v>
+      </c>
+      <c r="C42" s="18" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D42" s="18" t="s">
+        <v>2131</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{750D21A7-A70B-4BEA-8A04-A92A3B9A84B9}">
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="34.109375" customWidth="1"/>
-    <col min="2" max="9" width="28.5546875" customWidth="1"/>
+    <col min="1" max="1" width="34.140625" style="10" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" style="10" customWidth="1"/>
+    <col min="3" max="3" width="36.7109375" style="10" customWidth="1"/>
+    <col min="4" max="9" width="28.5703125" style="10" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A3" s="23" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" s="9" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="9" customFormat="1" ht="18.75">
+      <c r="A3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="23" t="s">
-[...103 lines deleted...]
-        <v>2443</v>
+      <c r="B3" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="10" t="s">
+        <v>2235</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="10" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="10" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="10" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="10" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>698</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="10" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="10" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>698</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="10" t="s">
+        <v>2250</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3aecde8-d9a1-4049-933e-9e2b7225d702" xmlns:ns3="9aa0aac6-9572-464b-91c6-faa7c94d9472" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6d6cd4f97a796e628a205f5f15cbf8fe" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EC4DC73760088B44ABF93A5FB50D0363" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="37cbfed0ec1c5556d04793eb7d24b61f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3aecde8-d9a1-4049-933e-9e2b7225d702" xmlns:ns3="9aa0aac6-9572-464b-91c6-faa7c94d9472" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3131b2830d9ceec100331f7c579167e9" ns2:_="" ns3:_="">
     <xsd:import namespace="d3aecde8-d9a1-4049-933e-9e2b7225d702"/>
     <xsd:import namespace="9aa0aac6-9572-464b-91c6-faa7c94d9472"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -24405,127 +23156,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3aecde8-d9a1-4049-933e-9e2b7225d702">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9aa0aac6-9572-464b-91c6-faa7c94d9472" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F53A45A-BAEE-47C7-A467-A022D8E17316}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F952EBA5-4B6C-4A8F-883C-170F0B359A5F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FD812D-6CC8-4004-8B38-A568AA1D4814}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5FD812D-6CC8-4004-8B38-A568AA1D4814}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DD6B029-C3B7-4CA1-A089-8F33104B82B3}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F53A45A-BAEE-47C7-A467-A022D8E17316}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...21 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Commonwealth of Massachusetts</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>PFAS NPDES Wastewater form field definitions - MassDEP</dc:title>
   <dc:subject/>
   <dc:creator>lpoland</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100EC4DC73760088B44ABF93A5FB50D0363</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>