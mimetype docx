--- v0 (2026-08-24)
+++ v1 (2026-10-23)
@@ -1,75 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36DB9BFE" w14:textId="58305D80" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
+    <w:p w14:paraId="36DB9BFE" w14:textId="58305D80" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06C00F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Massachusetts Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414F4610" w14:textId="756BA92C" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="28A34BFC">
+    <w:p w14:paraId="414F4610" w14:textId="756BA92C" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="28A34BFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28A34BFC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Statewide Guidance for Pharmacist</w:t>
       </w:r>
       <w:r w:rsidR="08D88D63" w:rsidRPr="28A34BFC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -82,728 +83,788 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Prescribe Prophylaxis </w:t>
       </w:r>
       <w:r w:rsidR="33E0456C" w:rsidRPr="28A34BFC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">after </w:t>
       </w:r>
       <w:r w:rsidRPr="28A34BFC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Exposure to Certain Sexually Transmitted Infections </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA112AD" w14:textId="6BC6B387" w:rsidR="00664F9E" w:rsidRDefault="00664F9E" w:rsidP="06C00F45">
+    <w:p w14:paraId="0DA112AD" w14:textId="6BC6B387" w:rsidR="006B7226" w:rsidRDefault="006B7226" w:rsidP="06C00F45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09FFD01A" w14:textId="47455118" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
+    <w:p w14:paraId="09FFD01A" w14:textId="47455118" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="0A0A0A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06C00F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Amendments to</w:t>
       </w:r>
       <w:r w:rsidRPr="06C00F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="110AF2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r w:rsidRPr="06C00F45">
+        <w:r w:rsidRPr="001B09F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="110AF2"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>M.G.L. c.94C s19F</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="06C00F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="0A12F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="06C00F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">allow pharmacists to prescribe prophylaxis for sexually transmitted infections (STIs). The Massachusetts Department of Public Health (DPH) currently recommends doxycycline prophylaxis for STIs by pharmacists </w:t>
       </w:r>
       <w:r w:rsidRPr="06C00F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="0A0A0A"/>
         </w:rPr>
         <w:t xml:space="preserve">if the following conditions are met:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA84770" w14:textId="213BF4FF" w:rsidR="00664F9E" w:rsidRDefault="00664F9E" w:rsidP="06C00F45">
+    <w:p w14:paraId="3DA84770" w14:textId="213BF4FF" w:rsidR="006B7226" w:rsidRDefault="006B7226" w:rsidP="06C00F45">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="635D6757" w14:textId="11FF0B4F" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="1A2C7E81">
+    <w:p w14:paraId="635D6757" w14:textId="11FF0B4F" w:rsidR="006B7226" w:rsidRPr="00CF3280" w:rsidRDefault="0C704A97" w:rsidP="1A2C7E81">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-          <w:color w:val="242424"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="1A2C7E81">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3280">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Pharmacists:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4630B685" w14:textId="168B9A7F" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="035FCE63">
+    <w:p w14:paraId="4630B685" w14:textId="168B9A7F" w:rsidR="006B7226" w:rsidRPr="002C4492" w:rsidRDefault="0C704A97" w:rsidP="002C4492">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...35 lines deleted...]
-          <w:color w:val="242424"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="0000CC"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF3280">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have received </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">training in </w:t>
+      </w:r>
+      <w:r w:rsidR="1F8C34BF" w:rsidRPr="00636B5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="1F8C34BF" w:rsidRPr="00636B5B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>Circular Letter</w:t>
+        </w:r>
+        <w:r w:rsidR="469842DC" w:rsidRPr="00636B5B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t xml:space="preserve">: </w:t>
+        </w:r>
+        <w:r w:rsidR="4DA1A11A" w:rsidRPr="00636B5B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>DCP 26-08-125</w:t>
+        </w:r>
+        <w:r w:rsidR="7F83CDB0" w:rsidRPr="00636B5B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="7F83CDB0" w:rsidRPr="00636B5B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>Pharmacist prescribing of certain contraceptives and medications for the prevention of human immunodeficiency virus (HIV) and prevention and treatment of sexually transmitted infections (STI)</w:t>
+        </w:r>
+        <w:r w:rsidR="7F83CDB0" w:rsidRPr="00636B5B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="3F7D0416" w:rsidRPr="002C4492">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="0000CC"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7F83CDB0" w:rsidRPr="035FCE63">
-[...23 lines deleted...]
-    <w:p w14:paraId="6856D936" w14:textId="6168FCED" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="28A34BFC">
+    </w:p>
+    <w:p w14:paraId="6856D936" w14:textId="6168FCED" w:rsidR="006B7226" w:rsidRPr="001B09F2" w:rsidRDefault="0C704A97" w:rsidP="001B09F2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-          <w:color w:val="110AF2"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="28A34BFC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B09F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Prescribe prevention treatment for STIs according to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B09F2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="110AF2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidRPr="28A34BFC">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="001B09F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="110AF2"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>Massachusetts Department of Public Health Prevention Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="28A34BFC">
-[...2 lines deleted...]
-          <w:color w:val="110AF2"/>
+      <w:r w:rsidRPr="001B09F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="0000CC"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1404B8F9" w14:textId="2C51D68F" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="440AF7AD">
+    <w:p w14:paraId="1404B8F9" w14:textId="2C51D68F" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="440AF7AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="440AF7AD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Provide information about</w:t>
       </w:r>
       <w:r w:rsidRPr="440AF7AD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="0A12F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="440AF7AD">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="001B09F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="110AF2"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>Massachusetts Integrated Testing and Linkage Services sites</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="440AF7AD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="440AF7AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B09F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="440AF7AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="001B09F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="110AF2"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>Sexual and Reproductive Health Services locations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="440AF7AD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0A25F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="440AF7AD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>for additional questions, follow-up testing, follow-up care and care of sex partners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF2DA82" w14:textId="16D807D7" w:rsidR="340B7ECC" w:rsidRDefault="340B7ECC" w:rsidP="440AF7AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="440AF7AD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Ask patient if they have a primary care </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Int_2s3nqeRk"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="440AF7AD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>provider</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="440AF7AD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> they would like to have notified. If yes, obtain verbal consent before notification.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF3803B" w14:textId="6D641021" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="440AF7AD">
+    <w:p w14:paraId="0DF3803B" w14:textId="6D641021" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="440AF7AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="440AF7AD">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If the patient does not have a primary care provider, provide a list of primary care providers in the surrounding geographic area.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4294DE6A" w14:textId="376AABA5" w:rsidR="00664F9E" w:rsidRDefault="00664F9E" w:rsidP="06C00F45">
+    <w:p w14:paraId="4294DE6A" w14:textId="376AABA5" w:rsidR="006B7226" w:rsidRDefault="006B7226" w:rsidP="06C00F45">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C61127A" w14:textId="2B10FB6B" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="1A2C7E81">
+    <w:p w14:paraId="1C61127A" w14:textId="2B10FB6B" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="1A2C7E81">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A2C7E81">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Patients:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53846E9F" w14:textId="33B114AB" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
+    <w:p w14:paraId="53846E9F" w14:textId="33B114AB" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06C00F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide result/evidence of negative laboratory testing within the past week showing absence of chlamydia, gonorrhea, and syphilis. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01191DB0" w14:textId="555A19B7" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
+    <w:p w14:paraId="01191DB0" w14:textId="555A19B7" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06C00F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Provide result/evidence of a negative pregnancy test within the past week (for individuals capable of pregnancy).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7312E8A9" w14:textId="6BF98179" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="28A34BFC">
+    <w:p w14:paraId="7312E8A9" w14:textId="6BF98179" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="28A34BFC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28A34BFC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
-        <w:t>Sign waiver indicating individual is asymptomatic, and declines physical examination, in spite of awareness that an examination may change treatment recommendations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="26857B64" w14:textId="4EF2A404" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
+        <w:t xml:space="preserve">Sign </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="28A34BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>waiver</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="28A34BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicating </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="28A34BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>individual</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="28A34BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is asymptomatic, and declines physical examination, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="28A34BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>in spite of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="28A34BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> awareness that an examination may change treatment recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26857B64" w14:textId="4EF2A404" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06C00F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Are 18 years of age or older.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0B8A76" w14:textId="4A409F2F" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
+    <w:p w14:paraId="1F0B8A76" w14:textId="4A409F2F" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06C00F45">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Weigh more than 45 kg (99 lbs).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F63A3A" w14:textId="77D13219" w:rsidR="00664F9E" w:rsidRDefault="00664F9E" w:rsidP="06C00F45">
+    <w:p w14:paraId="38F63A3A" w14:textId="77D13219" w:rsidR="006B7226" w:rsidRDefault="006B7226" w:rsidP="06C00F45">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CBDAA22" w14:textId="414F83B6" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="1A2C7E81">
+    <w:p w14:paraId="4CBDAA22" w14:textId="414F83B6" w:rsidR="006B7226" w:rsidRDefault="0C704A97" w:rsidP="1A2C7E81">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A2C7E81">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve">Resources </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258B3C76" w14:textId="1D415088" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="440AF7AD">
+    <w:p w14:paraId="258B3C76" w14:textId="1D415088" w:rsidR="006B7226" w:rsidRPr="002C4492" w:rsidRDefault="0C704A97" w:rsidP="440AF7AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-          <w:color w:val="0A12F5"/>
-[...16 lines deleted...]
-        <w:r w:rsidRPr="440AF7AD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4492">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The STD Clinical Consultation Network (STDCCN) provides FREE expert STD clinician-clinician consultation. Visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="002C4492">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="110AF2"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>STD Clinical Consultation Network</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="440AF7AD">
-[...2 lines deleted...]
-          <w:color w:val="110AF2"/>
+      <w:r w:rsidRPr="002C4492">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B79A69" w14:textId="71CFBB6E" w:rsidR="00664F9E" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
+    <w:p w14:paraId="79B79A69" w14:textId="71CFBB6E" w:rsidR="006B7226" w:rsidRPr="002C4492" w:rsidRDefault="0C704A97" w:rsidP="06C00F45">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-          <w:color w:val="110AF2"/>
-[...17 lines deleted...]
-        <w:r w:rsidRPr="06C00F45">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4492">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materials such as brochures and wallet cards are available at no cost to you on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="002C4492">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="110AF2"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>Massachusetts Health Promotion Clearinghouse</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="06C00F45">
-[...2 lines deleted...]
-          <w:color w:val="110AF2"/>
+      <w:r w:rsidRPr="002C4492">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1864B315" w14:textId="59C5ACB5" w:rsidR="00664F9E" w:rsidRDefault="00664F9E" w:rsidP="06C00F45">
+    <w:p w14:paraId="1864B315" w14:textId="59C5ACB5" w:rsidR="006B7226" w:rsidRDefault="006B7226" w:rsidP="06C00F45">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="108524AF" w14:textId="4ED89FED" w:rsidR="00664F9E" w:rsidRDefault="00664F9E" w:rsidP="06C00F45">
+    <w:p w14:paraId="108524AF" w14:textId="4ED89FED" w:rsidR="006B7226" w:rsidRDefault="006B7226" w:rsidP="06C00F45">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C078E63" w14:textId="2CBD8CE4" w:rsidR="00664F9E" w:rsidRDefault="00664F9E"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:p w14:paraId="2C078E63" w14:textId="2CBD8CE4" w:rsidR="006B7226" w:rsidRDefault="006B7226"/>
+    <w:sectPr w:rsidR="006B7226">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42DBC240" w14:textId="77777777" w:rsidR="006E79B0" w:rsidRDefault="006E79B0">
+    <w:p w14:paraId="17CA3470" w14:textId="77777777" w:rsidR="00B70272" w:rsidRDefault="00B70272">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42245EA1" w14:textId="77777777" w:rsidR="006E79B0" w:rsidRDefault="006E79B0">
+    <w:p w14:paraId="1923E83D" w14:textId="77777777" w:rsidR="00B70272" w:rsidRDefault="00B70272">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -817,155 +878,165 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9473" w:type="dxa"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="345"/>
       <w:gridCol w:w="8670"/>
       <w:gridCol w:w="458"/>
     </w:tblGrid>
     <w:tr w:rsidR="06C00F45" w14:paraId="2DABECE4" w14:textId="77777777" w:rsidTr="05AD985B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="345" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4F674C5D" w14:textId="1001415F" w:rsidR="06C00F45" w:rsidRDefault="06C00F45" w:rsidP="06C00F45">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8670" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4B8311A8" w14:textId="329FFA41" w:rsidR="06C00F45" w:rsidRDefault="05AD985B" w:rsidP="05AD985B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="05AD985B">
             <w:rPr>
               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t xml:space="preserve">DoxyPEP Prescribing Guidelines for Pharmacists 4_ 2026 </w:t>
+            <w:t>DoxyPEP</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="05AD985B">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Prescribing Guidelines for Pharmacists 4_ 2026 </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="36150B84" w14:textId="3D57CEF3" w:rsidR="06C00F45" w:rsidRDefault="06C00F45" w:rsidP="05AD985B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="458" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3DD7BA91" w14:textId="6E43E3C4" w:rsidR="06C00F45" w:rsidRDefault="06C00F45" w:rsidP="06C00F45">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="68E6F0D4" w14:textId="2CB3DB5A" w:rsidR="06C00F45" w:rsidRDefault="06C00F45" w:rsidP="06C00F45">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3112A638" w14:textId="77777777" w:rsidR="006E79B0" w:rsidRDefault="006E79B0">
+    <w:p w14:paraId="0DF4B526" w14:textId="77777777" w:rsidR="00B70272" w:rsidRDefault="00B70272">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ADC2AAB" w14:textId="77777777" w:rsidR="006E79B0" w:rsidRDefault="006E79B0">
+    <w:p w14:paraId="53991713" w14:textId="77777777" w:rsidR="00B70272" w:rsidRDefault="00B70272">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="06C00F45" w14:paraId="5C5B7694" w14:textId="77777777" w:rsidTr="06C00F45">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="64CA2A21" w14:textId="402752EF" w:rsidR="06C00F45" w:rsidRDefault="06C00F45" w:rsidP="06C00F45">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -993,458 +1064,698 @@
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A8508FA" w14:textId="1034691D" w:rsidR="06C00F45" w:rsidRDefault="06C00F45" w:rsidP="06C00F45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_2s3nqeRk" int2:invalidationBookmarkName="" int2:hashCode="kMXRNY0SgReYn8" int2:id="Olyb8zbI">
       <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5109E5B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF4AF892"/>
-    <w:lvl w:ilvl="0" w:tplc="7A081FEC">
+    <w:tmpl w:val="C6C61DAC"/>
+    <w:lvl w:ilvl="0" w:tplc="8F5C1EC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E6527426">
+    <w:lvl w:ilvl="1" w:tplc="138C3F1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4692E452">
+    <w:lvl w:ilvl="2" w:tplc="CBD670F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9E86EAEC">
+    <w:lvl w:ilvl="3" w:tplc="C338AEBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="124400A8">
+    <w:lvl w:ilvl="4" w:tplc="2F36A6AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72C45CA4">
+    <w:lvl w:ilvl="5" w:tplc="CB201010">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56046B92">
+    <w:lvl w:ilvl="6" w:tplc="BAB6599C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="413041AE">
+    <w:lvl w:ilvl="7" w:tplc="4DD2EE88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08F2841A">
+    <w:lvl w:ilvl="8" w:tplc="6F08EC62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6333F7AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="32DC8170"/>
-    <w:lvl w:ilvl="0" w:tplc="05C4698E">
+    <w:tmpl w:val="420059D8"/>
+    <w:lvl w:ilvl="0" w:tplc="0BF2B9F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DD848C20">
+    <w:lvl w:ilvl="1" w:tplc="66F64620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="364458F2">
+    <w:lvl w:ilvl="2" w:tplc="9E06B814">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99886FF6">
+    <w:lvl w:ilvl="3" w:tplc="6F8473AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C736EAA4">
+    <w:lvl w:ilvl="4" w:tplc="C5E0D90C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53762A62">
+    <w:lvl w:ilvl="5" w:tplc="546C2A4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6B3C62FA">
+    <w:lvl w:ilvl="6" w:tplc="3A2E46A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A1AA82BE">
+    <w:lvl w:ilvl="7" w:tplc="5802C728">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2BE2FF7E">
+    <w:lvl w:ilvl="8" w:tplc="FA88F942">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="693AE1AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="61E03E8C"/>
-    <w:lvl w:ilvl="0" w:tplc="D43225BC">
+    <w:tmpl w:val="16C01D12"/>
+    <w:lvl w:ilvl="0" w:tplc="C3F2922E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DFECF686">
+    <w:lvl w:ilvl="1" w:tplc="6120A69A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FA76198E">
+    <w:lvl w:ilvl="2" w:tplc="FF02B2D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9B746086">
+    <w:lvl w:ilvl="3" w:tplc="A8DA2DA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8FE0E974">
+    <w:lvl w:ilvl="4" w:tplc="7332E828">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84540BB6">
+    <w:lvl w:ilvl="5" w:tplc="07246F00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A8AA1D64">
+    <w:lvl w:ilvl="6" w:tplc="ED22CFCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FBCA3AB2">
+    <w:lvl w:ilvl="7" w:tplc="5AD638A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="410AB29A">
+    <w:lvl w:ilvl="8" w:tplc="3634C37C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1582520133">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A2962FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="722A3D52"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="735D07E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B0F644C6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1763525159">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="876510049">
+  <w:num w:numId="2" w16cid:durableId="555359416">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="829759731">
+  <w:num w:numId="3" w16cid:durableId="1450204745">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="845023180">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1701738465">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="78293D9C"/>
-    <w:rsid w:val="00664F9E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009806ED"/>
+    <w:rsid w:val="001B09F2"/>
+    <w:rsid w:val="002C4492"/>
+    <w:rsid w:val="00636B5B"/>
+    <w:rsid w:val="006B7226"/>
+    <w:rsid w:val="0075691F"/>
+    <w:rsid w:val="00B70272"/>
+    <w:rsid w:val="00BE010D"/>
     <w:rsid w:val="00C7F8F7"/>
+    <w:rsid w:val="00CF3280"/>
+    <w:rsid w:val="00D93C88"/>
+    <w:rsid w:val="00EF4776"/>
     <w:rsid w:val="035FCE63"/>
     <w:rsid w:val="05AD985B"/>
     <w:rsid w:val="06C00F45"/>
     <w:rsid w:val="0774807B"/>
     <w:rsid w:val="08D88D63"/>
     <w:rsid w:val="0C704A97"/>
     <w:rsid w:val="0F7DEC04"/>
     <w:rsid w:val="13B98BA0"/>
     <w:rsid w:val="1A2C7E81"/>
     <w:rsid w:val="1A81BEE8"/>
     <w:rsid w:val="1EC3361C"/>
     <w:rsid w:val="1F8C34BF"/>
     <w:rsid w:val="226B9D6D"/>
     <w:rsid w:val="28A34BFC"/>
     <w:rsid w:val="2B62B9F8"/>
     <w:rsid w:val="2E89F327"/>
     <w:rsid w:val="30B673BB"/>
     <w:rsid w:val="32FD89EB"/>
     <w:rsid w:val="33E0456C"/>
     <w:rsid w:val="340B7ECC"/>
     <w:rsid w:val="34648162"/>
     <w:rsid w:val="371E38FE"/>
     <w:rsid w:val="3B1F4DE9"/>
     <w:rsid w:val="3F7D0416"/>
     <w:rsid w:val="3FE8A574"/>
     <w:rsid w:val="4144EC94"/>
     <w:rsid w:val="440AF7AD"/>
+    <w:rsid w:val="4461CD75"/>
     <w:rsid w:val="469842DC"/>
     <w:rsid w:val="4AE2312C"/>
     <w:rsid w:val="4DA1A11A"/>
     <w:rsid w:val="4EE9F6D5"/>
     <w:rsid w:val="5ADC6796"/>
     <w:rsid w:val="5C013E6A"/>
     <w:rsid w:val="739FBCED"/>
     <w:rsid w:val="78293D9C"/>
     <w:rsid w:val="7F83CDB0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -1946,51 +2257,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/doxycycline-post-exposure-prophylaxis-pep-for-prevention-of-bacterial-sexually-transmitted-infections-stis-june-5-2024/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C/Section19F" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://massclearinghouse.ehs.state.ma.us/category/STD.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stdccn.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/integrated-testing-and-linkage-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pharmacist-prescribing-of-certain-medications/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://massclearinghouse.ehs.state.ma.us/category/STD.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C/Section19F" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stdccn.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/integrated-testing-and-linkage-services" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/doxycycline-post-exposure-prophylaxis-pep-for-prevention-of-bacterial-sexually-transmitted-infections-stis-june-5-2024/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2210,59 +2521,65 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>396</Words>
-  <Characters>2262</Characters>
+  <Words>411</Words>
+  <Characters>2345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2653</CharactersWithSpaces>
+  <CharactersWithSpaces>2751</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Meehan, Thera (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>