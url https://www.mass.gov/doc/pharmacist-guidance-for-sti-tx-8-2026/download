--- v0 (2026-08-24)
+++ v1 (2026-10-23)
@@ -1,580 +1,552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35A81C99" w14:textId="4CDD2EC5" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="2208152C">
+    <w:p w14:paraId="35A81C99" w14:textId="4CDD2EC5" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="2208152C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2208152C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Massachusetts Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6356DBA0" w14:textId="640CB2F7" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="5933AFDC">
+    <w:p w14:paraId="6356DBA0" w14:textId="640CB2F7" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="5933AFDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Statewide Guidance for Pharmacist</w:t>
       </w:r>
       <w:r w:rsidR="33F3557E" w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Prescribe Treatment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063E3432" w14:textId="510D4AB9" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="2208152C">
+    <w:p w14:paraId="063E3432" w14:textId="510D4AB9" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="2208152C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2208152C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">for Certain Sexually Transmitted Infections </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC76FC2" w14:textId="2B8D3EA6" w:rsidR="00B70CBF" w:rsidRDefault="00B70CBF" w:rsidP="2208152C">
+    <w:p w14:paraId="3CC76FC2" w14:textId="2B8D3EA6" w:rsidR="00722933" w:rsidRDefault="00722933" w:rsidP="2208152C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="788E6B88" w14:textId="6B5ADD3D" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="2208152C">
+    <w:p w14:paraId="788E6B88" w14:textId="6B5ADD3D" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="2208152C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="0A0A0A"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2208152C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve">Amendments to </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r w:rsidRPr="2208152C">
+        <w:r w:rsidRPr="00B17F5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="1707F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>M.G.L. c.94C s19F</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2208152C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="0A12F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="2208152C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>allow pharmacists to prescribe treatment for sexually transmitted infections (STIs). The Massachusetts Department of Public Health (DPH) currently recommends treatment for Chlamydia (chlamydial infections) and Gonorrhea (</w:t>
       </w:r>
       <w:r w:rsidRPr="2208152C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="0A0A0A"/>
         </w:rPr>
         <w:t xml:space="preserve">gonococcal infections) by pharmacists if the following conditions are met:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9AE365" w14:textId="1D644D2D" w:rsidR="00B70CBF" w:rsidRDefault="00B70CBF" w:rsidP="2208152C">
+    <w:p w14:paraId="7D9AE365" w14:textId="1D644D2D" w:rsidR="00722933" w:rsidRDefault="00722933" w:rsidP="2208152C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70961EA3" w14:textId="4B898094" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="2D31C2AE">
+    <w:p w14:paraId="70961EA3" w14:textId="4B898094" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="2D31C2AE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D31C2AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Pharmacists:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A3E45D" w14:textId="1A75FEF9" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="755AFB37">
+    <w:p w14:paraId="11A3E45D" w14:textId="1A75FEF9" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="15BA7BE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="755AFB37">
+      <w:r w:rsidRPr="15BA7BE6">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve">Have received training in </w:t>
       </w:r>
-      <w:r w:rsidR="49D6AAF9" w:rsidRPr="755AFB37">
-[...49 lines deleted...]
-    <w:p w14:paraId="171200DD" w14:textId="7522E214" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="711078FA">
+      <w:r w:rsidR="49D6AAF9" w:rsidRPr="15BA7BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidR="49D6AAF9" w:rsidRPr="004A40AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>Circular Letter</w:t>
+        </w:r>
+        <w:r w:rsidR="166473C1" w:rsidRPr="004A40AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+        <w:r w:rsidR="704C9ACC" w:rsidRPr="004A40AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> DCP 26-08-125</w:t>
+        </w:r>
+        <w:r w:rsidR="40984357" w:rsidRPr="004A40AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="49D6AAF9" w:rsidRPr="004A40AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>Pharmacist prescribing of certain contraceptives and medications for the prevention of human immunodeficiency virus (HIV) and prevention and treatment of sexually transmitted infections (STI)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004A40AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="171200DD" w14:textId="44121435" w:rsidR="00722933" w:rsidRPr="004A40AB" w:rsidRDefault="30735274" w:rsidP="004A40AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-          <w:color w:val="0070C0"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="711078FA">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A40AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>Prescribe treatment for chlamydia or gonorrhea according to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A40AB">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0432FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:anchor="std-treatment-guidelines-">
-        <w:r w:rsidRPr="711078FA">
+      <w:hyperlink r:id="rId9" w:anchor="std-treatment-guidelines-">
+        <w:r w:rsidRPr="00DB498F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="1707F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>Massachusetts Department of Public Health Treatment Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="711078FA">
-[...9 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidRPr="004A40AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05519A3A" w14:textId="50759031" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="2208152C">
+    <w:p w14:paraId="05519A3A" w14:textId="50759031" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="2208152C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Alternative regimens can only be prescribed if recommended regimens are contraindicated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF49342" w14:textId="6EF86D89" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="1643F501">
+    <w:p w14:paraId="5AF49342" w14:textId="6EF86D89" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="1643F501">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1643F501">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Provide information about</w:t>
       </w:r>
       <w:r w:rsidRPr="1643F501">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="1707F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="1643F501">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00B17F5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="1707F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>Massachusetts Integrated Testing and Linkage Services sites</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1643F501">
+      <w:r w:rsidRPr="00B17F5C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1707F5"/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="1643F501">
+          <w:color w:val="0000CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00B17F5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="1707F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>Sexual and Reproductive Health Services locations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="1643F501">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1707F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1643F501">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>for additional questions, follow-up testing, follow-up care and care of sex partners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA0FC17" w14:textId="44F76947" w:rsidR="06BC06F7" w:rsidRDefault="06BC06F7" w:rsidP="1643F501">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="1643F501">
         <w:t xml:space="preserve">Ask patient if they have a primary care </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Int_ZQRjz6N3"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="1643F501">
         <w:t>provider</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="1643F501">
         <w:t xml:space="preserve"> they would like to have notified. If yes, obtain verbal consent before notification.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DFA7F0" w14:textId="605D396A" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="1643F501">
+    <w:p w14:paraId="18DFA7F0" w14:textId="605D396A" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="1643F501">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1643F501">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If the patient does not have a primary care provider, provide a list of primary care providers in the surrounding geographic area.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A73E3D" w14:textId="41752122" w:rsidR="00B70CBF" w:rsidRDefault="00B70CBF" w:rsidP="2208152C">
+    <w:p w14:paraId="71A73E3D" w14:textId="41752122" w:rsidR="00722933" w:rsidRDefault="00722933" w:rsidP="2208152C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27ABB7E2" w14:textId="4FC50742" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="2D31C2AE">
+    <w:p w14:paraId="27ABB7E2" w14:textId="4FC50742" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="2D31C2AE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D31C2AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Patients:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12558F13" w14:textId="36AA242C" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="2208152C">
+    <w:p w14:paraId="12558F13" w14:textId="36AA242C" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="2208152C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2208152C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide result/evidence </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6ACF72AC" w14:textId="1E10913F" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="5933AFDC">
+        <w:t xml:space="preserve">Provide result/evidence of a laboratory test within the past week showing direct detection of chlamydia or gonorrhea. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACF72AC" w14:textId="1E10913F" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="5933AFDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidR="5A1658B0" w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
@@ -582,369 +554,305 @@
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve"> Serologic (antibody) testing for an STI is </w:t>
       </w:r>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve"> sufficient to support current infection meriting treatment by a pharmacist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F19D17" w14:textId="1A0B6422" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="2208152C">
+    <w:p w14:paraId="72F19D17" w14:textId="1A0B6422" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="2208152C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2208152C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Provide result/evidence of a negative pregnancy test within the past week (for individuals capable of pregnancy).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11050936" w14:textId="64151859" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="5933AFDC">
+    <w:p w14:paraId="11050936" w14:textId="64151859" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="5933AFDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sign </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="41300574" w14:textId="5837A282" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="2208152C">
+        <w:t>Sign waiver indicating individual is asymptomatic, and declines physical examination, in spite of awareness that an examination may change treatment recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41300574" w14:textId="5837A282" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="2208152C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2208152C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Are 18 years of age or older.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5614BD" w14:textId="14D7E612" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="5933AFDC">
+    <w:p w14:paraId="4B5614BD" w14:textId="14D7E612" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="5933AFDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t xml:space="preserve">Weigh more than 45 kg </w:t>
       </w:r>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>(9</w:t>
       </w:r>
       <w:r w:rsidR="2C8CF8DD" w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="5933AFDC">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> lbs).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE2048F" w14:textId="02997533" w:rsidR="00B70CBF" w:rsidRDefault="00B70CBF" w:rsidP="2208152C">
+    <w:p w14:paraId="4FE2048F" w14:textId="02997533" w:rsidR="00722933" w:rsidRDefault="00722933" w:rsidP="2208152C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D5185B" w14:textId="3C7A57B3" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="2D31C2AE">
+    <w:p w14:paraId="69D5185B" w14:textId="3C7A57B3" w:rsidR="00722933" w:rsidRDefault="30735274" w:rsidP="2D31C2AE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2D31C2AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
       <w:r w:rsidR="09E13622" w:rsidRPr="2D31C2AE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="242424"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F73040" w14:textId="675F7F33" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="1643F501">
+    <w:p w14:paraId="34F73040" w14:textId="675F7F33" w:rsidR="00722933" w:rsidRPr="004A40AB" w:rsidRDefault="30735274" w:rsidP="004A40AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-          <w:color w:val="0A12F5"/>
-[...16 lines deleted...]
-        <w:r w:rsidRPr="1643F501">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A40AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The STD Clinical Consultation Network (STDCCN) provides FREE expert STD clinician-clinician consultation. Visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00B17F5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="1707F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>STD Clinical Consultation Network</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="1643F501">
-[...2 lines deleted...]
-          <w:color w:val="1707F5"/>
+      <w:r w:rsidRPr="00B17F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="0000CC"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C078E63" w14:textId="424368D2" w:rsidR="00B70CBF" w:rsidRDefault="30735274" w:rsidP="43EA78F3">
+    <w:p w14:paraId="2C078E63" w14:textId="424368D2" w:rsidR="00722933" w:rsidRPr="004A40AB" w:rsidRDefault="30735274" w:rsidP="004A40AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-          <w:color w:val="0A12F5"/>
-[...16 lines deleted...]
-        <w:r w:rsidRPr="43EA78F3">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A40AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materials such as brochures and wallet cards are available at no cost to you on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00B17F5C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="1707F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>Massachusetts Health Promotion Clearinghouse</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="43EA78F3">
-[...2 lines deleted...]
-          <w:color w:val="1707F5"/>
+      <w:r w:rsidRPr="00B17F5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="0000CC"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B70CBF">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="00722933" w:rsidRPr="004A40AB">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C91F4D4" w14:textId="77777777" w:rsidR="00931772" w:rsidRDefault="00931772">
+    <w:p w14:paraId="7998FC5D" w14:textId="77777777" w:rsidR="00513426" w:rsidRDefault="00513426">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="165FB40D" w14:textId="77777777" w:rsidR="00931772" w:rsidRDefault="00931772">
+    <w:p w14:paraId="63969F88" w14:textId="77777777" w:rsidR="00513426" w:rsidRDefault="00513426">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -958,51 +866,51 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10080" w:type="dxa"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="420"/>
       <w:gridCol w:w="8820"/>
       <w:gridCol w:w="840"/>
     </w:tblGrid>
     <w:tr w:rsidR="2208152C" w14:paraId="5F0191F0" w14:textId="77777777" w:rsidTr="43EA78F3">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="420" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1E497375" w14:textId="4F21B860" w:rsidR="2208152C" w:rsidRDefault="2208152C" w:rsidP="2208152C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -1037,76 +945,76 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="840" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3C51DE23" w14:textId="7E6A0D4A" w:rsidR="2208152C" w:rsidRDefault="2208152C" w:rsidP="2208152C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6269D531" w14:textId="1BD6AC59" w:rsidR="2208152C" w:rsidRDefault="2208152C" w:rsidP="2208152C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F53C507" w14:textId="77777777" w:rsidR="00931772" w:rsidRDefault="00931772">
+    <w:p w14:paraId="61229A34" w14:textId="77777777" w:rsidR="00513426" w:rsidRDefault="00513426">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ADC03C6" w14:textId="77777777" w:rsidR="00931772" w:rsidRDefault="00931772">
+    <w:p w14:paraId="392506DD" w14:textId="77777777" w:rsidR="00513426" w:rsidRDefault="00513426">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3360"/>
       <w:gridCol w:w="3360"/>
       <w:gridCol w:w="3360"/>
     </w:tblGrid>
     <w:tr w:rsidR="2208152C" w14:paraId="3C8DF76E" w14:textId="77777777" w:rsidTr="2208152C">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="49E9A82A" w14:textId="71B00EE7" w:rsidR="2208152C" w:rsidRDefault="2208152C" w:rsidP="2208152C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -1134,554 +1042,790 @@
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="64503A1D" w14:textId="1C794093" w:rsidR="2208152C" w:rsidRDefault="2208152C" w:rsidP="2208152C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:bookmark int2:bookmarkName="_Int_ZQRjz6N3" int2:invalidationBookmarkName="" int2:hashCode="kMXRNY0SgReYn8" int2:id="sqURgFTG">
       <int2:state int2:value="Rejected" int2:type="gram"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="409300E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2ABA7296"/>
-    <w:lvl w:ilvl="0" w:tplc="68A87BE8">
+    <w:tmpl w:val="0D0CF312"/>
+    <w:lvl w:ilvl="0" w:tplc="A886C686">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D1B24D9A">
+    <w:lvl w:ilvl="1" w:tplc="B058B9FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A490D648">
+    <w:lvl w:ilvl="2" w:tplc="E38637E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2B06F282">
+    <w:lvl w:ilvl="3" w:tplc="48C41874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F68E4EBC">
+    <w:lvl w:ilvl="4" w:tplc="9E0E18EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14B0290E">
+    <w:lvl w:ilvl="5" w:tplc="5BA2B828">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6640465E">
+    <w:lvl w:ilvl="6" w:tplc="654EE8E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F5E4ABC0">
+    <w:lvl w:ilvl="7" w:tplc="5AF6134E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7736C0CA">
+    <w:lvl w:ilvl="8" w:tplc="E41816CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40AD5B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6DFCC756"/>
-    <w:lvl w:ilvl="0" w:tplc="E7DC98E4">
+    <w:tmpl w:val="4B24F182"/>
+    <w:lvl w:ilvl="0" w:tplc="D346D29A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="123CDC18">
+    <w:lvl w:ilvl="1" w:tplc="E5769918">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="268C3F98">
+    <w:lvl w:ilvl="2" w:tplc="D25A7180">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="394A37DA">
+    <w:lvl w:ilvl="3" w:tplc="A0126A68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0D80588A">
+    <w:lvl w:ilvl="4" w:tplc="9640AB96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="09C4FB48">
+    <w:lvl w:ilvl="5" w:tplc="2066744A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="871EF67A">
+    <w:lvl w:ilvl="6" w:tplc="BC049884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26CE0EFC">
+    <w:lvl w:ilvl="7" w:tplc="9D10D4E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5FE68890">
+    <w:lvl w:ilvl="8" w:tplc="0112503C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41337F73"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0C425CE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44F6570D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F230D7C2"/>
-    <w:lvl w:ilvl="0" w:tplc="D71AA314">
+    <w:tmpl w:val="BDD62E74"/>
+    <w:lvl w:ilvl="0" w:tplc="8B14FAF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D624DC1C">
+    <w:lvl w:ilvl="1" w:tplc="1B1C7F30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9A9CE4E0">
+    <w:lvl w:ilvl="2" w:tplc="DBF84EA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="074A1F3C">
+    <w:lvl w:ilvl="3" w:tplc="360CD06A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="959AABDA">
+    <w:lvl w:ilvl="4" w:tplc="1C684294">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7C72C5E4">
+    <w:lvl w:ilvl="5" w:tplc="82AEF020">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="755CE3D2">
+    <w:lvl w:ilvl="6" w:tplc="938AB4B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="789EA8C4">
+    <w:lvl w:ilvl="7" w:tplc="6F6024A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0BE2498C">
+    <w:lvl w:ilvl="8" w:tplc="B6845D3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71D6672E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17F6B76A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74931242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6032D47A"/>
-    <w:lvl w:ilvl="0" w:tplc="FF0E6D34">
+    <w:tmpl w:val="5E22B746"/>
+    <w:lvl w:ilvl="0" w:tplc="96522B28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="06B80212">
+    <w:lvl w:ilvl="1" w:tplc="29B0B558">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D73EFA88">
+    <w:lvl w:ilvl="2" w:tplc="A0E035B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BDFE74F4">
+    <w:lvl w:ilvl="3" w:tplc="A8E26552">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="333AA122">
+    <w:lvl w:ilvl="4" w:tplc="99200444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1C88F32E">
+    <w:lvl w:ilvl="5" w:tplc="F15E4690">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C4769542">
+    <w:lvl w:ilvl="6" w:tplc="66C62C20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B1E89A40">
+    <w:lvl w:ilvl="7" w:tplc="33CA5BE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0AE8EB76">
+    <w:lvl w:ilvl="8" w:tplc="534E607C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1872377833">
+  <w:num w:numId="1" w16cid:durableId="1420637568">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1165197305">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1392268712">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="456534364">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="951978907">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="126247427">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="6" w16cid:durableId="425657987">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="18C6186A"/>
-    <w:rsid w:val="003621EF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F0670F"/>
+    <w:rsid w:val="000F1867"/>
+    <w:rsid w:val="004A40AB"/>
+    <w:rsid w:val="00513426"/>
+    <w:rsid w:val="00653304"/>
+    <w:rsid w:val="00722933"/>
+    <w:rsid w:val="0075691F"/>
+    <w:rsid w:val="00B17F5C"/>
+    <w:rsid w:val="00DB498F"/>
     <w:rsid w:val="03954AFB"/>
     <w:rsid w:val="06BC06F7"/>
     <w:rsid w:val="0857EF94"/>
     <w:rsid w:val="09E13622"/>
     <w:rsid w:val="0D20F254"/>
     <w:rsid w:val="0EAFB9E2"/>
     <w:rsid w:val="0FDCB624"/>
+    <w:rsid w:val="15BA7BE6"/>
     <w:rsid w:val="1643F501"/>
     <w:rsid w:val="166473C1"/>
     <w:rsid w:val="18C6186A"/>
     <w:rsid w:val="19A9BD98"/>
     <w:rsid w:val="1E23DE99"/>
     <w:rsid w:val="1FB94AC8"/>
     <w:rsid w:val="2208152C"/>
     <w:rsid w:val="252F2DF1"/>
     <w:rsid w:val="2539093C"/>
     <w:rsid w:val="2573E5C6"/>
     <w:rsid w:val="2603814F"/>
     <w:rsid w:val="2C8CF8DD"/>
     <w:rsid w:val="2D31C2AE"/>
     <w:rsid w:val="2E3E9F2A"/>
     <w:rsid w:val="2EB285F8"/>
     <w:rsid w:val="2FF34042"/>
     <w:rsid w:val="303A0E86"/>
     <w:rsid w:val="30735274"/>
     <w:rsid w:val="33F3557E"/>
     <w:rsid w:val="379AA108"/>
     <w:rsid w:val="390C89CF"/>
     <w:rsid w:val="3D3F6422"/>
     <w:rsid w:val="3F98FD53"/>
     <w:rsid w:val="40984357"/>
     <w:rsid w:val="43EA78F3"/>
@@ -2218,51 +2362,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/std-treatment-guidelines-and-clinical-advisories" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C/Section19F" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://massclearinghouse.ehs.state.ma.us/category/STD.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stdccn.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/integrated-testing-and-linkage-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pharmacist-prescribing-of-certain-medications/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://massclearinghouse.ehs.state.ma.us/category/STD.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C/Section19F" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stdccn.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/sexual-and-reproductive-health-services" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/integrated-testing-and-linkage-services" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/std-treatment-guidelines-and-clinical-advisories" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2482,59 +2626,65 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>426</Words>
-  <Characters>2430</Characters>
+  <Words>440</Words>
+  <Characters>2513</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2851</CharactersWithSpaces>
+  <CharactersWithSpaces>2948</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Meehan, Thera (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>