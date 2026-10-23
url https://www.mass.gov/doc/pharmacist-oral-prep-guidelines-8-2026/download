--- v0 (2026-08-24)
+++ v1 (2026-10-23)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72DC4281" w14:textId="0BA1C819" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="4EFDFE93" w:rsidP="00103E42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Massachusetts Department of Public Health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F13DF47" w14:textId="6A88CA91" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="0CB26FCE" w:rsidP="56BEB38C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
@@ -95,984 +96,1016 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>HIV Pre-Exposure Prophylaxis (PrEP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DE0ED1" w14:textId="59C44FF2" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="362DECF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D5A93F8" w14:textId="6558D641" w:rsidR="2E8145BD" w:rsidRDefault="2E8145BD" w:rsidP="00370C9C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="3D5A93F8" w14:textId="6558D641" w:rsidR="2E8145BD" w:rsidRDefault="2E8145BD" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="5845CE2B">
         <w:t>Background</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59332F17" w14:textId="40EE22D8" w:rsidR="62348FD4" w:rsidRPr="004E39F2" w:rsidRDefault="67F360D8" w:rsidP="56BEB38C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>In Massachusetts,</w:t>
       </w:r>
       <w:r w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="9437FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r w:rsidR="762C226D" w:rsidRPr="56BEB38C">
-[...806 lines deleted...]
-        <w:r w:rsidRPr="56BEB38C">
+        <w:r w:rsidR="762C226D" w:rsidRPr="00092DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
-            <w:color w:val="0A12F5"/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>M.G.L. c.94C s19F</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009C0DD1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0000CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allows pharmacists to prescribe </w:t>
+      </w:r>
+      <w:r w:rsidR="306E099A" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>and dispense medications for HIV prevention, including PrEP.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="47390CFD" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Furthermore,</w:t>
+      </w:r>
+      <w:r w:rsidR="47390CFD" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="0432FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="47390CFD" w:rsidRPr="00092DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>MGL c.112 s.12F Emergency Treatment of Minors</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="56BEB38C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="47390CFD" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="47390CFD" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allows sexually active minors to consent to HIV PrEP with no criminal or civil liability to a health care provider. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E051501" w14:textId="7C51E665" w:rsidR="62348FD4" w:rsidRPr="004E39F2" w:rsidRDefault="52CFDEE1" w:rsidP="56BEB38C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="769D58E6" w14:textId="43D0EC28" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="4EFDFE93" w:rsidP="00C862FD">
+        </w:rPr>
+        <w:t xml:space="preserve">This protocol provides a framework to support pharmacists in independently prescribing oral HIV PrEP, ensuring </w:t>
+      </w:r>
+      <w:r w:rsidR="20D9BC88" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appropriate patient assessment, timely initiation of therapy, patient counseling, and facilitation of linkage to follow-up care. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D48325E" w14:textId="4AD44E70" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="371D3586" w14:textId="70849F98" w:rsidR="3E6EC2A4" w:rsidRPr="00FB13D0" w:rsidRDefault="790B4562" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93">
+        <w:t>Pharmacist Eligibility Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46836398" w14:textId="00DD7775" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="43A35613" w:rsidP="56BEB38C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0CB26FCE" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>independently prescribe PrEP</w:t>
+      </w:r>
+      <w:r w:rsidR="26539AF7" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, pharm</w:t>
+      </w:r>
+      <w:r w:rsidR="16CF067D" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="26539AF7" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cists </w:t>
+      </w:r>
+      <w:r w:rsidR="0CB26FCE" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must meet </w:t>
+      </w:r>
+      <w:r w:rsidR="261A0991" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and follow </w:t>
+      </w:r>
+      <w:r w:rsidR="0CB26FCE" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="17458CD0" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="17458CD0" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>including minimum training requirements,</w:t>
+      </w:r>
+      <w:r w:rsidR="17458CD0" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="63B760FC" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outlined </w:t>
+      </w:r>
+      <w:r w:rsidR="63B760FC" w:rsidRPr="009C0DD1">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="63B760FC" w:rsidRPr="006636B8">
+        <w:rPr>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="4E333899" w:rsidRPr="00092DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>Circular Letter</w:t>
+        </w:r>
+        <w:r w:rsidR="14CDBC8F" w:rsidRPr="00092DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+        <w:r w:rsidR="560F2546" w:rsidRPr="00092DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> DCP 26-08-125</w:t>
+        </w:r>
+        <w:r w:rsidR="40E492D4" w:rsidRPr="00092DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="4E333899" w:rsidRPr="00092DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>Pharmacist prescribing of certain contraceptives and medications for the prevention of human immunodeficiency virus (HIV) and prevention and treatment of sexually transmitted infections (STI)</w:t>
+        </w:r>
+        <w:r w:rsidR="4E333899" w:rsidRPr="00092DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="4E333899" w:rsidRPr="1167FC4B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2215D441" w14:textId="5E4A18B6" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D054FD5" w14:textId="1E71FAA4" w:rsidR="3E6EC2A4" w:rsidRPr="00FB13D0" w:rsidRDefault="22AB24B8" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="2C69E617">
+        <w:t xml:space="preserve">Authorized Oral PrEP </w:t>
+      </w:r>
+      <w:r w:rsidR="54763741">
+        <w:t>Regimen</w:t>
+      </w:r>
+      <w:r w:rsidR="2C69E617">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6EE4FB" w14:textId="5087FE64" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="31F92E30" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pharmacists may prescribe oral PrEP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>regimens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="25790006" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance with labeling and clinical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guidelines, and with consideration to specific populations </w:t>
+      </w:r>
+      <w:r w:rsidR="1BE3D49E" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as outlined in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Appendix 1</w:t>
+      </w:r>
+      <w:r w:rsidR="6B69532C" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="33E21C4B" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093CDC54" w14:textId="17F820A8" w:rsidR="2B00E894" w:rsidRPr="004E39F2" w:rsidRDefault="2B00E894" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Tenofovir disoproxil fumarate/emtricitabine (TDF/FTC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE61F7A" w14:textId="56F3DCF8" w:rsidR="2B00E894" w:rsidRPr="004E39F2" w:rsidRDefault="31F92E30" w:rsidP="1928FFF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Individuals at risk from sexual exposure:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FDA-approved for all routes of sexual activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D93885" w14:textId="62B2D680" w:rsidR="31F92E30" w:rsidRPr="004E39F2" w:rsidRDefault="1D886450" w:rsidP="1928FFF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Individuals at risk from injection drug use:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Not an FDA label </w:t>
+      </w:r>
+      <w:r w:rsidR="2C6EDF49" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indication </w:t>
+      </w:r>
+      <w:r w:rsidR="6F168BC6" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>but supported</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by CDC and USPSTF guidance as a benefit </w:t>
+      </w:r>
+      <w:r w:rsidR="3A147AC5" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>population and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be prescribed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>off-label</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44839DB3" w14:textId="728BF595" w:rsidR="2B00E894" w:rsidRPr="004E39F2" w:rsidRDefault="31F92E30" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pregnancy and breastfeeding:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Perm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>issive labeling with clinical guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032EA462" w14:textId="531F0EAD" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="362DECF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31332FDA" w14:textId="5A14B85F" w:rsidR="2B00E894" w:rsidRPr="004E39F2" w:rsidRDefault="2B00E894" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Tenofovir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>alafenamide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>emtricitabine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TAF/FTC)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125A4D57" w14:textId="0BE572CD" w:rsidR="2B00E894" w:rsidRDefault="2B00E894" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3649">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Individuals at risk from sexual exposure:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3649">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FDA-approved for sexual exposure other than receptive vaginal sex.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798FA6A4" w14:textId="483B7611" w:rsidR="3977E300" w:rsidRDefault="2B00E894" w:rsidP="009B3649">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3649">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Individuals at risk from injection drug use:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B3649">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Not an FDA label indication but supported by CDC and USPSTF guidance as a benefit population</w:t>
+      </w:r>
+      <w:r w:rsidR="002823B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7496">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003070C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="003070C1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> PAGEREF _Ref220583405 \h </w:instrText>
+      </w:r>
+      <w:r w:rsidR="003070C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="003070C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003070C1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003070C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FCF5D1" w14:textId="50C3EAD1" w:rsidR="2B00E894" w:rsidRPr="009B3649" w:rsidRDefault="2B00E894" w:rsidP="009B3649">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pregnancy and breastfeeding:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Safety data exist but are limited and not as robust as for TDF/FTC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5307BFE5" w14:textId="4B2E55F0" w:rsidR="36FB64BF" w:rsidRDefault="36FB64BF" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A13072E" w14:textId="6B6D489C" w:rsidR="3E6EC2A4" w:rsidRPr="00FB13D0" w:rsidRDefault="60638673" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93">
+        <w:t>Patient Eligibility Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E48DD5" w14:textId="3BB83E6A" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="0A7C8405" w:rsidP="424201B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eligible individuals</w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must meet the following criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CCACA5E" w14:textId="263F311D" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="0CB26FCE" w:rsidP="00C862FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E39F2">
-[...23 lines deleted...]
-    <w:p w14:paraId="58616197" w14:textId="42333E97" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="4EFDFE93" w:rsidP="00C862FD">
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Age ≥18, or age &lt;18 if sexually active and with a reasonable concern for exposure </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00092DCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0000CC"/>
+          </w:rPr>
+          <w:t>MGL c.112 s.12F Emergency Treatment of Minors</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00443B0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0000CC"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>allows sexually active minors to consent to PrEP with no criminal or civil liability to a health care provider)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769D58E6" w14:textId="43D0EC28" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="4EFDFE93" w:rsidP="00C862FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Weight ≥35 Kg (77 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lbs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58616197" w14:textId="42333E97" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="4EFDFE93" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Have a documented negative FDA-approved HIV test within the past 7 days. In accordance with CDC recommendations,</w:t>
       </w:r>
       <w:r w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>[8]</w:t>
       </w:r>
       <w:r w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> a laboratory-based serum HIV antigen/antibody test is preferred. A rapid point-of-care fingerstick antigen/antibody test is an acceptable alternative. </w:t>
       </w:r>
       <w:r w:rsidR="59D1AD71" w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0C527CAC" w:rsidRPr="004E39F2">
@@ -1138,57 +1171,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Acceptable tests are listed in Appendix </w:t>
       </w:r>
       <w:r w:rsidR="0016DF84" w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E22454" w14:textId="5B6BE02C" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="2162E82C" w:rsidP="00FB13D0">
+    <w:p w14:paraId="43E22454" w14:textId="3EC28115" w:rsidR="3E6EC2A4" w:rsidRPr="006636B8" w:rsidRDefault="2162E82C" w:rsidP="00FB13D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="0033CC"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Patient self-report alone is insufficient; objective documentation of test results is required, or, for oral self-testing, the test must be performed and</w:t>
       </w:r>
       <w:r w:rsidR="3E47EE02" w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> results reviewed on site at the time of the encounter. </w:t>
       </w:r>
       <w:r w:rsidR="0CB26FCE" w:rsidRPr="56BEB38C">
         <w:rPr>
@@ -1247,1605 +1280,1585 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0CB26FCE" w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> testing sites</w:t>
       </w:r>
       <w:r w:rsidR="5D01EE01" w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0CB26FCE" w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>(see DPH testing site</w:t>
-[...11 lines deleted...]
-        <w:r w:rsidR="0CB26FCE" w:rsidRPr="56BEB38C">
+        <w:t xml:space="preserve">(see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="006636B8" w:rsidRPr="00092DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="0A12F5"/>
+            <w:color w:val="0033CC"/>
           </w:rPr>
-          <w:t>locator)</w:t>
+          <w:t>DPH testing site locator</w:t>
         </w:r>
-        <w:r w:rsidR="7861621A" w:rsidRPr="56BEB38C">
+      </w:hyperlink>
+      <w:r w:rsidR="006636B8" w:rsidRPr="006636B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0033CC"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB56E01" w14:textId="6C07F5E8" w:rsidR="36FB64BF" w:rsidRDefault="36FB64BF" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9437FF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BD269D" w14:textId="6DC0A1CE" w:rsidR="3E6EC2A4" w:rsidRPr="00FB13D0" w:rsidRDefault="75D8DCFD" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93">
+        <w:t>Patient Exclusion Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A8F53D" w14:textId="6F4BAE50" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="7611A86C" w:rsidP="424201B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exclude individuals </w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidR="2E2BA200" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this protocol </w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if they </w:t>
+      </w:r>
+      <w:r w:rsidR="43265E6C" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4393B7A1" w14:textId="456B3896" w:rsidR="1614B1F1" w:rsidRPr="004E39F2" w:rsidRDefault="1614B1F1" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confirmed </w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HIV infection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B0187C" w14:textId="35153C87" w:rsidR="774BEC04" w:rsidRDefault="774BEC04" w:rsidP="424201B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suspected </w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>HIV infection, based on an assessment of possible signs and symptoms of acute retroviral syndrome or chronic acquired immunodeficiency syndrome (AIDS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70795990" w14:textId="2793DD89" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="4EFDFE93" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hepatitis B infection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102BDE1F" w14:textId="7C47E922" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="2F8E7452" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Current </w:t>
+      </w:r>
+      <w:r w:rsidR="70960F51" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="0CB26FCE" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>regnancy</w:t>
+      </w:r>
+      <w:r w:rsidR="32948CE2" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, or a positive screening with urine pregnancy test</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D930F79" w14:textId="0C6ED948" w:rsidR="2DE494EC" w:rsidRPr="004E39F2" w:rsidRDefault="2DE494EC" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Prior allergy or hypersensitivity reaction to any of the active PrEP drugs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF61D9A" w14:textId="7E2B769F" w:rsidR="18D090C4" w:rsidRPr="004E39F2" w:rsidRDefault="18D090C4" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Current therapy with </w:t>
+      </w:r>
+      <w:r w:rsidR="4DCD3750" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adefovir </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713ECF17" w14:textId="3D66A031" w:rsidR="6619A7ED" w:rsidRPr="004E39F2" w:rsidRDefault="6619A7ED" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Receipt of pharmacist-initiated oral PrEP within the past </w:t>
+      </w:r>
+      <w:r w:rsidR="46B67877" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> months</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345A6DB5" w14:textId="148C41EF" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="362DECF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07853828" w14:textId="2E4CF8D5" w:rsidR="13B2A82D" w:rsidRPr="004E39F2" w:rsidRDefault="13B2A82D" w:rsidP="362DECF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While not an exclusion criterion for this protocol, concomitant use of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>rifamycins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (rifampin, rifabutin,</w:t>
+      </w:r>
+      <w:r w:rsidR="70FCEF41" w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rifapentine) or St. John’s Wort is a contraindication to tenofovir alafenamide/emtricitabine (TAF/FTC) and should prompt selection of tenofovir disoproxil fumarate/emtricitabine (TDF/FTC) instead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281EAA76" w14:textId="021E239F" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="362DECF8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3742CA27" w14:textId="7C8E4883" w:rsidR="10D79748" w:rsidRPr="004E39F2" w:rsidRDefault="5FE5636F" w:rsidP="362DECF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individuals requesting PrEP who do not meet the criteria under this protocol should be provided with information on local </w:t>
+      </w:r>
+      <w:r w:rsidR="28AB686A" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>providers and healthcare facilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that offer PrEP services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD14B54" w14:textId="3D76CCAF" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="7081412A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444290A5" w14:textId="15EB9037" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="4AC4A0C7" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93">
+        <w:t>Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A550D09" w14:textId="37F99648" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="7081412A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5241D609" w14:textId="415288C8" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="4EFDFE93" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>6.1. Initial Patient Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A283D1" w14:textId="251C5F81" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="4EFDFE93" w:rsidP="00DA543A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before prescribing PrEP, pharmacists </w:t>
+      </w:r>
+      <w:r w:rsidR="4E3B0168" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFDE442" w14:textId="0D8217C3" w:rsidR="3210F7B7" w:rsidRPr="004E39F2" w:rsidRDefault="3210F7B7" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Obtain i</w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nformed consent for pharmacist-provided PrEP care</w:t>
+      </w:r>
+      <w:r w:rsidR="3A129124" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waiving a full medical examination </w:t>
+      </w:r>
+      <w:r w:rsidR="5CE46803" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(Appendix 3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D254E1" w14:textId="5787DCB5" w:rsidR="751F4FD5" w:rsidRPr="004E39F2" w:rsidRDefault="751F4FD5" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Administer the patient</w:t>
+      </w:r>
+      <w:r w:rsidR="4AF449CA" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="78A01FD7" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>intake form</w:t>
+      </w:r>
+      <w:r w:rsidR="2A0191B7" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="78A01FD7" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="40C50118" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="78A01FD7" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="2977F94E" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>collecting</w:t>
+      </w:r>
+      <w:r w:rsidR="78A01FD7" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117E8BF6" w14:textId="7BF418E3" w:rsidR="3F587E79" w:rsidRPr="004E39F2" w:rsidRDefault="3F587E79" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Patient details: name, date of birt</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0405">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h, </w:t>
+      </w:r>
+      <w:r w:rsidR="079D7410" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>preferred method of contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, sex/gender, sexual risk factors, weight</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240511D4" w14:textId="5E6BB972" w:rsidR="3F587E79" w:rsidRPr="004E39F2" w:rsidRDefault="3F587E79" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Medical history: including</w:t>
+      </w:r>
+      <w:r w:rsidR="676AE6F8" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="676AE6F8" w:rsidRPr="005E0405">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>but not limited to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renal disease, hepatitis B status, pregnancy potential, and medication allergies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71298F00" w14:textId="5ED37F93" w:rsidR="5BBD8390" w:rsidRDefault="5BBD8390" w:rsidP="424201B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Current symptoms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4F23E6" w14:textId="6253F3BD" w:rsidR="5BBD8390" w:rsidRDefault="5BBD8390" w:rsidP="424201B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Current medications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64121FAF" w14:textId="7FE7A8FF" w:rsidR="3F587E79" w:rsidRPr="004E39F2" w:rsidRDefault="3F587E79" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Verify that required screening tests have been completed and document all results:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B815681" w14:textId="08CD4AA3" w:rsidR="3F587E79" w:rsidRPr="004E39F2" w:rsidRDefault="3F587E79" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Baseline HIV test within the past 7 days (</w:t>
+      </w:r>
+      <w:r w:rsidR="357AEE6C" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">see </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="67D54944" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for acceptable tests)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AF08FF" w14:textId="6B6C2494" w:rsidR="47A0B097" w:rsidRPr="004E39F2" w:rsidRDefault="47A0B097" w:rsidP="424201B6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a patient’s HIV test is positive or indeterminate, </w:t>
+      </w:r>
+      <w:r w:rsidR="5DE32276" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PrEP may not be prescribed by a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>pharmacist</w:t>
+      </w:r>
+      <w:r w:rsidR="196C830E" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>he pharmacist should refer them to a provider, healthcare facility, or for confirmatory testing and follow-up care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7835CE" w14:textId="1BC0CE12" w:rsidR="712F2750" w:rsidRPr="004E39F2" w:rsidRDefault="6B9FCFBC" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Point-of-care u</w:t>
+      </w:r>
+      <w:r w:rsidR="712F2750" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>rine p</w:t>
+      </w:r>
+      <w:r w:rsidR="3F587E79" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>regnancy test for individuals of reproductive potential (generally &lt;50 years of age)</w:t>
+      </w:r>
+      <w:r w:rsidR="57189B82" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, performed on site at the time of the encounter</w:t>
+      </w:r>
+      <w:r w:rsidR="50BD93F3" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52356D36" w14:textId="53E5A173" w:rsidR="5B843F2B" w:rsidRPr="004E39F2" w:rsidRDefault="5B843F2B" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review the intake form to ensure all eligibility criteria are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>met</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and no exclusion criteria </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5FA0" w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>apply and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E39F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> select the appropriate regimen in shared decision with the patient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79038E54" w14:textId="7E368A0E" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="362DECF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42815575" w14:textId="575A0697" w:rsidR="31407EB4" w:rsidRDefault="31407EB4" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.1.1. Suspecting HIV infection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1A46DA" w14:textId="2BEA6BCD" w:rsidR="31407EB4" w:rsidRDefault="31407EB4" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Pharmacists should assess for signs and symptoms suggestive of possible undiagnosed acute or advanced HIV infection. Symptoms of acute HIV may include fever, rash, sore throat, lymphadenopathy, myalgias, diarrhea, headache, or mucocutaneous ulcers </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0405">
+        <w:t>occurring</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2-6 weeks after a potential exposure. Advanced HIV infection may present with unexplained weight loss, chronic fever, night sweats, chronic diarrhea</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>, oral</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> candidiasis, or recurrent infections. Pharmacists should use clinical judgment to evaluate whether the patient’s symptoms and exposure history raise concern for undiagnosed HIV. If acute or advanced HIV infection is suspected, PrEP should not be initiated, and the patient should be referred for urgent medical evaluation and HIV testing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B00434" w14:textId="48D4B485" w:rsidR="424201B6" w:rsidRDefault="424201B6" w:rsidP="424201B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E6B1BD" w14:textId="2E4D06E3" w:rsidR="3E6EC2A4" w:rsidRPr="00FB13D0" w:rsidRDefault="362DECF8" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="2D45D6C2">
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93">
+        <w:t>Counseling, Prescribing, and Dispensing</w:t>
+      </w:r>
+      <w:r w:rsidR="4283D31A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4862279D">
+        <w:t>PrEP</w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AA4BDC" w14:textId="79318CCC" w:rsidR="4EFDFE93" w:rsidRPr="00FB13D0" w:rsidRDefault="4EFDFE93" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>When initiating PrEP, pharmacists must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EF914A" w14:textId="7CE70123" w:rsidR="4EFDFE93" w:rsidRPr="00FB13D0" w:rsidRDefault="53A53554" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Obtain</w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93" w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed consent for PrEP initiation (Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="6B3C1B0D" w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93" w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="45318BA2" w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="022CE777" w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194F1802" w14:textId="2B6F4FF8" w:rsidR="4EFDFE93" w:rsidRPr="00FB13D0" w:rsidRDefault="4EFDFE93" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Provide counseling and education about PrEP, addressing the following key areas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D711A6B" w14:textId="61AB05FC" w:rsidR="1DF9168A" w:rsidRPr="00FB13D0" w:rsidRDefault="1DF9168A" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB13D0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Expected effectiveness and limitations, including that PrEP does not protect against other STIs or pregnancy</w:t>
+      </w:r>
+      <w:r w:rsidR="3E1199E8" w:rsidRPr="00FB13D0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7AC8BF" w14:textId="1471446F" w:rsidR="1DF9168A" w:rsidRPr="00FB13D0" w:rsidRDefault="1DF9168A" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB13D0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Importance of daily adherence and adherence strategies</w:t>
+      </w:r>
+      <w:r w:rsidR="7B60903D" w:rsidRPr="00FB13D0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7061E0CF" w14:textId="27A543E9" w:rsidR="1DF9168A" w:rsidRPr="00FB13D0" w:rsidRDefault="1DF9168A" w:rsidP="00C862FD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Potential side effects and recommendations to mitigate them</w:t>
+      </w:r>
+      <w:r w:rsidR="29013DF3" w:rsidRPr="36FB64BF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297198CD" w14:textId="0BD4E952" w:rsidR="784B57AF" w:rsidRPr="00FB13D0" w:rsidRDefault="08DEF4C5" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prescribe an oral PrEP regimen </w:t>
+      </w:r>
+      <w:r w:rsidR="151FFF86" w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="424201B6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Appendix 1 for a maximum supply of 60 days, with no refills;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA48DD0" w14:textId="5A1F1DD6" w:rsidR="784B57AF" w:rsidRPr="00FB13D0" w:rsidRDefault="51219B69" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inform the patient of the need to </w:t>
+      </w:r>
+      <w:r w:rsidR="3EA54F27" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>establish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care with a healthcare provider authorized to prescribe PrEP for </w:t>
+      </w:r>
+      <w:r w:rsidR="48198E02" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>follow-up and ongoing therapy beyond this protocol’s maximum duration</w:t>
+      </w:r>
+      <w:r w:rsidR="73C15A4B" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="2814E015" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>provid</w:t>
+      </w:r>
+      <w:r w:rsidR="3036A888" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9437FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00092DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="0A12F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t xml:space="preserve">list of providers </w:t>
         </w:r>
-      </w:hyperlink>
-[...1321 lines deleted...]
-        <w:r w:rsidRPr="56BEB38C">
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="1CBF80D4" w:rsidRPr="00092DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="0A12F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
-          <w:t xml:space="preserve">list of providers </w:t>
+          <w:t xml:space="preserve">and/or </w:t>
         </w:r>
-        <w:proofErr w:type="gramStart"/>
-        <w:r w:rsidR="1CBF80D4" w:rsidRPr="56BEB38C">
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00092DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="0A12F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
-          <w:t xml:space="preserve">and/or </w:t>
+          <w:t>or facilities offering PrEP</w:t>
         </w:r>
-        <w:proofErr w:type="gramEnd"/>
-        <w:r w:rsidRPr="56BEB38C">
+      </w:hyperlink>
+      <w:r w:rsidR="526C57F8" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="4BEE5D3D" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="698F843F" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide </w:t>
+      </w:r>
+      <w:r w:rsidR="73015A9F" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>information on how to access</w:t>
+      </w:r>
+      <w:r w:rsidR="698F843F" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="9437FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="698F843F" w:rsidRPr="00092DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="0A12F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
-          <w:t>or facilities offering PrEP</w:t>
+          <w:t>PrEP drug assistance programs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="526C57F8" w:rsidRPr="56BEB38C">
-[...27 lines deleted...]
-      <w:r w:rsidR="698F843F" w:rsidRPr="56BEB38C">
+      <w:r w:rsidR="69FACB1F" w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="9437FF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="698F843F" w:rsidRPr="56BEB38C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61616F21" w14:textId="2AC39A57" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="362DECF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD300CA" w14:textId="3FCA63BC" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="443B89E7" w:rsidP="00678B17">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="4EFDFE93">
+        <w:t>Referral and Linkage to Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3A2D4B" w14:textId="26A7095D" w:rsidR="7C84659B" w:rsidRDefault="463BCE90" w:rsidP="36FB64BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pharmacists must provide all patients</w:t>
+      </w:r>
+      <w:r w:rsidR="5984B1F0" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with a</w:t>
+      </w:r>
+      <w:r w:rsidR="2F2BA651" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="2F2BA651" w:rsidRPr="00092DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="0A12F5"/>
-[...74 lines deleted...]
-            <w:color w:val="0A12F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t xml:space="preserve">providers and/or facilities </w:t>
         </w:r>
-        <w:r w:rsidR="2F2BA651" w:rsidRPr="56BEB38C">
+        <w:r w:rsidR="2F2BA651" w:rsidRPr="00092DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="0A12F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>providing PrEP care</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="2F2BA651" w:rsidRPr="00443B0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="2F2BA651" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as </w:t>
+      </w:r>
+      <w:r w:rsidR="080F90A7" w:rsidRPr="56BEB38C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidR="080F90A7" w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0A12F5"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidR="080F90A7" w:rsidRPr="56BEB38C">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="080F90A7" w:rsidRPr="00092DCF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
-            <w:color w:val="0A12F5"/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>sexual and reproductive health services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="080F90A7" w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:color w:val="0A12F5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="080F90A7" w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="080F90A7" w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">state, </w:t>
       </w:r>
       <w:r w:rsidRPr="56BEB38C">
         <w:rPr>
@@ -3151,59 +3164,66 @@
     </w:p>
     <w:p w14:paraId="7732D9BB" w14:textId="0CC1DDEA" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="362DECF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11295FC6" w14:textId="2D650DCA" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="4EFDFE93" w:rsidP="362DECF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">[1] NASTAD. Pharmacist Authority to Initiate PrEP &amp; PEP and Participate in Collaborative Practice Agreements. Accessed from </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="004E39F2">
+        <w:t xml:space="preserve">[1] NASTAD. Pharmacist Authority to Initiate PrEP &amp; PEP and Participate in Collaborative Practice Agreements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443B0B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accessed from </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00443B0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:i/>
             <w:iCs/>
+            <w:color w:val="0000CC"/>
           </w:rPr>
           <w:t>https://nastad.org/sites/default/files/2023-08/PDF-Pharmacist-Authority-Initiate-PrEP-PEP.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> on December 10th, 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174320AD" w14:textId="433347AB" w:rsidR="3E6EC2A4" w:rsidRPr="004E39F2" w:rsidRDefault="3E6EC2A4" w:rsidP="362DECF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C5DBE90" w14:textId="08E7349E" w:rsidR="4EFDFE93" w:rsidRPr="004E39F2" w:rsidRDefault="4EFDFE93" w:rsidP="362DECF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -6218,51 +6238,65 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2085" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="055652A2" w14:textId="6AB72396" w:rsidR="07923A5B" w:rsidRDefault="07923A5B" w:rsidP="36FB64BF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="36FB64BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t>Finger stick whole, venous blood, plasma</w:t>
+              <w:t xml:space="preserve">Finger </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="36FB64BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>stick</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="36FB64BF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> whole, venous blood, plasma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="36FB64BF" w14:paraId="4D495008" w14:textId="77777777" w:rsidTr="36FB64BF">
         <w:trPr>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
             <w:vMerge/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D1663A8" w14:textId="77777777" w:rsidR="00D15DD5" w:rsidRDefault="00D15DD5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
@@ -11512,75 +11546,75 @@
       <w:r w:rsidRPr="56BEB38C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066C2731" w14:textId="4B52F016" w:rsidR="324C12DE" w:rsidRPr="004E39F2" w:rsidRDefault="324C12DE" w:rsidP="362DECF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E39F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="324C12DE" w:rsidRPr="004E39F2">
-      <w:headerReference w:type="default" r:id="rId17"/>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DBF20C8" w14:textId="77777777" w:rsidR="00C17E3F" w:rsidRDefault="00C17E3F">
+    <w:p w14:paraId="22C58716" w14:textId="77777777" w:rsidR="00EF4225" w:rsidRDefault="00EF4225">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A4826C8" w14:textId="77777777" w:rsidR="00C17E3F" w:rsidRDefault="00C17E3F">
+    <w:p w14:paraId="2E4D63F1" w14:textId="77777777" w:rsidR="00EF4225" w:rsidRDefault="00EF4225">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11598,69 +11632,69 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="345"/>
       <w:gridCol w:w="8655"/>
       <w:gridCol w:w="360"/>
     </w:tblGrid>
     <w:tr w:rsidR="1928FFF4" w14:paraId="6749F0E2" w14:textId="77777777" w:rsidTr="00678B17">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="345" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="48A0B622" w14:textId="32174B3C" w:rsidR="1928FFF4" w:rsidRDefault="1928FFF4" w:rsidP="1928FFF4">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -11717,76 +11751,76 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="360" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="785B933D" w14:textId="01827859" w:rsidR="1928FFF4" w:rsidRDefault="1928FFF4" w:rsidP="1928FFF4">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="19447C27" w14:textId="1140E708" w:rsidR="1928FFF4" w:rsidRDefault="1928FFF4" w:rsidP="1928FFF4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F51F6C5" w14:textId="77777777" w:rsidR="00C17E3F" w:rsidRDefault="00C17E3F">
+    <w:p w14:paraId="3AB02B38" w14:textId="77777777" w:rsidR="00EF4225" w:rsidRDefault="00EF4225">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F1EB99F" w14:textId="77777777" w:rsidR="00C17E3F" w:rsidRDefault="00C17E3F">
+    <w:p w14:paraId="4F7DE35C" w14:textId="77777777" w:rsidR="00EF4225" w:rsidRDefault="00EF4225">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="1928FFF4" w14:paraId="208AD541" w14:textId="77777777" w:rsidTr="1928FFF4">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3B18A4B6" w14:textId="03D5C631" w:rsidR="1928FFF4" w:rsidRDefault="1928FFF4" w:rsidP="1928FFF4">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -11814,51 +11848,51 @@
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1B45643F" w14:textId="6EE9FAB4" w:rsidR="1928FFF4" w:rsidRDefault="1928FFF4" w:rsidP="1928FFF4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="KRanK8MB6zyw0H" int2:id="fuxChdnU">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0711DB94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="8482D5EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="766A570A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15778,309 +15812,313 @@
   </w:num>
   <w:num w:numId="34" w16cid:durableId="200561656">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1947812300">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1478759428">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1178039883">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1212352026">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="352802349">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="33"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="613139EA"/>
     <w:rsid w:val="00023EE0"/>
     <w:rsid w:val="00030366"/>
     <w:rsid w:val="000405FB"/>
     <w:rsid w:val="00046266"/>
     <w:rsid w:val="000463C8"/>
     <w:rsid w:val="00054DDA"/>
     <w:rsid w:val="0006120E"/>
     <w:rsid w:val="000612DF"/>
     <w:rsid w:val="0008182B"/>
+    <w:rsid w:val="00092DCF"/>
     <w:rsid w:val="000A61EE"/>
     <w:rsid w:val="000C3A50"/>
     <w:rsid w:val="000C6A82"/>
     <w:rsid w:val="000C79F7"/>
     <w:rsid w:val="000D44A3"/>
     <w:rsid w:val="000E1411"/>
     <w:rsid w:val="0010280B"/>
     <w:rsid w:val="00103E42"/>
     <w:rsid w:val="00127457"/>
     <w:rsid w:val="00133EAD"/>
     <w:rsid w:val="0014019D"/>
     <w:rsid w:val="0014087A"/>
     <w:rsid w:val="001461F2"/>
     <w:rsid w:val="00152B70"/>
     <w:rsid w:val="0016DF84"/>
     <w:rsid w:val="0019550A"/>
     <w:rsid w:val="001A45A2"/>
     <w:rsid w:val="001A51D6"/>
     <w:rsid w:val="001C6995"/>
-    <w:rsid w:val="001C7CE9"/>
     <w:rsid w:val="001D0592"/>
     <w:rsid w:val="001D0C40"/>
     <w:rsid w:val="001D43C5"/>
     <w:rsid w:val="001E7356"/>
     <w:rsid w:val="00214689"/>
     <w:rsid w:val="002244D1"/>
     <w:rsid w:val="00235493"/>
     <w:rsid w:val="002560F7"/>
     <w:rsid w:val="00257366"/>
     <w:rsid w:val="0026108B"/>
     <w:rsid w:val="002665BA"/>
     <w:rsid w:val="00267EFE"/>
     <w:rsid w:val="002823B0"/>
     <w:rsid w:val="002A20D3"/>
     <w:rsid w:val="002D3C42"/>
     <w:rsid w:val="00306BED"/>
     <w:rsid w:val="003070C1"/>
     <w:rsid w:val="0032282C"/>
     <w:rsid w:val="003275D9"/>
     <w:rsid w:val="00335357"/>
     <w:rsid w:val="00340BFA"/>
     <w:rsid w:val="00351407"/>
     <w:rsid w:val="0035485E"/>
     <w:rsid w:val="003639E7"/>
-    <w:rsid w:val="00370C9C"/>
     <w:rsid w:val="00382A8C"/>
     <w:rsid w:val="0039430E"/>
     <w:rsid w:val="003A2528"/>
     <w:rsid w:val="003B6B8A"/>
     <w:rsid w:val="003C15A7"/>
     <w:rsid w:val="003D4D10"/>
     <w:rsid w:val="003F01BD"/>
     <w:rsid w:val="004239D5"/>
     <w:rsid w:val="00430D0C"/>
     <w:rsid w:val="004331AA"/>
     <w:rsid w:val="00434840"/>
     <w:rsid w:val="00436342"/>
     <w:rsid w:val="00441FD8"/>
+    <w:rsid w:val="00443B0B"/>
     <w:rsid w:val="00462FBF"/>
     <w:rsid w:val="00473DBB"/>
     <w:rsid w:val="00485C40"/>
     <w:rsid w:val="004A4F3B"/>
     <w:rsid w:val="004C30CD"/>
     <w:rsid w:val="004C37C5"/>
     <w:rsid w:val="004D1A9B"/>
     <w:rsid w:val="004D7892"/>
     <w:rsid w:val="004E39F2"/>
     <w:rsid w:val="004E7357"/>
     <w:rsid w:val="00500039"/>
+    <w:rsid w:val="005222EE"/>
     <w:rsid w:val="00523966"/>
     <w:rsid w:val="00527731"/>
     <w:rsid w:val="00535530"/>
     <w:rsid w:val="00553861"/>
     <w:rsid w:val="00560C1E"/>
     <w:rsid w:val="005717CA"/>
     <w:rsid w:val="00575BE2"/>
     <w:rsid w:val="00580299"/>
     <w:rsid w:val="00581872"/>
     <w:rsid w:val="005A100F"/>
     <w:rsid w:val="005A4DDE"/>
+    <w:rsid w:val="005B76C2"/>
     <w:rsid w:val="005C1886"/>
     <w:rsid w:val="005C5E10"/>
     <w:rsid w:val="005D7A9C"/>
     <w:rsid w:val="005E0405"/>
     <w:rsid w:val="005E5D57"/>
     <w:rsid w:val="005E6D70"/>
     <w:rsid w:val="005E78A7"/>
     <w:rsid w:val="00613046"/>
     <w:rsid w:val="006406B2"/>
+    <w:rsid w:val="006636B8"/>
     <w:rsid w:val="006647FD"/>
     <w:rsid w:val="0067289F"/>
     <w:rsid w:val="00678B17"/>
     <w:rsid w:val="00686A5F"/>
     <w:rsid w:val="006872E2"/>
     <w:rsid w:val="006A2D65"/>
     <w:rsid w:val="006A5C37"/>
     <w:rsid w:val="006A66E9"/>
     <w:rsid w:val="006C1226"/>
     <w:rsid w:val="006D4587"/>
     <w:rsid w:val="006E64B5"/>
-    <w:rsid w:val="006F2059"/>
     <w:rsid w:val="007010BB"/>
     <w:rsid w:val="00701E9B"/>
     <w:rsid w:val="007152AD"/>
     <w:rsid w:val="007375C8"/>
     <w:rsid w:val="00744FFB"/>
+    <w:rsid w:val="0075691F"/>
     <w:rsid w:val="00756EDA"/>
     <w:rsid w:val="00764672"/>
     <w:rsid w:val="0076673B"/>
     <w:rsid w:val="0079430F"/>
+    <w:rsid w:val="007A3601"/>
     <w:rsid w:val="007B016C"/>
     <w:rsid w:val="007BD6A0"/>
     <w:rsid w:val="007C0BB5"/>
     <w:rsid w:val="007C7645"/>
     <w:rsid w:val="007D1D4B"/>
     <w:rsid w:val="007D7F23"/>
     <w:rsid w:val="007F47E6"/>
     <w:rsid w:val="0081416A"/>
     <w:rsid w:val="0081744F"/>
     <w:rsid w:val="008228A8"/>
     <w:rsid w:val="008300DF"/>
-    <w:rsid w:val="0084112D"/>
     <w:rsid w:val="00842F94"/>
     <w:rsid w:val="0086267E"/>
     <w:rsid w:val="0087116E"/>
     <w:rsid w:val="0088282A"/>
     <w:rsid w:val="00882A27"/>
     <w:rsid w:val="00894D86"/>
     <w:rsid w:val="008D053B"/>
     <w:rsid w:val="008D78ED"/>
     <w:rsid w:val="008E2274"/>
     <w:rsid w:val="008E6BA8"/>
     <w:rsid w:val="008E786C"/>
     <w:rsid w:val="008F17D2"/>
     <w:rsid w:val="008F7E69"/>
     <w:rsid w:val="00901B4E"/>
     <w:rsid w:val="00925313"/>
     <w:rsid w:val="0093549D"/>
     <w:rsid w:val="009550F4"/>
     <w:rsid w:val="00976B8D"/>
     <w:rsid w:val="00983E1C"/>
     <w:rsid w:val="0099261A"/>
     <w:rsid w:val="009A538C"/>
     <w:rsid w:val="009B3649"/>
+    <w:rsid w:val="009C0DD1"/>
     <w:rsid w:val="009C666E"/>
     <w:rsid w:val="009D0739"/>
     <w:rsid w:val="009D5386"/>
     <w:rsid w:val="009E2037"/>
     <w:rsid w:val="009E608F"/>
     <w:rsid w:val="00A0F013"/>
     <w:rsid w:val="00A1779A"/>
     <w:rsid w:val="00A61A6D"/>
     <w:rsid w:val="00A63E1F"/>
     <w:rsid w:val="00A75EF7"/>
     <w:rsid w:val="00AA0E5E"/>
     <w:rsid w:val="00AB15D8"/>
+    <w:rsid w:val="00AC1CBB"/>
     <w:rsid w:val="00AC4D25"/>
     <w:rsid w:val="00AD4745"/>
     <w:rsid w:val="00AF42EC"/>
     <w:rsid w:val="00AF7E46"/>
     <w:rsid w:val="00B101C2"/>
     <w:rsid w:val="00B1490F"/>
     <w:rsid w:val="00B25369"/>
     <w:rsid w:val="00B41BD6"/>
     <w:rsid w:val="00B43C47"/>
     <w:rsid w:val="00B4EBC7"/>
     <w:rsid w:val="00B57DCC"/>
     <w:rsid w:val="00B85C38"/>
     <w:rsid w:val="00B900EB"/>
     <w:rsid w:val="00BA6759"/>
     <w:rsid w:val="00BC70C3"/>
     <w:rsid w:val="00BD3D79"/>
     <w:rsid w:val="00BE092D"/>
     <w:rsid w:val="00C10CA1"/>
     <w:rsid w:val="00C16CF8"/>
     <w:rsid w:val="00C16D4F"/>
-    <w:rsid w:val="00C17E3F"/>
     <w:rsid w:val="00C2051D"/>
     <w:rsid w:val="00C21DB1"/>
     <w:rsid w:val="00C30486"/>
     <w:rsid w:val="00C309B3"/>
     <w:rsid w:val="00C5CD0E"/>
     <w:rsid w:val="00C606E0"/>
     <w:rsid w:val="00C6147C"/>
     <w:rsid w:val="00C862FD"/>
     <w:rsid w:val="00CA61DB"/>
     <w:rsid w:val="00CC7496"/>
     <w:rsid w:val="00CC7AE5"/>
-    <w:rsid w:val="00CD1A06"/>
     <w:rsid w:val="00CD6D16"/>
     <w:rsid w:val="00CE07F9"/>
-    <w:rsid w:val="00CF10B6"/>
     <w:rsid w:val="00D00C91"/>
     <w:rsid w:val="00D03DF0"/>
     <w:rsid w:val="00D06ADA"/>
     <w:rsid w:val="00D15DD5"/>
     <w:rsid w:val="00D26626"/>
     <w:rsid w:val="00D30DA1"/>
     <w:rsid w:val="00D5180B"/>
     <w:rsid w:val="00D561FD"/>
+    <w:rsid w:val="00D57646"/>
     <w:rsid w:val="00D74CD1"/>
     <w:rsid w:val="00DA117D"/>
     <w:rsid w:val="00DA2573"/>
     <w:rsid w:val="00DA543A"/>
     <w:rsid w:val="00DA7287"/>
     <w:rsid w:val="00DD451F"/>
     <w:rsid w:val="00DD7BE8"/>
     <w:rsid w:val="00DE250F"/>
     <w:rsid w:val="00DE722F"/>
     <w:rsid w:val="00DF2CCF"/>
     <w:rsid w:val="00E04B8A"/>
     <w:rsid w:val="00E11CA8"/>
     <w:rsid w:val="00E15EA8"/>
     <w:rsid w:val="00E24890"/>
     <w:rsid w:val="00E24B05"/>
     <w:rsid w:val="00E43E72"/>
     <w:rsid w:val="00E46C96"/>
     <w:rsid w:val="00E57F7F"/>
     <w:rsid w:val="00E65D62"/>
     <w:rsid w:val="00E848AB"/>
     <w:rsid w:val="00E9309A"/>
     <w:rsid w:val="00E945E0"/>
     <w:rsid w:val="00EB00AD"/>
     <w:rsid w:val="00ED7398"/>
     <w:rsid w:val="00EE7409"/>
     <w:rsid w:val="00EF1C13"/>
     <w:rsid w:val="00EF3A97"/>
+    <w:rsid w:val="00EF4225"/>
     <w:rsid w:val="00F00623"/>
     <w:rsid w:val="00F02F1A"/>
     <w:rsid w:val="00F13533"/>
     <w:rsid w:val="00F15620"/>
     <w:rsid w:val="00F44008"/>
     <w:rsid w:val="00F7215A"/>
     <w:rsid w:val="00F824E9"/>
     <w:rsid w:val="00F84C4B"/>
     <w:rsid w:val="00FA5B43"/>
     <w:rsid w:val="00FB0514"/>
     <w:rsid w:val="00FB09CD"/>
     <w:rsid w:val="00FB1358"/>
     <w:rsid w:val="00FB13D0"/>
     <w:rsid w:val="00FE5FA0"/>
     <w:rsid w:val="00FF1460"/>
     <w:rsid w:val="00FF24E0"/>
     <w:rsid w:val="011C441A"/>
     <w:rsid w:val="01793EDB"/>
     <w:rsid w:val="019945F0"/>
     <w:rsid w:val="019D8B83"/>
     <w:rsid w:val="01A89127"/>
     <w:rsid w:val="01C0E7EC"/>
     <w:rsid w:val="01CB09EF"/>
     <w:rsid w:val="01EF7786"/>
     <w:rsid w:val="02032C3F"/>
@@ -16209,50 +16247,51 @@
     <w:rsid w:val="0E5E87AF"/>
     <w:rsid w:val="0E8C7D67"/>
     <w:rsid w:val="0EA1E13A"/>
     <w:rsid w:val="0EA8A2A9"/>
     <w:rsid w:val="0ED9F975"/>
     <w:rsid w:val="0F34390E"/>
     <w:rsid w:val="0F4967AB"/>
     <w:rsid w:val="0F5C7CE1"/>
     <w:rsid w:val="0F6ED2BF"/>
     <w:rsid w:val="0F807279"/>
     <w:rsid w:val="0F84055B"/>
     <w:rsid w:val="0FB219C0"/>
     <w:rsid w:val="0FE02E31"/>
     <w:rsid w:val="0FE15350"/>
     <w:rsid w:val="0FED264A"/>
     <w:rsid w:val="0FFF988A"/>
     <w:rsid w:val="10685B7D"/>
     <w:rsid w:val="1086C520"/>
     <w:rsid w:val="109573EE"/>
     <w:rsid w:val="10CFE0FB"/>
     <w:rsid w:val="10D79748"/>
     <w:rsid w:val="112902E4"/>
     <w:rsid w:val="1143B0EA"/>
     <w:rsid w:val="1146C3DA"/>
     <w:rsid w:val="114FE841"/>
+    <w:rsid w:val="1167FC4B"/>
     <w:rsid w:val="116EF053"/>
     <w:rsid w:val="11808A39"/>
     <w:rsid w:val="118EF114"/>
     <w:rsid w:val="11BB8270"/>
     <w:rsid w:val="11BC55BB"/>
     <w:rsid w:val="11D25DA9"/>
     <w:rsid w:val="11E9D6F3"/>
     <w:rsid w:val="11EB7086"/>
     <w:rsid w:val="12037E0A"/>
     <w:rsid w:val="1209F6B8"/>
     <w:rsid w:val="121687C2"/>
     <w:rsid w:val="125ACA53"/>
     <w:rsid w:val="1267C512"/>
     <w:rsid w:val="128241BC"/>
     <w:rsid w:val="1283B88A"/>
     <w:rsid w:val="1288CADA"/>
     <w:rsid w:val="12B57468"/>
     <w:rsid w:val="12BB6C05"/>
     <w:rsid w:val="12F99BE7"/>
     <w:rsid w:val="133D1C77"/>
     <w:rsid w:val="13A2EB95"/>
     <w:rsid w:val="13ABFDDC"/>
     <w:rsid w:val="13B2A82D"/>
     <w:rsid w:val="13B58C51"/>
     <w:rsid w:val="13B88D44"/>
@@ -17764,72 +17803,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...20 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -17998,85 +18015,74 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DA543A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DA543A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
-[...11 lines deleted...]
-    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CF10B6"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006636B8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C/Section19F" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crihealth.org/prevention/prepdap/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/hiv-pre-exposure-prophylaxis-prep/locations" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nastad.org/sites/default/files/2023-08/PDF-Pharmacist-Authority-Initiate-PrEP-PEP.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/integrated-testing-and-linkage-services-locator" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sexual-and-reproductive-health-service-locations" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXVI/Chapter112/Section12F" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXVI/Chapter112/Section12F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/hiv-pre-exposure-prophylaxis-prep/locations" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXV/Chapter94C/Section19F" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/hiv-pre-exposure-prophylaxis-prep/locations" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/integrated-testing-and-linkage-services-locator" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nastad.org/sites/default/files/2023-08/PDF-Pharmacist-Authority-Initiate-PrEP-PEP.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/sexual-and-reproductive-health-service-locations" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXVI/Chapter112/Section12F" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/hiv-pre-exposure-prophylaxis-prep/locations" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pharmacist-prescribing-of-certain-medications/download" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/Laws/GeneralLaws/PartI/TitleXVI/Chapter112/Section12F" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crihealth.org/prevention/prepdap/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{C4E78CF0-3F6F-4CB7-AF35-5D36F243B2A9}">
     <t:Anchor>
       <t:Comment id="62891114"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{958536C2-79D5-4065-8388-E47BCC2A21C2}" time="2026-03-26T02:28:54.038Z">
         <t:Attribution userId="S::carolina.geadas@mass.gov::fb241f49-b426-48bd-8193-33e9fff0ef5f" userProvider="AD" userName="Geadas, Carolina (DPH)"/>
         <t:Anchor>
           <t:Comment id="1592112498"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{E4460CE5-AC70-409E-B2F6-253E77B30E51}" time="2026-03-26T02:28:54.038Z">
         <t:Attribution userId="S::carolina.geadas@mass.gov::fb241f49-b426-48bd-8193-33e9fff0ef5f" userProvider="AD" userName="Geadas, Carolina (DPH)"/>
         <t:Anchor>
           <t:Comment id="1592112498"/>
         </t:Anchor>
         <t:Assign userId="S::larry.madoff@mass.gov::6a178988-e906-4f7b-b1ed-6bc885dac473" userProvider="AD" userName="Madoff, Larry (DPH)"/>
       </t:Event>
       <t:Event id="{A01361A4-F197-4859-9553-0F363D8E3C51}" time="2026-03-26T02:28:54.038Z">
         <t:Attribution userId="S::carolina.geadas@mass.gov::fb241f49-b426-48bd-8193-33e9fff0ef5f" userProvider="AD" userName="Geadas, Carolina (DPH)"/>
@@ -18373,59 +18379,65 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3277B7B-7B2C-CE41-A6C3-3A0C43C740A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>2966</Words>
-  <Characters>16908</Characters>
+  <Words>2980</Words>
+  <Characters>16989</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>140</Lines>
+  <Lines>141</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19835</CharactersWithSpaces>
+  <CharactersWithSpaces>19930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Statewide Guidance for Pharmacist Prescribing of HIV Pre-Exposure Prophylaxis (PREP)</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>Geadas, Carolina (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>