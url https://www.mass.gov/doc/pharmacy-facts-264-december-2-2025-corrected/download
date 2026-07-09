--- v0 (2025-12-16)
+++ v1 (2026-07-09)
@@ -865,51 +865,50 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">). Except as described below, MCOs and ACPPs are permitted to pay pharmacies associated with hospitals, hospital-licensed health centers, and other provider types that are not FQHCs or RHCs for drugs purchased through the 340B Drug Pricing Program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FE4AF3" w14:textId="77777777" w:rsidR="003C3F0C" w:rsidRPr="00A04392" w:rsidRDefault="003C3F0C" w:rsidP="003C3F0C">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4356115B" w14:textId="0F8F8BE8" w:rsidR="0041361A" w:rsidRPr="00A04392" w:rsidRDefault="0041361A" w:rsidP="0041361A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
-        <w:lastRenderedPageBreak/>
         <w:t>For members enrolled in the PCC Plan or a PCACO:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC78325" w14:textId="77777777" w:rsidR="0041361A" w:rsidRPr="00A04392" w:rsidRDefault="0041361A" w:rsidP="0041361A">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
         <w:t>MassHealth pays all 340B-covered entities (including eligible FQHCs) for drugs purchased through the 340B Drug Pricing Program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFF0BF1" w14:textId="66EF3041" w:rsidR="0041361A" w:rsidRPr="00A04392" w:rsidRDefault="0041361A" w:rsidP="00557F6D">
       <w:pPr>
         <w:pStyle w:val="Bulletedlist"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
         <w:t xml:space="preserve">Covered entities interested in using 340B stock for MassHealth Fee-for-Service, PCC Plan, or PCACO pharmacy claims must fill out the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04392">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Application for Participating in 340B Drug-Pricing Program for MassHealth Members </w:t>
@@ -1085,51 +1084,50 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00A04392">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167FE88F" w14:textId="77777777" w:rsidR="00E31EFD" w:rsidRPr="00A04392" w:rsidRDefault="00E31EFD" w:rsidP="00557F6D">
       <w:pPr>
         <w:sectPr w:rsidR="00E31EFD" w:rsidRPr="00A04392" w:rsidSect="00DB423E">
           <w:headerReference w:type="default" r:id="rId26"/>
           <w:footerReference w:type="default" r:id="rId27"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="360" w:right="907" w:bottom="720" w:left="907" w:header="720" w:footer="576" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C0E966F" w14:textId="77777777" w:rsidR="00E31EFD" w:rsidRPr="00A04392" w:rsidRDefault="00E31EFD" w:rsidP="003C3F0C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06AE07BB" w14:textId="77777777" w:rsidR="00E31EFD" w:rsidRPr="00A04392" w:rsidRDefault="00E31EFD" w:rsidP="00E31EFD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
         <w:t>ACPPs, PCACOs, MassHealth FFS, MCOs, PCC Plan, PACE, SCO, and One Care Pharmacy Billing Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D49305F" w14:textId="77777777" w:rsidR="00557F6D" w:rsidRPr="00A04392" w:rsidRDefault="00557F6D" w:rsidP="00557F6D"/>
     <w:p w14:paraId="25EB5CDA" w14:textId="74E00EE7" w:rsidR="00E31EFD" w:rsidRPr="00A04392" w:rsidRDefault="00E31EFD" w:rsidP="00190B87">
       <w:r w:rsidRPr="00A04392">
         <w:t>The following table outlines the most recent billing and contact information for ACPPs, PCACOs, MCOs, the PCC Plan, SCO, and One Care members. MassHealth may include updated versions of this list in a future edition of Pharmacy Facts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6501E67F" w14:textId="34A1BD48" w:rsidR="00E31EFD" w:rsidRPr="00A04392" w:rsidRDefault="00E31EFD" w:rsidP="00E31EFD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
@@ -6163,64 +6161,78 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="256072FF" w14:textId="77777777" w:rsidR="00E31EFD" w:rsidRPr="00E31EFD" w:rsidRDefault="00E31EFD" w:rsidP="00E31EFD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31EFD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MEDDADV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00286187" w14:textId="77777777" w:rsidR="00E31EFD" w:rsidRPr="00E31EFD" w:rsidRDefault="00E31EFD" w:rsidP="00E31EFD">
-[...12 lines deleted...]
-              <w:t>RX24BP</w:t>
+          <w:p w14:paraId="00286187" w14:textId="28783652" w:rsidR="00E31EFD" w:rsidRPr="00E31EFD" w:rsidRDefault="00E31EFD" w:rsidP="00E31EFD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E31EFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RX2</w:t>
+            </w:r>
+            <w:r w:rsidR="005D6AC2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31EFD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2832370F" w14:textId="77777777" w:rsidR="00E31EFD" w:rsidRPr="00E31EFD" w:rsidRDefault="00E31EFD" w:rsidP="00E31EFD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31EFD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(866) 693-4620</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6833,82 +6845,97 @@
               </w:rPr>
               <w:t>364-6331</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D5E667C" w14:textId="77777777" w:rsidR="00E31EFD" w:rsidRPr="00A04392" w:rsidRDefault="00E31EFD" w:rsidP="00557F6D"/>
     <w:p w14:paraId="7B145069" w14:textId="77777777" w:rsidR="003C3F0C" w:rsidRPr="00A04392" w:rsidRDefault="003C3F0C" w:rsidP="00557F6D">
       <w:pPr>
         <w:sectPr w:rsidR="003C3F0C" w:rsidRPr="00A04392" w:rsidSect="00E31EFD">
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="360" w:right="907" w:bottom="720" w:left="907" w:header="720" w:footer="576" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57F8F748" w14:textId="77777777" w:rsidR="00190B87" w:rsidRPr="00A04392" w:rsidRDefault="00190B87" w:rsidP="00190B87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix B</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E90F128" w14:textId="77777777" w:rsidR="00190B87" w:rsidRPr="00A04392" w:rsidRDefault="00190B87" w:rsidP="00190B87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
         <w:t>Emergency Override Codes for Plans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A036A20" w14:textId="77777777" w:rsidR="00190B87" w:rsidRPr="00A04392" w:rsidRDefault="00190B87" w:rsidP="00190B87">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Black" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>To ensure that MassHealth members do not experience gaps in care, pharmacists may initiate an emergency override if they encounter a rejected claim for a medication requiring prior authorization. Prescribers may contact the pharmacy and request an override. MassHealth will pay the pharmacy for at least a 72-hour, non-refillable supply of the drug. The following table lists emergency override codes.</w:t>
+        <w:t xml:space="preserve">To ensure that MassHealth members do not experience gaps in care, pharmacists may initiate an emergency override if they encounter a rejected claim for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A04392">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Black" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a medication</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A04392">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Black" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requiring prior authorization. Prescribers may contact the pharmacy and request an override. MassHealth will pay the pharmacy for at least a 72-hour, non-refillable supply of the drug. The following table lists emergency override codes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400AF3C4" w14:textId="77777777" w:rsidR="00190B87" w:rsidRPr="00A04392" w:rsidRDefault="00190B87" w:rsidP="00190B87">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1606"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4409"/>
         <w:gridCol w:w="6007"/>
       </w:tblGrid>
       <w:tr w:rsidR="00190B87" w:rsidRPr="00A04392" w14:paraId="049ECD18" w14:textId="77777777" w:rsidTr="003B6D95">
         <w:trPr>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -8101,51 +8128,50 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1606"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61F5367A" w14:textId="77777777" w:rsidR="00190B87" w:rsidRPr="00A04392" w:rsidRDefault="00190B87" w:rsidP="00190B87">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
           <w:b/>
           <w:highlight w:val="red"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1737C82E" w14:textId="77777777" w:rsidR="00190B87" w:rsidRPr="00A04392" w:rsidRDefault="00190B87" w:rsidP="00190B87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix C</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7DF45D" w14:textId="77777777" w:rsidR="00190B87" w:rsidRPr="00A04392" w:rsidRDefault="00190B87" w:rsidP="00190B87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A04392">
         <w:t>ACO/MCO/PCC Customer Service Numbers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07148A1A" w14:textId="77777777" w:rsidR="00190B87" w:rsidRPr="00A04392" w:rsidRDefault="00190B87" w:rsidP="00190B87">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1606"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
@@ -12540,60 +12566,62 @@
     <w:rsid w:val="000713D3"/>
     <w:rsid w:val="00074014"/>
     <w:rsid w:val="00074716"/>
     <w:rsid w:val="00081E8E"/>
     <w:rsid w:val="000A622F"/>
     <w:rsid w:val="000A6318"/>
     <w:rsid w:val="000D1502"/>
     <w:rsid w:val="000E3B8E"/>
     <w:rsid w:val="00102EDF"/>
     <w:rsid w:val="001217A5"/>
     <w:rsid w:val="00123D58"/>
     <w:rsid w:val="00124EAA"/>
     <w:rsid w:val="0012682D"/>
     <w:rsid w:val="001378CB"/>
     <w:rsid w:val="00137D3D"/>
     <w:rsid w:val="00140D08"/>
     <w:rsid w:val="00147437"/>
     <w:rsid w:val="00157A49"/>
     <w:rsid w:val="00171445"/>
     <w:rsid w:val="001721D8"/>
     <w:rsid w:val="00180C7F"/>
     <w:rsid w:val="0018357E"/>
     <w:rsid w:val="001864A9"/>
     <w:rsid w:val="00190B87"/>
     <w:rsid w:val="001A125B"/>
+    <w:rsid w:val="001B5F8C"/>
     <w:rsid w:val="001C1481"/>
     <w:rsid w:val="001E779F"/>
     <w:rsid w:val="001F6F0B"/>
     <w:rsid w:val="00207A8B"/>
     <w:rsid w:val="0021214A"/>
     <w:rsid w:val="00212477"/>
     <w:rsid w:val="00212622"/>
     <w:rsid w:val="00225413"/>
     <w:rsid w:val="002275AE"/>
     <w:rsid w:val="002509E9"/>
+    <w:rsid w:val="002521EE"/>
     <w:rsid w:val="002560F5"/>
     <w:rsid w:val="00267FBD"/>
     <w:rsid w:val="00274F3E"/>
     <w:rsid w:val="00276F3A"/>
     <w:rsid w:val="00286CBE"/>
     <w:rsid w:val="00291397"/>
     <w:rsid w:val="002A40AF"/>
     <w:rsid w:val="002C7C67"/>
     <w:rsid w:val="002D390F"/>
     <w:rsid w:val="002D738C"/>
     <w:rsid w:val="002E2F9E"/>
     <w:rsid w:val="002F18E6"/>
     <w:rsid w:val="002F459B"/>
     <w:rsid w:val="003152DA"/>
     <w:rsid w:val="00323435"/>
     <w:rsid w:val="003240F1"/>
     <w:rsid w:val="0033053B"/>
     <w:rsid w:val="00351497"/>
     <w:rsid w:val="003515E8"/>
     <w:rsid w:val="00360067"/>
     <w:rsid w:val="00361733"/>
     <w:rsid w:val="0036343A"/>
     <w:rsid w:val="00372195"/>
     <w:rsid w:val="0037373E"/>
     <w:rsid w:val="00375713"/>
@@ -12628,50 +12656,51 @@
     <w:rsid w:val="005052D9"/>
     <w:rsid w:val="00507792"/>
     <w:rsid w:val="00516394"/>
     <w:rsid w:val="0052118E"/>
     <w:rsid w:val="00527F95"/>
     <w:rsid w:val="005314A6"/>
     <w:rsid w:val="005502E1"/>
     <w:rsid w:val="0055514F"/>
     <w:rsid w:val="00557F6D"/>
     <w:rsid w:val="0056481B"/>
     <w:rsid w:val="00566E28"/>
     <w:rsid w:val="0057156C"/>
     <w:rsid w:val="00571898"/>
     <w:rsid w:val="00574ECE"/>
     <w:rsid w:val="00574F07"/>
     <w:rsid w:val="0057528C"/>
     <w:rsid w:val="00581E50"/>
     <w:rsid w:val="005835F0"/>
     <w:rsid w:val="005842A0"/>
     <w:rsid w:val="0058585F"/>
     <w:rsid w:val="00590035"/>
     <w:rsid w:val="005958DD"/>
     <w:rsid w:val="005A57BA"/>
     <w:rsid w:val="005B1385"/>
     <w:rsid w:val="005B15B3"/>
+    <w:rsid w:val="005D6AC2"/>
     <w:rsid w:val="005D723D"/>
     <w:rsid w:val="005E3688"/>
     <w:rsid w:val="005F2371"/>
     <w:rsid w:val="00623469"/>
     <w:rsid w:val="00631955"/>
     <w:rsid w:val="00634C49"/>
     <w:rsid w:val="00637A67"/>
     <w:rsid w:val="00644AAF"/>
     <w:rsid w:val="00650095"/>
     <w:rsid w:val="00651CA7"/>
     <w:rsid w:val="00656A01"/>
     <w:rsid w:val="00657D21"/>
     <w:rsid w:val="006615EC"/>
     <w:rsid w:val="00673F96"/>
     <w:rsid w:val="00674418"/>
     <w:rsid w:val="00674428"/>
     <w:rsid w:val="006753A6"/>
     <w:rsid w:val="00686AA0"/>
     <w:rsid w:val="00686C26"/>
     <w:rsid w:val="00690023"/>
     <w:rsid w:val="00696F48"/>
     <w:rsid w:val="0069772F"/>
     <w:rsid w:val="006A1AD3"/>
     <w:rsid w:val="006A767B"/>
     <w:rsid w:val="006A7D28"/>
@@ -12687,77 +12716,79 @@
     <w:rsid w:val="00763358"/>
     <w:rsid w:val="007757E7"/>
     <w:rsid w:val="00781D3B"/>
     <w:rsid w:val="007A038A"/>
     <w:rsid w:val="007A41F5"/>
     <w:rsid w:val="007A518C"/>
     <w:rsid w:val="007B2F2D"/>
     <w:rsid w:val="007B33B4"/>
     <w:rsid w:val="007B4429"/>
     <w:rsid w:val="007B7425"/>
     <w:rsid w:val="007E6690"/>
     <w:rsid w:val="007F5417"/>
     <w:rsid w:val="00804116"/>
     <w:rsid w:val="00812480"/>
     <w:rsid w:val="00816C8D"/>
     <w:rsid w:val="00816CE2"/>
     <w:rsid w:val="00821937"/>
     <w:rsid w:val="008340D0"/>
     <w:rsid w:val="008403CA"/>
     <w:rsid w:val="008474A5"/>
     <w:rsid w:val="0085395A"/>
     <w:rsid w:val="00853F8E"/>
     <w:rsid w:val="0086142C"/>
     <w:rsid w:val="00870F52"/>
     <w:rsid w:val="00872E7F"/>
+    <w:rsid w:val="0087558C"/>
     <w:rsid w:val="00880FA9"/>
     <w:rsid w:val="008930F1"/>
     <w:rsid w:val="00893F45"/>
     <w:rsid w:val="0089775A"/>
     <w:rsid w:val="008C1341"/>
     <w:rsid w:val="008C5414"/>
     <w:rsid w:val="008C66D8"/>
     <w:rsid w:val="008E4B33"/>
     <w:rsid w:val="008F0130"/>
     <w:rsid w:val="008F2E4C"/>
     <w:rsid w:val="00905C46"/>
     <w:rsid w:val="00906EEC"/>
     <w:rsid w:val="009166DF"/>
     <w:rsid w:val="009204C7"/>
     <w:rsid w:val="00922030"/>
     <w:rsid w:val="00932FD3"/>
     <w:rsid w:val="009365C7"/>
     <w:rsid w:val="00937424"/>
     <w:rsid w:val="0094076D"/>
     <w:rsid w:val="00941258"/>
     <w:rsid w:val="00942245"/>
     <w:rsid w:val="00956812"/>
     <w:rsid w:val="0095770E"/>
     <w:rsid w:val="009725E5"/>
     <w:rsid w:val="00974CFD"/>
     <w:rsid w:val="009772A7"/>
     <w:rsid w:val="00981567"/>
+    <w:rsid w:val="00992F36"/>
     <w:rsid w:val="009C0B43"/>
     <w:rsid w:val="009C3981"/>
     <w:rsid w:val="009D1341"/>
     <w:rsid w:val="009D6D73"/>
     <w:rsid w:val="009D79C6"/>
     <w:rsid w:val="009F0440"/>
     <w:rsid w:val="009F0526"/>
     <w:rsid w:val="00A01DE3"/>
     <w:rsid w:val="00A04392"/>
     <w:rsid w:val="00A06542"/>
     <w:rsid w:val="00A11371"/>
     <w:rsid w:val="00A120E1"/>
     <w:rsid w:val="00A2577C"/>
     <w:rsid w:val="00A31FAA"/>
     <w:rsid w:val="00A343A9"/>
     <w:rsid w:val="00A5239C"/>
     <w:rsid w:val="00A571F6"/>
     <w:rsid w:val="00A650DC"/>
     <w:rsid w:val="00A6764A"/>
     <w:rsid w:val="00A84255"/>
     <w:rsid w:val="00A853D9"/>
     <w:rsid w:val="00AC1AC7"/>
     <w:rsid w:val="00AD18B8"/>
     <w:rsid w:val="00AD33D5"/>
     <w:rsid w:val="00AE21FC"/>
@@ -14645,51 +14676,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E55BC3F-4FDF-49AF-86C5-B2B9F468EB75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
+  <Pages>2</Pages>
   <Words>2320</Words>
   <Characters>13230</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>110</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>15519</CharactersWithSpaces>