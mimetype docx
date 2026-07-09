--- v0 (2026-05-14)
+++ v1 (2026-07-09)
@@ -10,51 +10,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="25AC92D3" w14:textId="7D7D535E" w:rsidR="00074716" w:rsidRDefault="000A622F" w:rsidP="00C559C9">
+    <w:p w14:paraId="25AC92D3" w14:textId="6492D4B2" w:rsidR="00074716" w:rsidRDefault="000A622F" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ED2292F" wp14:editId="64C9194F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-80645</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-1270</wp:posOffset>
@@ -103,50 +103,60 @@
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00C559C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Number </w:t>
       </w:r>
       <w:r w:rsidR="004F7458" w:rsidRPr="004F7458">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>271, March 12, 2026</w:t>
       </w:r>
+      <w:r w:rsidR="000C5912">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Corrected</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="32BF3DE7" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0858B47B" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -286,83 +296,99 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>MassHealth Changes to Management of Anti-Obesity Medications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BEA469" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+    <w:p w14:paraId="38BEA469" w14:textId="43EC9D93" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with anticipated forthcoming changes to MassHealth regulations, 130 CMR 406.413(B), MassHealth will no longer cover drugs used for the treatment of obesity or overweight. Effective </w:t>
       </w:r>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>July</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk190784508"/>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1, 2026</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, the drugs listed below in Table 1 will no longer be covered for MassHealth members, when used for weight loss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B62DBC" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C0533C0" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -773,157 +799,230 @@
       </w:tr>
       <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="6C717C39" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44B4F03F" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Wegovy (semaglutide)  </w:t>
+              <w:t>Wegovy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>semaglutide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="12CF80E1" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58B780A8" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zepbound</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t> (tirzepatide)  </w:t>
+              <w:t> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tirzepatide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D8FF508" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Any drug being used off-label for weight loss is not payable for MassHealth patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B7FDB6" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B8D05BB" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+    <w:p w14:paraId="6B8D05BB" w14:textId="7550E5D4" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Weight loss glucagon-like peptide-1 (GLP-1) or GIP (glucose-dependent insulinotropic polypeptide)/GLP-1 medications will be covered beyond June 30, 2026, for members with approved prior authorizations (PAs) for other medically accepted indications including:</w:t>
+        <w:t>Weight loss glucagon-like peptide-1 (GLP-1) or GIP (glucose-dependent insulinotropic polypeptide)/GLP-1 medications will be covered beyond Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026, for members with approved prior authorizations (PAs) for other medically accepted indications including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C21D63D" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Body Mass Index (BMI) &gt;27 kg/m2 and established cardiovascular disease to reduce the risk of major adverse cardiovascular events (MACE)</w:t>
       </w:r>
     </w:p>
@@ -1047,179 +1146,289 @@
     <w:p w14:paraId="04D0259C" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="160" w:after="120"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>End Dating of Current Prior Authorizations and Review of New Prior Authorizations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403F958F" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+    <w:p w14:paraId="403F958F" w14:textId="28852B46" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PAs for these agents submitted before February 17, 2026, </w:t>
+        <w:t>PAs for these agents submitted before February 17, 2026, will be end-dated for J</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F933DF">
+      <w:r w:rsidR="00556C8C">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>will be</w:t>
+        <w:t>uly</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> end-dated for June 30, 2026, regardless of indication and will need to be resubmitted to receive paid claims beyond July 1, 2026.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2026, regardless of indication and will need to be resubmitted to receive paid claims beyond July </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625963A6" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A50C9F3" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+    <w:p w14:paraId="1A50C9F3" w14:textId="020C4123" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Any PAs submitted for weight loss medications between February 17, 2026, and June 30, 2026, will be reviewed and processed based on the submitted indication:</w:t>
+        <w:t>Any PAs submitted for weight loss medications between February 17, 2026, and J</w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uly 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026, will be reviewed and processed based on the submitted indication:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28601F4F" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+    <w:p w14:paraId="28601F4F" w14:textId="43B343AD" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obesity or Overweight:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If PAs are approved for the indication of obesity or overweight without any documented comorbidities, they will expire on June 30, 2026.</w:t>
+        <w:t xml:space="preserve"> If PAs are approved for the indication of obesity or overweight without any documented comorbidities, they will expire on Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9DDDBD" w14:textId="3D0C8B9C" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+    <w:p w14:paraId="0A9DDDBD" w14:textId="3B9BB386" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Diabetes and Prediabetes: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Approvable PAs will expire on June 30, 2026. For continued coverage beginning July 1, 2026, members should be switched to an antidiabetic GLP-1. Current MassHealth coverage of diabetic GLP-1s and GIP/GLP-1s is outlined in Table 2 below.</w:t>
+        <w:t>Approvable PAs will expire on Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2026. For continued coverage beginning July </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026, members should be switched to an antidiabetic GLP-1. Current MassHealth coverage of diabetic GLP-1s and GIP/GLP-1s is outlined in Table 2 below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65504C70" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other Medically Accepted Indications</w:t>
       </w:r>
@@ -1233,71 +1442,103 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5491480B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prior authorizations for MACE, MASH, or OSA will be reviewed, and approved for up to six months if all appropriate documentation is attached (e.g. apnea-hypopnea index (AHI) score for OSA and fibrosis stage for MASH).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6485A24A" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+    <w:p w14:paraId="6485A24A" w14:textId="14F0B4DE" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>If no documentation is attached certifying severity, PAs for MACE, MASH and OSA will be end-dated for June 30, 2026.</w:t>
+        <w:t>If no documentation is attached certifying severity, PAs for MACE, MASH and OSA will be end-dated for Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AFD7FB" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75FDB5FC" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that the changes to PA criteria for GLP-1 medications announced in </w:t>
@@ -1490,51 +1731,69 @@
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CA6248E" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ozempic (semaglutide </w:t>
+              <w:t>Ozempic (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>semaglutide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>injection)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>PD</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
@@ -1745,51 +2004,69 @@
           <w:p w14:paraId="0E2AF21C" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rybelsus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (semaglutide tablet)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>semaglutide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tablet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="39769C19" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="533BD566" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -1832,51 +2109,69 @@
           <w:p w14:paraId="164F3018" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mounjaro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (tirzepatide)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tirzepatide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>PD/POS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="76F4C75B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
@@ -2032,68 +2327,104 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mounjaro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (tirzepatide), Ozempic</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tirzepatide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), Ozempic</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (semaglutide), Trulicity</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>semaglutide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), Trulicity</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dulaglutide), or Victoza</w:t>
       </w:r>
       <w:r w:rsidRPr="00F933DF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -3847,57 +4178,67 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="05E47561" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F933DF">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Semaglutide once weekly </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Semaglutide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> once weekly </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2877CD27" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4241,51 +4582,69 @@
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="542C2A87" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F933DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Oral Semaglutide once daily</w:t>
+              <w:t xml:space="preserve">Oral </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Semaglutide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> once daily</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D6856EC" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4623,57 +4982,67 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="688D242B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F933DF">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Tirzepatide once weekly </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tirzepatide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> once weekly </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09B1768B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5093,58 +5462,58 @@
         </w:rPr>
         <w:t>Whitley HP, Trujillo JM, Neumiller JJ; Special Report: Potential Strategies for Addressing GLP-1 and Dual GLP-1/GIP Receptor Agonist Shortages. Clin Diabetes 1 July 2023; 41 (3): 467–473</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713969F9" w14:textId="77777777" w:rsidR="00A650DC" w:rsidRPr="001721D8" w:rsidRDefault="00A650DC" w:rsidP="00375713">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1606"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A650DC" w:rsidRPr="001721D8" w:rsidSect="00F933DF">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="360" w:right="907" w:bottom="1080" w:left="907" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:num="2" w:sep="1" w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2331A79E" w14:textId="77777777" w:rsidR="00C513CB" w:rsidRDefault="00C513CB" w:rsidP="00492602">
+    <w:p w14:paraId="26177F99" w14:textId="77777777" w:rsidR="006221CF" w:rsidRDefault="006221CF" w:rsidP="00492602">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41F4D626" w14:textId="77777777" w:rsidR="00C513CB" w:rsidRDefault="00C513CB" w:rsidP="00492602">
+    <w:p w14:paraId="4788D22B" w14:textId="77777777" w:rsidR="006221CF" w:rsidRDefault="006221CF" w:rsidP="00492602">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5372,58 +5741,58 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="287A6440" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00AF19BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="3840"/>
       </w:tabs>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="184956E6" w14:textId="77777777" w:rsidR="00C513CB" w:rsidRDefault="00C513CB" w:rsidP="00492602">
+    <w:p w14:paraId="3B291126" w14:textId="77777777" w:rsidR="006221CF" w:rsidRDefault="006221CF" w:rsidP="00492602">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F20417C" w14:textId="77777777" w:rsidR="00C513CB" w:rsidRDefault="00C513CB" w:rsidP="00492602">
+    <w:p w14:paraId="2394B788" w14:textId="77777777" w:rsidR="006221CF" w:rsidRDefault="006221CF" w:rsidP="00492602">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74B8CA5C" w14:textId="77777777" w:rsidR="00492602" w:rsidRDefault="00492602" w:rsidP="00492602">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="70381DC3" w14:textId="77777777" w:rsidR="00492602" w:rsidRDefault="00492602">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -8321,87 +8690,88 @@
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="339738625">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1233542197">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="861359524">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="17629921">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1463032605">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00054839"/>
     <w:rsid w:val="0002450C"/>
+    <w:rsid w:val="000368C9"/>
     <w:rsid w:val="00054839"/>
     <w:rsid w:val="00061F50"/>
     <w:rsid w:val="000658A5"/>
     <w:rsid w:val="000713D3"/>
     <w:rsid w:val="00074014"/>
     <w:rsid w:val="00074716"/>
     <w:rsid w:val="00081E8E"/>
     <w:rsid w:val="000A622F"/>
     <w:rsid w:val="000A6318"/>
+    <w:rsid w:val="000C5912"/>
     <w:rsid w:val="000D1502"/>
     <w:rsid w:val="00102EDF"/>
     <w:rsid w:val="00123D58"/>
     <w:rsid w:val="00124EAA"/>
     <w:rsid w:val="0012682D"/>
     <w:rsid w:val="001378CB"/>
     <w:rsid w:val="00137D3D"/>
     <w:rsid w:val="00140D08"/>
     <w:rsid w:val="00147437"/>
     <w:rsid w:val="00157A49"/>
     <w:rsid w:val="00171445"/>
     <w:rsid w:val="001721D8"/>
     <w:rsid w:val="0018357E"/>
     <w:rsid w:val="001864A9"/>
     <w:rsid w:val="001A125B"/>
     <w:rsid w:val="001C1481"/>
     <w:rsid w:val="001E779F"/>
     <w:rsid w:val="001F6F0B"/>
     <w:rsid w:val="0021214A"/>
     <w:rsid w:val="00212477"/>
     <w:rsid w:val="00212622"/>
     <w:rsid w:val="002275AE"/>
     <w:rsid w:val="002509E9"/>
     <w:rsid w:val="00267FBD"/>
     <w:rsid w:val="00274F3E"/>
@@ -8434,65 +8804,67 @@
     <w:rsid w:val="004547AB"/>
     <w:rsid w:val="004555D9"/>
     <w:rsid w:val="00456B5A"/>
     <w:rsid w:val="00457528"/>
     <w:rsid w:val="004664D3"/>
     <w:rsid w:val="00477F3D"/>
     <w:rsid w:val="00492602"/>
     <w:rsid w:val="0049423D"/>
     <w:rsid w:val="00494D38"/>
     <w:rsid w:val="004A3BAA"/>
     <w:rsid w:val="004A7395"/>
     <w:rsid w:val="004C1DAD"/>
     <w:rsid w:val="004D1BC7"/>
     <w:rsid w:val="004D20D7"/>
     <w:rsid w:val="004D79B2"/>
     <w:rsid w:val="004F5506"/>
     <w:rsid w:val="004F5612"/>
     <w:rsid w:val="004F7458"/>
     <w:rsid w:val="005052D9"/>
     <w:rsid w:val="00516394"/>
     <w:rsid w:val="0052118E"/>
     <w:rsid w:val="00527F95"/>
     <w:rsid w:val="005314A6"/>
     <w:rsid w:val="005502E1"/>
     <w:rsid w:val="0055514F"/>
+    <w:rsid w:val="00556C8C"/>
     <w:rsid w:val="0056481B"/>
     <w:rsid w:val="0057156C"/>
     <w:rsid w:val="00571898"/>
     <w:rsid w:val="00574ECE"/>
     <w:rsid w:val="00574F07"/>
     <w:rsid w:val="0057528C"/>
     <w:rsid w:val="00581E50"/>
     <w:rsid w:val="005835F0"/>
     <w:rsid w:val="005842A0"/>
     <w:rsid w:val="005958DD"/>
     <w:rsid w:val="005A57BA"/>
     <w:rsid w:val="005B15B3"/>
     <w:rsid w:val="005D723D"/>
     <w:rsid w:val="005E3688"/>
     <w:rsid w:val="005F2371"/>
+    <w:rsid w:val="006221CF"/>
     <w:rsid w:val="00623469"/>
     <w:rsid w:val="00634C49"/>
     <w:rsid w:val="00637A67"/>
     <w:rsid w:val="00644AAF"/>
     <w:rsid w:val="00650095"/>
     <w:rsid w:val="00651CA7"/>
     <w:rsid w:val="00656A01"/>
     <w:rsid w:val="00657D21"/>
     <w:rsid w:val="006615EC"/>
     <w:rsid w:val="00673F96"/>
     <w:rsid w:val="00674418"/>
     <w:rsid w:val="00674428"/>
     <w:rsid w:val="006753A6"/>
     <w:rsid w:val="00686C26"/>
     <w:rsid w:val="00690023"/>
     <w:rsid w:val="00696F48"/>
     <w:rsid w:val="0069772F"/>
     <w:rsid w:val="006A1AD3"/>
     <w:rsid w:val="006A767B"/>
     <w:rsid w:val="006A7D28"/>
     <w:rsid w:val="006D3B5F"/>
     <w:rsid w:val="006E0C20"/>
     <w:rsid w:val="006E22A3"/>
     <w:rsid w:val="006F35F9"/>
     <w:rsid w:val="007319D7"/>
@@ -8540,169 +8912,177 @@
     <w:rsid w:val="00932FD3"/>
     <w:rsid w:val="009365C7"/>
     <w:rsid w:val="00937424"/>
     <w:rsid w:val="0094076D"/>
     <w:rsid w:val="00941258"/>
     <w:rsid w:val="00942245"/>
     <w:rsid w:val="00956812"/>
     <w:rsid w:val="0095770E"/>
     <w:rsid w:val="009725E5"/>
     <w:rsid w:val="00974CFD"/>
     <w:rsid w:val="00981567"/>
     <w:rsid w:val="009C0B43"/>
     <w:rsid w:val="009C3981"/>
     <w:rsid w:val="009D1341"/>
     <w:rsid w:val="009D6D73"/>
     <w:rsid w:val="009D79C6"/>
     <w:rsid w:val="009F0440"/>
     <w:rsid w:val="009F0526"/>
     <w:rsid w:val="00A01DE3"/>
     <w:rsid w:val="00A06542"/>
     <w:rsid w:val="00A11371"/>
     <w:rsid w:val="00A120E1"/>
     <w:rsid w:val="00A2577C"/>
     <w:rsid w:val="00A31FAA"/>
     <w:rsid w:val="00A343A9"/>
+    <w:rsid w:val="00A41F70"/>
     <w:rsid w:val="00A5239C"/>
+    <w:rsid w:val="00A55E83"/>
     <w:rsid w:val="00A571F6"/>
     <w:rsid w:val="00A650DC"/>
     <w:rsid w:val="00A6764A"/>
     <w:rsid w:val="00A84255"/>
     <w:rsid w:val="00A853D9"/>
+    <w:rsid w:val="00A86DF8"/>
     <w:rsid w:val="00AC1AC7"/>
     <w:rsid w:val="00AD18B8"/>
     <w:rsid w:val="00AD33D5"/>
     <w:rsid w:val="00AE21FC"/>
     <w:rsid w:val="00B01BAA"/>
     <w:rsid w:val="00B05470"/>
     <w:rsid w:val="00B07BD7"/>
     <w:rsid w:val="00B10600"/>
     <w:rsid w:val="00B13AA5"/>
     <w:rsid w:val="00B3099B"/>
     <w:rsid w:val="00B40A71"/>
     <w:rsid w:val="00B45236"/>
     <w:rsid w:val="00B503C7"/>
     <w:rsid w:val="00B54AB5"/>
     <w:rsid w:val="00B645C9"/>
     <w:rsid w:val="00B86F04"/>
     <w:rsid w:val="00B92C96"/>
     <w:rsid w:val="00BA64D7"/>
     <w:rsid w:val="00BA68F0"/>
     <w:rsid w:val="00BD08CA"/>
     <w:rsid w:val="00BE0808"/>
     <w:rsid w:val="00BF0DF4"/>
     <w:rsid w:val="00C00CF2"/>
     <w:rsid w:val="00C15672"/>
     <w:rsid w:val="00C21680"/>
     <w:rsid w:val="00C24EF5"/>
+    <w:rsid w:val="00C30103"/>
     <w:rsid w:val="00C304E6"/>
     <w:rsid w:val="00C31421"/>
     <w:rsid w:val="00C33753"/>
     <w:rsid w:val="00C35B94"/>
     <w:rsid w:val="00C513CB"/>
     <w:rsid w:val="00C559C9"/>
     <w:rsid w:val="00C82FA4"/>
     <w:rsid w:val="00CA0669"/>
     <w:rsid w:val="00CA1E7C"/>
     <w:rsid w:val="00CB0030"/>
     <w:rsid w:val="00CB7521"/>
+    <w:rsid w:val="00CC3A17"/>
     <w:rsid w:val="00CC57AC"/>
     <w:rsid w:val="00CC776C"/>
     <w:rsid w:val="00CD6D68"/>
     <w:rsid w:val="00CE4648"/>
     <w:rsid w:val="00CF2057"/>
     <w:rsid w:val="00D0584B"/>
     <w:rsid w:val="00D2695E"/>
     <w:rsid w:val="00D450C8"/>
     <w:rsid w:val="00D521FA"/>
     <w:rsid w:val="00D66801"/>
     <w:rsid w:val="00D779F2"/>
     <w:rsid w:val="00D81121"/>
     <w:rsid w:val="00D939D0"/>
     <w:rsid w:val="00DA6A55"/>
     <w:rsid w:val="00DB423E"/>
     <w:rsid w:val="00DF73DB"/>
     <w:rsid w:val="00E06F7D"/>
     <w:rsid w:val="00E24139"/>
     <w:rsid w:val="00E3616D"/>
     <w:rsid w:val="00E50862"/>
     <w:rsid w:val="00E60ABB"/>
     <w:rsid w:val="00E62D91"/>
     <w:rsid w:val="00E657C7"/>
     <w:rsid w:val="00E67611"/>
     <w:rsid w:val="00E67713"/>
     <w:rsid w:val="00E72DFF"/>
+    <w:rsid w:val="00E82459"/>
     <w:rsid w:val="00E92E47"/>
     <w:rsid w:val="00E9576D"/>
     <w:rsid w:val="00EC08AC"/>
     <w:rsid w:val="00EC1948"/>
     <w:rsid w:val="00ED4639"/>
     <w:rsid w:val="00EE54D2"/>
     <w:rsid w:val="00EF7C8A"/>
     <w:rsid w:val="00F2514F"/>
     <w:rsid w:val="00F25E7F"/>
     <w:rsid w:val="00F274DE"/>
     <w:rsid w:val="00F6038A"/>
     <w:rsid w:val="00F643E6"/>
     <w:rsid w:val="00F76D69"/>
     <w:rsid w:val="00F9012C"/>
     <w:rsid w:val="00F9097E"/>
     <w:rsid w:val="00F933DF"/>
     <w:rsid w:val="00F93C6C"/>
     <w:rsid w:val="00FA5147"/>
     <w:rsid w:val="00FB0C11"/>
     <w:rsid w:val="00FB5301"/>
+    <w:rsid w:val="00FD1E0C"/>
     <w:rsid w:val="00FD4894"/>
     <w:rsid w:val="00FE5811"/>
     <w:rsid w:val="00FE6B9E"/>
     <w:rsid w:val="00FF40A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2477CE9F"/>
+  <w15:docId w15:val="{74DEEC0E-7FC1-41A1-9AF9-1AB5B8321C1E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9903,50 +10283,62 @@
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="subbullet">
     <w:name w:val="subbullet"/>
     <w:basedOn w:val="Bulletedlist"/>
     <w:link w:val="subbulletChar"/>
     <w:qFormat/>
     <w:rsid w:val="006A1AD3"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="subbulletChar">
     <w:name w:val="subbullet Char"/>
     <w:basedOn w:val="BulletedlistChar"/>
     <w:link w:val="subbullet"/>
     <w:rsid w:val="006A1AD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00556C8C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="455224783">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="683172592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -10312,64 +10704,65 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E55BC3F-4FDF-49AF-86C5-B2B9F468EB75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>678</Words>
-  <Characters>4320</Characters>
+  <Words>746</Words>
+  <Characters>4258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
+  <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4989</CharactersWithSpaces>
+  <CharactersWithSpaces>4995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Eisan, Jenna (EHS)</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>