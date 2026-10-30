--- v0 (2026-03-26)
+++ v1 (2026-10-30)
@@ -1,6211 +1,5519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="46B2DBD5" w14:textId="6F263ECC" w:rsidR="008F2307" w:rsidRDefault="00F178EE" w:rsidP="008F2307">
+    <w:p w14:paraId="25AC92D3" w14:textId="6492D4B2" w:rsidR="00074716" w:rsidRDefault="000A622F" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-          <w:color w:val="auto"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C803F8B" wp14:editId="64BD0E57">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4ED2292F" wp14:editId="64C9194F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-4445</wp:posOffset>
+              <wp:posOffset>-80645</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>1905</wp:posOffset>
+              <wp:posOffset>-1270</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6611112" cy="1847088"/>
-            <wp:effectExtent l="0" t="0" r="0" b="1270"/>
+            <wp:extent cx="6830568" cy="1901952"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="3175"/>
             <wp:wrapNone/>
-            <wp:docPr id="267023482" name="Picture 1"/>
+            <wp:docPr id="1452450310" name="Picture 1" descr="Text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1452450310" name="Picture 1" descr="Text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6611112" cy="1847088"/>
+                      <a:ext cx="6830568" cy="1901952"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="008F2307">
+      <w:r w:rsidR="00C559C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Number </w:t>
       </w:r>
-      <w:r w:rsidR="00C528DF">
+      <w:r w:rsidR="004F7458" w:rsidRPr="004F7458">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>271</w:t>
+        <w:t>271, March 12, 2026</w:t>
       </w:r>
-      <w:r w:rsidR="008F2307" w:rsidRPr="001C5079">
+      <w:r w:rsidR="000C5912">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-        <w:t>March 12, 2026</w:t>
+        <w:t xml:space="preserve"> - Corrected</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A17C1C" w14:textId="194FC646" w:rsidR="002C690F" w:rsidRDefault="002C690F" w:rsidP="008F2307">
+    <w:p w14:paraId="32BF3DE7" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01963495" w14:textId="715173AA" w:rsidR="002C690F" w:rsidRDefault="002C690F" w:rsidP="00911591">
+    <w:p w14:paraId="0858B47B" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E8EBD14" w14:textId="18AEBAA5" w:rsidR="00F66ACE" w:rsidRDefault="00F66ACE" w:rsidP="00911591">
+    <w:p w14:paraId="6A5C6B8C" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B311556" w14:textId="1EA040A2" w:rsidR="00F66ACE" w:rsidRDefault="00F66ACE" w:rsidP="00911591">
+    <w:p w14:paraId="1301F774" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A73100E" w14:textId="0963251C" w:rsidR="00F66ACE" w:rsidRDefault="00F66ACE" w:rsidP="00911591">
+    <w:p w14:paraId="187FE7C2" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="226944F7" w14:textId="77777777" w:rsidR="00F66ACE" w:rsidRDefault="00F66ACE" w:rsidP="00911591">
+    <w:p w14:paraId="317BFC54" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57A3E558" w14:textId="77777777" w:rsidR="00F66ACE" w:rsidRDefault="00F66ACE" w:rsidP="00911591">
+    <w:p w14:paraId="1FCA92D7" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D23F871" w14:textId="77777777" w:rsidR="00F66ACE" w:rsidRDefault="00F66ACE" w:rsidP="00911591">
+    <w:p w14:paraId="175B24BC" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BABAA9E" w14:textId="77777777" w:rsidR="00F66ACE" w:rsidRDefault="00F66ACE" w:rsidP="00911591">
+    <w:p w14:paraId="07CD72C2" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
       <w:pPr>
         <w:pStyle w:val="Noparagraphstyle"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56A843BC" w14:textId="0856AACD" w:rsidR="006F35F9" w:rsidRDefault="006F35F9" w:rsidP="00911591">
+    <w:p w14:paraId="0905EA74" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
+      <w:pPr>
+        <w:pStyle w:val="Noparagraphstyle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7568DC23" w14:textId="77777777" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00C559C9">
+      <w:pPr>
+        <w:pStyle w:val="Noparagraphstyle"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539B08B0" w14:textId="11024760" w:rsidR="00074716" w:rsidRDefault="00074716" w:rsidP="00074716">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="225" w:afterAutospacing="0"/>
-        <w:ind w:right="144"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:sectPr w:rsidR="006F35F9" w:rsidSect="00410B13">
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+        <w:sectPr w:rsidR="00074716" w:rsidSect="001721D8">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-          <w:pgMar w:top="360" w:right="907" w:bottom="446" w:left="907" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:pgMar w:top="360" w:right="907" w:bottom="446" w:left="907" w:header="0" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37740A1F" w14:textId="77777777" w:rsidR="00233F76" w:rsidRDefault="00233F76" w:rsidP="00911591">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
+    <w:p w14:paraId="7B3B9B38" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Changes to Management of Anti-Obesity Medications</w:t>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>MassHealth Changes to Management of Anti-Obesity Medications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C22E7F" w14:textId="3650A0E5" w:rsidR="0C58B705" w:rsidRDefault="1EADD041" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="38BEA469" w14:textId="43EC9D93" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">In accordance with </w:t>
+        <w:t xml:space="preserve">In accordance with anticipated forthcoming changes to MassHealth regulations, 130 CMR 406.413(B), MassHealth will no longer cover drugs used for the treatment of obesity or overweight. Effective </w:t>
       </w:r>
-      <w:r w:rsidR="008854E8">
-[...193 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>July</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk190784508"/>
-      <w:r w:rsidR="45A26A5D" w:rsidRPr="007D476D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7EC9AB3D" w:rsidRPr="007D476D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D476D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...17 lines deleted...]
-        <w:t>2026</w:t>
+        <w:t>, 2026</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="369D4000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, the drugs</w:t>
-[...116 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, the drugs listed below in Table 1 will no longer be covered for MassHealth members, when used for weight loss.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280B9E6C" w14:textId="28DBE42B" w:rsidR="369D4000" w:rsidRDefault="369D4000" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="04B62DBC" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="267DB2BF" w14:textId="33B65397" w:rsidR="0C7844F3" w:rsidRDefault="0C7844F3" w:rsidP="00911591">
-      <w:pPr>
+    <w:p w14:paraId="5C0533C0" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="369D4000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="369D4000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>1:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="369D4000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Anti-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="369D4000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Obesity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="369D4000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6714"/>
       </w:tblGrid>
-      <w:tr w:rsidR="369D4000" w14:paraId="3DE250B7" w14:textId="77777777" w:rsidTr="369D4000">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="4E2497A9" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="298"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA27430" w14:textId="08B6BFCF" w:rsidR="369D4000" w:rsidRDefault="369D4000" w:rsidP="00911591">
+          <w:p w14:paraId="4E9F3E44" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="369D4000">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Anti-Obesity Agents*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="369D4000" w14:paraId="5EC515E8" w14:textId="77777777" w:rsidTr="00D2395F">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="2A16F4A0" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="45"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36CD7E70" w14:textId="77777777" w:rsidR="369D4000" w:rsidRDefault="369D4000" w:rsidP="00911591">
+          <w:p w14:paraId="6CDB09E1" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>benzphetamine</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="369D4000" w14:paraId="5E1B4B97" w14:textId="77777777" w:rsidTr="369D4000">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="76E6293B" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6664F1E0" w14:textId="319F04DA" w:rsidR="369D4000" w:rsidRDefault="369D4000" w:rsidP="00911591">
+          <w:p w14:paraId="4DB36994" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">diethylpropion, diethylpropion </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>extended-release</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="369D4000" w14:paraId="21ED42A6" w14:textId="77777777" w:rsidTr="369D4000">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="0BC06492" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="666BEB10" w14:textId="2CCCAC3E" w:rsidR="369D4000" w:rsidRDefault="369D4000" w:rsidP="00911591">
+          <w:p w14:paraId="76C8ADCC" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Saxenda</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(liraglutide)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="369D4000" w14:paraId="2AC317C9" w14:textId="77777777" w:rsidTr="369D4000">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="7B148465" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BDA12E9" w14:textId="77777777" w:rsidR="369D4000" w:rsidRDefault="369D4000" w:rsidP="00911591">
+          <w:p w14:paraId="6EDEF972" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Xenical (orlistat)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="369D4000" w14:paraId="32DF9C0D" w14:textId="77777777" w:rsidTr="369D4000">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="6459B414" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15AB6F62" w14:textId="77777777" w:rsidR="369D4000" w:rsidRDefault="369D4000" w:rsidP="00911591">
+          <w:p w14:paraId="5D280BCE" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">phendimetrazine, phendimetrazine </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>extended-release</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="369D4000" w14:paraId="53826E8B" w14:textId="77777777" w:rsidTr="369D4000">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="1ABFA1F5" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33AF5A8C" w14:textId="6C5252BF" w:rsidR="369D4000" w:rsidRDefault="369D4000" w:rsidP="00911591">
+          <w:p w14:paraId="605E3FBA" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lomaira</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adipex</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-P (phentermine capsule, tablet)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="369D4000" w14:paraId="2680866C" w14:textId="77777777" w:rsidTr="369D4000">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="6C717C39" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16E9F16E" w14:textId="2C77DBF6" w:rsidR="369D4000" w:rsidRDefault="369D4000" w:rsidP="00911591">
+          <w:p w14:paraId="44B4F03F" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="369D4000">
-[...5 lines deleted...]
-              <w:t>Wegovy (semaglutide)  </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Wegovy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>semaglutide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="369D4000" w14:paraId="45A1AA42" w14:textId="77777777" w:rsidTr="369D4000">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="12CF80E1" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19C5F4EA" w14:textId="6CF94CBE" w:rsidR="369D4000" w:rsidRDefault="369D4000" w:rsidP="00911591">
+          <w:p w14:paraId="58B780A8" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="90"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zepbound</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="369D4000">
-[...5 lines deleted...]
-              <w:t> (tirzepatide)  </w:t>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tirzepatide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1861312F" w14:textId="75D39222" w:rsidR="0C7844F3" w:rsidRDefault="0C7844F3" w:rsidP="00911591">
-      <w:pPr>
+    <w:p w14:paraId="3D8FF508" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="369D4000">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="369D4000">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Any drug being used off-label for weight loss is not payable for MassHealth patients.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E953B98" w14:textId="5C469D8D" w:rsidR="1063B8B4" w:rsidRDefault="1063B8B4" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="56B7FDB6" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02244A80" w14:textId="1F1B94EC" w:rsidR="001F26DC" w:rsidRDefault="001F26DC" w:rsidP="001F26DC">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6B8D05BB" w14:textId="7550E5D4" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F26DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Weight loss glucagon-like peptide-1 (GLP-1) or GIP (glucose-dependent insulinotropic polypeptide)/GLP-1 medications will be covered beyond June 30, 2026, for members with approved prior authorizations (PAs) for other medically accepted indications including:</w:t>
+        <w:t>Weight loss glucagon-like peptide-1 (GLP-1) or GIP (glucose-dependent insulinotropic polypeptide)/GLP-1 medications will be covered beyond Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026, for members with approved prior authorizations (PAs) for other medically accepted indications including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8EAFE8" w14:textId="11CF4B99" w:rsidR="00F828A0" w:rsidRPr="001F26DC" w:rsidRDefault="00F828A0" w:rsidP="001F26DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1C21D63D" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F26DC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Body Mass Index (BMI) &gt;27 kg/m2 and established cardiovascular disease to reduce the risk of major adverse cardiovascular events (MACE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453BA26A" w14:textId="1F9D7D93" w:rsidR="783D2997" w:rsidRDefault="783D2997" w:rsidP="00911591">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5924AD03" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Metabolic dysfunction-associated steatohepatitis (MASH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBD25AC" w14:textId="708A3068" w:rsidR="38E9FBFC" w:rsidRDefault="38E9FBFC" w:rsidP="00911591">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F0E3789" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BMI</w:t>
+        <w:t xml:space="preserve">BMI </w:t>
       </w:r>
-      <w:r w:rsidR="1082778B" w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="1082778B" w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>30 kg/m</w:t>
       </w:r>
-      <w:r w:rsidR="1082778B" w:rsidRPr="00BA1C02">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="1082778B" w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and moderate to severe </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> sleep apnea (OSA)</w:t>
+        <w:t xml:space="preserve"> and moderate to severe obstructive sleep apnea (OSA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3514C1C6" w14:textId="282FB11C" w:rsidR="26EADD8E" w:rsidRDefault="26EADD8E" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0F756EBF" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60A288A8" w14:textId="10AB5E82" w:rsidR="1063B8B4" w:rsidRDefault="4B9AB1F5" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="27263F20" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>All requests for members under 21 years of age will be reviewed for medical necessity in accordance with Early and Periodic Screening, Diagnostic, and Treatment (EPSDT) requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E2601E" w14:textId="2B3677E7" w:rsidR="1063B8B4" w:rsidRDefault="1063B8B4" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="015068C6" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F5EC2AC" w14:textId="71224CFB" w:rsidR="691179DC" w:rsidRPr="00B101C3" w:rsidRDefault="691179DC" w:rsidP="00B101C3">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B101C3">
+    <w:p w14:paraId="04D0259C" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="160" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>End Dating of Current Prior Authorizations and Review of New Prior Authorizations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721F4728" w14:textId="74B18811" w:rsidR="00EF7C8A" w:rsidRPr="005C5498" w:rsidRDefault="1063B8B4" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="403F958F" w14:textId="28852B46" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PAs for these agents submitted before February 17, </w:t>
+        <w:t>PAs for these agents submitted before February 17, 2026, will be end-dated for J</w:t>
       </w:r>
-      <w:r w:rsidR="00B5384D" w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2026,</w:t>
+        <w:t>uly</w:t>
       </w:r>
-      <w:r w:rsidR="06B18DBB" w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>will</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="408A9D92" w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> be</w:t>
+        <w:t xml:space="preserve">, 2026, regardless of indication and will need to be resubmitted to receive paid claims beyond July </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> end-dated for</w:t>
+        <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> June 30, </w:t>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411A386F" w14:textId="43B1E538" w:rsidR="00EF7C8A" w:rsidRPr="005C5498" w:rsidRDefault="00EF7C8A" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="625963A6" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F695A37" w14:textId="6D5A223D" w:rsidR="00EF7C8A" w:rsidRPr="005C5498" w:rsidRDefault="08C38922" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1A50C9F3" w14:textId="020C4123" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>Any PAs submitted for weight loss medications between February 17, 2026, and J</w:t>
       </w:r>
-      <w:r w:rsidR="165E564A" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ny </w:t>
+        <w:t>uly 2</w:t>
       </w:r>
-      <w:r w:rsidR="1063B8B4" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">PAs submitted </w:t>
+        <w:t>, 2026, will be reviewed and processed based on the submitted indication:</w:t>
       </w:r>
-      <w:r w:rsidR="6598EE04" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="28601F4F" w14:textId="43B343AD" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">for weight loss medications </w:t>
+        <w:t>Obesity or Overweight:</w:t>
       </w:r>
-      <w:r w:rsidR="1063B8B4" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">between February 17, </w:t>
+        <w:t xml:space="preserve"> If PAs are approved for the indication of obesity or overweight without any documented comorbidities, they will expire on Ju</w:t>
       </w:r>
-      <w:r w:rsidR="009024FC" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2026,</w:t>
+        <w:t>ly 2</w:t>
       </w:r>
-      <w:r w:rsidR="1063B8B4" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9DDDBD" w14:textId="3B9BB386" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Diabetes and Prediabetes: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Approvable PAs will expire on Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="44941B51" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and</w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="1063B8B4" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> June 30, </w:t>
+        <w:t xml:space="preserve">, 2026. For continued coverage beginning July </w:t>
       </w:r>
-      <w:r w:rsidR="00C47DA6" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2026,</w:t>
+        <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="1063B8B4" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>, 2026, members should be switched to an antidiabetic GLP-1. Current MassHealth coverage of diabetic GLP-1s and GIP/GLP-1s is outlined in Table 2 below.</w:t>
       </w:r>
-      <w:r w:rsidR="59B7B66B" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="65504C70" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">will be reviewed </w:t>
+        <w:t>Other Medically Accepted Indications</w:t>
       </w:r>
-      <w:r w:rsidR="597781F4" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...35 lines deleted...]
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566C8A43" w14:textId="59BDE790" w:rsidR="690CF9E8" w:rsidRPr="00A43ABC" w:rsidRDefault="31DB7B1A" w:rsidP="00911591">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5491480B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Obesity or Overweight:</w:t>
+        <w:t>Prior authorizations for MACE, MASH, or OSA will be reviewed, and approved for up to six months if all appropriate documentation is attached (e.g. apnea-hypopnea index (AHI) score for OSA and fibrosis stage for MASH).</w:t>
       </w:r>
-      <w:r w:rsidR="59B7B66B" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="6485A24A" w14:textId="14F0B4DE" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>If no documentation is attached certifying severity, PAs for MACE, MASH and OSA will be end-dated for Ju</w:t>
+      </w:r>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0B3FA70C" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00556C8C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If </w:t>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="7FDEB634" w:rsidRPr="6FA635AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PA</w:t>
-[...71 lines deleted...]
-        <w:t>June 30, 2026.</w:t>
+        <w:t>, 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B9429D" w14:textId="0E4E1458" w:rsidR="00DF6391" w:rsidRPr="00191BE0" w:rsidRDefault="5ED5268F" w:rsidP="00191BE0">
-[...9 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="75AFD7FB" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA1C02">
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="75FDB5FC" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Diabetes</w:t>
-[...298 lines deleted...]
-          <w:sz w:val="22"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that the changes to PA criteria for GLP-1 medications announced in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="000D68AB">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F933DF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:sz w:val="22"/>
+            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t>Pharmacy Facts #269</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="26EADD8E">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> effect on February 17, 2026.</w:t>
+        <w:t xml:space="preserve"> went into effect on February 17, 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB88A44" w14:textId="4BA0D76D" w:rsidR="32413877" w:rsidRDefault="32413877" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="213B83DA" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="206719C8" w14:textId="65697506" w:rsidR="32413877" w:rsidRDefault="36EEF651" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="033E0D0D" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="304CAA98">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table 2. MassHealth Management of </w:t>
-[...21 lines deleted...]
-        <w:t>GLP-1 and GLP-1/GIP agents</w:t>
+        <w:t>Table 2. MassHealth Management of Antidiabetic GLP-1 and GLP-1/GIP agents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4950"/>
         <w:gridCol w:w="4950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="25248AC6" w14:paraId="2EBF47A6" w14:textId="77777777" w:rsidTr="26EADD8E">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="2CFF7AD0" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1742C60A" w14:textId="2593728E" w:rsidR="25248AC6" w:rsidRDefault="25248AC6" w:rsidP="00911591">
+          <w:p w14:paraId="7E8770CE" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="25248AC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GLP-1 Agonists</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="25248AC6" w14:paraId="29D9A1BA" w14:textId="77777777" w:rsidTr="26EADD8E">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="001D3C7D" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5ACA1229" w14:textId="38C0B272" w:rsidR="25248AC6" w:rsidRDefault="25248AC6" w:rsidP="00911591">
+          <w:p w14:paraId="60173E39" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="25248AC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Preferred</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2959CCCB" w14:textId="356AADCD" w:rsidR="25248AC6" w:rsidRDefault="25248AC6" w:rsidP="00911591">
+          <w:p w14:paraId="76BB078A" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="25248AC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Non-Preferred</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="25248AC6" w14:paraId="6EF874D3" w14:textId="77777777" w:rsidTr="00BA1C02">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="7BD944C7" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37E057F6" w14:textId="32F5081D" w:rsidR="25248AC6" w:rsidRDefault="2B24B7E1" w:rsidP="00911591">
+          <w:p w14:paraId="7CA6248E" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7BEC13B1">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Ozempic (semaglutide </w:t>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ozempic (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>semaglutide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>injection)</w:t>
             </w:r>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>PD</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>/POS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E50FA74" w14:textId="7AC4548B" w:rsidR="25248AC6" w:rsidRDefault="25248AC6" w:rsidP="00911591">
+          <w:p w14:paraId="0CD54EAE" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AE85643" w14:textId="169B1E89" w:rsidR="25248AC6" w:rsidRDefault="2B24B7E1" w:rsidP="00911591">
+          <w:p w14:paraId="6E382B12" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bydureon</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bcise</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (exenatide extended-release auto-injection)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="25248AC6" w14:paraId="2938A9DC" w14:textId="77777777" w:rsidTr="26EADD8E">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="72DFC4E2" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A0C954F" w14:textId="6EA3C774" w:rsidR="25248AC6" w:rsidRDefault="2B24B7E1" w:rsidP="00911591">
+          <w:p w14:paraId="59306E38" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Trulicity (dulaglutide)</w:t>
             </w:r>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>PD/POS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="40D843AB" w14:textId="292FBB13" w:rsidR="25248AC6" w:rsidRDefault="0B23D019" w:rsidP="00911591">
+          <w:p w14:paraId="320131C9" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>exenatide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="25248AC6" w14:paraId="2A8A7CDB" w14:textId="77777777" w:rsidTr="26EADD8E">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="2096C622" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62F1A264" w14:textId="04525A93" w:rsidR="25248AC6" w:rsidRDefault="2B24B7E1" w:rsidP="00911591">
+          <w:p w14:paraId="0D90FC47" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Victoza (liraglutide)</w:t>
             </w:r>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>BP/POS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="25000BF9" w14:textId="35D3629F" w:rsidR="25248AC6" w:rsidRDefault="2B24B7E1" w:rsidP="00911591">
+          <w:p w14:paraId="0E2AF21C" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rybelsus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="7BEC13B1">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> (semaglutide tablet)</w:t>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>semaglutide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tablet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="25248AC6" w14:paraId="09A8D315" w14:textId="77777777" w:rsidTr="26EADD8E">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="39769C19" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="64D8508D" w14:textId="0ACACE6B" w:rsidR="25248AC6" w:rsidRDefault="2B24B7E1" w:rsidP="00911591">
+          <w:p w14:paraId="533BD566" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7BEC13B1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GIP and GLP-1 Agonist</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="25248AC6" w14:paraId="715196A5" w14:textId="77777777" w:rsidTr="26EADD8E">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="2790E891" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="46914AC3" w14:textId="1795F64C" w:rsidR="25248AC6" w:rsidRDefault="2B24B7E1" w:rsidP="00911591">
+          <w:p w14:paraId="164F3018" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="7BEC13B1">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mounjaro</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="7BEC13B1">
-[...12 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tirzepatide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>PD/POS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4950" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27CF50AB" w14:textId="7AEEBD97" w:rsidR="25248AC6" w:rsidRDefault="25248AC6" w:rsidP="00911591">
+          <w:p w14:paraId="76F4C75B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03949F4C" w14:textId="2405B507" w:rsidR="32413877" w:rsidRDefault="16009BAD" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7D36DBE9" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="25248AC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>BP</w:t>
       </w:r>
-      <w:r w:rsidRPr="25248AC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brand Preferred over generic equivalents. In general, MassHealth requires a trial of the preferred drug or clinical rationale for prescribing the non-preferred drug generic equivalent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C397E70" w14:textId="12335842" w:rsidR="32413877" w:rsidRDefault="16009BAD" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3C9F86A9" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="25248AC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>PD</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="25248AC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Preferred Drug. In general, MassHealth requires a trial of the preferred drug or clinical rationale for prescribing a non-preferred drug within a therapeutic class.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44379065" w14:textId="29441A69" w:rsidR="32413877" w:rsidRDefault="16009BAD" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="4EFDD58A" w14:textId="54A02226" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="25248AC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
-      <w:r w:rsidRPr="25248AC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Point of Sale rules will generally allow the claim to pay if the patient has a diagnosis (diabetes or pre-diabetes) and the claim is within quantity limits</w:t>
+        <w:t xml:space="preserve"> Point of Sale rules will generally allow the claim to pay if the patient has a diagnosis </w:t>
       </w:r>
-      <w:r w:rsidR="00C528DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00477F3D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>diabetes and the claim is within quantity limits.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAD7DAE" w14:textId="5A5EDAFA" w:rsidR="32413877" w:rsidRDefault="32413877" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="7AF5E84B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="402D77D8" w14:textId="187F832D" w:rsidR="61752686" w:rsidRDefault="0EC7A815" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="46DD8B4B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see Table 3 for guidance on the dosing equivalencies when switching patients to </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mounjaro</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (tirzepatide), Ozempic</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tirzepatide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), Ozempic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (semaglutide), Trulicity</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>semaglutide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), Trulicity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (dulaglutide), or Victoza</w:t>
       </w:r>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (liraglutide). Prescribers should work with their patients to determine </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>which dose</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="26EADD8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is appropriate. Prior authorization criteria for diabetic GLP-1 and GIP/GLP-1 medications can be found on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="26EADD8E">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00F933DF">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:sz w:val="22"/>
+            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MassHealth Drug </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="26EADD8E">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>List.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584C915E" w14:textId="21EDB7D5" w:rsidR="61752686" w:rsidRDefault="61752686" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="3C359470" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B759285" w14:textId="19BB4EBC" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="6E8C5E82" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table 3. Dosing Equivalencies for GLP-1 Agents for T2DM</w:t>
       </w:r>
-      <w:r w:rsidRPr="25248AC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9899" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="539"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF3245" w:rsidRPr="00002C5A" w14:paraId="4FB0348F" w14:textId="77777777" w:rsidTr="00822124">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="23670E6A" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2882CB1D" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="1A12888E" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6839" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3CB6E65C" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="540D75A5" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comparative Doses (mg)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3245" w:rsidRPr="00002C5A" w14:paraId="1902A39B" w14:textId="77777777" w:rsidTr="00822124">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="4D1E0718" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="35DD2353" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="43A0B952" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exenatide twice daily</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA0E4AA" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="07F25D34" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5 µg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A7152D4" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="77EE4245" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10 µg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48837FA2" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="0A713B9E" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77C443EA" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="3508DB44" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6E4E96" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="2FD08264" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C99D99" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="6D270321" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22AFA68A" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="0CAFE9CD" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4794B933" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="53A904A9" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F91B4CB" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="1624A129" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03D18C5E" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="16476C9A" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3245" w:rsidRPr="00002C5A" w14:paraId="72F93608" w14:textId="77777777" w:rsidTr="00822124">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="30762AA0" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="154B204B" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="1402F192" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Exenatide XR once weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E228C73" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="4FFA3D50" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E730241" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="4E0F06A5" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2A2F6F" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="317EC6F4" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="066A9B88" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="67A33E67" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42DD5A97" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="7C9DE55C" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40E936CF" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="5074E27F" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE888E0" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="2F220784" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD7E5DE" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="47872393" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319A7674" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="266CA954" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBEFCE9" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="31A8B6B6" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3245" w:rsidRPr="00002C5A" w14:paraId="1A2D506F" w14:textId="77777777" w:rsidTr="00822124">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="07690496" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D9AC45F" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="404E130B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dulaglutide once weekly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="156C46E8" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="0E3D5B73" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E8F650" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="62EA0512" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="053E5892" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="46D16984" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43D8961B" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="6AC9CEF5" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67036512" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="5B157D52" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08494686" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="6275976A" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E233421" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="543EBB89" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2793D1B2" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="05AD648B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CE06F4E" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="67F6DFF1" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="791AF4C6" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="04FA0A47" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3245" w:rsidRPr="00002C5A" w14:paraId="3F02A41C" w14:textId="77777777" w:rsidTr="00822124">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="44A1952B" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="57737994" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="62E1AA35" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Liraglutide once daily </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="040C1902" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="064BAA8B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2806F7" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="1FDA5091" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA01623" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="15519BC0" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="217DFF7A" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="76D0DCC1" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79BEBF16" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="45B1C74F" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25B5B20B" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="5037EA74" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="467C1DFF" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="0C2A4C4B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22979CDA" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="4DBD9F27" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D69092D" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="7E8F8710" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3191BCBE" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="633D603B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3245" w:rsidRPr="00002C5A" w14:paraId="4C92F897" w14:textId="77777777" w:rsidTr="00822124">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="231ABF5D" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="635E8CE7" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="05E47561" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Semaglutide once weekly </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Semaglutide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> once weekly </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5065BE" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="2877CD27" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="505BEC1C" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="17060C84" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="717DCFF3" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="5E1AD208" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="029F9F0F" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="45F871F2" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40A5A6A4" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="6738201C" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF6B128" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="6F34D226" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF71243" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="586EDEEF" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0084802A" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="306B5CA7" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76358D6B" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="21CE46BD" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7F2A9E" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="017C92DC" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3245" w:rsidRPr="00002C5A" w14:paraId="234573C3" w14:textId="77777777" w:rsidTr="00822124">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="7CC339CB" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D57A92C" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="542C2A87" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...6 lines deleted...]
-              <w:t>Oral Semaglutide once daily</w:t>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oral </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Semaglutide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> once daily</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6701E189" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="3D6856EC" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E363BD4" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="66DB5DAB" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A225E9" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="08A56355" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="149512B8" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="4BE0712B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35FBE3BA" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="7C626EC9" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5C29F8" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="674111FF" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39C2C8F0" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="465C62F1" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A381B9" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="614C8254" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB44437" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="4F30B4FE" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA9B9B0" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="1A9C645E" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3245" w:rsidRPr="00002C5A" w14:paraId="196E9EB5" w14:textId="77777777" w:rsidTr="00822124">
+      <w:tr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w14:paraId="25C64159" w14:textId="77777777" w:rsidTr="00ED6809">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3A76C167" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="688D242B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Tirzepatide once weekly </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tirzepatide</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> once weekly </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78E663C8" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="09B1768B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="398EE7EB" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="781D5BB4" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A63EA61" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="195404D9" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26235412" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="474AC76F" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="345CFF4C" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="1AD1B58F" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="539" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBAC865" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="7A2EE651" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA6B6F7" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="7446BA8B" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC5E757" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="586F4FEB" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F48C4A1" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="4159DA17" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65AC2E07" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
+          <w:p w14:paraId="2F107787" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00002C5A">
-[...3 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00F933DF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43CB4944" w14:textId="38EBFCCB" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="41C5BBDD" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00002C5A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dosing is in mg unless otherwise noted</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C6826D" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00BB3940" w:rsidRDefault="00DF3245" w:rsidP="00911591">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="59C4E087" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22868FCD" w14:textId="77777777" w:rsidR="00DF3245" w:rsidRPr="00002C5A" w:rsidRDefault="00DF3245" w:rsidP="00911591">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="70E693AD" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
+        <w:spacing w:after="122" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Georgia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFB40DF" w14:textId="1CED93F1" w:rsidR="002C690F" w:rsidRPr="00336919" w:rsidRDefault="00DF3245" w:rsidP="00336919">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="58BC3E9F" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00F933DF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002C690F" w:rsidRPr="00336919" w:rsidSect="002C690F">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId17"/>
+        <w:sectPr w:rsidR="00F933DF" w:rsidRPr="00F933DF" w:rsidSect="00F933DF">
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="360" w:right="907" w:bottom="1080" w:left="907" w:header="720" w:footer="576" w:gutter="0"/>
           <w:cols w:sep="1" w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="25248AC6">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00F933DF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Whitley HP, Trujillo JM, Neumiller JJ; Special Report: Potential Strategies for Addressing GLP-1 and Dual GLP-1/GIP Receptor Agonist Shortages. Clin Diabetes 1 July 2023; 41 (3): 467–473</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0F61C7" w14:textId="77777777" w:rsidR="009D6AAA" w:rsidRDefault="009D6AAA" w:rsidP="009D4391">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="713969F9" w14:textId="77777777" w:rsidR="00A650DC" w:rsidRPr="001721D8" w:rsidRDefault="00A650DC" w:rsidP="00375713">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1606"/>
+        </w:tabs>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009D6AAA" w:rsidSect="00A262A2">
+    <w:sectPr w:rsidR="00A650DC" w:rsidRPr="001721D8" w:rsidSect="00F933DF">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="360" w:right="907" w:bottom="1080" w:left="907" w:header="720" w:footer="576" w:gutter="0"/>
       <w:cols w:num="2" w:sep="1" w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13B061FE" w14:textId="77777777" w:rsidR="00A854AE" w:rsidRDefault="00A854AE" w:rsidP="00492602">
+    <w:p w14:paraId="26177F99" w14:textId="77777777" w:rsidR="006221CF" w:rsidRDefault="006221CF" w:rsidP="00492602">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1246902F" w14:textId="77777777" w:rsidR="00A854AE" w:rsidRDefault="00A854AE" w:rsidP="00492602">
+    <w:p w14:paraId="4788D22B" w14:textId="77777777" w:rsidR="006221CF" w:rsidRDefault="006221CF" w:rsidP="00492602">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6221,294 +5529,296 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26B3FF02" w14:textId="77777777" w:rsidR="00637A67" w:rsidRDefault="006D3B5F" w:rsidP="00AF19BA">
+  <w:p w14:paraId="65A7278A" w14:textId="77777777" w:rsidR="00637A67" w:rsidRDefault="006D3B5F" w:rsidP="006D3B5F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+      </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="3840"/>
       </w:tabs>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BB1C125" w14:textId="77777777" w:rsidR="00637A67" w:rsidRDefault="00637A67">
+  <w:p w14:paraId="4660B35B" w14:textId="77777777" w:rsidR="00637A67" w:rsidRDefault="00637A67">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>[Type text]</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1D4B9191" w14:textId="77777777" w:rsidR="00637A67" w:rsidRDefault="00637A67">
+  <w:p w14:paraId="06CD7D62" w14:textId="77777777" w:rsidR="00637A67" w:rsidRDefault="00637A67">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F87D5F6" w14:textId="77777777" w:rsidR="00191BE0" w:rsidRDefault="00191BE0" w:rsidP="00AF19BA">
+  <w:p w14:paraId="33A1DCFB" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00AF19BA">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-90"/>
         <w:tab w:val="left" w:pos="530"/>
         <w:tab w:val="center" w:pos="5400"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Please direct any</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3600">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> questions or comments</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> (or </w:t>
     </w:r>
     <w:r w:rsidRPr="002D3600">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>to be removed from this fax distribution</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidRPr="002D3600">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>to</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0927F8F7" w14:textId="77777777" w:rsidR="00191BE0" w:rsidRPr="00E24139" w:rsidRDefault="00191BE0" w:rsidP="00AF19BA">
+  <w:p w14:paraId="63A7692A" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRPr="00E24139" w:rsidRDefault="00F933DF" w:rsidP="00AF19BA">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-90"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="00386AF8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>PharmFactsMA@Conduent.com</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:cs="Arial"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5D86D0DA" w14:textId="77777777" w:rsidR="00191BE0" w:rsidRDefault="00191BE0" w:rsidP="00AF19BA">
+  <w:p w14:paraId="287A6440" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00AF19BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="3840"/>
       </w:tabs>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F922AE1" w14:textId="77777777" w:rsidR="00A854AE" w:rsidRDefault="00A854AE" w:rsidP="00492602">
+    <w:p w14:paraId="3B291126" w14:textId="77777777" w:rsidR="006221CF" w:rsidRDefault="006221CF" w:rsidP="00492602">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F5E0F29" w14:textId="77777777" w:rsidR="00A854AE" w:rsidRDefault="00A854AE" w:rsidP="00492602">
+    <w:p w14:paraId="2394B788" w14:textId="77777777" w:rsidR="006221CF" w:rsidRDefault="006221CF" w:rsidP="00492602">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4436F05B" w14:textId="6E089BFC" w:rsidR="00191BE0" w:rsidRDefault="00191BE0" w:rsidP="00191BE0">
+  <w:p w14:paraId="74B8CA5C" w14:textId="77777777" w:rsidR="00492602" w:rsidRDefault="00492602" w:rsidP="00492602">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="70381DC3" w14:textId="77777777" w:rsidR="00492602" w:rsidRDefault="00492602">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FCBB739" w14:textId="77777777" w:rsidR="00F933DF" w:rsidRDefault="00F933DF" w:rsidP="00191BE0">
     <w:pPr>
       <w:pStyle w:val="Default"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AD18B8">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>P</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
@@ -6704,50 +6014,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0FEB6E0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1714C2D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11982499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B5AA18E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6816,51 +6239,342 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="161608BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA8259A2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BDF7073"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5D304CF8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F1C32E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A04AB496"/>
+    <w:lvl w:ilvl="0" w:tplc="8020DB58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F7C17FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBDC28B2"/>
     <w:lvl w:ilvl="0" w:tplc="811EE3F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="001ED63A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6929,51 +6643,51 @@
     <w:lvl w:ilvl="7" w:tplc="BCE4ECDE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8C5C1650">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="337CF38D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87266460"/>
     <w:lvl w:ilvl="0" w:tplc="0F0C87E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C4CEEE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="010C9388">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7015,61 +6729,62 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="60DE81EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="028CF9E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3388255C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C11E1E12"/>
-    <w:lvl w:ilvl="0" w:tplc="04090019">
+    <w:tmpl w:val="DB5258FC"/>
+    <w:lvl w:ilvl="0" w:tplc="43FCA314">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Numberedlist"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D74651E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -7108,51 +6823,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E632898"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F05A61BA"/>
+    <w:lvl w:ilvl="0" w:tplc="8020DB58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41BC0F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DA6E372"/>
     <w:lvl w:ilvl="0" w:tplc="6D74651E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7222,51 +7026,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4617136B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7744C8A4"/>
     <w:lvl w:ilvl="0" w:tplc="F26CBC30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7312,164 +7116,315 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4860" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BAF3950"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="491F7C70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C1E4BCA8"/>
+    <w:tmpl w:val="2A009406"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ACC2FEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DA09AF0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54616417"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C1EC3DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="562F132B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCD45CE8"/>
     <w:lvl w:ilvl="0" w:tplc="6D74651E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7539,164 +7494,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="591374B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59EE6934"/>
     <w:lvl w:ilvl="0" w:tplc="6D74651E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7766,140 +7608,347 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67D81637"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="627C7384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0BB8036C"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="B76EAB8C">
+    <w:tmpl w:val="99609AF0"/>
+    <w:lvl w:ilvl="0" w:tplc="781C6C4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="692164E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5108938"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="B1DE0E6C">
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="962A3B40">
+        <w:ind w:left="1980" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="5EB01ACE">
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="BF0E30F0">
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="D200E04C">
+        <w:ind w:left="4140" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="78F0FAA2">
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="DB4A3120">
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6300" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C0C5364"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA5AE920"/>
+    <w:lvl w:ilvl="0" w:tplc="189C9A02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bulletedlist"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C2933E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6058879C"/>
     <w:lvl w:ilvl="0" w:tplc="6D74651E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7969,51 +8018,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EDD39C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="B7EA0648">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5F3018B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8082,51 +8131,51 @@
     <w:lvl w:ilvl="7" w:tplc="95DC9D4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5C76AC0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FAA156C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C8C2164"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8171,51 +8220,229 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70AC4BB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1AB28AAE"/>
+    <w:lvl w:ilvl="0" w:tplc="8020DB58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76237D44"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3FA3DE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D4138CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="D188FC58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="612E96CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8284,1037 +8511,578 @@
     <w:lvl w:ilvl="7" w:tplc="E868833E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="45D2F7E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1233542197">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="1" w16cid:durableId="1456482787">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="861359524">
+  <w:num w:numId="2" w16cid:durableId="678387703">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="171258805">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="933971704">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1146894553">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1099835229">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="17629921">
+  <w:num w:numId="7" w16cid:durableId="1091773746">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="775977178">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="273559388">
+  <w:num w:numId="9" w16cid:durableId="1192911353">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1998994280">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="775295628">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2072849363">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="489909912">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1277714414">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1863933419">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1632830456">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1271858877">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1285695466">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="355621985">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="155609916">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="749011242">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1463032605">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="22" w16cid:durableId="2135520725">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="942880862">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="23" w16cid:durableId="1269894124">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="162362900">
+  <w:num w:numId="24" w16cid:durableId="1534229008">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="480999597">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1484080441">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="339738625">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1233542197">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="861359524">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="17629921">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="177275884">
-[...23 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1325166077">
+  <w:num w:numId="31" w16cid:durableId="1463032605">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00054839"/>
-    <w:rsid w:val="00002BAD"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0005108C"/>
+    <w:rsid w:val="0002450C"/>
+    <w:rsid w:val="000368C9"/>
     <w:rsid w:val="00054839"/>
-    <w:rsid w:val="0005730D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000719EF"/>
+    <w:rsid w:val="00061F50"/>
+    <w:rsid w:val="000658A5"/>
+    <w:rsid w:val="000713D3"/>
     <w:rsid w:val="00074014"/>
-    <w:rsid w:val="000773E1"/>
+    <w:rsid w:val="00074716"/>
     <w:rsid w:val="00081E8E"/>
-    <w:rsid w:val="000A4E3E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000D1387"/>
+    <w:rsid w:val="000A622F"/>
+    <w:rsid w:val="000A6318"/>
+    <w:rsid w:val="000C5912"/>
     <w:rsid w:val="000D1502"/>
-    <w:rsid w:val="000D68AB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0013202C"/>
+    <w:rsid w:val="00102EDF"/>
+    <w:rsid w:val="00123D58"/>
+    <w:rsid w:val="00124EAA"/>
+    <w:rsid w:val="0012682D"/>
+    <w:rsid w:val="001378CB"/>
     <w:rsid w:val="00137D3D"/>
     <w:rsid w:val="00140D08"/>
     <w:rsid w:val="00147437"/>
-    <w:rsid w:val="00155F40"/>
     <w:rsid w:val="00157A49"/>
-    <w:rsid w:val="00162FA8"/>
+    <w:rsid w:val="00171445"/>
     <w:rsid w:val="001721D8"/>
-    <w:rsid w:val="00175974"/>
-    <w:rsid w:val="00183133"/>
     <w:rsid w:val="0018357E"/>
-    <w:rsid w:val="00184144"/>
-    <w:rsid w:val="0018573D"/>
     <w:rsid w:val="001864A9"/>
-    <w:rsid w:val="00191BE0"/>
-    <w:rsid w:val="001B7678"/>
+    <w:rsid w:val="001A125B"/>
     <w:rsid w:val="001C1481"/>
-    <w:rsid w:val="001C17CD"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002453C7"/>
+    <w:rsid w:val="001E779F"/>
+    <w:rsid w:val="001F6F0B"/>
+    <w:rsid w:val="0021214A"/>
+    <w:rsid w:val="00212477"/>
+    <w:rsid w:val="00212622"/>
+    <w:rsid w:val="002275AE"/>
     <w:rsid w:val="002509E9"/>
-    <w:rsid w:val="002534B7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002758B2"/>
+    <w:rsid w:val="00267FBD"/>
+    <w:rsid w:val="00274F3E"/>
     <w:rsid w:val="00276F3A"/>
     <w:rsid w:val="00286CBE"/>
-    <w:rsid w:val="002948D9"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002C690F"/>
+    <w:rsid w:val="00291397"/>
     <w:rsid w:val="002C7C67"/>
-    <w:rsid w:val="002D0D98"/>
-    <w:rsid w:val="002D24FF"/>
     <w:rsid w:val="002D390F"/>
     <w:rsid w:val="002D738C"/>
-    <w:rsid w:val="002E6BD0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00313BD7"/>
+    <w:rsid w:val="002E2F9E"/>
+    <w:rsid w:val="002F459B"/>
     <w:rsid w:val="003152DA"/>
-    <w:rsid w:val="0031782E"/>
+    <w:rsid w:val="003240F1"/>
     <w:rsid w:val="0033053B"/>
-    <w:rsid w:val="00336919"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00356ADA"/>
+    <w:rsid w:val="00351497"/>
     <w:rsid w:val="00360067"/>
+    <w:rsid w:val="00361733"/>
     <w:rsid w:val="0036343A"/>
-    <w:rsid w:val="00365BAA"/>
-    <w:rsid w:val="00370425"/>
+    <w:rsid w:val="00372195"/>
     <w:rsid w:val="0037373E"/>
-    <w:rsid w:val="003742C0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00381A1E"/>
+    <w:rsid w:val="00375713"/>
     <w:rsid w:val="00382054"/>
-    <w:rsid w:val="00390AB3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003B4C45"/>
+    <w:rsid w:val="003911FC"/>
     <w:rsid w:val="003B6839"/>
-    <w:rsid w:val="003C080C"/>
-[...12 lines deleted...]
-    <w:rsid w:val="004417DC"/>
+    <w:rsid w:val="003C45A1"/>
+    <w:rsid w:val="003D3B27"/>
+    <w:rsid w:val="003F533B"/>
+    <w:rsid w:val="004233B0"/>
     <w:rsid w:val="00447A5F"/>
-    <w:rsid w:val="004506DF"/>
+    <w:rsid w:val="004547AB"/>
+    <w:rsid w:val="004555D9"/>
+    <w:rsid w:val="00456B5A"/>
+    <w:rsid w:val="00457528"/>
     <w:rsid w:val="004664D3"/>
-    <w:rsid w:val="00473A6C"/>
-    <w:rsid w:val="0049027B"/>
+    <w:rsid w:val="00477F3D"/>
     <w:rsid w:val="00492602"/>
+    <w:rsid w:val="0049423D"/>
+    <w:rsid w:val="00494D38"/>
     <w:rsid w:val="004A3BAA"/>
-    <w:rsid w:val="004A529E"/>
-    <w:rsid w:val="004A66E7"/>
     <w:rsid w:val="004A7395"/>
-    <w:rsid w:val="004B10DF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004E45BE"/>
+    <w:rsid w:val="004C1DAD"/>
+    <w:rsid w:val="004D1BC7"/>
+    <w:rsid w:val="004D20D7"/>
+    <w:rsid w:val="004D79B2"/>
+    <w:rsid w:val="004F5506"/>
     <w:rsid w:val="004F5612"/>
-    <w:rsid w:val="004F78EF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005151B8"/>
+    <w:rsid w:val="004F7458"/>
+    <w:rsid w:val="005052D9"/>
     <w:rsid w:val="00516394"/>
+    <w:rsid w:val="0052118E"/>
+    <w:rsid w:val="00527F95"/>
     <w:rsid w:val="005314A6"/>
-    <w:rsid w:val="00537BC0"/>
-    <w:rsid w:val="00544828"/>
     <w:rsid w:val="005502E1"/>
-    <w:rsid w:val="0055446C"/>
+    <w:rsid w:val="0055514F"/>
+    <w:rsid w:val="00556C8C"/>
     <w:rsid w:val="0056481B"/>
-    <w:rsid w:val="005717D4"/>
+    <w:rsid w:val="0057156C"/>
     <w:rsid w:val="00571898"/>
+    <w:rsid w:val="00574ECE"/>
     <w:rsid w:val="00574F07"/>
+    <w:rsid w:val="0057528C"/>
     <w:rsid w:val="00581E50"/>
-    <w:rsid w:val="005840F6"/>
+    <w:rsid w:val="005835F0"/>
     <w:rsid w:val="005842A0"/>
     <w:rsid w:val="005958DD"/>
     <w:rsid w:val="005A57BA"/>
-    <w:rsid w:val="005B5318"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00623222"/>
+    <w:rsid w:val="005B15B3"/>
+    <w:rsid w:val="005D723D"/>
+    <w:rsid w:val="005E3688"/>
+    <w:rsid w:val="005F2371"/>
+    <w:rsid w:val="006221CF"/>
     <w:rsid w:val="00623469"/>
-    <w:rsid w:val="00624927"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006343D9"/>
+    <w:rsid w:val="00634C49"/>
     <w:rsid w:val="00637A67"/>
-    <w:rsid w:val="006421B9"/>
+    <w:rsid w:val="00644AAF"/>
     <w:rsid w:val="00650095"/>
     <w:rsid w:val="00651CA7"/>
-    <w:rsid w:val="00652261"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00666BCC"/>
+    <w:rsid w:val="00656A01"/>
+    <w:rsid w:val="00657D21"/>
+    <w:rsid w:val="006615EC"/>
+    <w:rsid w:val="00673F96"/>
     <w:rsid w:val="00674418"/>
     <w:rsid w:val="00674428"/>
+    <w:rsid w:val="006753A6"/>
     <w:rsid w:val="00686C26"/>
     <w:rsid w:val="00690023"/>
+    <w:rsid w:val="00696F48"/>
     <w:rsid w:val="0069772F"/>
-    <w:rsid w:val="006A7D8F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006C5E40"/>
+    <w:rsid w:val="006A1AD3"/>
+    <w:rsid w:val="006A767B"/>
+    <w:rsid w:val="006A7D28"/>
     <w:rsid w:val="006D3B5F"/>
     <w:rsid w:val="006E0C20"/>
     <w:rsid w:val="006E22A3"/>
     <w:rsid w:val="006F35F9"/>
-    <w:rsid w:val="007013C9"/>
     <w:rsid w:val="007319D7"/>
-    <w:rsid w:val="00731BBA"/>
     <w:rsid w:val="00731FAF"/>
-    <w:rsid w:val="007326EC"/>
     <w:rsid w:val="007426BF"/>
     <w:rsid w:val="00760FDF"/>
-    <w:rsid w:val="00770E52"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00774E7C"/>
+    <w:rsid w:val="00763358"/>
     <w:rsid w:val="007757E7"/>
-    <w:rsid w:val="00783908"/>
-    <w:rsid w:val="007862AD"/>
+    <w:rsid w:val="00781D3B"/>
+    <w:rsid w:val="007A038A"/>
     <w:rsid w:val="007A41F5"/>
-    <w:rsid w:val="007A43A3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007B6DE9"/>
+    <w:rsid w:val="007B2F2D"/>
+    <w:rsid w:val="007B33B4"/>
+    <w:rsid w:val="007B4429"/>
     <w:rsid w:val="007B7425"/>
-    <w:rsid w:val="007C290F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007E5591"/>
     <w:rsid w:val="007F5417"/>
-    <w:rsid w:val="008009F0"/>
+    <w:rsid w:val="00804116"/>
     <w:rsid w:val="00812480"/>
+    <w:rsid w:val="00816C8D"/>
+    <w:rsid w:val="00816CE2"/>
     <w:rsid w:val="00821937"/>
-    <w:rsid w:val="00822124"/>
+    <w:rsid w:val="008340D0"/>
     <w:rsid w:val="008403CA"/>
-    <w:rsid w:val="00846FBE"/>
-    <w:rsid w:val="008514AC"/>
+    <w:rsid w:val="008474A5"/>
     <w:rsid w:val="0085395A"/>
     <w:rsid w:val="00853F8E"/>
-    <w:rsid w:val="00861844"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008712F8"/>
+    <w:rsid w:val="0086142C"/>
+    <w:rsid w:val="00870F52"/>
+    <w:rsid w:val="00871057"/>
     <w:rsid w:val="00872E7F"/>
-    <w:rsid w:val="008802E5"/>
     <w:rsid w:val="00880FA9"/>
-    <w:rsid w:val="008854E8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00892BA3"/>
     <w:rsid w:val="008930F1"/>
     <w:rsid w:val="00893F45"/>
-    <w:rsid w:val="008978FF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008B4641"/>
+    <w:rsid w:val="008C1341"/>
     <w:rsid w:val="008C5414"/>
-    <w:rsid w:val="008C7A16"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008E62B4"/>
+    <w:rsid w:val="008C66D8"/>
+    <w:rsid w:val="008E4B33"/>
     <w:rsid w:val="008F0130"/>
-    <w:rsid w:val="008F11E0"/>
-    <w:rsid w:val="008F2307"/>
     <w:rsid w:val="008F2E4C"/>
-    <w:rsid w:val="008F7585"/>
-    <w:rsid w:val="009024FC"/>
+    <w:rsid w:val="00905C46"/>
     <w:rsid w:val="00906EEC"/>
-    <w:rsid w:val="0091060F"/>
-    <w:rsid w:val="00911591"/>
     <w:rsid w:val="009166DF"/>
     <w:rsid w:val="009204C7"/>
     <w:rsid w:val="00922030"/>
-    <w:rsid w:val="0093335E"/>
+    <w:rsid w:val="00932FD3"/>
+    <w:rsid w:val="009365C7"/>
+    <w:rsid w:val="00937424"/>
+    <w:rsid w:val="0094076D"/>
     <w:rsid w:val="00941258"/>
     <w:rsid w:val="00942245"/>
-    <w:rsid w:val="00953835"/>
-    <w:rsid w:val="00954C47"/>
     <w:rsid w:val="00956812"/>
-    <w:rsid w:val="00961DD4"/>
-    <w:rsid w:val="00964DFD"/>
+    <w:rsid w:val="0095770E"/>
     <w:rsid w:val="009725E5"/>
-    <w:rsid w:val="009758A3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0098077E"/>
+    <w:rsid w:val="00974CFD"/>
     <w:rsid w:val="00981567"/>
-    <w:rsid w:val="009876DC"/>
-    <w:rsid w:val="009A57CF"/>
+    <w:rsid w:val="009C0B43"/>
     <w:rsid w:val="009C3981"/>
-    <w:rsid w:val="009D3D69"/>
-[...3 lines deleted...]
-    <w:rsid w:val="009E4944"/>
+    <w:rsid w:val="009D1341"/>
+    <w:rsid w:val="009D6D73"/>
+    <w:rsid w:val="009D79C6"/>
     <w:rsid w:val="009F0440"/>
-    <w:rsid w:val="00A0009B"/>
+    <w:rsid w:val="009F0526"/>
     <w:rsid w:val="00A01DE3"/>
+    <w:rsid w:val="00A06542"/>
     <w:rsid w:val="00A11371"/>
     <w:rsid w:val="00A120E1"/>
-    <w:rsid w:val="00A16536"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A330FD"/>
+    <w:rsid w:val="00A2577C"/>
+    <w:rsid w:val="00A31FAA"/>
     <w:rsid w:val="00A343A9"/>
-    <w:rsid w:val="00A405B4"/>
-    <w:rsid w:val="00A43ABC"/>
+    <w:rsid w:val="00A41F70"/>
     <w:rsid w:val="00A5239C"/>
-    <w:rsid w:val="00A56704"/>
+    <w:rsid w:val="00A55E83"/>
+    <w:rsid w:val="00A571F6"/>
     <w:rsid w:val="00A650DC"/>
-    <w:rsid w:val="00A773BC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A8370E"/>
+    <w:rsid w:val="00A6764A"/>
     <w:rsid w:val="00A84255"/>
-    <w:rsid w:val="00A854AE"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AB5E9A"/>
+    <w:rsid w:val="00A853D9"/>
+    <w:rsid w:val="00A86DF8"/>
     <w:rsid w:val="00AC1AC7"/>
-    <w:rsid w:val="00AC2555"/>
     <w:rsid w:val="00AD18B8"/>
-    <w:rsid w:val="00AD4750"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD7369"/>
+    <w:rsid w:val="00AD33D5"/>
     <w:rsid w:val="00AE21FC"/>
-    <w:rsid w:val="00AF19BA"/>
-    <w:rsid w:val="00AF3D5A"/>
     <w:rsid w:val="00B01BAA"/>
-    <w:rsid w:val="00B02084"/>
+    <w:rsid w:val="00B05470"/>
     <w:rsid w:val="00B07BD7"/>
-    <w:rsid w:val="00B101C3"/>
-    <w:rsid w:val="00B1138C"/>
+    <w:rsid w:val="00B10600"/>
+    <w:rsid w:val="00B13AA5"/>
     <w:rsid w:val="00B3099B"/>
-    <w:rsid w:val="00B34964"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B5393D"/>
+    <w:rsid w:val="00B40A71"/>
+    <w:rsid w:val="00B45236"/>
+    <w:rsid w:val="00B503C7"/>
     <w:rsid w:val="00B54AB5"/>
-    <w:rsid w:val="00B72CB9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B8753B"/>
+    <w:rsid w:val="00B645C9"/>
+    <w:rsid w:val="00B86F04"/>
     <w:rsid w:val="00B92C96"/>
-    <w:rsid w:val="00BA1C02"/>
-    <w:rsid w:val="00BA4672"/>
+    <w:rsid w:val="00BA64D7"/>
     <w:rsid w:val="00BA68F0"/>
-    <w:rsid w:val="00BB16DE"/>
     <w:rsid w:val="00BD08CA"/>
-    <w:rsid w:val="00BD6CAF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C24371"/>
+    <w:rsid w:val="00BE0808"/>
+    <w:rsid w:val="00BF0DF4"/>
+    <w:rsid w:val="00C00CF2"/>
+    <w:rsid w:val="00C15672"/>
+    <w:rsid w:val="00C21680"/>
+    <w:rsid w:val="00C24EF5"/>
+    <w:rsid w:val="00C30103"/>
+    <w:rsid w:val="00C304E6"/>
     <w:rsid w:val="00C31421"/>
-    <w:rsid w:val="00C33107"/>
     <w:rsid w:val="00C33753"/>
     <w:rsid w:val="00C35B94"/>
-    <w:rsid w:val="00C45F5C"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C671DE"/>
+    <w:rsid w:val="00C513CB"/>
+    <w:rsid w:val="00C559C9"/>
     <w:rsid w:val="00C82FA4"/>
-    <w:rsid w:val="00C83BAD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C95262"/>
     <w:rsid w:val="00CA0669"/>
-    <w:rsid w:val="00CA0E62"/>
+    <w:rsid w:val="00CA1E7C"/>
     <w:rsid w:val="00CB0030"/>
-    <w:rsid w:val="00CB7178"/>
-    <w:rsid w:val="00CC3C2D"/>
+    <w:rsid w:val="00CB7521"/>
+    <w:rsid w:val="00CC3A17"/>
     <w:rsid w:val="00CC57AC"/>
     <w:rsid w:val="00CC776C"/>
-    <w:rsid w:val="00CE1E17"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D2395F"/>
+    <w:rsid w:val="00CD6D68"/>
+    <w:rsid w:val="00CE4648"/>
+    <w:rsid w:val="00CF2057"/>
+    <w:rsid w:val="00D0584B"/>
     <w:rsid w:val="00D2695E"/>
-    <w:rsid w:val="00D324BE"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D72C55"/>
+    <w:rsid w:val="00D450C8"/>
+    <w:rsid w:val="00D521FA"/>
+    <w:rsid w:val="00D66801"/>
+    <w:rsid w:val="00D779F2"/>
     <w:rsid w:val="00D81121"/>
-    <w:rsid w:val="00D83567"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00E22B60"/>
+    <w:rsid w:val="00D939D0"/>
+    <w:rsid w:val="00DA6A55"/>
+    <w:rsid w:val="00DB423E"/>
+    <w:rsid w:val="00DF73DB"/>
+    <w:rsid w:val="00E06F7D"/>
     <w:rsid w:val="00E24139"/>
-    <w:rsid w:val="00E424A1"/>
+    <w:rsid w:val="00E3616D"/>
+    <w:rsid w:val="00E50862"/>
     <w:rsid w:val="00E60ABB"/>
+    <w:rsid w:val="00E62D91"/>
+    <w:rsid w:val="00E657C7"/>
+    <w:rsid w:val="00E67611"/>
     <w:rsid w:val="00E67713"/>
-    <w:rsid w:val="00E72DC9"/>
-    <w:rsid w:val="00E92CCA"/>
+    <w:rsid w:val="00E72DFF"/>
+    <w:rsid w:val="00E82459"/>
     <w:rsid w:val="00E92E47"/>
-    <w:rsid w:val="00E93062"/>
-    <w:rsid w:val="00E9443D"/>
     <w:rsid w:val="00E9576D"/>
-    <w:rsid w:val="00EA388B"/>
     <w:rsid w:val="00EC08AC"/>
-    <w:rsid w:val="00EC2856"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EF7C6C"/>
+    <w:rsid w:val="00EC1948"/>
+    <w:rsid w:val="00ED4639"/>
+    <w:rsid w:val="00EE54D2"/>
     <w:rsid w:val="00EF7C8A"/>
-    <w:rsid w:val="00F03AE8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F178EE"/>
+    <w:rsid w:val="00F2514F"/>
     <w:rsid w:val="00F25E7F"/>
-    <w:rsid w:val="00F43921"/>
-    <w:rsid w:val="00F66ACE"/>
+    <w:rsid w:val="00F274DE"/>
+    <w:rsid w:val="00F6038A"/>
+    <w:rsid w:val="00F643E6"/>
     <w:rsid w:val="00F76D69"/>
-    <w:rsid w:val="00F82177"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F9387A"/>
+    <w:rsid w:val="00F9012C"/>
+    <w:rsid w:val="00F9097E"/>
+    <w:rsid w:val="00F933DF"/>
+    <w:rsid w:val="00F93C6C"/>
     <w:rsid w:val="00FA5147"/>
-    <w:rsid w:val="00FA59CB"/>
     <w:rsid w:val="00FB0C11"/>
-    <w:rsid w:val="00FB1252"/>
-    <w:rsid w:val="00FB39E3"/>
+    <w:rsid w:val="00FB5301"/>
+    <w:rsid w:val="00FD1E0C"/>
     <w:rsid w:val="00FD4894"/>
+    <w:rsid w:val="00FE5811"/>
     <w:rsid w:val="00FE6B9E"/>
     <w:rsid w:val="00FF40A0"/>
-    <w:rsid w:val="015A38E7"/>
-[...445 lines deleted...]
-    <w:rsid w:val="7FDEB634"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="64E252B2"/>
-  <w15:docId w15:val="{08620798-2B23-4A62-91D7-194DDB9C232A}"/>
+  <w14:docId w14:val="2477CE9F"/>
+  <w15:docId w15:val="{74DEEC0E-7FC1-41A1-9AF9-1AB5B8321C1E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9330,74 +9098,73 @@
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9658,92 +9425,114 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="004233B0"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Header"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00B101C3"/>
+    <w:rsid w:val="006A767B"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Black" w:cstheme="majorBidi"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B101C3"/>
+    <w:rsid w:val="00DF73DB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="120"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Arial Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Black" w:cstheme="majorBidi"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DF73DB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="120"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Black" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -9789,103 +9578,101 @@
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subtitle">
     <w:name w:val="Sub title"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00FF40A0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="200" w:after="80" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="body">
     <w:name w:val="body"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00956812"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-90"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="122" w:line="296" w:lineRule="atLeast"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Arial"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00286CBE"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
     <w:name w:val="Body Text1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BODYTEXTChar"/>
     <w:rsid w:val="00A84255"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-90"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="122" w:line="292" w:lineRule="atLeast"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableClassic1">
     <w:name w:val="Table Classic 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00650095"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -10341,278 +10128,308 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00492602"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00492602"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText2">
-    <w:name w:val="Body Text2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText10">
+    <w:name w:val="Body Text1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00410B13"/>
+    <w:rsid w:val="00E50862"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-90"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="122" w:line="292" w:lineRule="atLeast"/>
-      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...18 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0005730D"/>
+    <w:rsid w:val="00AD33D5"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="0005730D"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE5811"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...88 lines deleted...]
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00B101C3"/>
+    <w:rsid w:val="006A767B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Black" w:cstheme="majorBidi"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00DF73DB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Black" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00DF73DB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial Black" w:cstheme="majorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletedlist">
+    <w:name w:val="Bulleted list"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BulletedlistChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A2577C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="25"/>
+      </w:numPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BulletedlistChar">
+    <w:name w:val="Bulleted list Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Bulletedlist"/>
+    <w:rsid w:val="00A2577C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberedlist">
+    <w:name w:val="Numbered list"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="NumberedlistChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C24EF5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberedlistChar">
+    <w:name w:val="Numbered list Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Numberedlist"/>
+    <w:rsid w:val="00C24EF5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="subbullet">
+    <w:name w:val="subbullet"/>
+    <w:basedOn w:val="Bulletedlist"/>
+    <w:link w:val="subbulletChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A1AD3"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="subbulletChar">
+    <w:name w:val="subbullet Char"/>
+    <w:basedOn w:val="BulletedlistChar"/>
+    <w:link w:val="subbullet"/>
+    <w:rsid w:val="006A1AD3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00556C8C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="455224783">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="940722784">
+    <w:div w:id="683172592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1503013182">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1652563353">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1751583229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1755976012">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/masshealth-pharmacy-facts-2016-current" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/masshealth-pharmacy-facts-2016-current" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:PharmFactsMA@Conduent.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10864,367 +10681,88 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007F29401901D17547BE89EBC023176444" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a2ad4799ed8e4cf879ad72ae921d115b">
-[...213 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEF424CA-9857-4CF9-98F3-D483B93DF8CF}">
-[...37 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F083F95-AA02-4047-8BF3-1E5A2E8CC772}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E55BC3F-4FDF-49AF-86C5-B2B9F468EB75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>748</Words>
-  <Characters>4265</Characters>
+  <Words>746</Words>
+  <Characters>4258</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5003</CharactersWithSpaces>
+  <CharactersWithSpaces>4995</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Eisan, Jenna (EHS)</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>