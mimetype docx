--- v0 (2025-10-25)
+++ v1 (2026-08-25)
@@ -1,88 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
       <w:tr w:rsidR="00425300" w:rsidRPr="00A00A5A" w14:paraId="53E112A9" w14:textId="77777777" w:rsidTr="00755AD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B38ADF0" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="6B38ADF0" w14:textId="4ADBB18E" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7875B9D5" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
             <w:pPr>
@@ -236,201 +237,183 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>iv</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00425300" w:rsidRPr="00A00A5A" w14:paraId="486D55C8" w14:textId="77777777" w:rsidTr="00755AD0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C95C252" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="7C95C252" w14:textId="4C96AEB9" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
+            </w:r>
+            <w:r w:rsidR="00841D44">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="184CB755" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5221EECD" w14:textId="18D62C0B" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00AF7646" w:rsidP="00425300">
+          <w:p w14:paraId="5221EECD" w14:textId="56E48CC7" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00AF7646" w:rsidP="00425300">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AD30DC7" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DC48D4C" w14:textId="27C75C69" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="0DC48D4C" w14:textId="35A3AAB5" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00425300">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...27 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2580A3D6" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="531A1BD6" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="744"/>
@@ -638,238 +621,275 @@
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="744"/>
           <w:tab w:val="left" w:pos="1104"/>
           <w:tab w:val="left" w:pos="1464"/>
           <w:tab w:val="left" w:pos="1824"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8820"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">406.403:  Eligible Members </w:t>
+        <w:t>406.403</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Eligible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Members </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>4-3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6045DF5D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="744"/>
           <w:tab w:val="left" w:pos="1104"/>
           <w:tab w:val="left" w:pos="1464"/>
           <w:tab w:val="left" w:pos="1824"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8820"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">406.404:  Provider Eligibility </w:t>
+        <w:t>406.404</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Provider</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eligibility </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>4-3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7396EAE4" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="7396EAE4" w14:textId="05F9ACC4" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="744"/>
           <w:tab w:val="left" w:pos="1104"/>
           <w:tab w:val="left" w:pos="1464"/>
           <w:tab w:val="left" w:pos="1824"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8820"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">406.405:  Drugs and Medical Supplies Provided Outside of </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">406.405:  Drugs and Medical Supplies Provided Outside Massachusetts </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBE338C" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="7FBE338C" w14:textId="1E925E8A" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="744"/>
           <w:tab w:val="left" w:pos="1104"/>
           <w:tab w:val="left" w:pos="1464"/>
           <w:tab w:val="left" w:pos="1824"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8820"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>(130 CMR 406.406 through 406.410 Reserved</w:t>
       </w:r>
+      <w:r w:rsidR="008D66A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3ECC7254" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="744"/>
           <w:tab w:val="left" w:pos="1104"/>
           <w:tab w:val="left" w:pos="1464"/>
           <w:tab w:val="left" w:pos="1824"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8820"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">406.411:  Prescription Requirements </w:t>
+        <w:t>406.411</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Prescription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirements </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>4-5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444ACCB8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
@@ -1395,117 +1415,177 @@
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="744"/>
           <w:tab w:val="left" w:pos="1104"/>
           <w:tab w:val="left" w:pos="1464"/>
           <w:tab w:val="left" w:pos="1824"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8820"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>(130 CMR 406.437 through 406.441 Reserved)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797B5A5E" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="797B5A5E" w14:textId="27A0EDD2" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="744"/>
           <w:tab w:val="left" w:pos="1104"/>
           <w:tab w:val="left" w:pos="1464"/>
           <w:tab w:val="left" w:pos="1824"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8820"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">406.442:  Controlled Substance Management Program </w:t>
+        <w:t>406.442</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Controlled</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="009A069F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>4-16</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C46B4DF" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="0C46B4DF" w14:textId="4A6DA401" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8679"/>
           <w:tab w:val="right" w:pos="9378"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">406.443:  Early and Periodic Screening, Diagnosis and Treatment (EPSDT) Services </w:t>
+        <w:t>406.443</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Early</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Periodic Screening, Diagnos</w:t>
+      </w:r>
+      <w:r w:rsidR="000E61D2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>tic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Treatment (EPSDT) Services </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>4-17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F959812" w14:textId="17D24AC8" w:rsidR="00425300" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
@@ -1898,205 +1978,191 @@
           </w:tcPr>
           <w:p w14:paraId="7D909776" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0F9349" w14:textId="3CDB255C" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="2F0F9349" w14:textId="36BD5F79" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03923675" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B3FDF4D" w14:textId="5E85EDA0" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="1B3FDF4D" w14:textId="2F81E951" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00B11A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C5C6063" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BF73069" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="Header"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7508E324" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>406.401:  Introduction</w:t>
-      </w:r>
+        <w:t>406.401</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Introduction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="70FEC25A" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7872F4A6" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="7872F4A6" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E0E4A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936" w:firstLine="378"/>
+        <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All pharmacies participating in MassHealth must comply with the regulations governing MassHealth, including but not limited to MassHealth regulations set forth in 130 CMR 406.000 and 450.000: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Administrative and Billing Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D206B2E" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
@@ -2109,1419 +2175,1531 @@
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBCACB0" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>406.402:  Definitions</w:t>
-      </w:r>
+        <w:t>406.402</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Definitions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5439A1D8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4202C75E" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="4202C75E" w14:textId="1E37B7D6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1314"/>
           <w:tab w:val="clear" w:pos="1692"/>
           <w:tab w:val="clear" w:pos="2070"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:tab/>
+        <w:ind w:left="720" w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
         <w:t xml:space="preserve">The following terms used in 130 CMR 406.000 have the meanings given in 130 CMR 406.402, unless the context clearly requires a different meaning. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A00A5A">
         <w:t>reimbursability</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A00A5A">
         <w:t xml:space="preserve"> of services defined in 130 CMR 406.000 is not determined by these definitions, but by application of regulations elsewhere in 130 CMR 406.000 and in 130 CMR 450.000: </w:t>
       </w:r>
+      <w:r w:rsidR="000E5D31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Administrative and Billing Regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5D31" w:rsidRPr="7B7246DC">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA72A33" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B0AEA8D" w14:textId="5CDE850B" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="4B0AEA8D" w14:textId="4F64CBEB" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A00A5A">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7B7246DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>340B-</w:t>
       </w:r>
-      <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
+      <w:r w:rsidR="59F21646" w:rsidRPr="7B7246DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">covered </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
+      <w:r w:rsidRPr="7B7246DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Entities</w:t>
       </w:r>
-      <w:r w:rsidR="005925F1">
+      <w:r w:rsidR="38662470" w:rsidRPr="7B7246DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.  F</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
-[...6 lines deleted...]
-    <w:p w14:paraId="7CD4FF02" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:r w:rsidRPr="7B7246DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acilities and programs eligible to purchase discounted drugs through a program established by Section 340B of Public Health Law 102-585, the Veterans Health </w:t>
+      </w:r>
+      <w:r w:rsidR="00710033">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7246DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Act of 1992.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD4FF02" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1247DD20" w14:textId="5FA2D64E" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1247DD20" w14:textId="5FA2D64E" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>340B Drug Pricing Program</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.  A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> program established by Section 340B of Public Health Law </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FACF97" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="69FACF97" w14:textId="6EC59B74" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="55FAD22F" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">102-585, the Veterans Health </w:t>
+      </w:r>
+      <w:r w:rsidR="00346EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Care </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Act of 1992.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FAD22F" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="125E385B" w14:textId="050449FA" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="125E385B" w14:textId="050449FA" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Compounded Drug</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.  A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ny drug, excluding cough preparations, in which two or more active ingredients, at least one of which is a drug, are extemporaneously mixed by a registered pharmacist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A4C862" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="43A4C862" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23A842D3" w14:textId="1096B4EB" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="23A842D3" w14:textId="1096B4EB" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Controlled Substance</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.  A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> drug listed in Schedule II, III, IV, V, or VI of the Massachusetts Controlled Substances Act (M.G.L. c. 94C).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09186FB9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="09186FB9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0982C23C" w14:textId="2FE45159" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0982C23C" w14:textId="2FE45159" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Durable Medical Equipment Specialty</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> designation by the MassHealth agency for pharmacy providers whose primary business is not providing durable medical equipment but that nevertheless are qualified pursuant to the applicable requirements of 130 CMR 409.000:  </w:t>
+        <w:t xml:space="preserve"> designation by the MassHealth agency for pharmacy providers whose primary business is not providing durable medical equipment but that nevertheless are qualified pursuant to the applicable requirements of 130 CMR 409.000</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Durable Medical Equipment Services</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Durable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Medical Equipment Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> to provide durable medical equipment not listed on the Non-</w:t>
       </w:r>
       <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">drug </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Product List to MassHealth Members.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786229D9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="786229D9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68EC508E" w14:textId="6511874B" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="68EC508E" w14:textId="1816911C" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Drug</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.  A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> substance </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">as defined by the Food, Drug, and Cosmetic Act, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>containing one or more active ingredients in a specified dosage form and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">strength.  Each dosage form and strength is a separate drug. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CDB58FD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t xml:space="preserve">strength. Each dosage form and strength is a separate drug. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDB58FD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15F1AFFD" w14:textId="09BF4089" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="15F1AFFD" w14:textId="09BF4089" w:rsidR="00425300" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Electronic Prescription</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  A </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>prescription transmitted electronically in compliance with applicable state and federal law.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73F93AB9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t xml:space="preserve">prescription </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>transmitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> electronically in compliance with applicable state and federal law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C1C01D" w14:textId="77777777" w:rsidR="00686ADE" w:rsidRDefault="00686ADE" w:rsidP="007E21BC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B87158" w14:textId="77777777" w:rsidR="00073DCF" w:rsidRDefault="00425300" w:rsidP="007E21BC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3B4EC5CA" w14:textId="0125711A" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Health Insurer</w:t>
+      </w:r>
+      <w:r w:rsidR="005925F1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">private or public entity, including Medicare, that has a health plan or policy under which it pays for medical services provided to a member. An endorsed discount card issued </w:t>
+      </w:r>
+      <w:r w:rsidR="00073DCF" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in accordance with Section 1860D-31(a) of the Social Security Act is not considered a health</w:t>
+      </w:r>
+      <w:r w:rsidR="00073DCF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00073DCF" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>insurance plan or policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716FA2B1" w14:textId="77777777" w:rsidR="00D21102" w:rsidRDefault="00D21102" w:rsidP="00073DCF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Gross Cost Per Utilizer Per Year</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="5806B684" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59DEA734" w14:textId="77777777" w:rsidR="00D21102" w:rsidRPr="00A00A5A" w:rsidRDefault="00D21102" w:rsidP="00A37B79">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-      <w:r w:rsidR="005925F1">
+        <w:t>Interchangeable Drug Product</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  A </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">private or public entity, including Medicare, that has a health plan or policy under which it pays for medical services provided to a member. An endorsed discount card issued </w:t>
+        <w:t xml:space="preserve">product containing a drug in the same amounts of the same active ingredients in the same dosage form as another product with the same generic or chemical name that has been determined to be therapeutically equivalent (that is, “A”-rated) by the Food and Drug Administration Center for Drug Evaluation and Research (FDA CDER), or by the Massachusetts Drug Formulary Commission. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-36"/>
         <w:tblW w:w="9601" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00425300" w:rsidRPr="00A00A5A" w14:paraId="0E58ED3C" w14:textId="77777777" w:rsidTr="00425300">
+      <w:tr w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w14:paraId="3F93FD7E" w14:textId="77777777" w:rsidTr="00BD61A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29D0BD72" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="69C51586" w14:textId="77777777" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="480085BF" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="48D792AA" w14:textId="77777777" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5717C73A" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="11226D8F" w14:textId="77777777" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4642E9EA" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="70D1CCB4" w14:textId="77777777" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10149ACA" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="3BA719B7" w14:textId="77777777" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4. Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0182F6A0" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="149252EE" w14:textId="77777777" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="183C174B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="4C8438F2" w14:textId="77777777" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54565071" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="07897682" w14:textId="47D209A7" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-2</w:t>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425300" w:rsidRPr="00A00A5A" w14:paraId="4DE541C5" w14:textId="77777777" w:rsidTr="00425300">
+      <w:tr w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w14:paraId="1BAA2679" w14:textId="77777777" w:rsidTr="00BD61A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0491E16E" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="2B70A151" w14:textId="77777777" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B81E923" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="1AE97266" w14:textId="77777777" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71D9DC0C" w14:textId="3EAD3CC7" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00AF7646" w:rsidP="00425300">
+          <w:p w14:paraId="08D681F5" w14:textId="3A6CDF2D" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DDBAD9F" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="284451BF" w14:textId="77777777" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="00F4171F" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FA090F0" w14:textId="3C1E27F5" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00B4671F">
+          <w:p w14:paraId="6000D9A3" w14:textId="30F83357" w:rsidR="00F4171F" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="450"/>
-                <w:tab w:val="center" w:pos="753"/>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
-              <w:ind w:left="270" w:hanging="270"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...27 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F1902B2" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
-[...71 lines deleted...]
-    <w:p w14:paraId="0F0EE29A" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="4DC168D5" w14:textId="77777777" w:rsidR="00D21102" w:rsidRPr="00A00A5A" w:rsidRDefault="00D21102" w:rsidP="00D21102">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4917F56D" w14:textId="66372873" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="4917F56D" w14:textId="66372873" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MassHealth Drug List</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  A </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">list of commonly prescribed drugs and therapeutic class tables published by MassHealth. The MassHealth Drug List specifies the drugs that are payable under MassHealth. The list also specifies which drugs require prior authorization. Except for drugs and drug therapies described in 130 CMR 406.413(B), any drug that does not appear on the MassHealth Drug List requires prior authorization, as otherwise set forth in 130 CMR 406.000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372F3B61" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="372F3B61" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A05B77B" w14:textId="4233D7F6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="2A05B77B" w14:textId="4233D7F6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Multiple-</w:t>
       </w:r>
       <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">source </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Drug</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  A </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>drug marketed or sold by two or more manufacturers or labelers, or a drug marketed or sold by the same manufacturer or labeler under two or more different names.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385CA8D9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="385CA8D9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55C66B64" w14:textId="1C3A9BCF" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="55C66B64" w14:textId="11B9425B" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Non-</w:t>
       </w:r>
       <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">drug </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Product List</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  A </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>section of the MassHealth Drug List comprised of those products not classified as drugs (i.e., blood testing supplies) that are payable by the MassHealth agency through the Pharmacy Program. Except as designated by Pharmacy Facts,</w:t>
-[...44 lines deleted...]
-      <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
+        <w:t>section of the MassHealth Drug List comprised of those products not classified as drugs (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3719C" w:rsidRPr="00A7279C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t>Rates for</w:t>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e.g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>., blood testing supplies) that are payable by the MassHealth agency through the Pharmacy Program. Except as designated by Pharmacy Facts,</w:t>
+      </w:r>
+      <w:r w:rsidR="003913D9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>provider bulletin, or other written issuance from the MassHealth agency, payment for these items is in accordance with rates published in EOHHS regulations at 101 CMR 322.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52497">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D66A8" w:rsidRPr="00857EA1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008D66A8" w:rsidRPr="00857EA1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="008D66A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Durable Medical Equipment, Oxygen, and Respiratory Therapy Equipment</w:t>
       </w:r>
       <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>101 CMR 317.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52497">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
+        <w:rPr>
           <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Medicine Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. The MassHealth Non-Drug Product List also specifies which of the included products require prior authorization.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3812BE02" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>. The MassHealth Non-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A131C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rug</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Product List also specifies which of the included products require prior authorization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3812BE02" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42103508" w14:textId="35B0B4E0" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="42103508" w14:textId="35B0B4E0" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Over-the-</w:t>
       </w:r>
       <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">counter </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Drug</w:t>
       </w:r>
@@ -3544,74 +3722,75 @@
         </w:rPr>
         <w:t>nonlegend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> drugs. The MassHealth agency requires a prescription for both prescription drugs and over-the-counter drugs (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4671F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>see</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 130 CMR 406.411(A)).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CF59BD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="02CF59BD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67B2555D" w14:textId="299B3AC6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="67B2555D" w14:textId="0B33460C" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Oxygen and Respiratory Therapy Equipment Specialty</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.  D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3626,230 +3805,371 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oxygen and Respiratory Therapy Equipment</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (excepting any requirement that the provider primarily engage in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>in the business of supplying oxygen and respiratory therapy equipment to the public) to provide oxygen and respiratory therapy equipment not listed on the Non-</w:t>
+        <w:t>business of supplying oxygen and respiratory therapy equipment to the public) to provide oxygen and respiratory therapy equipment not listed on the Non-</w:t>
       </w:r>
       <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">drug </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Product List to MassHealth Members.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A" w:rsidDel="00B51FA0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F81C959" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="3F81C959" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71162FC6" w14:textId="00555882" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="71162FC6" w14:textId="00555882" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1314"/>
           <w:tab w:val="left" w:pos="1692"/>
           <w:tab w:val="left" w:pos="2070"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pharmacy Covered Professional Services List</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.  A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> section of the MassHealth Drug List comprised of those professional services that are payable by the MassHealth agency through the Pharmacy Program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B33B3F7" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="7B33B3F7" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="098C004C" w14:textId="653135E9" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="098C004C" w14:textId="653135E9" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pharmacy Online Processing System (POPS)</w:t>
       </w:r>
       <w:r w:rsidR="005925F1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.  T</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>he online, real-time computer network that adjudicates pharmacy claims, incorporating prospective drug utilization review, prior authorization, and member eligibility verification.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF416EF" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="5AF416EF" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6120B8EC" w14:textId="2BEE1ED0" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="6120B8EC" w14:textId="2BEE1ED0" w:rsidR="00425300" w:rsidRDefault="00425300" w:rsidP="00285FA7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Prescription Drug</w:t>
+      </w:r>
+      <w:r w:rsidR="005925F1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ny drug for which a prescription is required by applicable federal or state law or regulation, other than MassHealth regulations. These drugs are sometimes referred to as legend drugs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE5E356" w14:textId="77777777" w:rsidR="00073DCF" w:rsidRDefault="00073DCF" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A00A5A">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="7726B775" w14:textId="77777777" w:rsidR="00986480" w:rsidRPr="00A00A5A" w:rsidRDefault="00986480" w:rsidP="00285FA7">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1320"/>
+          <w:tab w:val="clear" w:pos="1698"/>
+          <w:tab w:val="clear" w:pos="2076"/>
+          <w:tab w:val="clear" w:pos="2454"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Prescription Drug</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Retail Establishment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.  A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> physical place of business at which the provider dispenses prescription and over-the-counter drugs; a business conducted by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mail,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> telephone, the internet, or any other remote means does not constitute a “retail establishment.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2358EA9B" w14:textId="77777777" w:rsidR="00986480" w:rsidRPr="00A00A5A" w:rsidRDefault="00986480" w:rsidP="004E501B">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1320"/>
+          <w:tab w:val="clear" w:pos="1698"/>
+          <w:tab w:val="clear" w:pos="2076"/>
+          <w:tab w:val="clear" w:pos="2454"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Step Therapy Protocol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>utilization management policy or program that establishes the specific sequence in which a prescription drug for a specified medical condition is covered by the MassHealth agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBB65F1" w14:textId="77777777" w:rsidR="00986480" w:rsidRDefault="00986480" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="936"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C5AA9AA" w14:textId="77777777" w:rsidR="00073DCF" w:rsidRPr="00A00A5A" w:rsidRDefault="00073DCF" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="936"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3F63175E" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
@@ -4117,966 +4437,1378 @@
           </w:tcPr>
           <w:p w14:paraId="607D1F5A" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B28B1A9" w14:textId="47876DFF" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00AF7646" w:rsidP="00425300">
+          <w:p w14:paraId="3B28B1A9" w14:textId="7BE8C635" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00AF7646" w:rsidP="00425300">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="233484CD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D76F3C" w14:textId="0AE18691" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="30D76F3C" w14:textId="06B060C2" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00425300">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...32 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="662EAB5C" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0438499C" w14:textId="1AABF607" w:rsidR="005925F1" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00C34F39">
+    <w:p w14:paraId="5ADD8DE2" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Retail Establishment</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="5ABB76C2" w14:textId="6C6A523D" w:rsidR="00026A51" w:rsidRPr="00A00A5A" w:rsidRDefault="00026A51" w:rsidP="00573582">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0098F67D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-        <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Step Therapy Protocol</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="5ADD8DE2" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>406.403</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Eligible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0734D5A8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="14"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0098F67D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F54303" w14:textId="130935AC" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="1116" w:hanging="396"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(A) (1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>406.403:  Eligible Members</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0734D5A8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0044630E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="0044630E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>covers pharmacy services only when provided to eligible MassHealth members, subject to the restrictions and limitations described in MassHealth regulations. 130 CMR 450.105</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E24D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Coverage</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Types</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specifically states, for each MassHealth coverage type, which services are covered and which members are eligible to receive those services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1872D1" w14:textId="7BE6BCD7" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="10F54303" w14:textId="41D9BFDC" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Recipients of the Emergency Aid to the Elderly, Disabled and Children Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00643FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For information on covered services for recipients of the Emergency Aid to the Elderly, Disabled and Children Program, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00573582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 130 CMR 450.106</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Emergency Aid to the Elderly, Disabled and Children Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F977E8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296" w:hanging="396"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:left="1320"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D79D569" w14:textId="58298BEF" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1314"/>
+          <w:tab w:val="clear" w:pos="1692"/>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>MassHealth Members</w:t>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eligibility and Coverage Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t xml:space="preserve">.  For information on verifying member eligibility and coverage type, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4671F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t xml:space="preserve"> 130 CMR 450.107</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E52497">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Coverage Types</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> specifically states, for each MassHealth coverage type, which services are </w:t>
+        <w:t>Eligible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Members and the MassHealth Card</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FD0260" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5650DF8F" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1260"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>406.404</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-        <w:t>covered</w:t>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Provider</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2C1872D1" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eligibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779D641C" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="40F977E8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="936"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C168D57" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1320"/>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Member Eligibility and Coverage Type</w:t>
-[...34 lines deleted...]
-          <w:sz w:val="18"/>
+        <w:t>All</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...23 lines deleted...]
-    <w:p w14:paraId="779D641C" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t xml:space="preserve"> Providers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  A pharmacy must be a participant in MassHealth on the date of service </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be eligible for payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38393685" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C168D57" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="05ED6629" w14:textId="396A682B" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(A)  </w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>All Providers</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="38393685" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="008566DF" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>tate Providers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.  To be eligible for participation as a MassHealth provider, a pharmacy must</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F74DE33" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="05ED6629" w14:textId="396A682B" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  have</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a retail establishment located and doing business in the Commonwealth of Massachusetts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="417D4A48" w14:textId="1E70CCC1" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="7F74DE33" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2)  be licensed by the Massachusetts Board of Registration in Pharmacy in accordance with M.G.L. c. 112 and 247 CMR 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56C31" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C712C5" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Licensure of Pharmacies</w:t>
+      </w:r>
+      <w:r w:rsidR="00B616CC" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or be licensed by the Massachusetts Department of Public Health a</w:t>
+      </w:r>
+      <w:r w:rsidR="7981B0EE" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nd dispensing as</w:t>
+      </w:r>
+      <w:r w:rsidR="00594BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a pharmacy in a clinic</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6A25" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or hospital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> setting in accordance with M.G.L. c. 111</w:t>
+      </w:r>
+      <w:r w:rsidR="6C01D70E" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 105 CMR 722</w:t>
+      </w:r>
+      <w:r w:rsidR="00545B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93EF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00545B92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="6C01D70E" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00643FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6C01D70E" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00545B92" w:rsidRPr="00594BD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dispensing Procedures for Clinic and Hospital Pharmacies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E977A74" w14:textId="7E809C30" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="417D4A48" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(3)  be licensed by the federal Drug Enforcement Administration (DEA) and possess a DEA registration number (if a pharmacy is licensed to dispense only Schedule VI drugs, the pharmacy may possess a Massachusetts Controlled Substance Registration number instead of a DEA registration number); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1441AD3A" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="7E977A74" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  agree</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to use the MassHealth Pharmacy Online Processing System (POPS) in real-time mode to submit claims.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369F51ED" w14:textId="422B1B67" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
-[...48 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:left="936"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(C)  </w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Out-of-</w:t>
+        <w:t>Out</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-of-</w:t>
       </w:r>
       <w:r w:rsidR="008566DF" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>tate Providers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1916D25B" w14:textId="07CCF42C" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="1916D25B" w14:textId="686BC387" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1350"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>All Out-of-</w:t>
       </w:r>
       <w:r w:rsidR="00026A51" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">state </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Providers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. A provider that does not meet the requirements of 130 CMR 406.404(B) may participate in MassHealth only if the provider meets the following requirements of 130 CMR 450.109: </w:t>
+        <w:t>. A provider that does not meet the requirements of 130 CMR 406.404(B) may participate in MassHealth only if the provider meets the following requirements of 130 CMR 450.109</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00643FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Out-of-state Services;</w:t>
+        <w:t>Out</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>-of-state Services;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B90BE0F" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="1B90BE0F" w14:textId="093913D3" w:rsidR="00425300" w:rsidRDefault="00425300" w:rsidP="000D65D6">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(a)  is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> licensed by the Board of Registration in Pharmacy (or the equivalent) in the state in which the provider primarily conducts business and in accordance with applicable provisions of 247 CMR 6.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00643FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00261B85" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Licensure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00261B85" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Pharmacies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1C037E" w14:textId="77777777" w:rsidR="00285020" w:rsidRPr="00B11A40" w:rsidRDefault="00285020" w:rsidP="000D65D6">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1320"/>
+          <w:tab w:val="clear" w:pos="1698"/>
+          <w:tab w:val="clear" w:pos="2076"/>
+          <w:tab w:val="clear" w:pos="2454"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  possesses</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a DEA registration number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BEC161" w14:textId="77777777" w:rsidR="00285020" w:rsidRPr="00A00A5A" w:rsidRDefault="00285020" w:rsidP="000D65D6">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1320"/>
+          <w:tab w:val="clear" w:pos="1698"/>
+          <w:tab w:val="clear" w:pos="2076"/>
+          <w:tab w:val="clear" w:pos="2454"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  participates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Medicaid program or equivalent of the state in which the provider primarily conducts business; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710D8073" w14:textId="77777777" w:rsidR="00285020" w:rsidRPr="00A00A5A" w:rsidRDefault="00285020" w:rsidP="000D65D6">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1320"/>
+          <w:tab w:val="clear" w:pos="1698"/>
+          <w:tab w:val="clear" w:pos="2076"/>
+          <w:tab w:val="clear" w:pos="2454"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  agrees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to use the MassHealth agency Pharmacy Online Processing System (POPS) in real-time mode to submit claims.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045F2066" w14:textId="77777777" w:rsidR="00285020" w:rsidRPr="00A00A5A" w:rsidRDefault="00285020" w:rsidP="00425300">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1320"/>
+          <w:tab w:val="clear" w:pos="1698"/>
+          <w:tab w:val="clear" w:pos="2076"/>
+          <w:tab w:val="clear" w:pos="2454"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
         <w:ind w:left="1710"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A00A5A">
-[...17 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="39"/>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
@@ -5324,5688 +6056,5809 @@
           </w:tcPr>
           <w:p w14:paraId="51BD3AF9" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="638C3853" w14:textId="7F3130CE" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="638C3853" w14:textId="6C125602" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1559A823" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B941458" w14:textId="7671836B" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="2B941458" w14:textId="41EF0AB8" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00B11A40">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F918FFA" w14:textId="77777777" w:rsidR="00E24D52" w:rsidRDefault="00E24D52" w:rsidP="00B11A40">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="1710"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07205287" w14:textId="20A4DBD0" w:rsidR="00425300" w:rsidRPr="00B11A40" w:rsidRDefault="00425300" w:rsidP="00B11A40">
-[...69 lines deleted...]
-    <w:p w14:paraId="061DF6B0" w14:textId="0AC719D6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="061DF6B0" w14:textId="0AC719D6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A1319">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1350"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(2)  </w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Limited Purpose Out-of-</w:t>
+        <w:t>Limited</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Purpose Out-of-</w:t>
       </w:r>
       <w:r w:rsidR="008566DF" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>tate Providers</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468D6A12" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="468D6A12" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A1319">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1710"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="3A2B0DDB" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a pharmaceutical manufacturer supplies a drug only to a pharmacy that is located outside of Massachusetts, and the drug is medically necessary for a MassHealth member, the MassHealth agency may enroll such a provider for the limited purpose of dispensing the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>drug, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may only reimburse the pharmacy for the dispensing of that drug. The provider must agree to this restriction as a condition of enrollment and meet the requirements of 130 CMR 406.404(C)(1)(a) through (d).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2B0DDB" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A1319">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1710"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(b)  If a member is covered by other primary insurance and that carrier requires use of an out-of-state pharmacy, MassHealth may enroll that pharmacy for the purpose of submitting secondary claims only. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BF51D1" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="20BF51D1" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A1319">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1710"/>
-[...8 lines deleted...]
-        <w:t>(c)  If the drug later becomes readily available within Massachusetts, the MassHealth agency may disenroll the limited purpose out-of-state pharmacy.</w:t>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)  If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the drug later becomes readily available within Massachusetts, the MassHealth agency may disenroll the limited purpose out-of-state pharmacy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B28ECC" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B1D1A13" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00B16DFD">
+    <w:p w14:paraId="6B1D1A13" w14:textId="6ABBEC73" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A1319">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:firstLine="900"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A00A5A">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7C8D1966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(D)  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
+      <w:r w:rsidRPr="7C8D1966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Participation in the 340B Drug Pricing Program for Outpatient Pharmacy Services</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
+      <w:r w:rsidRPr="7C8D1966">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...81 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="006E5ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5ABD" w:rsidRPr="002D65F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The MassHealth agency does not cover drugs billed through pharmacy point-of-sale adjudication when these drugs are acquired through the 340B Drug Pricing Program</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5ABD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C89FEA3" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
-[...487 lines deleted...]
-    <w:p w14:paraId="600D52A3" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="70312017" w14:textId="3EA82DE9" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="775E6989" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1320"/>
-[...19 lines deleted...]
-          <w:u w:val="single"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0BF9D96A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
-[...72 lines deleted...]
-    <w:p w14:paraId="27A8F8EF" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    </w:p>
+    <w:p w14:paraId="27A8F8EF" w14:textId="27E22273" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A00A5A">
+      <w:r w:rsidRPr="4F7CE4D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>406.405:  Drugs and Medical Supplies Provided to Members Who are Temporarily Outside of Massachusetts</w:t>
+        <w:t>406.405:  Drugs and Medical Supplies Provided Outside Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1862B5EE" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DEA1B6B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="1DEA1B6B" w14:textId="4D30E1C7" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A1319">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...8 lines deleted...]
-        <w:tab/>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>When provided out of state, drugs and medical supplies are reimbursable only if the member is temporarily out of state and requires drugs or medical supplies under the circumstances described in 130 CMR 450.109:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E52497">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Out-of-state Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392A94F0" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31A09674" w14:textId="547E5DA5" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="31A09674" w14:textId="3C1AEB21" w:rsidR="00013BD1" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(130 CMR 406.406 through 406.410 Reserved)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B89CC1" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
-[...311 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6FBB129F" w14:textId="77777777" w:rsidR="00013BD1" w:rsidRDefault="00013BD1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00425300" w:rsidRPr="00A00A5A" w14:paraId="316E5105" w14:textId="77777777" w:rsidTr="00425300">
+      <w:tr w:rsidR="0055662C" w:rsidRPr="00A00A5A" w14:paraId="77CF51DB" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5548B9DD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="67A80B4D" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="620F306B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="34C67DDD" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BC1709A" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="3DD7488C" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4709CE30" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="070704B8" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E37E638" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="334CC2DD" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4. Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2187E9EE" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="22DC5EB8" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76262567" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="7B2A88CA" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3075C75F" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="29CEA652" w14:textId="02422135" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-6</w:t>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r w:rsidR="00857EA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425300" w:rsidRPr="00A00A5A" w14:paraId="2E165891" w14:textId="77777777" w:rsidTr="00425300">
+      <w:tr w:rsidR="0055662C" w:rsidRPr="00A00A5A" w14:paraId="72F33E16" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7026E78F" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="678435FE" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8E4260" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="56183FCB" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F95263B" w14:textId="2056D725" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00AF7646" w:rsidP="00425300">
+          <w:p w14:paraId="7B542582" w14:textId="7153F647" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07E8789C" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="662FF977" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C679D9C" w14:textId="26C85431" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="59823334" w14:textId="306A64AB" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...32 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A5085EC" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="78A1B6EB" w14:textId="77777777" w:rsidR="0055662C" w:rsidRPr="00A00A5A" w:rsidRDefault="0055662C" w:rsidP="0055662C">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E2E8101" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="5D62964B" w14:textId="5778FB72" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>406.411</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Prescription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2C9097" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB3C66D" w14:textId="48F31336" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A1319">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0917EE24" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Legal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prescription Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  The MassHealth agency pays for prescription drugs, over-the-counter drugs, and items on the Non</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA57CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>rug Product List only if the pharmacy has in its possession a prescription that meets all requirements for a legal prescription under all applicable federal and state laws and regulations. Each prescription for drugs in Schedules II through V must contain the prescriber’s unique DEA number. For Schedule VI drugs, if the prescriber has no DEA registration number, the prescriber’s Massachusetts Controlled Substance Registration number must appear on the prescription.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD007B5" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A1319">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C488DE" w14:textId="2880E269" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A1319">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Emergencies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  When the pharmacist determines that an emergency exists, the MassHealth agency will pay the pharmacy for at least a 72-hour, nonrefillable supply of the drug in compliance with state and federal regulations. Emergency dispensing to a MassHealth member who is enrolled in the Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program (CSMP) must comply with 130 CMR 406.442(C)(2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC36585" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A1319">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DE9D1C" w14:textId="77777777" w:rsidR="007A2B54" w:rsidRDefault="00425300" w:rsidP="007A1319">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="10585DC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="10585DC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="10585DC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Refills</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="10585DC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A7BD3B" w14:textId="7E33D30B" w:rsidR="004B3594" w:rsidRPr="00A00A5A" w:rsidDel="00E174ED" w:rsidRDefault="007A2B54" w:rsidP="007A0106">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="0078501A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he MassHealth agency pays for a maximum of 11 refills</w:t>
+      </w:r>
+      <w:r w:rsidR="00E174ED" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">except </w:t>
+      </w:r>
+      <w:r w:rsidR="0078501A" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <w:r w:rsidR="006531C1" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="0078501A" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ederal or </w:t>
+      </w:r>
+      <w:r w:rsidR="006531C1" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0078501A" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate law prohibits, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where the MassHealth Drug List </w:t>
+      </w:r>
+      <w:r w:rsidR="001B07A4" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Pharmacy Facts </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF018F" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or other written issuance from the MassHealth agency </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>specifically limits the number of refills, duration of the prescription, or both</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3594" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E174ED" w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABF3B64" w14:textId="42FDFCAE" w:rsidR="00425300" w:rsidDel="007A2B54" w:rsidRDefault="00425300" w:rsidP="007A0106">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0106">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="146F1065">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth agency pays for more than 11 refills within a 12-month period if such refills are for less than a 30-day supply and have been prescribed and dispensed in accordance with 130 CMR 406.411(D).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5085EC" w14:textId="5EFA635A" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A0106">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="76178868" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0106">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>) The MassHealth agency does not pay for any refill dispensed after one year from the date of the original prescription.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2E8101" w14:textId="28A3A13E" w:rsidR="00425300" w:rsidRDefault="00425300" w:rsidP="007A0106">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="7FD8F9DC" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007A0106">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>) The MassHealth agency does not pay for any refill without an explicit request from a member or caregiver for each filling event. The possession by a provider of a prescription with remaining refills authorized does not in itself constitute a request to refill the prescription.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="587EC9E4" w14:textId="77777777" w:rsidR="00F94B40" w:rsidRDefault="00F94B40" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296" w:right="-162"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(1)  </w:t>
+        <w:ind w:left="1296"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76178868" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0066402A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(D</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Days’ Supply Limitations</w:t>
+        <w:t>Quantities</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD8F9DC" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0066402A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:right="-162"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Days</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>’ Supply Limitations</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F66555" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00B4671F">
+    <w:p w14:paraId="41F66555" w14:textId="389D1F2F" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0066402A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1699" w:right="-162"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="249A43D3" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1440" w:right="-162"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="005063A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The MassHealth agency requires that all drugs be dispensed in a 30-day supply, unless the drug is available only in a larger minimum package size, except as specified in 130 CMR 406.411(D)(1)(b) and 130 CMR 406.411(D)(2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249A43D3" w14:textId="2C1D8262" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0066402A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1699"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">(b) </w:t>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="005063A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>90-day supplies</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4D28B63D" w14:textId="3DDBF698" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>90</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-day supplies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6E3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The MassHealth agency requires or allows that drugs be dispensed in a 90-day supply in the following circumstances, except as specified in 130 CMR 406.411(D)(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="008D66A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D28B63D" w14:textId="158D9116" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0066402A">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
-        <w:ind w:left="2074"/>
-[...10 lines deleted...]
-        <w:t>1.</w:t>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Required 90-day </w:t>
+        <w:t>Required</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90-day </w:t>
       </w:r>
       <w:r w:rsidR="00E24D52">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>upplies</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. The MassHealth agency requires certain designated generic drugs, other designated low-net-cost drugs, and drugs listed as preferred in the Brand Name Preferred section of the MassHealth Drug List</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6E3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The MassHealth agency requires certain designated generic drugs, other designated low-net-cost drugs, and drugs listed as preferred in the Brand Name Preferred section of the MassHealth Drug List</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to be dispensed in</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a 90-day supply after a trial supply is dispensed in up to a 30-day supply. Drugs subject to this requirement will be designated in the MassHealth Drug List. This requirement does not apply to drugs dispensed to members in certain long term care facilities, hospices, and group homes, or as specified by law or regulation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE43208" w14:textId="42412839" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="2DE43208" w14:textId="732C8511" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0066402A">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
-        <w:ind w:left="2074"/>
-[...10 lines deleted...]
-        <w:t>2. </w:t>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidR="005063A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Allowed 90</w:t>
+        <w:t>Allowed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 90</w:t>
       </w:r>
       <w:r w:rsidR="00E24D52">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">day </w:t>
       </w:r>
       <w:r w:rsidR="00E24D52">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>upplies</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. MassHealth allows that drugs be dispensed in up to a 90-day supply in the following circumstances:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="266017A7" w14:textId="1336CAF0" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="008566DF" w:rsidP="00425300">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6E3F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth allows that drugs be dispensed in up to a 90-day supply in the following circumstances</w:t>
+      </w:r>
+      <w:r w:rsidR="008D66A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266017A7" w14:textId="1D85F463" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="008566DF" w:rsidP="0066402A">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7DA2" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7350">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Drugs designated in the MassHealth Drug List as allowed to be dispensed in 90-day supplies.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4511112E" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRDefault="009F7E36" w:rsidP="00425300">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2448"/>
-        <w:rPr>
-[...302 lines deleted...]
-        <w:ind w:left="1890"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00425300" w:rsidRPr="00A00A5A" w14:paraId="00EDBBB5" w14:textId="77777777" w:rsidTr="00425300">
+      <w:tr w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w14:paraId="28C088A9" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C3BC2A0" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="498F62D3" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BA6674A" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="1CCF03F5" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49D562C4" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="4CD79689" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3ACDBA" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="05B6D905" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CF307D9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="52B040B9" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4.  Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72810145" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="4EAFE3FB" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A1AB46B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="4CC9E7CE" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D884C8E" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="78CE9895" w14:textId="485D5A5E" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-7</w:t>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r w:rsidR="00857EA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425300" w:rsidRPr="00A00A5A" w14:paraId="1C52C35D" w14:textId="77777777" w:rsidTr="00425300">
+      <w:tr w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w14:paraId="4540EAF0" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B46B33F" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="7D479109" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22573CF9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="3D93F7B6" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07CAED88" w14:textId="04CD679C" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00AF7646" w:rsidP="00425300">
+          <w:p w14:paraId="7092DB41" w14:textId="75BF0E61" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F07426A" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="4CF23A28" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="009F7E36" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="248BA557" w14:textId="7441CCB6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="03ADFFF4" w14:textId="552B79D4" w:rsidR="009F7E36" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...32 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E1D8893" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="08BE27E0" w14:textId="77777777" w:rsidR="009F7E36" w:rsidRDefault="009F7E36" w:rsidP="00425300">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2448"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F7824BA" w14:textId="51B6DF6A" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00857EA1" w:rsidP="004F4356">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b.  Drugs for which the MassHealth agency is not the primary payer but for which payment is available from the MassHealth agency for any portion of the claim (including any copayment or deductible), provided that the primary payer will pay for the drug when dispensed in up to a 90-day supply. </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exceptions prohibiting the dispensing of a drug in a 90-day supply set forth in 130 CMR 406.411(D)(2) do not apply if the primary payer will pay for the drug when dispensed up to a 90-day supply.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F25E336" w14:textId="79774C29" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0056043E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:right="-162"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(c) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>The MassHealth Drug List 90-day Supply Page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4010">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This page on the MassHealth Drug List describes the types of drugs that are allowed or required to be dispensed in a 90-day supply. This page also notes exclusions to the 90-day supply program which are at the discretion of the MassHealth agency.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8AB780" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0076788B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exceptions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Days’ Supply Limitations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AE71A7" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0076788B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth agency allows exceptions to the limitations described in 130 CMR 406.411(D)(1) for the following products:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364B10CD" w14:textId="1FB140EE" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="003470AC" w:rsidP="003470AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>drugs in therapeutic classes that are commonly prescribed for less than a 30-day or 90-day supply (as applicable), including but not limited to antibiotics and analgesics;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D048FC" w14:textId="0498055F" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="003470AC" w:rsidP="003470AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drugs that, in the prescriber's professional judgment, are not clinically appropriate for the member in a 30-day or 90-day supply (as applicable); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698CD472" w14:textId="2A29CE6B" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="0070137D" w:rsidP="0070137D">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1620"/>
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2074"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>drugs that are new to the member, and are being prescribed for a limited trial amount, sufficient to determine if there is an allergic or adverse reaction or lack of effectiveness. The initial trial amount and the member's reaction or lack of effectiveness must be documented in the member's medical record;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABEFEA4" w14:textId="0593CFDE" w:rsidR="00425300" w:rsidRDefault="0070137D" w:rsidP="00484D4D">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drugs packaged in such a way that the smallest quantity that may be dispensed is </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0D3550" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00484D4D">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
-          <w:tab w:val="left" w:pos="2016"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3E0D3550" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>larger than a 30-day or 90-day supply, as applicable (for example, inhalers, ampules, vials, eye drops, and other sealed containers not intended by the manufacturer to be opened by any person other than the end user of the product);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC30399" w14:textId="7CF90109" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="0070137D" w:rsidP="00484D4D">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="1890"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1BC30399" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>drugs in topical dosage forms that do not allow the pharmacist to accurately predict the rate of the product’s usage (for example, lotions or ointments);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236DCDA4" w14:textId="461AA24A" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="0070137D" w:rsidP="00484D4D">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
-        <w:ind w:left="1890"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="236DCDA4" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">products generally dispensed in the original manufacturer’s packaging (for example, fluoride preparations, prenatal vitamins, and over-the-counter drugs); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55454429" w14:textId="76134CDC" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="0070137D" w:rsidP="00484D4D">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drugs designated by MassHealth as required to be dispensed in less than 30-day or 90-day supplies (as applicable) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> limit potential fraud, waste, or abuse</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1847E638" w14:textId="0BEA8F4B" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="0070137D" w:rsidP="00484D4D">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opioid</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> substances in </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>chedule II if the patient requests less than the prescribed quantity as provided in M.G.L. c. 94, § 18(d3/4</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2557" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2557">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1957A3F3" w14:textId="341C390C" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="0070137D" w:rsidP="00484D4D">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designated in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a Pharmacy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Facts, provider bulletin</w:t>
+      </w:r>
+      <w:r w:rsidR="00547582">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other written issuance from the MassHealth agency.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52395E31" w14:textId="70D13EDC" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00484D4D">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
-        </w:tabs>
-[...170 lines deleted...]
-    <w:p w14:paraId="52395E31" w14:textId="1FCED87C" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(b)  Drugs used for family planning may be dispensed in up to a 365-day supply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDF717D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="1620"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0011B3A3" w14:textId="1B576B04" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="0011B3A3" w14:textId="5D2A2186" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00484D4D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">(E)  </w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Prescription-</w:t>
+        <w:t>Prescription</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>splitting</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.  Providers must not split prescriptions by filling them for a period or quantity less than that specified by the prescriber. For example, a prescription written for a single 30-day supply may not be split into three 10-day supplies. The MassHealth agency considers prescription-splitting to be fraudulent. (See 130 CMR 450.238(B)(6).) Partial fills of prescriptions pursuant to an exception to days’ supply limitations described above in 130 CMR 406.411(D)(2)(a) are not considered prescription splitting for purposes of 130 CMR 406.411(E).</w:t>
+        <w:t>.  Providers must not split prescriptions by filling them for a period or quantity less than that specified by the prescriber. For example, a prescription written for a single 30-day supply may not be split into three 10-day supplies. The MassHealth agency considers prescription-splitting to be fraudulent. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4356">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>See</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 130 CMR 450.238(B)(6).) Partial fills of prescriptions pursuant to an exception to days’ supply limitations described above in 130 CMR 406.411(D)(2)(a) are not considered prescription</w:t>
+      </w:r>
+      <w:r w:rsidR="007D15BD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>splitting for purposes of 130 CMR 406.411(E).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422524FE" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="260907A2" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="260907A2" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">(F)  </w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(F</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Excluded, Suspended, or Terminated Clinicians</w:t>
+        <w:t>Excluded</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, Suspended, or Terminated Clinicians</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  The MassHealth agency does not pay for prescriptions written by clinicians</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43768D6B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="43768D6B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1296"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(1)  who have been excluded from participation based on a notice by the U.S. Department of Health and Human Services Office of Inspector General; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361C2B39" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="361C2B39" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="1296"/>
-[...281 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  whom</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the MassHealth agency has suspended, terminated, or denied admission into its program for any other reason.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="39"/>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w14:paraId="6C801203" w14:textId="77777777" w:rsidTr="00C34F39">
+      <w:tr w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w14:paraId="74015A16" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43912855" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="766C45F0" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C52F34" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="32C3F549" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51B0AE10" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="22A5B6FB" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0212834B" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="4A697D45" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B4381CE" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="4BF7A1D9" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4.  Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07D7801A" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="7608DD3E" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="715A1BC4" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="4D1C8471" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28E8227E" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="5A11B2B3" w14:textId="4393A2EC" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-8</w:t>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w14:paraId="25D35BE7" w14:textId="77777777" w:rsidTr="00C34F39">
+      <w:tr w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w14:paraId="56485223" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="083FFFEB" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="72E9EEC2" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A49938B" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="1379708E" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13AE05AE" w14:textId="42E9FDAE" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="34DFB69A" w14:textId="7B70B385" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="161C90F2" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="056D0292" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="00E82E95" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60F1583F" w14:textId="54295B6F" w:rsidR="00C34F39" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+          <w:p w14:paraId="42085F99" w14:textId="5A4DB336" w:rsidR="00E82E95" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B36E6F0" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRDefault="00C34F39" w:rsidP="00425300">
-[...14 lines deleted...]
-    <w:p w14:paraId="4F261251" w14:textId="77777777" w:rsidR="00E24D52" w:rsidRPr="00A00A5A" w:rsidRDefault="00E24D52" w:rsidP="00E24D52">
+    <w:p w14:paraId="311DC620" w14:textId="77777777" w:rsidR="00E82E95" w:rsidRDefault="00E82E95" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Non-drug Products Paid through POPS</w:t>
-[...227 lines deleted...]
-    <w:p w14:paraId="08494D3D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78154C23" w14:textId="750A8F06" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7F24D3A1" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>406.412:  Covered Drugs and Medical Supplies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6416D020" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="42D7C9B7" w14:textId="60F436CA" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3B4DBD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...45 lines deleted...]
-    <w:p w14:paraId="6B623F7A" w14:textId="16B0F3FB" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>Drugs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  The MassHealth Drug List specifies the drugs that are payable under MassHealth.  In addition, the following rules apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30223E01" w14:textId="63C45FD9" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Oxygen and Respiratory Therapy Equipment</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Product List to MassHealth members must meet the applicable requirements of 130 CMR 427.000: </w:t>
+        <w:t>Prescription Drugs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The MassHealth agency pays only for prescription drugs that are approved by the U.S. Food and Drug Administration and manufactured by companies that have signed rebate agreements with the U.S. Secretary of Health and Human Services pursuant to 42 U.S.C. 1396r-8. Payment is calculated in accordance with 101 CMR 331.00:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...27 lines deleted...]
-        <w:widowControl w:val="0"/>
+        </w:rPr>
+        <w:t>Prescribed Drugs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB166E2" w14:textId="0CE4024C" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Over-the-</w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">counter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Drugs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Payment by the MassHealth agency for over-the-counter drugs is calculated in accordance with 101 CMR 331.00:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Prescribed Drugs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC7FAED" w14:textId="05D39C64" w:rsidR="00966A64" w:rsidRPr="00A00A5A" w:rsidRDefault="00966A64" w:rsidP="005F09EB">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Covered Professional </w:t>
-[...177 lines deleted...]
-        <w:t xml:space="preserve">of Public Health regulations including those at 105 CMR 700.000: </w:t>
+        <w:t>Compounded Drugs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  MassHealth pays for compounded drugs specified in the MassHealth Drug List. Payment for compounded drugs is calculated in accordance with 101 CMR 331.00:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
-          <w:color w:val="000000"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="1D6D442B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prescribed Drugs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC4C09F" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03DCDE59" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="4F261251" w14:textId="77777777" w:rsidR="00E24D52" w:rsidRPr="00A00A5A" w:rsidRDefault="00E24D52" w:rsidP="005F09EB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B)  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>406.413:  Limitations on Coverage of Drugs</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B4A9CB3" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t xml:space="preserve"> Non-drug Products Paid through POPS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10BE85DD" w14:textId="02999E32" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00E24D52" w:rsidP="005F09EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  The MassHealth agency pays through POPS for products not classified as drugs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only if </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>such products are listed in the Non-</w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drug </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Product List</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidDel="004D2806">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>section of the MassHealth Drug List</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BB07C8D" w14:textId="415CE742" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drug </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Product List</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00594BD2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00555496">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Except as designated by Pharmacy Facts, provider bulletin, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA6DBC0" w14:textId="22236AF1" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00C645AA" w:rsidP="005F09EB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>other written issuance from the MassHealth agency, payment for items listed in the Non-drug Product List is in accordance with rates published in the EOHHS regulations at 101 CMR 322.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC579C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24D52" w:rsidRPr="00E24D52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E24D52" w:rsidRPr="00E24D52">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Durable Medical Equipment, Oxygen, and Respiratory Therapy Equipment</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk118712401"/>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>101 CMR 317.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00555496">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Medicine Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. The MassHealth Non-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005F34D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rug</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Product List also specifies which of the included products require prior authorization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08494D3D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="086A6ADA" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="936"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F24D3A1" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936" w:right="18"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00A00A5A">
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Interchangeable Drug Products</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="7591EF47" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-Drug Products that Require Certification by Other MassHealth Programs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D7C9B7" w14:textId="43CA6562" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...34 lines deleted...]
-        <w:t>source drug (</w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C34F39">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Durable Medical Equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00555496">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pharmacy providers who intend to provide durable medical equipment and medical supplies that are not listed in the Non-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F02F7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rug Product List section of the MassHealth Drug List to MassHealth members must meet the applicable requirements of 130 CMR 409.000</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00555496">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...13 lines deleted...]
-    <w:p w14:paraId="7A957EEF" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Durable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Equipment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must obtain a durable medical equipment specialty designation from the MassHealth agency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B623F7A" w14:textId="22364822" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="543398AD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34F39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Oxygen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C34F39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Respiratory Therapy Equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00555496">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pharmacy providers who intend to provide oxygen and respiratory therapy equipment and supplies that are not listed in the Non-</w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">drug </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Product List to MassHealth members must meet the applicable requirements of 130 CMR 427.000</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00555496">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oxygen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Respiratory Therapy Equipment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and must obtain an oxygen and respiratory therapy equipment specialty designation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A" w:rsidDel="00EF7FDD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the MassHealth agency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332A2EE5" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1620"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="5A74F671" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7455DF87" w14:textId="2AFDED2B" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="005F09EB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="bodycontent"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C34F39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(D) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B63B1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Covered Professional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Services Paid Through POPS</w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE68A0">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rStyle w:val="bodycontent"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he MassHealth Pharmacy Covered Professional Services List specifies certain services that may be provided by a pharmacy provider and payable through POPS (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6E28">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the administration of a particular vaccine). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The service must be provided by a properly trained and certified pharmacist or other appropriately certified health care professional in accordance with Massachusetts Department of Public Health regulations and employed or contracted by a MassHealth pharmacy provider. Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be provided </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rStyle w:val="bodycontent"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in accordance with applicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department </w:t>
+      </w:r>
+      <w:r w:rsidR="003D28D2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of Public Health regulations including those at 105 CMR 700.000</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00555496">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of M.G.L.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F09EB">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c. 94C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 247 CMR 16.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00555496">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Collaborative</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Drug Therapy Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6D442B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1620"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="541F45D6" w14:textId="3009FC88" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BABF370" w14:textId="77777777" w:rsidR="00B25566" w:rsidRDefault="00B25566" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
-          <w:tab w:val="left" w:pos="5130"/>
-[...14 lines deleted...]
-      </w:r>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEBF18E" w14:textId="77777777" w:rsidR="00B25566" w:rsidRDefault="00B25566" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="39"/>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w14:paraId="5D7CAE8E" w14:textId="77777777" w:rsidTr="00B11A40">
+      <w:tr w:rsidR="00B25566" w:rsidRPr="00A00A5A" w14:paraId="0EF55195" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77176CF4" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="408BCCDF" w14:textId="77777777" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58BBC9D8" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="4E3F5636" w14:textId="77777777" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="373B5164" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="6EDB2F3B" w14:textId="77777777" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79AE2EB5" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="69AFCD90" w14:textId="77777777" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A42DD9A" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="186DF325" w14:textId="77777777" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4.  Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="623C1C8F" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="4D158026" w14:textId="77777777" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37207BF5" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="4CE20400" w14:textId="77777777" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74402FF5" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="15C057CF" w14:textId="7CEB5109" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-9</w:t>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC5F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w14:paraId="22BA6451" w14:textId="77777777" w:rsidTr="00B11A40">
+      <w:tr w:rsidR="00B25566" w:rsidRPr="00A00A5A" w14:paraId="45F3855F" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="134174CD" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="74476923" w14:textId="77777777" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="512A8F93" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="729963C4" w14:textId="77777777" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68D2CF98" w14:textId="1BF0DEDF" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="01954061" w14:textId="02518C35" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A72E836" w14:textId="77777777" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="55D38B8C" w14:textId="77777777" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="00B25566" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25435256" w14:textId="278641FA" w:rsidR="00B11A40" w:rsidRPr="00A00A5A" w:rsidRDefault="00B11A40" w:rsidP="00B11A40">
+          <w:p w14:paraId="2F9D708C" w14:textId="5DE4FAF8" w:rsidR="00B25566" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A5AC3BD" w14:textId="77777777" w:rsidR="00C34F39" w:rsidRDefault="00C34F39" w:rsidP="00425300">
+    <w:p w14:paraId="2A507789" w14:textId="77777777" w:rsidR="00B25566" w:rsidRDefault="00B25566" w:rsidP="00B25566">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41B53EBC" w14:textId="6C17DBDE" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="03DCDE59" w14:textId="0D5E5297" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
-          <w:tab w:val="left" w:pos="2376"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00A00A5A">
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="28A864A2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Drug Exclusions</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="613481CB" w14:textId="1FE0A123" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>406.413:  Limitations on Coverage of Drugs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4A9CB3" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
-          <w:tab w:val="left" w:pos="2376"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="065C4E35" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086A6ADA" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
-          <w:tab w:val="left" w:pos="2376"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">(2)  </w:t>
+        </w:tabs>
+        <w:ind w:left="720" w:right="18"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Cough and Cold</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="1E30F437" w14:textId="649DD947" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>Interchangeable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Drug Products</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  The MassHealth agency pays no more for a brand-name interchangeable drug product than its generic equivalent unless</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7591EF47" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
-          <w:tab w:val="left" w:pos="2376"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="71FC7C35" w14:textId="6A5A8213" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1)  the prescriber has requested and received prior authorization from the MassHealth agency for a nongeneric multiple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>source drug (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C34F39">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 130 CMR 406.422); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A957EEF" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prescriber certified on the prescription that the brand-name drug is </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543398AD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) medically necessary and may not be substituted in a manner consistent with Massachusetts Department of Public Health regulations, and with all other applicable state and federal regulations; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A74F671" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(b) is prescribed in the appropriate manner (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6E28">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, written or electronic) and consistent with Massachusetts Department of Public Health regulations; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541F45D6" w14:textId="5B14C12A" w:rsidR="00425300" w:rsidRDefault="00425300" w:rsidP="0035271D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="5130"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE68A0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth agency designates the brand-name drug as preferred in the Brand-name Preferred section of the MassHealth Drug List because the net cost of the brand-name drug after consideration of all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rebates,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is less than the cost of the generic equivalent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC15C29" w14:textId="77777777" w:rsidR="0035271D" w:rsidRPr="00A00A5A" w:rsidRDefault="0035271D" w:rsidP="0035271D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="5130"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41B53EBC" w14:textId="6C17DBDE" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Drug</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Exclusions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  The MassHealth agency does not pay for the following types of prescription or over-the-counter drugs or drug therapy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613481CB" w14:textId="1FE0A123" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cosmetic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  The MassHealth agency does not pay for any drug when used for cosmetic purposes or for hair growth</w:t>
+      </w:r>
+      <w:r w:rsidR="00966A64" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, unless medically necessary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065C4E35" w14:textId="4FAA14AB" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:right="-252"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="10585DC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="10585DC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="10585DC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cough</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="10585DC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Cold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10585DC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  The MassHealth agency does not pay for any drug used solely for the symptomatic relief of coughs and colds, including but not limited to, those that contain an antitussive or expectorant as a major ingredient</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2B54" w:rsidRPr="10585DC1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E30F437" w14:textId="649DD947" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Fertility</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  The MassHealth agency does not pay for any drug used to promote fertility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FC7C35" w14:textId="6A5A8213" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
@@ -11036,5491 +11889,6846 @@
       </w:r>
       <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">effective </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Drugs</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  The MassHealth agency does not pay for any drug products (including identical, similar, or related drug products) that the U.S. Food and Drug Administration has proposed, in a Notice of Opportunity for Hearing (NOOH), to withdraw from the market because they lack substantial evidence of effectiveness for all labeled indications.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E35F79C" w14:textId="2D3D11E8" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="7E35F79C" w14:textId="2D3D11E8" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1314"/>
           <w:tab w:val="clear" w:pos="1692"/>
           <w:tab w:val="clear" w:pos="2070"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Experimental and Investigational Drugs</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  The MassHealth agency does not pay for any drug that is experimental, medically unproven, or investigational in nature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77690D56" w14:textId="55A1DDD2" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="77690D56" w14:textId="55A1DDD2" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003B5DD9">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1692"/>
           <w:tab w:val="clear" w:pos="2070"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BF3C72">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="11675374">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Drugs for Sexual Dysfunction</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>.  The MassHealth agency does not pay for any drug when used for the treatment of sexual dysfunction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14318B37" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="38D81A56" w14:textId="67508CAE" w:rsidR="5AA3DBD4" w:rsidRDefault="5AA3DBD4" w:rsidP="003B5DD9">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1692"/>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC5F29">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC5F29">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5F29">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Obesity</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FC5F29">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Overweight Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5F29">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The MassHealth agency does not pay for any drug </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22507">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5F29">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for the treatment of obesity or overweight</w:t>
+      </w:r>
+      <w:r w:rsidR="176DF572" w:rsidRPr="00FC5F29">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5F29">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14318B37" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00FC5F29">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1692"/>
           <w:tab w:val="clear" w:pos="2070"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="1699"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2074"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
+        <w:ind w:left="1296"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BB670E8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="4BB670E8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00B42191">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1692"/>
           <w:tab w:val="clear" w:pos="2070"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="1699"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2074"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">(C)  </w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Service Limitations</w:t>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Limitations</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31164967" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="31164967" w14:textId="74EA4A0D" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00B42191">
       <w:pPr>
         <w:pStyle w:val="Header"/>
-        <w:ind w:left="1310"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">(1)  MassHealth covers drugs that are not explicitly excluded under 130 CMR 406.413(B).  The limitations and exclusions in 130 CMR 406.413(B) do not apply to medically necessary drug therapy for MassHealth Standard and CommonHealth enrollees under age 21. The MassHealth Drug List specifies those drugs that are payable under MassHealth. Any drug that does not appear on the MassHealth Drug List requires prior authorization, as set forth in 130 CMR 406.000. The MassHealth Drug List can be viewed online at </w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)  MassHealth covers drugs that are not explicitly excluded under 130 CMR 406.413(B).  The limitations and exclusions in 130 CMR 406.413(B) do not apply to medically necessary drug therapy for MassHealth Standard and CommonHealth </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>enrollees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000191A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>younger than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21</w:t>
+      </w:r>
+      <w:r w:rsidR="0000191A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years o</w:t>
+      </w:r>
+      <w:r w:rsidR="000E49C6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The MassHealth Drug List specifies those drugs that are payable under MassHealth. Any drug that does not appear on the MassHealth Drug List requires prior authorization, as set forth in 130 CMR 406.000. The MassHealth Drug List can be viewed online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00A00A5A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.mass.gov/druglist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, and copies may be obtained upon request. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 130 CMR 450.303: </w:t>
+        <w:t xml:space="preserve"> 130 CMR 450.303</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80D3B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Prior Authorization</w:t>
+        <w:t>Prior</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Authorization</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0AB515" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="3F0AB515" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00B42191">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1692"/>
           <w:tab w:val="clear" w:pos="2070"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="1699"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2074"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2)  The MassHealth agency does not pay for the following types of drugs, or drug therapies or non-drug products without prior authorization:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D1B71B" w14:textId="3DC7AFE2" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="18D1B71B" w14:textId="3DC7AFE2" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00B42191">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
-        <w:ind w:left="1656"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(a)  immunizing biologicals and tubercular (TB) drugs that are supplied to the provider free of charge through local boards of public health or through the Massachusetts Department of Public Health (DPH); and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406A3D6E" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="406A3D6E" w14:textId="4CAFCDBC" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00B42191">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
-        <w:ind w:left="1620"/>
-[...218 lines deleted...]
-      </w:r>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w14:paraId="6CF4525F" w14:textId="77777777" w:rsidTr="00BD0FE7">
+      <w:tr w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w14:paraId="56455F05" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4128315D" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="503958C0" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DFA8923" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="430E8DA0" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F6BE113" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="205BFEBB" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78A67C2D" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="044809FA" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25F6C83B" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="5AB37E95" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4. Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="076C38E8" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="330BEDE6" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DCFDBF8" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="6BB26D3D" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A36A212" w14:textId="5EE3CEC4" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="3715B173" w14:textId="55F55BF3" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-1</w:t>
-[...5 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r w:rsidR="00651E78">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w14:paraId="0A8D960E" w14:textId="77777777" w:rsidTr="00BD0FE7">
+      <w:tr w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w14:paraId="08EC0244" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7408EB70" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="3E5B1F47" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153D1B4E" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="48CBC62D" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="644D3D4D" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="4C7E8EF4" w14:textId="7D186F75" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02359522" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="2E3F01FB" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA6EAE1" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00BD0FE7">
+          <w:p w14:paraId="423BBDC5" w14:textId="35DCEFD7" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5922507B" w14:textId="77777777" w:rsidR="00AA215B" w:rsidRPr="00A00A5A" w:rsidRDefault="00AA215B" w:rsidP="00425300">
+    <w:p w14:paraId="611F9A0E" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00E416FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AE28FDC" w14:textId="13FC6E70" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00F17FDC">
+    <w:p w14:paraId="3C830732" w14:textId="77777777" w:rsidR="00651E78" w:rsidRDefault="00651E78" w:rsidP="00651E78">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
-        </w:tabs>
-[...22 lines deleted...]
-    <w:p w14:paraId="40E4A554" w14:textId="372B5C66" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="009B0942" w:rsidP="00425300">
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1296"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  any</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> drug, drug therapy, or non-drug product designated in the MassHealth Drug List as requiring prior authorization. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C38EC2" w14:textId="03CF231F" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00B42191">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
-        </w:tabs>
-[...13 lines deleted...]
-      <w:r w:rsidR="00F54B3E" w:rsidRPr="00A00A5A">
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth agency does not pay for any drug </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prescribed for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other than the FDA-approved indications as listed in the package insert, except as the MassHealth agency determines to be consistent with current medical evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57489499" w14:textId="4F2F69F5" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00B42191">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(4)  The MassHealth agency does not pay for any drugs that are provided as a component of a more comprehensive service for which a single rate of pay is established in accordance with 130 CMR 450.307:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F042D6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Eligible Members and the MassHealth Card</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="1EA76BEC" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>Unacceptable Billing Practices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16798F8C" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1310"/>
+          <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1656"/>
-          <w:tab w:val="left" w:pos="2016"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="17E3FF80" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2074"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508498CB" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1310"/>
+          <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1656"/>
-          <w:tab w:val="left" w:pos="2016"/>
-[...14 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2074"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Other Health Insurance</w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="20CD7EE9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>406.414</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Insurance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coverage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E680A9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1296"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D75678" w14:textId="22ED7E0E" w:rsidR="00AA215B" w:rsidRDefault="00425300" w:rsidP="00AA5284">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="068A66F9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Managed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Care Organizations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The MassHealth agency does not pay pharmacy claims for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E4A554" w14:textId="77101B9C" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00AA5284">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">services to MassHealth members enrolled in a MassHealth managed care organization (MCO) that provides pharmacy coverage through a pharmacy network or otherwise, except for family planning pharmacy services provided by a non-network provider to a MassHealth MCO enrollee (where such provider otherwise meets all prerequisites for payment for such services). A pharmacy that does not participate in the MassHealth member’s MCO must instruct the MassHealth member to take </w:t>
+      </w:r>
+      <w:r w:rsidR="008D66A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0942" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prescription to a pharmacy that does participate in such MCO.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54B3E" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>To determine whether the MassHealth member belongs to an MCO, pharmacies must verify member eligibility and scope of services through POPS before providing service in accordance with 130 CMR 450.107</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00364FF8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eligible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Members and the MassHealth Card</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 450.117: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Managed Care Participation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA76BEC" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E3FF80" w14:textId="6D8A0980" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00AA5284">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health Insurance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  When the member’s primary carrier has a preferred drug list, the prescriber must follow the rules of the primary carrier first. The provider may bill the MassHealth agency for the primary insurer’s member copayment for the primary carrier’s preferred drug without regard to whether the MassHealth agency generally requires prior authorization, except in cases where the drug is subject to a pharmacy service limitation pursuant to 130 CMR 406.413(C)(2)(a). In such cases, the prescriber must obtain prior authorization from the MassHealth agency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the pharmacy to bill the MassHealth agency for the primary insurer’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>member copayment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For additional information about third party liability, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 130 CMR 450.101</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00364FF8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CD7EE9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A00A5A">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">(C)  </w:t>
+    </w:p>
+    <w:p w14:paraId="068A66F9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00AA5284">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Medicare Part D</w:t>
+        <w:t>Medicare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Part D</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069D0606" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="069D0606" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="004812EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(1)  </w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.  Except as otherwise required in 130 CMR 406.414(C)(2) and (3), for MassHealth members who have Medicare, the MassHealth agency does not pay for any Medicare Part D drugs, or for any cost-sharing obligations (including premiums, copayments, and deductibles) for Medicare Part D drugs, whether or not the member has actually enrolled in a Medicare Part D drug plan. Medications excluded from the Medicare Part D drug program continue to be covered for MassHealth members eligible for Medicare, if they are MassHealth-covered medications.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FCC40F" w14:textId="185D44DB" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="50FCC40F" w14:textId="185D44DB" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="004812EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(2)  </w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Medicare Part D One-</w:t>
+        <w:t>Medicare</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Part D One-</w:t>
       </w:r>
       <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">time </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Supplies</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>.  The MassHealth agency pays for one-time supplies of prescribed medications, as described in 130 CMR 406.414(C)(2), if the medication is a MassHealth-covered medication and the MassHealth member would otherwise be entitled to MassHealth pharmacy benefits but for being eligible for Medicare prescription drug coverage. MassHealth prior authorization does not apply to such one-time supplies. The MassHealth agency pays for the one-time supplies in all instances in which the pharmacist cannot bill a Medicare Part D prescription drug plan at the time the prescription is presented. The MassHealth agency pays for a one-time 72-hour supply of prescribed medications.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BFA4FEA" w14:textId="4D2733A4" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t xml:space="preserve">.  The MassHealth agency pays for one-time supplies of prescribed medications, as described in 130 CMR 406.414(C)(2), if the medication is a MassHealth-covered medication and the MassHealth member would otherwise be entitled to MassHealth pharmacy benefits but for being eligible for Medicare prescription drug coverage. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth prior</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authorization does not apply to such one-time supplies. The MassHealth agency pays for the one-time supplies in all instances in which the pharmacist cannot bill a Medicare Part D prescription drug plan at the time the prescription is presented. The MassHealth agency pays for a one-time 72-hour supply of prescribed medications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0956B565" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="004812EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(3)  </w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Cost-</w:t>
+        <w:t>Cost</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">sharing </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assistance for MassHealth Members Enrolled in a Medicare Part D Prescription Drug Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>.  For the purpose of 130 CMR 406.414(C)(3), the “applicable MassHealth copayment” is the copayment the MassHealth member would pay for prescription drugs if the drugs were covered by MassHealth and not covered by Medicare Part D. MassHealth members who are enrolled in a Medicare Part D prescription drug plan and are charged a copayment or deductible in excess of the member’s applicable MassHealth copayment for a drug that MassHealth would otherwise cover, must pay the applicable MassHealth copayment, and the MassHealth agency pays the difference between the applicable MassHealth copayment and the amount charged by the Medicare Part D prescription drug plan.</w:t>
-[...42 lines deleted...]
-        <w:t>(130 CMR 406.415 through 406.420 Reserved)</w:t>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For the purpose of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 130 CMR 406.414(C)(3), the “applicable </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblInd w:w="132" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00425300" w:rsidRPr="00A00A5A" w14:paraId="2F355980" w14:textId="77777777" w:rsidTr="00425300">
+      <w:tr w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w14:paraId="7647521A" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51193AE3" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="5E79882E" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FF4F673" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="776A3828" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="039F6768" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="40F94281" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="154EBB27" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="35791EF6" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="086E8DC1" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="02A5A3E1" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4. Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1440DCA3" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="278CA06B" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="175D238C" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="58F2ECC2" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B296C87" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="7A71AEAE" w14:textId="392D6630" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-11</w:t>
+              <w:t>4-1</w:t>
+            </w:r>
+            <w:r w:rsidR="008A642A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00425300" w:rsidRPr="00A00A5A" w14:paraId="017BE015" w14:textId="77777777" w:rsidTr="00425300">
+      <w:tr w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w14:paraId="54EF7FCA" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB750E7" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="2925AA41" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA779C0" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="25014E5D" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26F66756" w14:textId="7D0F6A90" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00AF7646" w:rsidP="00425300">
+          <w:p w14:paraId="3E281BF4" w14:textId="0F890C67" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E704A4" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="23C53523" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AA9DC79" w14:textId="7D74D240" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+          <w:p w14:paraId="5F943CDB" w14:textId="610CC016" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...32 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08503C1B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="0306473F" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00A00A5A" w:rsidRDefault="00E416FE" w:rsidP="00E416FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="091E8D50" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="0BFA4FEA" w14:textId="7D3C31FD" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="004812EE">
       <w:pPr>
         <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth copayment” is the copayment the MassHealth member would pay for prescription drugs if the drugs were covered by MassHealth and not covered by Medicare Part D. MassHealth members who are enrolled in a Medicare Part D prescription drug plan and are charged a copayment or deductible in excess of the member’s applicable MassHealth copayment for a drug that MassHealth would otherwise cover, must pay the applicable MassHealth copayment, and the MassHealth agency pays the difference between the applicable MassHealth copayment and the amount charged by the Medicare Part D prescription drug plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD87D08" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2074"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1296"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:strike/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2958F9E1" w14:textId="6F57D914" w:rsidR="00E416FE" w:rsidRDefault="00425300" w:rsidP="00C34F39">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1698"/>
+          <w:tab w:val="clear" w:pos="2076"/>
+          <w:tab w:val="clear" w:pos="2454"/>
+          <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:rPr>
-[...502 lines deleted...]
-    <w:p w14:paraId="49A19557" w14:textId="652543F9" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00EE7AA9" w:rsidP="00F17FDC">
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(130 CMR 406.415 through 406.420 Reserved)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182FCD5A" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRDefault="00E416FE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F331CC3" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00E416FE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
         <w:ind w:left="1310"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5617">
-[...40 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-1"/>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w14:paraId="25A81DF7" w14:textId="77777777" w:rsidTr="00F17FDC">
+      <w:tr w:rsidR="00E416FE" w:rsidRPr="00BF5617" w14:paraId="7B956420" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56EB032B" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="16E3554F" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10E57D4A" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="2A4C83E7" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F042C3D" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="546D0457" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E220E61" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="754C6C1F" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B8E807F" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="0FDCDE65" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4. Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14E45949" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="274C895B" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1742147F" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="3E3E3888" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D1910D8" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="740B9664" w14:textId="4D266EC8" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-12</w:t>
+              <w:t>4-1</w:t>
+            </w:r>
+            <w:r w:rsidR="008A642A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w14:paraId="1773F49A" w14:textId="77777777" w:rsidTr="00F17FDC">
+      <w:tr w:rsidR="00E416FE" w:rsidRPr="00BF5617" w14:paraId="00C024DE" w14:textId="77777777" w:rsidTr="00BC6A28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D924AFF" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="2D2F0BBF" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3053F04E" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="00E27C6D" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F36A7BF" w14:textId="09E513C8" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="0BCC1381" w14:textId="7637855E" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECE01D6" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="2F14EE4B" w14:textId="77777777" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="00E416FE" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5617">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1029321B" w14:textId="4488C3FF" w:rsidR="00F17FDC" w:rsidRPr="00BF5617" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="51067B97" w14:textId="3633410C" w:rsidR="00E416FE" w:rsidRPr="00BF5617" w:rsidRDefault="000E5D31" w:rsidP="00BC6A28">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF5617">
-[...4 lines deleted...]
-              <w:t>01/01/24</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A4AB31F" w14:textId="61AD8C9C" w:rsidR="00EE7AA9" w:rsidRPr="00BF5617" w:rsidRDefault="00EE7AA9" w:rsidP="00F17FDC">
+    <w:p w14:paraId="091E8D50" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1710"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="2CD8B277" w14:textId="59F82A37" w:rsidR="00C91189" w:rsidRPr="00BF5617" w:rsidRDefault="00EE7AA9">
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>406.421:  Drugs and Medical Supplies for Institutionalized Members</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741FE933" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1710"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="09F71618" w14:textId="12E0EC38" w:rsidR="00A27DD7" w:rsidRPr="00BF5617" w:rsidRDefault="00A27DD7" w:rsidP="00F17FDC">
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07423564" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1710"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00BF5617">
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(A)  MassHealth pays for prescription drugs provided to institutionalized members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1206EFC2" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F28A252" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(B)  MassHealth does not pay for over-the-counter drugs or medical supplies provided to institutionalized members, except in circumstances described in 130 CMR 406.421(C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E7EA26" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100E7CCA" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pays for insulin prescribed for members who are residents of a nursing facility or rest home.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D601B7" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0C8307" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>406.422</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Prior</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Authorization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0B6A34" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F60B62" w14:textId="482545FF" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)  Prescribers must obtain prior authorization from the MassHealth agency for drugs identified by MassHealth in accordance with 130 CMR 450.303: </w:t>
+      </w:r>
+      <w:r w:rsidR="00073351">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Prior Authorization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. If the limitations on covered drugs specified in 130 CMR 406.412(A) and 406.413(A) and (C) would result in inadequate treatment for a diagnosed medical condition, the prescriber may submit a written request, including written documentation of medical necessity, to the MassHealth agency for prior authorization for an otherwise noncovered drug.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741F74CE" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D10A9A" w14:textId="05B2CB5A" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  All</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">authorization requests must be submitted in accordance with 130 CMR 450.303: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Prior Authorization.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the instructions for requesting prior authorization in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>MassHealth: Fair Hearing Rules</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="09C9E173" w14:textId="5C96F8F1" w:rsidR="0053293F" w:rsidRPr="00BF5617" w:rsidRDefault="00EE7AA9" w:rsidP="00D25DEB">
+        <w:t>the Pharmacy Online Processing System (POPS) billing guide, the MassHealth Drug List, and any other applicable guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The MassHealth agency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will notify the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>requesting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provider and the member, in writing, of its decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F90BB3D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E6C18C2" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth agency will authorize at least a 72-hour emergency supply of a prescription drug to the extent required by federal law. (See 42 U.S.C. 1396r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">8(d)(5).) The MassHealth agency acts on requests for prior authorization for a drug within </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consistent with federal regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FE9F39" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2F11E4" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(D</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  Prior</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authorization does not waive any other prerequisites to payment such as, but not limited to, member eligibility or requirements of other health insurers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACE3CE9" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25036B65" w14:textId="372FF6F7" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="clear" w:pos="1314"/>
+          <w:tab w:val="clear" w:pos="1692"/>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2074"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t>(E)  The MassHealth Drug List specifies the drugs that are payable under MassHealth and designates which drugs require prior authorization. Any drug that does not appear on the MassHealth Drug List requires prior authorization. The MassHealth agency evaluates the prior</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t xml:space="preserve">authorization status of drugs on an ongoing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t>basis, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t xml:space="preserve"> updates the MassHealth Drug List accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3BD6BD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001428CC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="clear" w:pos="1314"/>
+          <w:tab w:val="clear" w:pos="1692"/>
+          <w:tab w:val="clear" w:pos="2070"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="1699"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2074"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A9CA5C" w14:textId="5D240FD4" w:rsidR="00425300" w:rsidRDefault="00425300" w:rsidP="001428CC">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="936"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...50 lines deleted...]
-    <w:p w14:paraId="169DA18A" w14:textId="77777777" w:rsidR="00010169" w:rsidRDefault="0053293F" w:rsidP="00D25DEB">
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t>(F</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t>)  If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t xml:space="preserve"> the pharmacy does not dispense a drug or non-drug product because the prescriber did not submit a request for prior authorization, the pharmacy must take reasonable steps to notify both the patient and prescriber of the need for prior </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t>authorization, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:t xml:space="preserve"> make a contemporaneous record of having done so.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B80154D" w14:textId="0BBE0A49" w:rsidR="00C91189" w:rsidRDefault="00C91189" w:rsidP="001428CC">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="936"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="10435686" w14:textId="0DD09981" w:rsidR="00C91189" w:rsidRPr="00A00A5A" w:rsidRDefault="0053293F" w:rsidP="00D25DEB">
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70D81634" w14:textId="46222F35" w:rsidR="00C91189" w:rsidRPr="00BF5617" w:rsidRDefault="00C91189" w:rsidP="001428CC">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="936"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1310"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk153185396"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(G</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34F39" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00112E0D">
-[...3 lines deleted...]
-    <w:p w14:paraId="63DEB847" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth agency allows exceptions to its step therapy protocol consistent with M.G.L. c.118E, § 51A. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00616BEC" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth Drug List </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01E70" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>details the</w:t>
+      </w:r>
+      <w:r w:rsidR="00616BEC" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specific process for members or their prescriber seeking an exception to step therapy.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF5F5F9" w14:textId="73F5A4CD" w:rsidR="00A34E61" w:rsidRPr="00BF5617" w:rsidRDefault="00EE7AA9" w:rsidP="001428CC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="0"/>
-[...30 lines deleted...]
-          <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
-          <w:tab w:val="left" w:pos="1296"/>
-[...150 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A969CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
-[...98 lines deleted...]
-        <w:t>that payment is not available from MassHealth in at least one of the following ways:</w:t>
+      <w:r w:rsidR="00C91189" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C91189" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth agency will grant or deny a request for an exception to the step therapy protocol or a request to appeal a denial of an exception not more than </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50510">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50510" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">business days after </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91189" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the receipt of all necessary information to establish the medical necessity of the prescribed treatment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If additional </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>delay</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would result in significant risk to the enrollee's health or well-being, then this </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50510">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-business day period will be reduced to </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-41"/>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w14:paraId="73869C41" w14:textId="77777777" w:rsidTr="006B28E2">
+      <w:tr w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w14:paraId="3347CCBA" w14:textId="77777777" w:rsidTr="00BD61A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BECE75F" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="35EA2467" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A7510A3" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="7283602D" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="080C1110" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="350D999B" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F7501A" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="65CAA181" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17C8E59E" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="29A2B5AB" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4. Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="111D8EA8" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="622038DC" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35F6759C" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="093244AA" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B0AAC73" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="6880E115" w14:textId="7498B0B9" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-13</w:t>
+              <w:t>4-1</w:t>
+            </w:r>
+            <w:r w:rsidR="002B509A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w14:paraId="1EE3167B" w14:textId="77777777" w:rsidTr="006B28E2">
+      <w:tr w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w14:paraId="442B3B5F" w14:textId="77777777" w:rsidTr="00BD61A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2559B6" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="6485DD33" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49EF4467" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="7E83E15D" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B20007A" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="2469A5F2" w14:textId="037F138D" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15BF3917" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="041003D1" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63FDE911" w14:textId="77777777" w:rsidR="006B28E2" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="006B28E2">
+          <w:p w14:paraId="756F26AA" w14:textId="7E012752" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidDel="00C24037">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
-              <w:t>01/</w:t>
-[...20 lines deleted...]
-              <w:t>4</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B06F50A" w14:textId="08E23657" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="006B28E2" w:rsidP="00B4671F">
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="1980"/>
+    <w:p w14:paraId="5A4AB31F" w14:textId="7EE25579" w:rsidR="00EE7AA9" w:rsidRPr="00BF5617" w:rsidRDefault="00EE7AA9" w:rsidP="0074750C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
         </w:tabs>
         <w:spacing w:before="120"/>
-        <w:ind w:left="1699"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>24 hours after the receipt of all necessary information to establish the medical necessity of the prescribed treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD8B277" w14:textId="682BC05B" w:rsidR="00C91189" w:rsidRPr="00BF5617" w:rsidRDefault="00EE7AA9" w:rsidP="0074750C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A969CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purposes of </w:t>
+      </w:r>
+      <w:r w:rsidR="001B39D7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 406.422</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27DD7" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(G)(1) above</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, an appeal of a denial of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27DD7" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> step therapy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exception will occur through informal consultation with a clinical pharmacist with the MassHealth program or its utilization review organization.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F71618" w14:textId="42CC6639" w:rsidR="00A27DD7" w:rsidRPr="00BF5617" w:rsidRDefault="00A27DD7" w:rsidP="0074750C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="2016"/>
+          <w:tab w:val="left" w:pos="2376"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A969CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nothing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this section shall limit a member’s right to a fair hearing consistent with the timing and requirements under 130 CMR 610.00</w:t>
+      </w:r>
+      <w:r w:rsidR="0089284D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00073351">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: Fair Hearing Rules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C9E173" w14:textId="72738F34" w:rsidR="0053293F" w:rsidRPr="00BF5617" w:rsidRDefault="00EE7AA9" w:rsidP="0074750C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27DD7" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91189" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A969CF">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00112E0D" w:rsidRPr="00BF5617">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For purposes of granting exceptions to step therapy consistent with M.G.L. c. 118E, </w:t>
+      </w:r>
+      <w:r w:rsidR="00112E0D" w:rsidRPr="00BF5617">
+        <w:t xml:space="preserve">§ 51A(c)(1)(iv)(a), MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27DD7" w:rsidRPr="00BF5617">
+        <w:t>is not required to</w:t>
+      </w:r>
+      <w:r w:rsidR="00112E0D" w:rsidRPr="00BF5617">
+        <w:t xml:space="preserve"> consider samples provided to members </w:t>
+      </w:r>
+      <w:r w:rsidR="001964F9">
+        <w:t xml:space="preserve">absent a prescription </w:t>
+      </w:r>
+      <w:r w:rsidR="00112E0D" w:rsidRPr="00BF5617">
+        <w:t>to be a “prescription drug prescribed by the health</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB010D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00112E0D" w:rsidRPr="00BF5617">
+        <w:t>care provider”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:t xml:space="preserve"> or otherwise sufficient to establish stability. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169DA18A" w14:textId="4C202E77" w:rsidR="00010169" w:rsidRDefault="0053293F" w:rsidP="0074750C">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5617">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27DD7" w:rsidRPr="00BF5617">
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A969CF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5617">
+        <w:t>Requests</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5617">
+        <w:t xml:space="preserve"> for exceptions to step therapy require such documentation as MassHealth requires to establish the medical necessity of the treatment or otherwise specifies on the MassHealth Drug List.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="10435686" w14:textId="0DD09981" w:rsidR="00C91189" w:rsidRPr="00A00A5A" w:rsidRDefault="0053293F" w:rsidP="00D25DEB">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent3"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="936"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1310"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00112E0D">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DEB847" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>406.423</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Copayments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7250691C" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1320"/>
+          <w:tab w:val="clear" w:pos="1698"/>
+          <w:tab w:val="clear" w:pos="2076"/>
+          <w:tab w:val="clear" w:pos="2454"/>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DD57E7" w14:textId="3F05B941" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00A969CF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under certain conditions, the MassHealth agency requires that members make a copayment to the dispensing pharmacy for each original prescription and for each refill for all drugs (whether prescription or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>over-the-counter</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>) covered by MassHealth. The copayment requirements are detailed in 130 CMR 450.130</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00073351">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Copayments</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Required by the MassHealth Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7381EEA4" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FF1FC6" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>406.424</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Cash</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Payments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6072A434" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29123E5A" w14:textId="254508B9" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A)  </w:t>
+      </w:r>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">(a) </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No pharmacy provider may solicit, charge, receive, or accept any money, gift, or other consideration (including cash payments) from a member, or from any other person on behalf of the member, for any drug for which payment is available under MassHealth in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130 CMR 450.203: </w:t>
+      </w:r>
+      <w:r w:rsidR="00073351">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment in Full, </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and nothing in this Section 406.424 </w:t>
       </w:r>
       <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">request </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">1.  </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>relieve pharmacy providers of their obligations under 130 CMR 450.203</w:t>
       </w:r>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">2.  </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Payment is considered to be available under MassHealth even if a drug is subject to a quantity limit, dose limit, or prior authorization requirement, or prospective drug utilization review (PRO-DUR) edit, unless the prescriber has made diligent efforts to secure prior authorization or the pharmacy or prescriber has sought a PRO-DUR certification as applicable,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0942" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="31AD47D8" w14:textId="71013843" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00BF3C72" w:rsidP="00425300">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the MassHealth agency has denied prior authorization for the drug as not medically necessary or denied PRO-DUR certification. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEEC5E8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="522B2C7F" w14:textId="73FCF69D" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="00C34F39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>On the date of service and prior to accepting any money, gift, or other consideration (including cash payments) from a member, or from any other person on behalf of the member, for any Schedule II-V drug (</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or other drug designated for reporting to the Department of Public Health’s Prescription Monitoring Program, 105 CMR 700.012(A): </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pharmacy Reporting Requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7F92" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="4F7CE4D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> listed on the MassHealth Drug List for which payment is not available under MassHealth, a pharmacy must</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D56EE75" w14:textId="22EB5CD8" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00EA03E0" w:rsidP="00EA03E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1260" w:firstLine="0"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A00A5A">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">verify </w:t>
       </w:r>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">that </w:t>
+        <w:t>that payment is not available from MassHealth in at least one of the following ways:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B06F50A" w14:textId="19180484" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00A32AB7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and obtain verification from the MassHealth agency Drug Utilization Review (DUR) Program that payment is not available under MassHealth; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F3681D" w14:textId="22624FE3" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00EA03E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and obtain verification from the prescriber certifying that: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EDCE2C" w14:textId="3F6275A7" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00F54B3E" w:rsidP="00EA03E0">
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prescriber made diligent efforts to obtain prior authorization for the drug from the MassHealth agency; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260B12DA" w14:textId="0D11A2EC" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00F54B3E" w:rsidP="00EA03E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2250"/>
+        </w:tabs>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...368 lines deleted...]
-        <w:br w:type="page"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prescriber’s prior authorization request was denied by the MassHealth agency as not medically necessary; or</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-21"/>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00010169" w:rsidRPr="00A00A5A" w14:paraId="6AF159E6" w14:textId="77777777" w:rsidTr="00B26B06">
+      <w:tr w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w14:paraId="5709E03A" w14:textId="77777777" w:rsidTr="00BD61A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:bookmarkEnd w:id="2"/>
-          <w:p w14:paraId="1EC9AE91" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="17FE8397" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A3AB0E4" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="1A0AF539" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78A0E7DA" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="316E5C7B" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEB8BE8" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="71DEAD2D" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A632AE9" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="06A69707" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4. Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6971E823" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="3FFCAECD" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E36918" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="5BCABE58" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C43AA84" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="0BF527F0" w14:textId="109147B7" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-14</w:t>
+              <w:t>4-1</w:t>
+            </w:r>
+            <w:r w:rsidR="002B509A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00010169" w:rsidRPr="00A00A5A" w14:paraId="7180516B" w14:textId="77777777" w:rsidTr="00B26B06">
+      <w:tr w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w14:paraId="6D22DBA0" w14:textId="77777777" w:rsidTr="00BD61A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4812C57D" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="30EBFA32" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="132F2CD9" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="67EA23EF" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D82B8B" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="1C716483" w14:textId="3999A97C" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="670B3B80" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="4529C384" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="00A34E61" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34F68CB2" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00B26B06">
+          <w:p w14:paraId="6E3E7531" w14:textId="141F1AB7" w:rsidR="00A34E61" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="0E5E1E3A" w14:textId="77777777" w:rsidR="00A34E61" w:rsidRDefault="00A34E61" w:rsidP="00425300">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1620"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DEF6C3" w14:textId="72D1BF50" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001D6ABF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>verify</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that the drug is excluded from MassHealth coverage under 130 CMR 406.413(B)</w:t>
+      </w:r>
+      <w:r w:rsidR="00577D93">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AD47D8" w14:textId="56F5BCC8" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="001D6ABF" w:rsidP="001D6ABF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">verify </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>the member is not enrolled in the Controlled Substances Management Program (CMSP) described in 130 CMR 406.442 by utilizing the Eligibility Verification System (EVS);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA9FB5D" w14:textId="0E294FE1" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="001D6ABF" w:rsidP="001D6ABF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Massachusetts Prescription Awareness Tool (MassPAT) to run a patient search on the member; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171D0D15" w14:textId="49332FF6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="001D6ABF" w:rsidP="001D6ABF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3C72" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">document </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>compliance with the requirements outlined in 130 CMR 406.424(B)(1) through (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508BA07D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="001D6ABF">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1798CEA7" w14:textId="778E4999" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="0030245C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pharmacy that accepts </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any money, gift, or other consideration (including cash payments) from a member, or from any other person on behalf of the member, under 130 CMR 406.424(B) must thereafter monitor the prescription utilization pattern of the member at the pharmacy and maintain documentation of such pattern in a readily accessible form. In the event the member’s utilization pattern would indicate overutilization or improper utilization of prescribed drugs to a pharmacist exercising sound professional judgment, the pharmacy must refer the member to the MassHealth agency for potential enrollment in the CSMP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB6949D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1296"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3970082D" w14:textId="6469B268" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00C34F39" w:rsidP="0030245C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(D</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pharmacy may not</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicit, charge, receive, or accept any money, gift, or other consideration (including cash payments) from a member enrolled in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CSMP, </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>or from any other person on behalf of the member, for any drug for which payment is not available under MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F68895" w14:textId="45EE36D8" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="001B7624" w:rsidP="0030245C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pharmacy is the member’s primary pharmacy as designated by the MassHealth agency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E274A1" w14:textId="5EBAC7FF" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="001B7624" w:rsidP="0030245C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>pharmacy has satisfied the requirements set forth in both 130 CMR 406.424(B)(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidDel="00C72FCA">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>and 130 CMR 406.424(B)(3);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A0F652" w14:textId="73A56488" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0030245C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7624" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dispensing pharmacist certifies that in </w:t>
+      </w:r>
+      <w:r w:rsidR="008D66A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profession</w:t>
+      </w:r>
+      <w:r w:rsidR="00102CCF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> judgment, the prescription is appropriate for the member’s medical condition and the member’s utilization</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54B3E" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pattern does not otherwise indicate that acceptance of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>any money, gift, or other consideration (including cash payment) from a member, or from any other person on behalf of the member, would be inappropriate or inconsistent with any professional standards; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4516533F" w14:textId="502722C9" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="0030245C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4) </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7624" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pharmacy documents compliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>with the requirements outlined in 130 CMR 406.424(C)(1) through (3).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04847F37" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1126F6" w14:textId="2B0EBB01" w:rsidR="00010169" w:rsidRDefault="003D28D2" w:rsidP="0030245C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk143765751"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(E)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The pharmacy must maintain the documentation described in 130 CMR 406.424(B)(4), 130 CMR 406.424(C), and 130 CMR 406.424(D)(4) in a readily accessible form, and must provide such documentation to the MassHealth agency, the Attorney General’s Medicaid Fraud Division, the State Auditor, and the United States Department of Health and Human Services on request.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="24DACE6B" w14:textId="77777777" w:rsidR="00010169" w:rsidRDefault="00010169" w:rsidP="00010169">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78DFC726" w14:textId="6295B8AE" w:rsidR="00010169" w:rsidRPr="00010169" w:rsidRDefault="003D28D2" w:rsidP="00010169">
+    <w:p w14:paraId="2B9328BC" w14:textId="4605FAC5" w:rsidR="00425300" w:rsidRPr="00AC6743" w:rsidRDefault="003D28D2" w:rsidP="00AC6743">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(F)  </w:t>
       </w:r>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">For purposes of 130 CMR 406.424, the term “diligent efforts” means the submission, after review of all other therapeutic alternatives, of a complete and timely prior authorization request for a drug in accordance with 130 CMR 450.303: </w:t>
+      </w:r>
+      <w:r w:rsidR="0061042C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Prior Authorization</w:t>
       </w:r>
       <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the instructions for requesting </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:ind w:left="360"/>
+      <w:r w:rsidR="00425300" w:rsidRPr="00AC6743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A00A5A">
+        <w:t>prior authorization in the Pharmacy Online Processing System (POPS) billing guide, the MassHealth Drug List, and any other applicable guidance. A prior authorization request denied by the MassHealth agency for any other reason than as not medically necessary (</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00CA6E28">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00AC6743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>Drug List, and any other applicable guidance. A prior authorization request denied by the MassHealth agency for any other reason than as not medically necessary (e.g., missing or incomplete documentation) will not be deemed to have satisfied this requirement.  The pharmacy is responsible for verifying that the prescriber undertook diligent efforts to obtain prior authorization.</w:t>
+        <w:t>, missing or incomplete documentation) will not be deemed to have satisfied this requirement.  The pharmacy is responsible for verifying that the prescriber undertook diligent efforts to obtain prior authorization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478E6BF8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...166 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="29"/>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w14:paraId="3E732AEC" w14:textId="77777777" w:rsidTr="00F17FDC">
+      <w:tr w:rsidR="00002A69" w:rsidRPr="00A00A5A" w14:paraId="7DDA1FD6" w14:textId="77777777" w:rsidTr="00BD61A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C6ACAC3" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="6A336F62" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27F18E3B" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="5244FE62" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78EA3CC8" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="3BDFD223" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2AAC35" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="148D6F12" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="791D484A" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="10EABDAA" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4. Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="736B3352" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="187AD81C" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="729CB51E" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="3BC16A3C" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00DD2222" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="06156541" w14:textId="6A3C2FDE" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-15</w:t>
+              <w:t>4-1</w:t>
+            </w:r>
+            <w:r w:rsidR="002B509A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w14:paraId="1295BBE9" w14:textId="77777777" w:rsidTr="00F17FDC">
+      <w:tr w:rsidR="00002A69" w:rsidRPr="00A00A5A" w14:paraId="4F57957F" w14:textId="77777777" w:rsidTr="00BD61A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63427EE5" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="340461E8" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090AF05C" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="272CE337" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03B3B2BF" w14:textId="5ABC28C0" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="001577F8" w14:textId="5F7B7E1D" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FDCFB24" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="52A82768" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B9B5EEE" w14:textId="21DEFCEA" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="17FC911C" w14:textId="180A3E03" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="781A925A" w14:textId="1BB97973" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00F17FDC">
+    <w:p w14:paraId="75267981" w14:textId="77777777" w:rsidR="00002A69" w:rsidRDefault="00002A69" w:rsidP="003D28D2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD0E15C" w14:textId="473FC99D" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="003D28D2" w:rsidP="00AC6743">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(G)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Failure to comply with any provision of 130 CMR 406.424 may result in the imposition of sanctions against a pharmacy provider in accordance with the provisions of 130 CMR 450.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Administrative and Billing Regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="00425300" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11625F37" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:spacing w:before="120"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>406.431:  Payment Rates</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05EB7DD3" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:pStyle w:val="ban"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="1320"/>
+          <w:tab w:val="clear" w:pos="1698"/>
+          <w:tab w:val="clear" w:pos="2076"/>
+          <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3BCB8C7E" w14:textId="485637D6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(130 CMR 406.425 through 406.430 Reserved)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3646CE03" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Except as to drugs designated by Pharmacy Facts, provider bulletin or other written issuance from the MassHealth agency, </w:t>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555A1212" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B74133A" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31EC180D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496368B0" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="1314"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DE43D90" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3574ED2C" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRDefault="00F17FDC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="29"/>
+        <w:tblW w:w="9601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="132" w:type="dxa"/>
+          <w:right w:w="132" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4080"/>
+        <w:gridCol w:w="3750"/>
+        <w:gridCol w:w="1771"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w14:paraId="3E732AEC" w14:textId="3A6B51FE" w:rsidTr="00F17FDC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="864"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C6ACAC3" w14:textId="46217317" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27F18E3B" w14:textId="6C410203" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78EA3CC8" w14:textId="67CE1C5F" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2AAC35" w14:textId="09F45A04" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="791D484A" w14:textId="45F89DDD" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4. Program Regulations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="736B3352" w14:textId="6F405CCF" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(130 CMR 406.000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="729CB51E" w14:textId="016C6F47" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00DD2222" w14:textId="64AC2098" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w14:paraId="1295BBE9" w14:textId="59593B46" w:rsidTr="00F17FDC">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="864"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63427EE5" w14:textId="126D2FF2" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Pharmacy Manual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="090AF05C" w14:textId="646F9656" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Transmittal Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B3B2BF" w14:textId="25F2D355" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PHM-</w:t>
+            </w:r>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDCFB24" w14:textId="6D9492A3" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B9B5EEE" w14:textId="1643D27F" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00F17FDC">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E74FF92" w14:textId="77777777" w:rsidR="00002A69" w:rsidRDefault="00002A69" w:rsidP="00F17FDC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="781A925A" w14:textId="649B2205" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00F17FDC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>406.431</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Payment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6D8D1E" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCB8C7E" w14:textId="09B70024" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00AC6743">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Except as to drugs designated by Pharmacy Facts, provider bulletin</w:t>
+      </w:r>
+      <w:r w:rsidR="002122DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other written issuance from the MassHealth agency, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the methods for determining payment of drugs are contained in 101 CMR 331.00:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Prescribed Drugs</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The methods for determining payment for medical supplies described in 130 CMR 406.412 are contained in 101 CMR 322.00:  </w:t>
+        <w:t>. The methods for determining payment for medical supplies described in 130 CMR 406.412 are contained in 101 CMR 322.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00010169" w:rsidRPr="00010169">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Rates for</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidR="00D571C9" w:rsidRPr="00A00A5A">
+        <w:t>Rates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00010169" w:rsidRPr="00010169">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Rates for</w:t>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00010169">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Durable Medical Equipment, Oxygen, and Respiratory Therapy Equipment</w:t>
       </w:r>
       <w:r w:rsidR="00D571C9" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> and 101 CMR 317.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D571C9" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0061042C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D571C9" w:rsidRPr="00A00A5A">
-        <w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidR="00F54B3E" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Rates for</w:t>
+        <w:t>Rates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D571C9" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00D571C9" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D571C9" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Medicine Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>. The methods for determining payment for services listed on the MassHealth Pharmacy Covered Professional Services List are contained in 101 CMR 317.00</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0061042C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F54B3E" w:rsidRPr="00A00A5A">
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Rates</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F54B3E" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54B3E" w:rsidRPr="00A00A5A">
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Medicine</w:t>
       </w:r>
       <w:r w:rsidR="00F54B3E" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>. In the event of conflict between 130 CMR 406.000 and 101 CMR 331</w:t>
       </w:r>
       <w:r w:rsidR="00D571C9" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00D571C9" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0061042C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Prescribed Drugs</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 101 CMR 331.00: </w:t>
       </w:r>
+      <w:r w:rsidR="00E17804">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Prescribed Drugs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
-[...3 lines deleted...]
-        <w:t>shall govern.</w:t>
+      <w:r w:rsidR="006B0D65">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0D65" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>govern.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD99A63" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59048EEC" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
@@ -17271,70 +19479,76 @@
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EC6BFF9" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29BFC126" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="29BFC126" w14:textId="14E432B3" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-16</w:t>
+              <w:t>4-1</w:t>
+            </w:r>
+            <w:r w:rsidR="0053795D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w14:paraId="16B56796" w14:textId="77777777" w:rsidTr="00F17FDC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0698B5C2" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
@@ -17357,284 +19571,314 @@
           </w:tcPr>
           <w:p w14:paraId="2B81944B" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2522B94B" w14:textId="31B1CD36" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="2522B94B" w14:textId="38A32D04" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="402B46FE" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="574F4275" w14:textId="444FF408" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="574F4275" w14:textId="65C2D4B3" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="281E25E0" w14:textId="5F15AE00" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00F17FDC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>406.436:  Disclosure of Information</w:t>
+        <w:t>406.436</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Disclosure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279FC1C4" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36D9494E" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="36D9494E" w14:textId="0FE5C510" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00A20ACD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">In order for the MassHealth agency to verify a pharmacy's compliance with 101 CMR 331.00:  </w:t>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>In order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the MassHealth agency to verify a pharmacy's compliance with 101 CMR 331.00:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Prescribed Drugs</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, a pharmacy must, upon request, make available to the MassHealth agency for inspection and copying the following documentation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DE0BA7" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0971E91A" w14:textId="6F2987A3" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="0971E91A" w14:textId="6F2987A3" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00A20ACD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="72083F58" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)  all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prescriptions (for both members and nonmembers) filled during the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specified by the MassHealth agency with the names of the patients and all other identifying information blocked out; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72083F58" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00A20ACD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4172F5F3" w14:textId="2D6DDCAC" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="4172F5F3" w14:textId="2D6DDCAC" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00A20ACD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(B)  all documentation of a drug's cost to the pharmacy provider, all documentation regarding the amount the pharmacy provider has charged any entity, and the amount any purchaser or </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>reimburser</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has paid the pharmacy provider for any drug covered by MassHealth. This must include, but is not limited to, all documentation used to calculate charges billed to the MassHealth agency for any given date. In addition, all reports, books, and records related to its operation must be available for audit. </w:t>
       </w:r>
@@ -18291,70 +20535,76 @@
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4140AA6E" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68D71028" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="68D71028" w14:textId="3D1629B8" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-17</w:t>
+              <w:t>4-1</w:t>
+            </w:r>
+            <w:r w:rsidR="0053795D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w14:paraId="272E7E11" w14:textId="77777777" w:rsidTr="00F17FDC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="462D64FC" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
@@ -18377,1257 +20627,1701 @@
           </w:tcPr>
           <w:p w14:paraId="5687E5EC" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="368C686D" w14:textId="5C494D09" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="368C686D" w14:textId="6FDD3C81" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="438EE155" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B675B82" w14:textId="27205E09" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="5B675B82" w14:textId="454B5E6E" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00F17FDC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6059E1F7" w14:textId="503752DA" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00F17FDC">
+    <w:p w14:paraId="6059E1F7" w14:textId="1C2D85E0" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00F17FDC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A00A5A">
+      <w:r w:rsidRPr="7B7246DC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>406.442:  Controlled Substance Management Program</w:t>
+        <w:t>406.442:  Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="0046193F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B7246DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733E9E03" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4440DEC3" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="4440DEC3" w14:textId="09C2398F" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003F227D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">(A)  </w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00A5A">
-[...7 lines deleted...]
-    <w:p w14:paraId="07AEBA7B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  The MassHealth agency has established a Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="0046193F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program for MassHealth members who overutilize or improperly utilize prescribed drugs. Members in the Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="0046193F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program are restricted to obtaining prescribed drugs only from the provider that the MassHealth agency designates as the member’s primary pharmacy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AEBA7B" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003F227D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="5534B9C7" w14:textId="65057D8A" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5534B9C7" w14:textId="32F9DA05" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003F227D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">(B) </w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(B</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00010169">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Criteria for Member Enrollment</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="62C7F0DD" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>Criteria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Member Enrollment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  The MassHealth agency may enroll in the Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="0046193F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those MassHealth members who meet one of the following criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C7F0DD" w14:textId="7B26E3E9" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003F227D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1260"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2B704BDE" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F227D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>members</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whom the MassHealth agency determines </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>overutilize</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or improperly utilize medications in certain therapeutic classes, receive duplicative therapy from multiple physicians, or frequently visit the hospital emergency department seeking pain medications. The MassHealth Drug Utilization Program will identify criteria to identify members for the Controlled Substances Management Program. These criteria will be listed in the MassHealth Drug List; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B704BDE" w14:textId="7CB58245" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="003F227D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1296"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">(2)  members who were enrolled in the Controlled Substance Management Program of a MassHealth-contracted managed care organization (MCO) at the time the member disenrolled from the MCO. When the MassHealth agency enrolls a member in the Controlled Substance Management Program it notifies the member accordingly.  </w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  members</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who were enrolled in the Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="0046193F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program of a MassHealth-contracted managed care organization (MCO) at the time the member disenrolled from the MCO. When the MassHealth agency enrolls a member in the Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="0046193F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program it notifies the member accordingly.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1B479D" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="1314"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4796FBD8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="4796FBD8" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00D37E79">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">(C)  </w:t>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(C</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Service Restriction</w:t>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Restriction</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064874F3" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="064874F3" w14:textId="3577E4E6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00D37E79">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="1314"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="24BB3BD6" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1)  Except as outlined in 130 CMR 406.442(B), members enrolled in the Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="0046193F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program may obtain prescribed drugs only from the member's primary pharmacy as designated by the MassHealth agency, and only the member’s primary pharmacy may receive payment from the MassHealth agency. Members who are enrolled in this program will be identified by the Eligibility Verification System (EVS) as participants in the Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="0046193F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24BB3BD6" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00D37E79">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1314"/>
           <w:tab w:val="clear" w:pos="1692"/>
           <w:tab w:val="clear" w:pos="2070"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="1699"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2074"/>
         </w:tabs>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>(2)  The MassHealth agency authorizes a pharmacy other than the primary pharmacy to dispense a nonrefillable supply of a drug to a restricted member when the pharmacist has determined that the member’s health or safety would be jeopardized without immediate access to that drug or if the prescription is for family planning.</w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth agency authorizes a pharmacy other than the primary pharmacy to dispense a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nonrefillable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supply of a drug to a restricted member when the pharmacist has determined that the member’s health or safety would be jeopardized without immediate access to that drug or if the prescription is for family planning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF34501" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38AAFD0C" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="38AAFD0C" w14:textId="1E024DFE" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00D37E79">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
-        <w:ind w:left="936"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(D)  </w:t>
+        <w:t>(D</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Responsibilities of Primary Pharmacy</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">.  The primary pharmacy must monitor the prescription utilization pattern of each member, and must exercise sound professional judgment when dispensing all prescription drugs. When the pharmacist reasonably believes that the member is presenting a prescription that is inappropriate for his or her medical condition, the pharmacist must contact the prescriber to verify the authenticity and accuracy of the prescription presented.  Primary pharmacies that are found on review to be dispensing drugs in a manner that is inconsistent with professional standards may be subject to administrative action by the MassHealth agency, including the recovery of payments and the imposition of sanctions in accordance with 130 CMR 450.000: </w:t>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Primary Pharmacy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The primary pharmacy must monitor the prescription utilization pattern of each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>member, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must exercise sound professional judgment when dispensing all prescription drugs. When the pharmacist reasonably believes that the member is presenting a prescription that is inappropriate for </w:t>
+      </w:r>
+      <w:r w:rsidR="008D66A8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical condition, the pharmacist must contact the prescriber to verify the authenticity and accuracy of the prescription presented.  Primary pharmacies that are found on review to be dispensing drugs in a manner that is inconsistent with professional standards may be subject to administrative action by the MassHealth agency, including the recovery of payments and the imposition of sanctions in accordance with 130 CMR 450.000: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3275">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Administrative and Billing Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A72E1E" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent3"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="936"/>
           <w:tab w:val="clear" w:pos="1314"/>
           <w:tab w:val="clear" w:pos="1692"/>
           <w:tab w:val="clear" w:pos="2070"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DA0EB12" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="3DA0EB12" w14:textId="2043BD65" w:rsidR="00425300" w:rsidRDefault="00425300" w:rsidP="000C5694">
       <w:pPr>
         <w:pStyle w:val="Header"/>
-        <w:ind w:firstLine="900"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A00A5A">
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(E)  </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Change in Primary Pharmacy and Member Status</w:t>
-      </w:r>
+        <w:t>Change</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Primary Pharmacy and Member Status</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6166F7E4" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
-      <w:pPr>
+    <w:p w14:paraId="7CC3AAE4" w14:textId="77777777" w:rsidR="0053795D" w:rsidRDefault="00425300" w:rsidP="007A0106">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may ask the MassHealth agency to change the member’s primary pharmacy designation only once per calendar year, unless the member can demonstrate that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00953437" w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>designated primary pharmacy is unable to address the member's pharmacy needs due to a</w:t>
+      </w:r>
+      <w:r w:rsidR="00953437">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> change in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEE2EBC" w14:textId="739D8351" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="007A0106">
+      <w:pPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member’s residence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E83D144" w14:textId="41775ECE" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00CB0439">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="1310"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:ind w:left="1699"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="214"/>
         <w:tblW w:w="9601" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1771"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w14:paraId="7AEC04C3" w14:textId="77777777" w:rsidTr="00F17FDC">
+      <w:tr w:rsidR="00492010" w:rsidRPr="00A00A5A" w14:paraId="53B140F0" w14:textId="77777777" w:rsidTr="00BD61A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62E78540" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="5B3B5F59" w14:textId="77777777" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66EFDCE9" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="0FC5B725" w14:textId="77777777" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AFACFBB" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="2F0FC9CE" w14:textId="77777777" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230000CB" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="0BBDA2A1" w14:textId="77777777" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="522B26A4" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="0514B636" w14:textId="77777777" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4. Program Regulations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C763293" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="069EE02E" w14:textId="77777777" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(130 CMR 406.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7F18CE" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="180AFEC8" w14:textId="77777777" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Page</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE763C9" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="78DD0FBA" w14:textId="338C6628" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4-18</w:t>
+              <w:t>4-1</w:t>
+            </w:r>
+            <w:r w:rsidR="002B509A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w14:paraId="774A7730" w14:textId="77777777" w:rsidTr="00F17FDC">
+      <w:tr w:rsidR="00492010" w:rsidRPr="00A00A5A" w14:paraId="0F5E9BCE" w14:textId="77777777" w:rsidTr="00BD61A3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7F9883" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="52152675" w14:textId="77777777" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Pharmacy Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="790AB42D" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="1071263B" w14:textId="77777777" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AAF1357" w14:textId="1EB1AC4D" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="5FD46319" w14:textId="2E1C3591" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHM-</w:t>
             </w:r>
-            <w:r w:rsidR="00B96374">
-[...3 lines deleted...]
-              <w:t>64</w:t>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1985C726" w14:textId="77777777" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="71EAA2BA" w14:textId="77777777" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="00492010" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00A5A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C35CEC7" w14:textId="6083CBD2" w:rsidR="00F17FDC" w:rsidRPr="00A00A5A" w:rsidRDefault="00F17FDC" w:rsidP="00F17FDC">
+          <w:p w14:paraId="5171A1F2" w14:textId="00881C2E" w:rsidR="00492010" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BD61A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00A5A">
-[...5 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>4</w:t>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58AEF4B2" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00F17FDC">
-[...48 lines deleted...]
-    <w:p w14:paraId="2E83D144" w14:textId="6FAD3966" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00CB0439">
+    <w:p w14:paraId="606B84AC" w14:textId="77777777" w:rsidR="00492010" w:rsidRDefault="00492010" w:rsidP="00CB0439">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1699"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A00A5A">
-[...24 lines deleted...]
-    <w:p w14:paraId="11FFF7EC" w14:textId="7556CAE7" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00CB0439">
+    </w:p>
+    <w:p w14:paraId="5FB533F4" w14:textId="77777777" w:rsidR="000F13FD" w:rsidRDefault="000F13FD" w:rsidP="000C5694">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="1699"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(c)  the primary pharmacy’s business practices.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23D6C086" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> member’s medical condition; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FFF7EC" w14:textId="0224FAC6" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000C5694">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2520"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primary pharmacy’s business practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D6C086" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000C5694">
       <w:pPr>
         <w:pStyle w:val="Header"/>
-        <w:ind w:left="1310"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="00A49978" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth agency may disenroll or transfer a member from a primary pharmacy if the pharmacy requests the change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A49978" w14:textId="24F8EB85" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="000C5694">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1314"/>
           <w:tab w:val="clear" w:pos="1692"/>
           <w:tab w:val="clear" w:pos="2070"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="1699"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2074"/>
         </w:tabs>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>(3)  MassHealth will periodically review the member’s drug utilization on its own initiative, or upon the member’s request, but no earlier than 12 months after the date on which the MassHealth agency enrolled the member in the Controlled Substance Management Program. If, after such review, the MassHealth agency determines that the member has not used excessive quantities of prescribed drugs for at least that 12-month period, the MassHealth agency will disenroll the member from the Controlled Substance Management Program and the member will no longer be subject to the restrictions of that program. However, the MassHealth agency may reenroll a member in that program at any time in accordance with the provisions of 130 CMR 406.442(B).</w:t>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)  MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will periodically review the member’s drug utilization on its own initiative, or upon the member’s request, but no earlier than 12 months after the date on which the MassHealth agency enrolled the member in the Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="00B419CE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program. If, after such review, the MassHealth agency determines that the member has not used excessive quantities of prescribed drugs for at least that 12-month period, the MassHealth agency will disenroll the member from the Controlled Substance</w:t>
+      </w:r>
+      <w:r w:rsidR="00B419CE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Program and the member will no longer be subject to the restrictions of that program. However, the MassHealth agency may reenroll a member in that program at any time in accordance with the provisions of 130 CMR 406.442(B).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A03A54" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="1314"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EEA8907" w14:textId="3B2F1B8B" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">406.443:  Early and Periodic Screening, </w:t>
+        <w:t>406.443</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:  Early</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Periodic Screening, </w:t>
       </w:r>
       <w:r w:rsidR="0036390F" w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Diagnostic </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>and Treatment (EPSDT) Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76978EAE" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1320"/>
           <w:tab w:val="clear" w:pos="1698"/>
           <w:tab w:val="clear" w:pos="2076"/>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F49B1CE" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00CB0439">
+    <w:p w14:paraId="2F49B1CE" w14:textId="74F58F06" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="009174BD">
       <w:pPr>
         <w:pStyle w:val="definition"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:ind w:firstLine="360"/>
-[...10 lines deleted...]
-        <w:t>The MassHealth agency pays for all medically necessary acute outpatient hospital services for EPSDT-eligible members in accordance with 130 CMR 450.140 through 450.149, without regard to service limitations described in 130 CMR 406.000, and with prior authorization.</w:t>
+        <w:ind w:left="720" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The MassHealth agency pays for all medically necessary </w:t>
+      </w:r>
+      <w:r w:rsidR="007B10FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pharmacy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services for EPSDT-eligible members in accordance with 130 CMR 450.140 through 450.149, without regard to service limitations described in 130 CMR 406.000, and with prior authorization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39370AC5" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="1314"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FA506BB" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
@@ -19639,102 +22333,529 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(130 CMR 406.444 through 406.445 Reserved)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FFDB45" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28D1DC8A" w14:textId="33DE67D9" w:rsidR="0036390F" w:rsidRPr="00A00A5A" w:rsidRDefault="0036390F" w:rsidP="0036390F">
+    <w:p w14:paraId="31E18F0C" w14:textId="77777777" w:rsidR="000E7219" w:rsidRDefault="000E7219">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="214"/>
+        <w:tblW w:w="9601" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="132" w:type="dxa"/>
+          <w:right w:w="132" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4080"/>
+        <w:gridCol w:w="3750"/>
+        <w:gridCol w:w="1771"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00002A69" w:rsidRPr="00A00A5A" w14:paraId="6A9ACAEB" w14:textId="77777777" w:rsidTr="00BD61A3">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="864"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2446B186" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="471516E1" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F1B8E3B" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2C34C4" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DF11A0B" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4. Program Regulations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358105D8" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(130 CMR 406.000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C9EDE3" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AB7DCB5" w14:textId="6013F39C" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r w:rsidR="002B509A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00002A69" w:rsidRPr="00A00A5A" w14:paraId="2E9BBD1B" w14:textId="77777777" w:rsidTr="00BD61A3">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="864"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6777EE" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Pharmacy Manual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F70C824" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Transmittal Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BAEF63" w14:textId="26E7090E" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PHM-</w:t>
+            </w:r>
+            <w:r w:rsidR="005224E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1771" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="027E686F" w14:textId="77777777" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="00002A69" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46791808" w14:textId="24E4BBC5" w:rsidR="00002A69" w:rsidRPr="00A00A5A" w:rsidRDefault="000E5D31" w:rsidP="00BD61A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>07/03/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="215C6B0C" w14:textId="77777777" w:rsidR="00002A69" w:rsidRDefault="00002A69" w:rsidP="0036390F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28D1DC8A" w14:textId="6BCC8D7A" w:rsidR="0036390F" w:rsidRDefault="0036390F" w:rsidP="0036390F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>406.44</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91189">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>: Prospective Drug Review and Counseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50867C91" w14:textId="77777777" w:rsidR="008E5B17" w:rsidRPr="00A00A5A" w:rsidRDefault="008E5B17" w:rsidP="0036390F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="936"/>
+          <w:tab w:val="left" w:pos="1296"/>
+          <w:tab w:val="left" w:pos="1656"/>
+          <w:tab w:val="left" w:pos="2016"/>
+        </w:tabs>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A00A5A">
-[...24 lines deleted...]
-    <w:p w14:paraId="160652EE" w14:textId="3730D272" w:rsidR="0036390F" w:rsidRPr="00A00A5A" w:rsidRDefault="0036390F" w:rsidP="0036390F">
+    </w:p>
+    <w:p w14:paraId="160652EE" w14:textId="3730D272" w:rsidR="0036390F" w:rsidRPr="00A00A5A" w:rsidRDefault="0036390F" w:rsidP="008E5B17">
       <w:pPr>
         <w:pStyle w:val="definition"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2454"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
-        <w:ind w:firstLine="360"/>
+        <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pharmacies must offer prospective drug review and counseling consistent with the requirements in M.G.L. c. 94C, § 21A and 247 CMR 9.07. Only a patient’s refusal of counseling must be documented, except as otherwise required under applicable state law.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8BCDC5" w14:textId="77777777" w:rsidR="00425300" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -19757,216 +22878,240 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00A5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>REGULATORY AUTHORITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC5FAAF" w14:textId="77777777" w:rsidR="00010169" w:rsidRPr="00A00A5A" w:rsidRDefault="00010169" w:rsidP="00425300">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71F82E2F" w14:textId="5A48DB96" w:rsidR="00D25DEB" w:rsidRPr="00A00A5A" w:rsidRDefault="00425300" w:rsidP="00425300">
+    <w:p w14:paraId="163BE7C7" w14:textId="09AD55BA" w:rsidR="00425300" w:rsidRPr="006B28E2" w:rsidRDefault="00425300" w:rsidP="007A0106">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="936"/>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...15 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>130 CMR 406.000</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  M</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00A5A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.G.L. c. 118E, §§7 and 12.</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00425300" w:rsidRPr="006B28E2" w:rsidSect="006B28E2">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="-533" w:right="1440" w:bottom="432" w:left="1440" w:header="274" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="196A1CF1" w14:textId="77777777" w:rsidR="00CC6BA9" w:rsidRDefault="00CC6BA9">
+    <w:p w14:paraId="36A3D3F7" w14:textId="77777777" w:rsidR="00671C4A" w:rsidRDefault="00671C4A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68E8B16E" w14:textId="77777777" w:rsidR="00CC6BA9" w:rsidRDefault="00CC6BA9">
+    <w:p w14:paraId="27B53AE3" w14:textId="77777777" w:rsidR="00671C4A" w:rsidRDefault="00671C4A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EDED734" w14:textId="77777777" w:rsidR="00CC6BA9" w:rsidRDefault="00CC6BA9">
+    <w:p w14:paraId="0BB4C68F" w14:textId="77777777" w:rsidR="00671C4A" w:rsidRDefault="00671C4A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E83E5BA" w14:textId="77777777" w:rsidR="00CC6BA9" w:rsidRDefault="00CC6BA9">
+    <w:p w14:paraId="6A0938DF" w14:textId="77777777" w:rsidR="00671C4A" w:rsidRDefault="00671C4A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07BF48F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92BCA000"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20037,50 +23182,140 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="211A25B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF5C1482"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D04395A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE9651F4"/>
     <w:lvl w:ilvl="0" w:tplc="DA9C325C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57EC732">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20129,51 +23364,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30846E6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE003BFE"/>
     <w:lvl w:ilvl="0" w:tplc="D57EC732">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -20219,64 +23454,63 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35DA2EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A01E4174"/>
-    <w:lvl w:ilvl="0" w:tplc="D57EC732">
+    <w:tmpl w:val="7EA28868"/>
+    <w:lvl w:ilvl="0" w:tplc="A4665502">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3456" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4176" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -20309,51 +23543,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7056" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7776" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8496" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38D27CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C4C4A60"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20421,51 +23655,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ADC3BEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E4880D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20534,51 +23768,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3B7B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011CFEB8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20647,51 +23881,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40BD49CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6ECC1424"/>
     <w:lvl w:ilvl="0" w:tplc="A642B9E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3096" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20736,51 +23970,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6696" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7416" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8136" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B401469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6FCDAFE"/>
     <w:lvl w:ilvl="0" w:tplc="DA9C325C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D57EC732">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20829,51 +24063,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FCB707F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33B078D4"/>
     <w:lvl w:ilvl="0" w:tplc="8184301A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -20970,51 +24204,223 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52E842E9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF381A5A"/>
+    <w:lvl w:ilvl="0" w:tplc="7C60FC94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="599C497E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="47EC8D9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2460" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E6F4ADDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8034DDB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BAC25624">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="21643AAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="170A5ACA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="90D47E64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57192530"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F8465C28"/>
+    <w:lvl w:ilvl="0" w:tplc="FD62542C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="292E35D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1740" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="070E0EA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2460" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2CFC4CA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EAEAB5C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="42E2531E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="136C5E78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A3F46FD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B6264DDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C8C43E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3160122"/>
     <w:lvl w:ilvl="0" w:tplc="D57EC732">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="338A94FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21067,51 +24473,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A0A4B0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E108F72"/>
     <w:lvl w:ilvl="0" w:tplc="F3689978">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1670" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2390" w:hanging="360"/>
       </w:pPr>
@@ -21158,51 +24564,142 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5990" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6710" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7430" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A9E0907"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF5C1482"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="702E73A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8F0C2AA"/>
     <w:lvl w:ilvl="0" w:tplc="AFD2A82A">
       <w:start w:val="6"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2016"/>
         </w:tabs>
         <w:ind w:left="2016" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21274,51 +24771,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7056"/>
         </w:tabs>
         <w:ind w:left="7056" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7776"/>
         </w:tabs>
         <w:ind w:left="7776" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71C15BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9436782A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21386,51 +24883,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73F300B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="989C3DAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21499,51 +24996,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77DB6FD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9642F1E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21613,426 +25110,883 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1949727339">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2062630177">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1157502002">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2031830588">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2035841161">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1423450439">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1845850620">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="596138796">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2066297284">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1051734806">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="35469950">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1989823874">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2107653138">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1666585824">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1950429635">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1950429635">
+  <w:num w:numId="16" w16cid:durableId="267737308">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1061295594">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="791024685">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="733745157">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="267737308">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="20" w16cid:durableId="272328325">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYysDQyNjQwsrAwNTc0MDVX0lEKTi0uzszPAykwrAUA7mS7pCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="004C5316"/>
+    <w:rsid w:val="0000191A"/>
+    <w:rsid w:val="00002A69"/>
+    <w:rsid w:val="00007D9E"/>
     <w:rsid w:val="00010169"/>
     <w:rsid w:val="00011574"/>
+    <w:rsid w:val="00013BD1"/>
+    <w:rsid w:val="0002398D"/>
     <w:rsid w:val="00026A51"/>
     <w:rsid w:val="00033354"/>
     <w:rsid w:val="0003408B"/>
     <w:rsid w:val="00036390"/>
     <w:rsid w:val="00037508"/>
     <w:rsid w:val="000375D5"/>
+    <w:rsid w:val="00042864"/>
+    <w:rsid w:val="0004357A"/>
     <w:rsid w:val="00044735"/>
     <w:rsid w:val="00051DDA"/>
+    <w:rsid w:val="00073351"/>
+    <w:rsid w:val="00073DCF"/>
+    <w:rsid w:val="0007586E"/>
+    <w:rsid w:val="00080E9B"/>
     <w:rsid w:val="000967CE"/>
     <w:rsid w:val="00097312"/>
+    <w:rsid w:val="000A5BD0"/>
     <w:rsid w:val="000B17B0"/>
     <w:rsid w:val="000B2575"/>
     <w:rsid w:val="000B7EFA"/>
+    <w:rsid w:val="000C411D"/>
     <w:rsid w:val="000C4C6F"/>
+    <w:rsid w:val="000C5694"/>
+    <w:rsid w:val="000C664C"/>
     <w:rsid w:val="000D4E3B"/>
+    <w:rsid w:val="000D5037"/>
+    <w:rsid w:val="000D627C"/>
     <w:rsid w:val="000D6535"/>
+    <w:rsid w:val="000D65D6"/>
+    <w:rsid w:val="000E49C6"/>
+    <w:rsid w:val="000E5D31"/>
+    <w:rsid w:val="000E61D2"/>
+    <w:rsid w:val="000E7219"/>
     <w:rsid w:val="000E75C2"/>
     <w:rsid w:val="000E7FBC"/>
+    <w:rsid w:val="000F13FD"/>
     <w:rsid w:val="00102CCF"/>
+    <w:rsid w:val="00105623"/>
+    <w:rsid w:val="00106840"/>
+    <w:rsid w:val="001079F2"/>
     <w:rsid w:val="00112E0D"/>
     <w:rsid w:val="001144A0"/>
     <w:rsid w:val="00120BCF"/>
+    <w:rsid w:val="00135CCD"/>
     <w:rsid w:val="0013717B"/>
+    <w:rsid w:val="001428CC"/>
     <w:rsid w:val="001478B4"/>
     <w:rsid w:val="001533FE"/>
     <w:rsid w:val="00153B4E"/>
+    <w:rsid w:val="00163009"/>
+    <w:rsid w:val="00163C37"/>
+    <w:rsid w:val="00172DFA"/>
+    <w:rsid w:val="0017781F"/>
     <w:rsid w:val="001809AC"/>
     <w:rsid w:val="00182255"/>
+    <w:rsid w:val="00187DCF"/>
     <w:rsid w:val="00193F58"/>
+    <w:rsid w:val="00196106"/>
     <w:rsid w:val="001964F9"/>
     <w:rsid w:val="001A17DC"/>
+    <w:rsid w:val="001B07A4"/>
     <w:rsid w:val="001B39D7"/>
+    <w:rsid w:val="001B47BE"/>
+    <w:rsid w:val="001B4943"/>
+    <w:rsid w:val="001B57A9"/>
     <w:rsid w:val="001B7624"/>
     <w:rsid w:val="001C0EA7"/>
+    <w:rsid w:val="001C1426"/>
+    <w:rsid w:val="001C7FBF"/>
     <w:rsid w:val="001D1437"/>
+    <w:rsid w:val="001D6ABF"/>
     <w:rsid w:val="001E741F"/>
     <w:rsid w:val="001F6186"/>
     <w:rsid w:val="002004B8"/>
+    <w:rsid w:val="00200D17"/>
     <w:rsid w:val="00203C56"/>
+    <w:rsid w:val="002122DC"/>
     <w:rsid w:val="002131D3"/>
     <w:rsid w:val="0023799C"/>
+    <w:rsid w:val="00247A13"/>
+    <w:rsid w:val="00250219"/>
+    <w:rsid w:val="00253530"/>
+    <w:rsid w:val="00257C1E"/>
+    <w:rsid w:val="00261B85"/>
+    <w:rsid w:val="00262B22"/>
+    <w:rsid w:val="00263A63"/>
+    <w:rsid w:val="002700AB"/>
+    <w:rsid w:val="00285020"/>
+    <w:rsid w:val="00285FA7"/>
+    <w:rsid w:val="002946D2"/>
     <w:rsid w:val="002A2379"/>
+    <w:rsid w:val="002A7F87"/>
+    <w:rsid w:val="002B0807"/>
+    <w:rsid w:val="002B509A"/>
     <w:rsid w:val="002B6E95"/>
+    <w:rsid w:val="002D5379"/>
     <w:rsid w:val="002E63AD"/>
     <w:rsid w:val="002F1666"/>
     <w:rsid w:val="002F39AF"/>
+    <w:rsid w:val="002F4BBE"/>
+    <w:rsid w:val="002F54C3"/>
+    <w:rsid w:val="0030245C"/>
+    <w:rsid w:val="003169A2"/>
+    <w:rsid w:val="00324B04"/>
+    <w:rsid w:val="003277A5"/>
+    <w:rsid w:val="00331CF7"/>
     <w:rsid w:val="00334CF9"/>
+    <w:rsid w:val="00346EC2"/>
+    <w:rsid w:val="003470AC"/>
+    <w:rsid w:val="0035271D"/>
     <w:rsid w:val="00355633"/>
+    <w:rsid w:val="003573C5"/>
     <w:rsid w:val="0036390F"/>
     <w:rsid w:val="00364F33"/>
+    <w:rsid w:val="00364FF8"/>
     <w:rsid w:val="0037107D"/>
+    <w:rsid w:val="00371E74"/>
+    <w:rsid w:val="00383B52"/>
     <w:rsid w:val="00385784"/>
     <w:rsid w:val="003913D9"/>
     <w:rsid w:val="00397E85"/>
+    <w:rsid w:val="003A131C"/>
+    <w:rsid w:val="003B5DD9"/>
+    <w:rsid w:val="003C18D0"/>
+    <w:rsid w:val="003C1DEF"/>
     <w:rsid w:val="003C4A8F"/>
     <w:rsid w:val="003D28D2"/>
+    <w:rsid w:val="003D2E55"/>
+    <w:rsid w:val="003D3F42"/>
     <w:rsid w:val="003E7DA2"/>
+    <w:rsid w:val="003F166A"/>
     <w:rsid w:val="003F1B2E"/>
+    <w:rsid w:val="003F227D"/>
     <w:rsid w:val="00406081"/>
+    <w:rsid w:val="004079DE"/>
+    <w:rsid w:val="00412679"/>
     <w:rsid w:val="00413684"/>
+    <w:rsid w:val="004216DC"/>
     <w:rsid w:val="00425300"/>
+    <w:rsid w:val="0044630E"/>
+    <w:rsid w:val="00454144"/>
     <w:rsid w:val="00455276"/>
+    <w:rsid w:val="0046193F"/>
+    <w:rsid w:val="004665E7"/>
+    <w:rsid w:val="00466E35"/>
     <w:rsid w:val="00474FA1"/>
+    <w:rsid w:val="00477776"/>
+    <w:rsid w:val="004812EE"/>
+    <w:rsid w:val="00484D4D"/>
     <w:rsid w:val="00486000"/>
+    <w:rsid w:val="00486BF3"/>
+    <w:rsid w:val="00490916"/>
+    <w:rsid w:val="00492010"/>
+    <w:rsid w:val="0049495A"/>
+    <w:rsid w:val="004A0510"/>
     <w:rsid w:val="004A0D97"/>
+    <w:rsid w:val="004A39C7"/>
+    <w:rsid w:val="004A419C"/>
+    <w:rsid w:val="004B3594"/>
+    <w:rsid w:val="004C05DD"/>
     <w:rsid w:val="004C191C"/>
     <w:rsid w:val="004C5316"/>
     <w:rsid w:val="004D0654"/>
+    <w:rsid w:val="004D1323"/>
+    <w:rsid w:val="004D4E28"/>
+    <w:rsid w:val="004D55B8"/>
     <w:rsid w:val="004E467D"/>
+    <w:rsid w:val="004E501B"/>
+    <w:rsid w:val="004E62FC"/>
+    <w:rsid w:val="004F2CA0"/>
+    <w:rsid w:val="004F4356"/>
+    <w:rsid w:val="00501A92"/>
+    <w:rsid w:val="0050331C"/>
+    <w:rsid w:val="005063A0"/>
+    <w:rsid w:val="00507915"/>
+    <w:rsid w:val="00516208"/>
+    <w:rsid w:val="005170DF"/>
+    <w:rsid w:val="00517A7E"/>
+    <w:rsid w:val="00521019"/>
+    <w:rsid w:val="0052119E"/>
+    <w:rsid w:val="005224E5"/>
     <w:rsid w:val="00531751"/>
     <w:rsid w:val="0053293F"/>
+    <w:rsid w:val="0053795D"/>
+    <w:rsid w:val="00545B92"/>
+    <w:rsid w:val="00547582"/>
+    <w:rsid w:val="005501A6"/>
+    <w:rsid w:val="005529A3"/>
+    <w:rsid w:val="00555496"/>
     <w:rsid w:val="00556484"/>
+    <w:rsid w:val="0055662C"/>
+    <w:rsid w:val="0056043E"/>
     <w:rsid w:val="00566B2C"/>
     <w:rsid w:val="00573582"/>
+    <w:rsid w:val="00573D37"/>
+    <w:rsid w:val="00577D93"/>
+    <w:rsid w:val="00582497"/>
     <w:rsid w:val="005839DB"/>
     <w:rsid w:val="00587E91"/>
+    <w:rsid w:val="00591832"/>
     <w:rsid w:val="005925F1"/>
     <w:rsid w:val="00592E32"/>
+    <w:rsid w:val="00594BD2"/>
+    <w:rsid w:val="005970A3"/>
     <w:rsid w:val="005C3E29"/>
+    <w:rsid w:val="005C54EE"/>
+    <w:rsid w:val="005C7350"/>
     <w:rsid w:val="005D5562"/>
+    <w:rsid w:val="005E093B"/>
     <w:rsid w:val="005E5542"/>
+    <w:rsid w:val="005E5998"/>
+    <w:rsid w:val="005F09EB"/>
+    <w:rsid w:val="005F34D8"/>
     <w:rsid w:val="005F496D"/>
+    <w:rsid w:val="005F5897"/>
+    <w:rsid w:val="00602163"/>
+    <w:rsid w:val="00603E61"/>
+    <w:rsid w:val="0061042C"/>
+    <w:rsid w:val="00613B7E"/>
+    <w:rsid w:val="00614968"/>
     <w:rsid w:val="006151BF"/>
     <w:rsid w:val="00615AF4"/>
     <w:rsid w:val="00616BEC"/>
+    <w:rsid w:val="00625704"/>
     <w:rsid w:val="006341BC"/>
+    <w:rsid w:val="00641890"/>
+    <w:rsid w:val="00643FDA"/>
+    <w:rsid w:val="00651E78"/>
+    <w:rsid w:val="00652059"/>
+    <w:rsid w:val="006531C1"/>
     <w:rsid w:val="00655567"/>
+    <w:rsid w:val="00662B7E"/>
+    <w:rsid w:val="0066402A"/>
     <w:rsid w:val="00671602"/>
+    <w:rsid w:val="00671C4A"/>
+    <w:rsid w:val="00675647"/>
     <w:rsid w:val="00676ED1"/>
     <w:rsid w:val="00683D2E"/>
+    <w:rsid w:val="00686ADE"/>
     <w:rsid w:val="00687DB6"/>
+    <w:rsid w:val="00690C61"/>
     <w:rsid w:val="006961DC"/>
+    <w:rsid w:val="006A0384"/>
+    <w:rsid w:val="006B0D65"/>
     <w:rsid w:val="006B28E2"/>
+    <w:rsid w:val="006D498E"/>
+    <w:rsid w:val="006D4FCD"/>
+    <w:rsid w:val="006E5ABD"/>
+    <w:rsid w:val="006E6D4A"/>
     <w:rsid w:val="006E7E9B"/>
+    <w:rsid w:val="006F02F7"/>
     <w:rsid w:val="006F1E28"/>
     <w:rsid w:val="006F2F9E"/>
+    <w:rsid w:val="006F56EF"/>
+    <w:rsid w:val="0070137D"/>
+    <w:rsid w:val="00705C89"/>
+    <w:rsid w:val="00710033"/>
     <w:rsid w:val="00712925"/>
+    <w:rsid w:val="007228B8"/>
     <w:rsid w:val="007302DC"/>
     <w:rsid w:val="007303DB"/>
     <w:rsid w:val="00730994"/>
+    <w:rsid w:val="00733330"/>
     <w:rsid w:val="007418F4"/>
     <w:rsid w:val="007419E5"/>
+    <w:rsid w:val="0074275A"/>
+    <w:rsid w:val="0074750C"/>
     <w:rsid w:val="007543BB"/>
     <w:rsid w:val="00755AD0"/>
+    <w:rsid w:val="00761831"/>
+    <w:rsid w:val="0076719E"/>
+    <w:rsid w:val="0076788B"/>
+    <w:rsid w:val="00770D62"/>
+    <w:rsid w:val="0077195B"/>
     <w:rsid w:val="00774E69"/>
     <w:rsid w:val="00776807"/>
+    <w:rsid w:val="00777E5A"/>
     <w:rsid w:val="00782093"/>
+    <w:rsid w:val="0078501A"/>
     <w:rsid w:val="007907E6"/>
+    <w:rsid w:val="00791B85"/>
+    <w:rsid w:val="00793397"/>
+    <w:rsid w:val="00795F03"/>
+    <w:rsid w:val="007A0106"/>
+    <w:rsid w:val="007A1319"/>
+    <w:rsid w:val="007A1CF2"/>
     <w:rsid w:val="007A2499"/>
     <w:rsid w:val="007A2557"/>
+    <w:rsid w:val="007A2B54"/>
     <w:rsid w:val="007B0579"/>
+    <w:rsid w:val="007B10FE"/>
+    <w:rsid w:val="007B64EA"/>
     <w:rsid w:val="007C1C92"/>
     <w:rsid w:val="007C6D6A"/>
     <w:rsid w:val="007C7A2A"/>
+    <w:rsid w:val="007D15BD"/>
+    <w:rsid w:val="007D4010"/>
+    <w:rsid w:val="007D543B"/>
+    <w:rsid w:val="007E067B"/>
+    <w:rsid w:val="007E0E4A"/>
+    <w:rsid w:val="007E100F"/>
+    <w:rsid w:val="007E21BC"/>
+    <w:rsid w:val="007F7072"/>
+    <w:rsid w:val="00801028"/>
     <w:rsid w:val="008329B7"/>
+    <w:rsid w:val="00832D74"/>
+    <w:rsid w:val="0083408B"/>
     <w:rsid w:val="00836B27"/>
     <w:rsid w:val="00837E50"/>
+    <w:rsid w:val="00841D44"/>
     <w:rsid w:val="008566DF"/>
+    <w:rsid w:val="00857EA1"/>
+    <w:rsid w:val="00862CD8"/>
+    <w:rsid w:val="00874C1F"/>
     <w:rsid w:val="008843EC"/>
+    <w:rsid w:val="0089284D"/>
     <w:rsid w:val="00893684"/>
     <w:rsid w:val="008961DD"/>
     <w:rsid w:val="008977BA"/>
+    <w:rsid w:val="008A642A"/>
+    <w:rsid w:val="008B50FC"/>
+    <w:rsid w:val="008B5FAB"/>
+    <w:rsid w:val="008C61D8"/>
+    <w:rsid w:val="008C7031"/>
     <w:rsid w:val="008C70A6"/>
+    <w:rsid w:val="008C70FC"/>
+    <w:rsid w:val="008D66A8"/>
+    <w:rsid w:val="008E0AC9"/>
+    <w:rsid w:val="008E5B17"/>
+    <w:rsid w:val="008E5EA6"/>
+    <w:rsid w:val="008E7F92"/>
     <w:rsid w:val="008F0772"/>
+    <w:rsid w:val="008F5032"/>
     <w:rsid w:val="008F6655"/>
+    <w:rsid w:val="00903085"/>
+    <w:rsid w:val="0090684E"/>
     <w:rsid w:val="00906EFC"/>
     <w:rsid w:val="00911A2F"/>
+    <w:rsid w:val="009144CB"/>
     <w:rsid w:val="00914AA5"/>
+    <w:rsid w:val="00915E18"/>
+    <w:rsid w:val="009174BD"/>
+    <w:rsid w:val="00920F2B"/>
     <w:rsid w:val="00923DEB"/>
     <w:rsid w:val="00927A98"/>
+    <w:rsid w:val="0093057B"/>
     <w:rsid w:val="00931E7B"/>
+    <w:rsid w:val="00935E42"/>
+    <w:rsid w:val="00942390"/>
     <w:rsid w:val="00943304"/>
     <w:rsid w:val="00945219"/>
+    <w:rsid w:val="00951DC2"/>
+    <w:rsid w:val="00953437"/>
     <w:rsid w:val="0096139A"/>
     <w:rsid w:val="00966A64"/>
+    <w:rsid w:val="00966B8F"/>
     <w:rsid w:val="00973470"/>
     <w:rsid w:val="00975023"/>
     <w:rsid w:val="009751D4"/>
+    <w:rsid w:val="00977156"/>
     <w:rsid w:val="0098018D"/>
+    <w:rsid w:val="00983936"/>
+    <w:rsid w:val="00984310"/>
+    <w:rsid w:val="00986480"/>
+    <w:rsid w:val="00994AE6"/>
+    <w:rsid w:val="009A069F"/>
+    <w:rsid w:val="009A0B93"/>
     <w:rsid w:val="009B08C0"/>
     <w:rsid w:val="009B0942"/>
     <w:rsid w:val="009B462F"/>
+    <w:rsid w:val="009D52EB"/>
     <w:rsid w:val="009E5B61"/>
+    <w:rsid w:val="009F6E3F"/>
+    <w:rsid w:val="009F7E36"/>
     <w:rsid w:val="00A00A5A"/>
+    <w:rsid w:val="00A02EFB"/>
     <w:rsid w:val="00A03E01"/>
     <w:rsid w:val="00A104DF"/>
+    <w:rsid w:val="00A1712F"/>
+    <w:rsid w:val="00A20ACD"/>
     <w:rsid w:val="00A27DD7"/>
     <w:rsid w:val="00A3078E"/>
+    <w:rsid w:val="00A32AB7"/>
+    <w:rsid w:val="00A344FC"/>
+    <w:rsid w:val="00A34E61"/>
     <w:rsid w:val="00A36CFC"/>
+    <w:rsid w:val="00A37B79"/>
+    <w:rsid w:val="00A45153"/>
+    <w:rsid w:val="00A50A99"/>
     <w:rsid w:val="00A555C1"/>
     <w:rsid w:val="00A56596"/>
+    <w:rsid w:val="00A56E5C"/>
+    <w:rsid w:val="00A62BDC"/>
     <w:rsid w:val="00A65821"/>
+    <w:rsid w:val="00A7279C"/>
+    <w:rsid w:val="00A72B9E"/>
     <w:rsid w:val="00A936CA"/>
+    <w:rsid w:val="00A948E4"/>
+    <w:rsid w:val="00A969CF"/>
     <w:rsid w:val="00AA215B"/>
+    <w:rsid w:val="00AA5284"/>
     <w:rsid w:val="00AA56BA"/>
+    <w:rsid w:val="00AC6743"/>
+    <w:rsid w:val="00AC6E4E"/>
     <w:rsid w:val="00AD337E"/>
+    <w:rsid w:val="00AE1B92"/>
     <w:rsid w:val="00AE45CD"/>
     <w:rsid w:val="00AF7646"/>
+    <w:rsid w:val="00AFEEC5"/>
+    <w:rsid w:val="00B01404"/>
+    <w:rsid w:val="00B063D5"/>
     <w:rsid w:val="00B11A40"/>
+    <w:rsid w:val="00B11DAE"/>
     <w:rsid w:val="00B16DFD"/>
     <w:rsid w:val="00B17313"/>
     <w:rsid w:val="00B20419"/>
+    <w:rsid w:val="00B22507"/>
+    <w:rsid w:val="00B25566"/>
+    <w:rsid w:val="00B25DA4"/>
     <w:rsid w:val="00B25FBA"/>
     <w:rsid w:val="00B266CB"/>
+    <w:rsid w:val="00B419CE"/>
+    <w:rsid w:val="00B41E2B"/>
+    <w:rsid w:val="00B42191"/>
     <w:rsid w:val="00B44110"/>
     <w:rsid w:val="00B4671F"/>
+    <w:rsid w:val="00B60BDE"/>
+    <w:rsid w:val="00B616CC"/>
+    <w:rsid w:val="00B622E7"/>
     <w:rsid w:val="00B63B1A"/>
+    <w:rsid w:val="00B76887"/>
+    <w:rsid w:val="00B76AA6"/>
     <w:rsid w:val="00B8241C"/>
     <w:rsid w:val="00B83E51"/>
     <w:rsid w:val="00B849B6"/>
     <w:rsid w:val="00B877DD"/>
+    <w:rsid w:val="00B93EF0"/>
     <w:rsid w:val="00B96374"/>
+    <w:rsid w:val="00BA57CF"/>
+    <w:rsid w:val="00BA649B"/>
     <w:rsid w:val="00BB55FE"/>
+    <w:rsid w:val="00BB67EA"/>
+    <w:rsid w:val="00BB7784"/>
     <w:rsid w:val="00BC0424"/>
+    <w:rsid w:val="00BD2CA4"/>
+    <w:rsid w:val="00BD39DE"/>
+    <w:rsid w:val="00BE3275"/>
     <w:rsid w:val="00BF3C72"/>
     <w:rsid w:val="00BF5617"/>
     <w:rsid w:val="00C0010D"/>
     <w:rsid w:val="00C01E70"/>
+    <w:rsid w:val="00C10F58"/>
+    <w:rsid w:val="00C1120D"/>
     <w:rsid w:val="00C1164A"/>
+    <w:rsid w:val="00C220FD"/>
+    <w:rsid w:val="00C24037"/>
     <w:rsid w:val="00C273D4"/>
     <w:rsid w:val="00C31515"/>
     <w:rsid w:val="00C334EB"/>
+    <w:rsid w:val="00C33BA1"/>
     <w:rsid w:val="00C34F39"/>
+    <w:rsid w:val="00C37617"/>
     <w:rsid w:val="00C40FC8"/>
+    <w:rsid w:val="00C42667"/>
+    <w:rsid w:val="00C51FD4"/>
+    <w:rsid w:val="00C54AC8"/>
     <w:rsid w:val="00C55F39"/>
+    <w:rsid w:val="00C56C31"/>
     <w:rsid w:val="00C63F69"/>
     <w:rsid w:val="00C645AA"/>
+    <w:rsid w:val="00C67A92"/>
+    <w:rsid w:val="00C712C5"/>
+    <w:rsid w:val="00C71C3F"/>
+    <w:rsid w:val="00C76439"/>
     <w:rsid w:val="00C812DC"/>
     <w:rsid w:val="00C86654"/>
     <w:rsid w:val="00C91189"/>
     <w:rsid w:val="00CA3C5E"/>
+    <w:rsid w:val="00CA6E28"/>
     <w:rsid w:val="00CA792D"/>
+    <w:rsid w:val="00CA794D"/>
     <w:rsid w:val="00CB0439"/>
     <w:rsid w:val="00CB2598"/>
     <w:rsid w:val="00CB3DD6"/>
     <w:rsid w:val="00CC06D3"/>
+    <w:rsid w:val="00CC3122"/>
     <w:rsid w:val="00CC6BA9"/>
+    <w:rsid w:val="00CD0AC8"/>
     <w:rsid w:val="00CD15D2"/>
+    <w:rsid w:val="00CE6438"/>
+    <w:rsid w:val="00CE68A0"/>
     <w:rsid w:val="00CF1593"/>
     <w:rsid w:val="00CF5239"/>
     <w:rsid w:val="00CF79FC"/>
     <w:rsid w:val="00D0210B"/>
+    <w:rsid w:val="00D0795E"/>
+    <w:rsid w:val="00D135D8"/>
+    <w:rsid w:val="00D21102"/>
+    <w:rsid w:val="00D217A3"/>
     <w:rsid w:val="00D219D4"/>
+    <w:rsid w:val="00D225E6"/>
     <w:rsid w:val="00D25DEB"/>
+    <w:rsid w:val="00D26B27"/>
     <w:rsid w:val="00D2702F"/>
+    <w:rsid w:val="00D37E79"/>
+    <w:rsid w:val="00D40E50"/>
+    <w:rsid w:val="00D41047"/>
+    <w:rsid w:val="00D42047"/>
     <w:rsid w:val="00D4538A"/>
     <w:rsid w:val="00D50510"/>
+    <w:rsid w:val="00D553BB"/>
     <w:rsid w:val="00D571C9"/>
     <w:rsid w:val="00D629D7"/>
+    <w:rsid w:val="00D65076"/>
     <w:rsid w:val="00D650E1"/>
     <w:rsid w:val="00D66A39"/>
     <w:rsid w:val="00D66D49"/>
+    <w:rsid w:val="00D80D3B"/>
     <w:rsid w:val="00D8558F"/>
+    <w:rsid w:val="00DA1128"/>
     <w:rsid w:val="00DA2C0D"/>
     <w:rsid w:val="00DB10FB"/>
+    <w:rsid w:val="00DB34A2"/>
+    <w:rsid w:val="00DC1A00"/>
     <w:rsid w:val="00DC4811"/>
     <w:rsid w:val="00DD49B7"/>
     <w:rsid w:val="00DD4C29"/>
+    <w:rsid w:val="00DD6A25"/>
+    <w:rsid w:val="00DE0CCE"/>
     <w:rsid w:val="00DE3474"/>
+    <w:rsid w:val="00DE6523"/>
+    <w:rsid w:val="00DF018F"/>
     <w:rsid w:val="00DF2A27"/>
+    <w:rsid w:val="00E016FA"/>
+    <w:rsid w:val="00E02FFD"/>
+    <w:rsid w:val="00E031C1"/>
+    <w:rsid w:val="00E04AB2"/>
+    <w:rsid w:val="00E174ED"/>
+    <w:rsid w:val="00E17804"/>
     <w:rsid w:val="00E2047D"/>
+    <w:rsid w:val="00E22482"/>
     <w:rsid w:val="00E249E7"/>
     <w:rsid w:val="00E24D52"/>
+    <w:rsid w:val="00E2784E"/>
     <w:rsid w:val="00E33B33"/>
+    <w:rsid w:val="00E34D02"/>
     <w:rsid w:val="00E40A03"/>
+    <w:rsid w:val="00E40EF3"/>
+    <w:rsid w:val="00E416FE"/>
+    <w:rsid w:val="00E427EB"/>
     <w:rsid w:val="00E5079A"/>
     <w:rsid w:val="00E50EE6"/>
+    <w:rsid w:val="00E52497"/>
     <w:rsid w:val="00E558D8"/>
     <w:rsid w:val="00E60DC3"/>
+    <w:rsid w:val="00E65590"/>
+    <w:rsid w:val="00E70BFD"/>
+    <w:rsid w:val="00E7224E"/>
+    <w:rsid w:val="00E722C0"/>
+    <w:rsid w:val="00E722D1"/>
+    <w:rsid w:val="00E73C19"/>
     <w:rsid w:val="00E8125E"/>
+    <w:rsid w:val="00E82E95"/>
+    <w:rsid w:val="00E86FE1"/>
+    <w:rsid w:val="00E91A92"/>
+    <w:rsid w:val="00EA03E0"/>
+    <w:rsid w:val="00EA4680"/>
+    <w:rsid w:val="00EA799F"/>
+    <w:rsid w:val="00EB1C50"/>
     <w:rsid w:val="00EB38B4"/>
+    <w:rsid w:val="00EB3AC6"/>
+    <w:rsid w:val="00EC579C"/>
     <w:rsid w:val="00EC5EFA"/>
     <w:rsid w:val="00EC695A"/>
+    <w:rsid w:val="00ED1ED2"/>
+    <w:rsid w:val="00ED458B"/>
     <w:rsid w:val="00EE7AA9"/>
     <w:rsid w:val="00EF21A7"/>
+    <w:rsid w:val="00EF792C"/>
     <w:rsid w:val="00F03442"/>
+    <w:rsid w:val="00F042D6"/>
+    <w:rsid w:val="00F074DB"/>
     <w:rsid w:val="00F17B3E"/>
     <w:rsid w:val="00F17FDC"/>
     <w:rsid w:val="00F33910"/>
+    <w:rsid w:val="00F35FFC"/>
+    <w:rsid w:val="00F3619D"/>
+    <w:rsid w:val="00F3719C"/>
+    <w:rsid w:val="00F4171F"/>
+    <w:rsid w:val="00F53195"/>
     <w:rsid w:val="00F54B3E"/>
+    <w:rsid w:val="00F63CDC"/>
+    <w:rsid w:val="00F658B5"/>
+    <w:rsid w:val="00F65C7C"/>
+    <w:rsid w:val="00F70587"/>
     <w:rsid w:val="00F72F61"/>
+    <w:rsid w:val="00F76F82"/>
+    <w:rsid w:val="00F77C64"/>
     <w:rsid w:val="00F87613"/>
+    <w:rsid w:val="00F94B40"/>
+    <w:rsid w:val="00F9553B"/>
+    <w:rsid w:val="00FA180E"/>
     <w:rsid w:val="00FA298C"/>
     <w:rsid w:val="00FA2CED"/>
+    <w:rsid w:val="00FB010D"/>
     <w:rsid w:val="00FB26EF"/>
+    <w:rsid w:val="00FC0EA7"/>
+    <w:rsid w:val="00FC1A7F"/>
     <w:rsid w:val="00FC1BD1"/>
+    <w:rsid w:val="00FC5F29"/>
+    <w:rsid w:val="00FC6286"/>
     <w:rsid w:val="00FC7D2C"/>
     <w:rsid w:val="00FD6097"/>
     <w:rsid w:val="00FE2097"/>
     <w:rsid w:val="00FE22EC"/>
+    <w:rsid w:val="02E8BCC4"/>
+    <w:rsid w:val="03D3A5B9"/>
+    <w:rsid w:val="054CE36A"/>
+    <w:rsid w:val="093F2D36"/>
+    <w:rsid w:val="0BF9D96A"/>
+    <w:rsid w:val="10585DC1"/>
+    <w:rsid w:val="1081F81F"/>
+    <w:rsid w:val="10F052F9"/>
+    <w:rsid w:val="11675374"/>
+    <w:rsid w:val="11BBFF60"/>
+    <w:rsid w:val="11C8CFEF"/>
+    <w:rsid w:val="1396A451"/>
+    <w:rsid w:val="146F1065"/>
+    <w:rsid w:val="15A26D60"/>
+    <w:rsid w:val="1647932C"/>
+    <w:rsid w:val="176DF572"/>
+    <w:rsid w:val="19BDF63D"/>
+    <w:rsid w:val="1D02D988"/>
+    <w:rsid w:val="1D555991"/>
+    <w:rsid w:val="1D80AC35"/>
+    <w:rsid w:val="1DB4D80F"/>
+    <w:rsid w:val="20350177"/>
+    <w:rsid w:val="256BC6BE"/>
+    <w:rsid w:val="27B35B97"/>
+    <w:rsid w:val="2811737C"/>
+    <w:rsid w:val="28A864A2"/>
+    <w:rsid w:val="293027B3"/>
+    <w:rsid w:val="2D13AE86"/>
+    <w:rsid w:val="2E77896E"/>
+    <w:rsid w:val="2E9629A8"/>
+    <w:rsid w:val="2EFF0CA6"/>
+    <w:rsid w:val="2F54AAD9"/>
+    <w:rsid w:val="2F6B2CB9"/>
+    <w:rsid w:val="304C685E"/>
+    <w:rsid w:val="323F3655"/>
+    <w:rsid w:val="3288C480"/>
+    <w:rsid w:val="34323751"/>
+    <w:rsid w:val="37412EBA"/>
+    <w:rsid w:val="38662470"/>
+    <w:rsid w:val="38B4E004"/>
+    <w:rsid w:val="3D927E8A"/>
+    <w:rsid w:val="3E1D31AD"/>
+    <w:rsid w:val="40C10F0D"/>
+    <w:rsid w:val="41076DB4"/>
+    <w:rsid w:val="42FF969A"/>
+    <w:rsid w:val="44107187"/>
+    <w:rsid w:val="48415FDB"/>
+    <w:rsid w:val="4A73C529"/>
+    <w:rsid w:val="4DB9E6EA"/>
+    <w:rsid w:val="4F7CE4D4"/>
+    <w:rsid w:val="51F81ADF"/>
+    <w:rsid w:val="54D604BF"/>
+    <w:rsid w:val="56AD1B28"/>
+    <w:rsid w:val="59F21646"/>
+    <w:rsid w:val="5AA3DBD4"/>
+    <w:rsid w:val="5D371298"/>
+    <w:rsid w:val="5D3AEE07"/>
+    <w:rsid w:val="5F13BA75"/>
+    <w:rsid w:val="622F8DC5"/>
+    <w:rsid w:val="62A36683"/>
+    <w:rsid w:val="652D661F"/>
+    <w:rsid w:val="6B7A3E8A"/>
+    <w:rsid w:val="6C01D70E"/>
+    <w:rsid w:val="6CE344A8"/>
+    <w:rsid w:val="7235EA25"/>
+    <w:rsid w:val="7236F41E"/>
+    <w:rsid w:val="73E97ED2"/>
+    <w:rsid w:val="76C7CF7E"/>
+    <w:rsid w:val="775E6989"/>
+    <w:rsid w:val="797C11E4"/>
+    <w:rsid w:val="7981B0EE"/>
+    <w:rsid w:val="7AE2C708"/>
+    <w:rsid w:val="7B7246DC"/>
+    <w:rsid w:val="7C8D1966"/>
+    <w:rsid w:val="7CF7DD9D"/>
+    <w:rsid w:val="7FFD19DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="76A49537"/>
-  <w15:docId w15:val="{02B99928-FA56-49B7-BC05-D67E12CCF99D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22370,50 +26324,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00675647"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5400"/>
       </w:tabs>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
@@ -22716,55 +26671,77 @@
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00425300"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F54B3E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C220FD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0070137D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/druglist" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -23023,137 +27000,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD0A75A7-C0D3-441D-8617-EBB12F74209A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B74D87FD-6C12-4487-ABD8-AE98061790A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>46416</Characters>
+  <Pages>20</Pages>
+  <Words>7602</Words>
+  <Characters>43337</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>386</Lines>
-  <Paragraphs>108</Paragraphs>
+  <Lines>361</Lines>
+  <Paragraphs>101</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Commonwealth of Massachusetts</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>54450</CharactersWithSpaces>
+  <CharactersWithSpaces>50838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>LAURA WATSON</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>