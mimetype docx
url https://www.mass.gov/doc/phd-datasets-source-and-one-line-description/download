--- v0 (2026-07-21)
+++ v1 (2026-10-28)
@@ -48,2195 +48,2330 @@
         <w:t>Massachusetts Person-Level Data Sets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C6DB20" w14:textId="77777777" w:rsidR="0098711D" w:rsidRPr="00065DB9" w:rsidRDefault="0098711D" w:rsidP="0098711D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="13875" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         <w:tblCaption w:val="Person-level datasets in the Public Health Data Warehouse"/>
         <w:tblDescription w:val="These are one line descriptions of the person-level datasets in the Public Health Data Warehouse"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2625"/>
         <w:gridCol w:w="5310"/>
         <w:gridCol w:w="5940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="0D4B95FB" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="41B43062" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53A19950" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="41D8636F" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79838620" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="256B721E" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45BD6153" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="2605A5BE" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Brief Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="3AB5F7DD" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="3292E530" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27C57615" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="38B0E895" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Acute Care Hospital Case Mix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D4FCA6F" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="75D772D1" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Center for Health Information and Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5915F71D" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="655CC232" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Discharges from acute care hospitals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="3D55619A" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="762786F9" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71F2BB70" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="486F20ED" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Addiction Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="080DB5F2" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="6A4F10AB" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Department of Public Health (DPH) - Bureau of Substance Addiction Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1109BAF1" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="763F5186" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Substance addiction treatment records</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="1C51FC67" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="0D633565" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F8E37AD" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="6572040D" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>All-Payer Claims Database</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DFA9C72" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="621261D4" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Center for Health Information and Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7250AEE2" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="763FEC90" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Medical, pharmacy, and dental insurance claims</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="03D5E5BF" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="5A29EB17" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="104CCF44" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="00FB5424">
+          <w:p w14:paraId="32041884" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="00FB5424">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB5424">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Health Hospital Case </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00FB5424">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>ix</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB820FE" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="00FB5424">
+          <w:p w14:paraId="622D5BF7" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="00FB5424">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Center for Health Information and Analysis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BD6A071" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="00FB5424">
+          <w:p w14:paraId="012DEEAC" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="00FB5424">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Discharges from </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>behavioral health</w:t>
             </w:r>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> hospitals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="2AC7D758" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="5F1BCAD2" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FDB89EF" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="152CAA73" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Birth Certificates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64475C7B" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="6D93BB97" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH - Registry of Vital Records and Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20B3BF8A" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="57908A70" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Certificates of live birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="6818E84E" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="1B38BCE9" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F9D0603" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="4840B5DA" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Cancer Incidence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55FC8006" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="758D44AF" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH - Cancer Registry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52C84556" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="4790DB45" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>New cancer diagnoses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="6C8573FD" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="56BDAC58" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E94E00A" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="6AB3FE20" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Covid-19 Surveillance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5063A218" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="1628F668" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH - Bureau of Infectious Diseases and Laboratory Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="194E50FB" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="3C81B305" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Confirmed and probable COVID-19 cases</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="52D544DF" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="6FCB4D6A" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56BFA3B3" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="45898A87" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Covid-19 Vaccines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10F7EE5C" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="48943FB9" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH - Bureau of Infectious Diseases and Laboratory Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="127FFB38" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="7A5D7E82" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>COVID-19 vaccinations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="56DBBE8C" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="777150A2" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5ABFFB52" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="6565D603" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Certificates &amp; Circumstances </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>f Death</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1219709A" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="0ED030B2" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH – Registry of Vital Records and Statistics &amp; Office of the Chief Medical Examiner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7501886D" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="63E8DCF3" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Certificates of death &amp; Medical Examiner notes on circumstances of deaths</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="10CC77F5" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="74758D5E" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4729F1ED" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="30434035" w14:textId="324E8ABC" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="00AA2C7C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E459B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Demographics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F32EE9C" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="1F03010E" w14:textId="0A2D2751" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="00AA2C7C">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Multiple sources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF8A486" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="514C3AB8" w14:textId="0149F9D0" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="00AA2C7C">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Combined demographics across all datasets</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="0457C141" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="4D85C755" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F22AC3A" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="512F4871" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Department </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>f Youth Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4035E5B7" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="1DFAFEFB" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Department of Youth Services (DYS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBA839B" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="41149430" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Youth who received services from Department of Youth Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="2374210F" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="36BEEB8D" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="359D9C7A" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="203CF62D" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Emergency Medical Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A88C132" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="5DBCDE35" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH – Bureau of Health Care Safety and Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6882F0" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="31A58A7F" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Ambulance trips</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="6EE4C719" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="284DE182" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3924F745" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="555F49A7" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Family Homelessness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A2EDC18" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="439965CF" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Executive Office of Housing and Livable Communities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52BE703D" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="6EE37D61" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Emergency Assistance Shelter participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="05C89B35" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="2C70E2C3" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59B6FC59" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="4ED10806" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Fetal Deaths</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BFBBC52" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="442DB92D" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH – Registry of Vital Records and Statistics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63747565" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="2925DBE0" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Reports of fetal death</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="795488B8" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="4CF57B1B" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BF6E8DD" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="01B82A23" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Hepatitis A Surveillance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A50515B" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="11352548" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH – Bureau of Infectious Diseases and Laboratory Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="064DFFA1" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="3EE40736" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Confirmed Hepatitis A infections</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="3DB49BB1" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="03A2E40B" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B0DF4C1" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="0080A882" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Hepatitis C Surveillance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="217357F9" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="62CD33B4" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH – Bureau of Infectious Diseases and Laboratory Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6102A659" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="75456E3C" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Evidence of Hepatitis C infections</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="4E7E7C01" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="2B4EF182" w14:textId="77777777" w:rsidTr="00061DA8">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B13315F" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>HIV Surveillance (HIV)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A59C5E7" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>DPH – Bureau of Infectious Diseases and Laboratory Sciences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="710A1831" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Confirmed HIV infections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="0C682303" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="54C5BCB3" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          </w:tcPr>
+          <w:p w14:paraId="0E93DCAD" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>HIV Surveillance (HIV)</w:t>
+              <w:t>Homeless Management Information System (HMIS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>DPH – Bureau of Infectious Diseases and Laboratory Sciences</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="59858128" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>BHA – Boston Housing Authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
-            <w:hideMark/>
-[...64 lines deleted...]
-          <w:p w14:paraId="44CE3EB8" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          </w:tcPr>
+          <w:p w14:paraId="71B8D117" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="004F69B8">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:ind w:left="720" w:hanging="720"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Homelessness or home-placement services in Boston</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3748EA71" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="5A3A5F55" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="641E654E" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="2C92A7AC" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3295CB4E" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="1213E97B" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Houses Of Correction – Opioid Use Disorder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37A53AB7" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="20F0E0C9" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH - Bureau of Substance Addiction Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58CA4DFA" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="53EC5556" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Medications for opioid use disorder in jails pilot program</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="7C2D9F91" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="172D8014" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D215A57" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="11374CC0" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Houses Of Correction (Jails)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0393C939" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="11881E5F" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Massachusetts Houses of Corrections (Jails)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="579B4EDF" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="2E01D3F7" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Releases from Massachusetts Houses of Corrections (jails)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="22FBBAC2" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="5A61CDC1" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D4F86B7" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="47972E78" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Medications For Opioid Use Disorder (MOUD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EF02339" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="0DDE9C12" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Multiple sources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D842E95" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="30161649" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Buprenorphine, Methadone, and Naltrexone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="06237F39" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="7885583E" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E3879E5" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="751F39C8" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Mental Health Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47A922BA" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="49F8913C" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Department of Mental Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EA61FEC" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="5FE89412" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Mental health treatment records  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="6870AE96" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="2360B4AD" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AD4630F" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="2E973D55" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Opioid-Related Overdose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60E8F683" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="7B18B4A0" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Multiple sources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6445E50A" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="7DD65AA7" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Non-fatal and fatal opioid overdoses</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="0A618A58" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="702A294B" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45E6974B" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="50001C00" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Postmortem Toxicology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A46FA2E" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="2F3F0CF5" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Office of the Chief Medical Examiner via Massachusetts State Police</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FF879B2" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="20E0EE7E" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Toxicology results</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="3BA19D13" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="756602CE" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B04FBED" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="1C7F1411" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Prescription Monitoring Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6941A882" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="5231805B" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH – Bureau of Health Professions Licensure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16EA7545" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="5015F508" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Prescriptions for schedule II through V medications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="1C410487" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="3FD28CE9" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4213C6E8" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="65867CF0" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Prisons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BC2866E" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="7373F6CD" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Department of Correction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40ABDCC3" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="42CFFABA" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Releases from a Massachusetts prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="599DDB88" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="6F8031CC" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="055760CD" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="0B748A3C" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Supplemental Nutrition Assistance Program (S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>NAP</w:t>
             </w:r>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>) Benefits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04293CF7" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="10E7CD22" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Department of Transitional Assistance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D1494D1" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="27B540B5" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>SNAP benefit receipt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="1299C416" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="2964D133" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
-            <w:hideMark/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00065DB9">
+          </w:tcPr>
+          <w:p w14:paraId="24035B58" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="000D2935">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
-              <w:t>Veterans’ Benefits</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t>Trauma Registry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Executive Office of Veterans’ Services</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2FD3F8BD" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="000D2935">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>DPH – Bureau of Health Care Safety and Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Medical, housing, service-connected disability, and other benefits for veterans</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="71FA4638" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="000D2935">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Traumatic injuries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="71D59146" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="087CB5AE" w14:paraId="63FBA855" w14:textId="77777777" w:rsidTr="087CB5AE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E04148E" w14:textId="4F6604A7" w:rsidR="5048FBD6" w:rsidRDefault="5048FBD6" w:rsidP="087CB5AE">
+            <w:r w:rsidRPr="087CB5AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuberculosis (TB) Surveillance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4666EC" w14:textId="05D19095" w:rsidR="5048FBD6" w:rsidRDefault="5048FBD6" w:rsidP="087CB5AE">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="087CB5AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t>DPH – Bureau of Infectious Diseases and Laboratory Sciences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D52D3F1" w14:textId="2510CD4E" w:rsidR="5048FBD6" w:rsidRDefault="5048FBD6" w:rsidP="087CB5AE">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="087CB5AE">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confirmed Tuberculosis Disease </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="3FD7B28E" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30044CB8" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="1BBA58F0" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
-              <w:t>Women, Infants, And Children (WIC) Program</w:t>
+              <w:t>Veterans’ Benefits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="300008AF" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
-[...10 lines deleted...]
-              <w:t>DPH – Bureau of Family Health and Nutrition</w:t>
+          <w:p w14:paraId="56F2A6A2" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Executive Office of Veterans’ Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C59F340" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
-[...10 lines deleted...]
-              <w:t>WIC program participants </w:t>
+          <w:p w14:paraId="35EF7E94" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Medical, housing, service-connected disability, and other benefits for veterans</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="59CD1156" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="434CD309" w14:textId="77777777" w:rsidTr="087CB5AE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29331F05" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="50E9D3AB" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
+              <w:t>Women, Infants, And Children (WIC) Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="356A180B" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>DPH – Bureau of Family Health and Nutrition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42293E6E" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>WIC program participants </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="0F20CDE4" w14:textId="77777777" w:rsidTr="087CB5AE">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="2625" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7548C846" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00065DB9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:caps w:val="0"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Worker’s Compensation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2939CE92" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="043814A1" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Department of Industrial Accidents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29B68305" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="009E459B">
+          <w:p w14:paraId="767C06E1" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="008E4C1C">
             <w:pPr>
               <w:keepNext/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Worker’s Compensation claims</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E3500D3" w14:textId="4F2CA77A" w:rsidR="0098711D" w:rsidRPr="00065DB9" w:rsidRDefault="008E4C1C" w:rsidP="008E4C1C">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
-[...6 lines deleted...]
-      </w:fldSimple>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>SEQ Table \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="003B78DE">
         <w:t>Person-level datasets in the Public Health Data Warehouse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158C9ECF" w14:textId="77777777" w:rsidR="0098711D" w:rsidRPr="00065DB9" w:rsidRDefault="0098711D" w:rsidP="0098711D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17E7A7AF" w14:textId="77777777" w:rsidR="0098711D" w:rsidRPr="00065DB9" w:rsidRDefault="0098711D" w:rsidP="0098711D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23BEDA33" w14:textId="77777777" w:rsidR="0098711D" w:rsidRPr="00065DB9" w:rsidRDefault="0098711D" w:rsidP="0098711D">
       <w:pPr>
@@ -2263,509 +2398,519 @@
         <w:t>Massachusetts Community-Level Data Sets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFEA777" w14:textId="77777777" w:rsidR="0098711D" w:rsidRPr="00065DB9" w:rsidRDefault="0098711D" w:rsidP="0098711D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable3"/>
         <w:tblW w:w="13878" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         <w:tblCaption w:val="Community-Level datasets in the Public Health Data Warehouse"/>
         <w:tblDescription w:val="These are one line descriptions of the community-Level datasets in the Public Health Data Warehouse"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2538"/>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="6840"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="1376711F" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="617DF47F" w14:textId="77777777" w:rsidTr="008E4C1C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000100" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="1" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B1F6149" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="4A35110C" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Data Set</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DE3DD8D" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="70DBC483" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Data Source</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49B72E42" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="3A0EB68C" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Brief Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="38A3AA0B" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="7BC1A8B0" w14:textId="77777777" w:rsidTr="008E4C1C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41DE6F41" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="38198B99" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Carceral Resource Index</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D5EE4E9" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="470D2FCB" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>The Action Lab at the Center for Health Policy and Law at Northeastern University</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C807F63" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="5FEF55F6" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>A measure comparing municipal expenditures on health and social support services versus carceral systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="42DD8204" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="3584CDEE" w14:textId="77777777" w:rsidTr="008E4C1C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79BF40DC" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="4F715E79" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Drug Seizures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39282219" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="4B422F95" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>The New England High Intensity Drug Trafficking Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53B0DB65" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="452848FC" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Drug seizures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="058C18F2" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="56A43196" w14:textId="77777777" w:rsidTr="008E4C1C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46D1A281" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="42DCE9E5" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>First Responder Naloxone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7353FA8A" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="3005C624" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>DPH - Overdose Education and Naloxone Distribution Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77BF6B81" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="688F25A6" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Participation in the first responder naloxone program</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="57396C47" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="12E2A483" w14:textId="77777777" w:rsidTr="008E4C1C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AA5B0BC" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="740F30FD" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Index Of Concentration At The Extremes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="717A1EAB" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="05D75087" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>The Public Health Disparities Geocoding Project </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74F7886B" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="3038ECD6" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Area-based socioeconomic measures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A136C" w:rsidRPr="00065DB9" w14:paraId="41AEBCCC" w14:textId="77777777" w:rsidTr="008E4C1C">
+      <w:tr w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w14:paraId="62299436" w14:textId="77777777" w:rsidTr="008E4C1C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50FBBFED" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="1BCDF61B" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:caps w:val="0"/>
               </w:rPr>
               <w:t>Population</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64FEC2A8" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="0098711D">
+          <w:p w14:paraId="47672C58" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="0098711D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>UMass Donahue Institute</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6840" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C7EA5E3" w14:textId="77777777" w:rsidR="005A136C" w:rsidRPr="00065DB9" w:rsidRDefault="005A136C" w:rsidP="008E4C1C">
+          <w:p w14:paraId="5C1D1132" w14:textId="77777777" w:rsidR="00AA2C7C" w:rsidRPr="00065DB9" w:rsidRDefault="00AA2C7C" w:rsidP="008E4C1C">
             <w:pPr>
               <w:keepNext/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065DB9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Population files with demographic breakdowns</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64A00FFE" w14:textId="765A60F0" w:rsidR="0006217A" w:rsidRPr="00065DB9" w:rsidRDefault="008E4C1C" w:rsidP="008E4C1C">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
-[...6 lines deleted...]
-      </w:fldSimple>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>SEQ Table \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00486264">
         <w:t>Community-Level datasets in the Public Health Data Warehouse</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0006217A" w:rsidRPr="00065DB9" w:rsidSect="0098711D">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="720" w:header="720" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57B00FFB" w14:textId="77777777" w:rsidR="005741E1" w:rsidRDefault="005741E1" w:rsidP="00B375A7">
+    <w:p w14:paraId="4D1D9A58" w14:textId="77777777" w:rsidR="003D6951" w:rsidRDefault="003D6951" w:rsidP="00B375A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FB4D5D7" w14:textId="77777777" w:rsidR="005741E1" w:rsidRDefault="005741E1" w:rsidP="00B375A7">
+    <w:p w14:paraId="1BD8FD8A" w14:textId="77777777" w:rsidR="003D6951" w:rsidRDefault="003D6951" w:rsidP="00B375A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="601B3400" w14:textId="77777777" w:rsidR="005741E1" w:rsidRDefault="005741E1"/>
+    <w:p w14:paraId="41898989" w14:textId="77777777" w:rsidR="003D6951" w:rsidRDefault="003D6951"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Body)">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
@@ -2861,418 +3006,421 @@
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="111C9920" w14:textId="77777777" w:rsidR="0057123B" w:rsidRDefault="0057123B" w:rsidP="008D3B4A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="300DAC76" w14:textId="04804B81" w:rsidR="008D3B4A" w:rsidRPr="0057123B" w:rsidRDefault="7916EF9C" w:rsidP="3D779F59">
+  <w:p w14:paraId="300DAC76" w14:textId="373F922A" w:rsidR="008D3B4A" w:rsidRPr="0057123B" w:rsidRDefault="7916EF9C" w:rsidP="3D779F59">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="7916EF9C">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Version Updated:</w:t>
     </w:r>
     <w:r w:rsidR="588253D5" w:rsidRPr="7916EF9C">
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="588253D5" w:rsidRPr="7916EF9C">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "M.d.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="588253D5" w:rsidRPr="7916EF9C">
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00446B8F">
+    <w:r w:rsidR="00061DA8">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>7.10.2026</w:t>
+      <w:t>9.28.2026</w:t>
     </w:r>
     <w:r w:rsidR="588253D5" w:rsidRPr="7916EF9C">
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0BE015DE" w14:textId="77777777" w:rsidR="008D3B4A" w:rsidRPr="0057123B" w:rsidRDefault="008D3B4A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28A17E43" w14:textId="77777777" w:rsidR="005741E1" w:rsidRDefault="005741E1" w:rsidP="00B375A7">
+    <w:p w14:paraId="11596AB0" w14:textId="77777777" w:rsidR="003D6951" w:rsidRDefault="003D6951" w:rsidP="00B375A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76CD0965" w14:textId="77777777" w:rsidR="005741E1" w:rsidRDefault="005741E1" w:rsidP="00B375A7">
+    <w:p w14:paraId="0059F55F" w14:textId="77777777" w:rsidR="003D6951" w:rsidRDefault="003D6951" w:rsidP="00B375A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D5CC1CC" w14:textId="77777777" w:rsidR="005741E1" w:rsidRDefault="005741E1"/>
+    <w:p w14:paraId="6C74088D" w14:textId="77777777" w:rsidR="003D6951" w:rsidRDefault="003D6951"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A7CF918" w14:textId="46BE49FF" w:rsidR="00B375A7" w:rsidRPr="00065DB9" w:rsidRDefault="0083310A" w:rsidP="00065DB9">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0900549D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t xml:space="preserve">Data Sets and Source </w:t>
     </w:r>
     <w:r w:rsidR="002A2DC5">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>for PHD 3.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="_AMO_ReportControlsVisible" w:val="Empty"/>
     <w:docVar w:name="_AMO_UniqueIdentifier" w:val="cf5baba9-3df6-440d-be9f-8105f8910c8d"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00064A18"/>
     <w:rsid w:val="00005ADF"/>
     <w:rsid w:val="00007696"/>
     <w:rsid w:val="00007847"/>
     <w:rsid w:val="00007942"/>
     <w:rsid w:val="00013866"/>
     <w:rsid w:val="000275CE"/>
     <w:rsid w:val="0003131F"/>
     <w:rsid w:val="00035C5D"/>
     <w:rsid w:val="00036AAD"/>
+    <w:rsid w:val="00061DA8"/>
     <w:rsid w:val="0006217A"/>
     <w:rsid w:val="00064A18"/>
     <w:rsid w:val="000651BD"/>
     <w:rsid w:val="00065DB9"/>
     <w:rsid w:val="000729DE"/>
     <w:rsid w:val="000A783C"/>
     <w:rsid w:val="000C082D"/>
     <w:rsid w:val="000C20AA"/>
     <w:rsid w:val="000C3116"/>
     <w:rsid w:val="000C39AC"/>
     <w:rsid w:val="000C47C6"/>
+    <w:rsid w:val="000D2935"/>
     <w:rsid w:val="000D6167"/>
     <w:rsid w:val="000E1220"/>
     <w:rsid w:val="00107701"/>
     <w:rsid w:val="00144697"/>
     <w:rsid w:val="00155E43"/>
     <w:rsid w:val="001604BD"/>
     <w:rsid w:val="0016396F"/>
     <w:rsid w:val="00172F6E"/>
     <w:rsid w:val="00180D65"/>
     <w:rsid w:val="001823E5"/>
     <w:rsid w:val="001945F6"/>
     <w:rsid w:val="001A307E"/>
     <w:rsid w:val="001A5B54"/>
-    <w:rsid w:val="001B0D88"/>
     <w:rsid w:val="001D0ECA"/>
     <w:rsid w:val="001D1114"/>
     <w:rsid w:val="001D11F1"/>
     <w:rsid w:val="001E5B60"/>
     <w:rsid w:val="001F4224"/>
     <w:rsid w:val="00212DAD"/>
     <w:rsid w:val="00237F72"/>
     <w:rsid w:val="00246FD8"/>
     <w:rsid w:val="00250251"/>
     <w:rsid w:val="00250BFB"/>
     <w:rsid w:val="0025453B"/>
     <w:rsid w:val="00257EBD"/>
     <w:rsid w:val="00265D28"/>
     <w:rsid w:val="00266111"/>
     <w:rsid w:val="00274069"/>
     <w:rsid w:val="00277042"/>
     <w:rsid w:val="002778BE"/>
     <w:rsid w:val="00287F42"/>
     <w:rsid w:val="002928DA"/>
     <w:rsid w:val="00294E07"/>
     <w:rsid w:val="002A2DC5"/>
     <w:rsid w:val="002A35D9"/>
     <w:rsid w:val="002A4E36"/>
     <w:rsid w:val="002B055C"/>
     <w:rsid w:val="002C3B96"/>
     <w:rsid w:val="002C3C08"/>
     <w:rsid w:val="002C4B41"/>
+    <w:rsid w:val="002D0F68"/>
     <w:rsid w:val="002D2FEC"/>
     <w:rsid w:val="002D5E18"/>
     <w:rsid w:val="00304E16"/>
     <w:rsid w:val="003119A5"/>
     <w:rsid w:val="0033318D"/>
     <w:rsid w:val="00335CE6"/>
     <w:rsid w:val="00356915"/>
     <w:rsid w:val="003934C2"/>
     <w:rsid w:val="00396CE1"/>
     <w:rsid w:val="003B4ABE"/>
     <w:rsid w:val="003B5806"/>
     <w:rsid w:val="003B6C66"/>
     <w:rsid w:val="003B7CDB"/>
     <w:rsid w:val="003C6A36"/>
+    <w:rsid w:val="003D6951"/>
     <w:rsid w:val="003D6E3A"/>
     <w:rsid w:val="003F5CC9"/>
     <w:rsid w:val="003F7743"/>
     <w:rsid w:val="004141BB"/>
     <w:rsid w:val="004241C1"/>
     <w:rsid w:val="00432480"/>
     <w:rsid w:val="00443686"/>
-    <w:rsid w:val="00446B8F"/>
     <w:rsid w:val="004512D1"/>
     <w:rsid w:val="00453F1E"/>
     <w:rsid w:val="004711BD"/>
     <w:rsid w:val="004765AB"/>
     <w:rsid w:val="00476E1B"/>
     <w:rsid w:val="004924F7"/>
     <w:rsid w:val="004A0C94"/>
     <w:rsid w:val="004A218D"/>
     <w:rsid w:val="004A3524"/>
     <w:rsid w:val="004B05EB"/>
     <w:rsid w:val="004B5FEB"/>
     <w:rsid w:val="004D083B"/>
     <w:rsid w:val="004E0DF9"/>
     <w:rsid w:val="004E25FF"/>
     <w:rsid w:val="004F1946"/>
     <w:rsid w:val="004F69B8"/>
     <w:rsid w:val="00506D7F"/>
     <w:rsid w:val="00527FBE"/>
     <w:rsid w:val="005338CF"/>
     <w:rsid w:val="005439F3"/>
     <w:rsid w:val="005619B7"/>
     <w:rsid w:val="0057123B"/>
-    <w:rsid w:val="005741E1"/>
     <w:rsid w:val="005875B5"/>
     <w:rsid w:val="0059272E"/>
     <w:rsid w:val="00592E16"/>
     <w:rsid w:val="005973C1"/>
-    <w:rsid w:val="005A136C"/>
     <w:rsid w:val="005B3342"/>
     <w:rsid w:val="005C0445"/>
     <w:rsid w:val="005C7D80"/>
     <w:rsid w:val="005D70A9"/>
     <w:rsid w:val="00620630"/>
     <w:rsid w:val="00627F8C"/>
     <w:rsid w:val="00631FFE"/>
     <w:rsid w:val="00633968"/>
     <w:rsid w:val="00635142"/>
     <w:rsid w:val="0065365E"/>
     <w:rsid w:val="006563C2"/>
     <w:rsid w:val="00670F28"/>
     <w:rsid w:val="00671D53"/>
     <w:rsid w:val="006950AA"/>
     <w:rsid w:val="006A26F8"/>
     <w:rsid w:val="006A6499"/>
     <w:rsid w:val="006B41CE"/>
     <w:rsid w:val="006C47B5"/>
     <w:rsid w:val="006D4126"/>
     <w:rsid w:val="006F78CA"/>
     <w:rsid w:val="00701344"/>
     <w:rsid w:val="007210D0"/>
     <w:rsid w:val="0072276F"/>
     <w:rsid w:val="007337EC"/>
     <w:rsid w:val="007616CB"/>
     <w:rsid w:val="00766F1F"/>
     <w:rsid w:val="0078244A"/>
     <w:rsid w:val="007871BD"/>
     <w:rsid w:val="00796BB2"/>
     <w:rsid w:val="007A300E"/>
     <w:rsid w:val="007A3CFB"/>
     <w:rsid w:val="007B0B55"/>
     <w:rsid w:val="007D2F44"/>
     <w:rsid w:val="007E4874"/>
     <w:rsid w:val="007E5A89"/>
     <w:rsid w:val="007E691E"/>
     <w:rsid w:val="007E6DC8"/>
     <w:rsid w:val="007F28C0"/>
     <w:rsid w:val="007F5C10"/>
     <w:rsid w:val="00811462"/>
     <w:rsid w:val="00820314"/>
     <w:rsid w:val="0083310A"/>
     <w:rsid w:val="00842D92"/>
     <w:rsid w:val="00846A75"/>
-    <w:rsid w:val="00862008"/>
     <w:rsid w:val="008670F0"/>
     <w:rsid w:val="0086775B"/>
     <w:rsid w:val="00867F0B"/>
     <w:rsid w:val="00870B96"/>
+    <w:rsid w:val="00885100"/>
     <w:rsid w:val="00896F04"/>
     <w:rsid w:val="008A06DF"/>
     <w:rsid w:val="008A3423"/>
     <w:rsid w:val="008B0E94"/>
     <w:rsid w:val="008B58F3"/>
     <w:rsid w:val="008D3B4A"/>
     <w:rsid w:val="008E4C1C"/>
     <w:rsid w:val="008F4264"/>
     <w:rsid w:val="008F7C58"/>
     <w:rsid w:val="00900223"/>
     <w:rsid w:val="0090795B"/>
     <w:rsid w:val="00912A5E"/>
     <w:rsid w:val="009159C5"/>
     <w:rsid w:val="00940D6D"/>
     <w:rsid w:val="0098711D"/>
     <w:rsid w:val="00990E3D"/>
     <w:rsid w:val="009A7D67"/>
     <w:rsid w:val="009B7E3C"/>
     <w:rsid w:val="009C3131"/>
-    <w:rsid w:val="009E459B"/>
     <w:rsid w:val="009F08BA"/>
     <w:rsid w:val="009F540B"/>
     <w:rsid w:val="00A00A93"/>
     <w:rsid w:val="00A33EFB"/>
     <w:rsid w:val="00A35488"/>
     <w:rsid w:val="00A37071"/>
     <w:rsid w:val="00A636A9"/>
     <w:rsid w:val="00A710A0"/>
     <w:rsid w:val="00A92638"/>
     <w:rsid w:val="00AA1C9F"/>
+    <w:rsid w:val="00AA2C7C"/>
     <w:rsid w:val="00AA3E66"/>
     <w:rsid w:val="00AC092D"/>
     <w:rsid w:val="00AC3407"/>
     <w:rsid w:val="00AC63FE"/>
     <w:rsid w:val="00AF471E"/>
     <w:rsid w:val="00AF6837"/>
     <w:rsid w:val="00B05BDA"/>
     <w:rsid w:val="00B10B3B"/>
     <w:rsid w:val="00B2043F"/>
     <w:rsid w:val="00B26353"/>
     <w:rsid w:val="00B27A25"/>
     <w:rsid w:val="00B27DAA"/>
     <w:rsid w:val="00B375A7"/>
     <w:rsid w:val="00B41231"/>
     <w:rsid w:val="00B537BC"/>
     <w:rsid w:val="00B55A9D"/>
     <w:rsid w:val="00B6770E"/>
     <w:rsid w:val="00B74FB6"/>
     <w:rsid w:val="00B75CB6"/>
     <w:rsid w:val="00B82B65"/>
     <w:rsid w:val="00B867A8"/>
     <w:rsid w:val="00B9309C"/>
     <w:rsid w:val="00B94191"/>
     <w:rsid w:val="00BA200F"/>
     <w:rsid w:val="00BC29B8"/>
     <w:rsid w:val="00BC2CA2"/>
     <w:rsid w:val="00BC4AA2"/>
+    <w:rsid w:val="00BC6042"/>
     <w:rsid w:val="00BF098E"/>
     <w:rsid w:val="00BF23F2"/>
     <w:rsid w:val="00C00497"/>
     <w:rsid w:val="00C020D6"/>
     <w:rsid w:val="00C05C04"/>
     <w:rsid w:val="00C205BA"/>
     <w:rsid w:val="00C35F31"/>
     <w:rsid w:val="00C43CA3"/>
     <w:rsid w:val="00C616D4"/>
     <w:rsid w:val="00C61D5F"/>
     <w:rsid w:val="00C92189"/>
     <w:rsid w:val="00CA5A05"/>
     <w:rsid w:val="00CB64FC"/>
     <w:rsid w:val="00CB7A63"/>
     <w:rsid w:val="00CC7C22"/>
     <w:rsid w:val="00CD049E"/>
     <w:rsid w:val="00CD5C2B"/>
     <w:rsid w:val="00CE2558"/>
     <w:rsid w:val="00CF4F18"/>
     <w:rsid w:val="00CF5C89"/>
     <w:rsid w:val="00D13051"/>
     <w:rsid w:val="00D13520"/>
     <w:rsid w:val="00D31AB4"/>
     <w:rsid w:val="00D31DB0"/>
     <w:rsid w:val="00D40B34"/>
@@ -3282,81 +3430,84 @@
     <w:rsid w:val="00DA688F"/>
     <w:rsid w:val="00DD25BB"/>
     <w:rsid w:val="00DE34D5"/>
     <w:rsid w:val="00DE7473"/>
     <w:rsid w:val="00E23249"/>
     <w:rsid w:val="00E63A85"/>
     <w:rsid w:val="00E65AE2"/>
     <w:rsid w:val="00E801AC"/>
     <w:rsid w:val="00E8061B"/>
     <w:rsid w:val="00E85832"/>
     <w:rsid w:val="00E87F1E"/>
     <w:rsid w:val="00E9481B"/>
     <w:rsid w:val="00EB3BEF"/>
     <w:rsid w:val="00EC452D"/>
     <w:rsid w:val="00ED1021"/>
     <w:rsid w:val="00EE531E"/>
     <w:rsid w:val="00EE6223"/>
     <w:rsid w:val="00EF513F"/>
     <w:rsid w:val="00F106F0"/>
     <w:rsid w:val="00F17A38"/>
     <w:rsid w:val="00F37FB1"/>
     <w:rsid w:val="00F404B3"/>
     <w:rsid w:val="00F465E8"/>
     <w:rsid w:val="00F63C85"/>
     <w:rsid w:val="00F66CC5"/>
+    <w:rsid w:val="00F707D7"/>
     <w:rsid w:val="00F85270"/>
     <w:rsid w:val="00F90BDF"/>
+    <w:rsid w:val="00F929E2"/>
     <w:rsid w:val="00FA1414"/>
     <w:rsid w:val="00FA171F"/>
     <w:rsid w:val="00FA31FF"/>
     <w:rsid w:val="00FA5B84"/>
     <w:rsid w:val="00FB5424"/>
     <w:rsid w:val="00FD1285"/>
     <w:rsid w:val="00FD20A4"/>
     <w:rsid w:val="015CDD36"/>
     <w:rsid w:val="023C2C0A"/>
     <w:rsid w:val="02ABC9F8"/>
     <w:rsid w:val="02B553B1"/>
     <w:rsid w:val="02BB0F92"/>
     <w:rsid w:val="03530B2B"/>
     <w:rsid w:val="0453F212"/>
     <w:rsid w:val="0465A764"/>
     <w:rsid w:val="0467B45D"/>
     <w:rsid w:val="04C0E2AB"/>
     <w:rsid w:val="05A8FDED"/>
     <w:rsid w:val="05AB609A"/>
     <w:rsid w:val="05B68889"/>
     <w:rsid w:val="05CD2ABF"/>
     <w:rsid w:val="0646E1AF"/>
     <w:rsid w:val="06B6F60B"/>
     <w:rsid w:val="06DC0FFE"/>
     <w:rsid w:val="07099353"/>
     <w:rsid w:val="0740649D"/>
     <w:rsid w:val="07709AC9"/>
     <w:rsid w:val="07902893"/>
     <w:rsid w:val="08709030"/>
+    <w:rsid w:val="087CB5AE"/>
     <w:rsid w:val="08832950"/>
     <w:rsid w:val="0900549D"/>
     <w:rsid w:val="090AC3CC"/>
     <w:rsid w:val="0930D3C4"/>
     <w:rsid w:val="0970E74D"/>
     <w:rsid w:val="09BBA64C"/>
     <w:rsid w:val="09C151D4"/>
     <w:rsid w:val="09C69345"/>
     <w:rsid w:val="09CCD672"/>
     <w:rsid w:val="0A88F447"/>
     <w:rsid w:val="0ACEFF26"/>
     <w:rsid w:val="0AF19DF9"/>
     <w:rsid w:val="0B071D69"/>
     <w:rsid w:val="0B256AB9"/>
     <w:rsid w:val="0B5B2050"/>
     <w:rsid w:val="0C3C9737"/>
     <w:rsid w:val="0CBC4F8F"/>
     <w:rsid w:val="0D761D2C"/>
     <w:rsid w:val="0DFF7C1A"/>
     <w:rsid w:val="0E8C1A7C"/>
     <w:rsid w:val="0EB2CA66"/>
     <w:rsid w:val="0F125477"/>
     <w:rsid w:val="0FFDA3B0"/>
     <w:rsid w:val="1078464E"/>
     <w:rsid w:val="1102A504"/>
@@ -3439,69 +3590,72 @@
     <w:rsid w:val="25E767D0"/>
     <w:rsid w:val="25E8411F"/>
     <w:rsid w:val="25F2C0F6"/>
     <w:rsid w:val="26E4F0A1"/>
     <w:rsid w:val="271325FA"/>
     <w:rsid w:val="28638E52"/>
     <w:rsid w:val="28DBB0E4"/>
     <w:rsid w:val="28F4C783"/>
     <w:rsid w:val="28F68183"/>
     <w:rsid w:val="28F93311"/>
     <w:rsid w:val="2924AE2B"/>
     <w:rsid w:val="29479D3C"/>
     <w:rsid w:val="296B717E"/>
     <w:rsid w:val="2991B3FC"/>
     <w:rsid w:val="2AAC9553"/>
     <w:rsid w:val="2ACD2296"/>
     <w:rsid w:val="2AD1B555"/>
     <w:rsid w:val="2AEF036E"/>
     <w:rsid w:val="2C377D58"/>
     <w:rsid w:val="2C6E7D83"/>
     <w:rsid w:val="2CCD1E31"/>
     <w:rsid w:val="2D3392EA"/>
     <w:rsid w:val="2D539C8E"/>
     <w:rsid w:val="2DD1B170"/>
     <w:rsid w:val="2E1D8F7F"/>
+    <w:rsid w:val="2E3C3A34"/>
     <w:rsid w:val="2EA8C8EE"/>
     <w:rsid w:val="2EB69C07"/>
+    <w:rsid w:val="2EC933A6"/>
     <w:rsid w:val="2EE308E2"/>
     <w:rsid w:val="2EEA0DEA"/>
     <w:rsid w:val="307DCEAE"/>
     <w:rsid w:val="308020B7"/>
     <w:rsid w:val="30913E4C"/>
     <w:rsid w:val="30AEF935"/>
     <w:rsid w:val="30B584B9"/>
     <w:rsid w:val="30F51211"/>
     <w:rsid w:val="312D625B"/>
     <w:rsid w:val="31B0057C"/>
     <w:rsid w:val="31F188BB"/>
     <w:rsid w:val="31FD793C"/>
     <w:rsid w:val="324BBD9D"/>
     <w:rsid w:val="327026D8"/>
     <w:rsid w:val="328E3690"/>
     <w:rsid w:val="32BF2245"/>
     <w:rsid w:val="32CA3592"/>
+    <w:rsid w:val="331E0FBA"/>
     <w:rsid w:val="334746DA"/>
     <w:rsid w:val="338C191C"/>
     <w:rsid w:val="346D7746"/>
     <w:rsid w:val="3517D520"/>
     <w:rsid w:val="35541783"/>
     <w:rsid w:val="359F1912"/>
     <w:rsid w:val="35A5A391"/>
     <w:rsid w:val="35B28F13"/>
     <w:rsid w:val="35D14C5B"/>
     <w:rsid w:val="361BF13A"/>
     <w:rsid w:val="362367FB"/>
     <w:rsid w:val="3693EE11"/>
     <w:rsid w:val="36C3D22B"/>
     <w:rsid w:val="36CC5F11"/>
     <w:rsid w:val="36DCCC69"/>
     <w:rsid w:val="3700999D"/>
     <w:rsid w:val="3705718D"/>
     <w:rsid w:val="3871036E"/>
     <w:rsid w:val="390A0D25"/>
     <w:rsid w:val="39DEAE1D"/>
     <w:rsid w:val="3A08F490"/>
     <w:rsid w:val="3A7D45A6"/>
     <w:rsid w:val="3AB1236C"/>
     <w:rsid w:val="3AE6E72F"/>
     <w:rsid w:val="3B1A39CA"/>
@@ -3544,50 +3698,51 @@
     <w:rsid w:val="462011AA"/>
     <w:rsid w:val="4631FFED"/>
     <w:rsid w:val="46F3A8BF"/>
     <w:rsid w:val="470E47D5"/>
     <w:rsid w:val="475BDEFB"/>
     <w:rsid w:val="4871CCC9"/>
     <w:rsid w:val="49609AB8"/>
     <w:rsid w:val="4A4175BC"/>
     <w:rsid w:val="4A4D7435"/>
     <w:rsid w:val="4A507E6A"/>
     <w:rsid w:val="4AB7096D"/>
     <w:rsid w:val="4B2946FE"/>
     <w:rsid w:val="4B4A9473"/>
     <w:rsid w:val="4B4E7D67"/>
     <w:rsid w:val="4B84C3AE"/>
     <w:rsid w:val="4BBC4D23"/>
     <w:rsid w:val="4BD13604"/>
     <w:rsid w:val="4BFFC229"/>
     <w:rsid w:val="4CD53A61"/>
     <w:rsid w:val="4E72479A"/>
     <w:rsid w:val="4E9FC6C8"/>
     <w:rsid w:val="4EA406E5"/>
     <w:rsid w:val="4EE2CE40"/>
     <w:rsid w:val="4EFDFCC2"/>
     <w:rsid w:val="4F24EB73"/>
+    <w:rsid w:val="5048FBD6"/>
     <w:rsid w:val="5101AF2F"/>
     <w:rsid w:val="51EE4426"/>
     <w:rsid w:val="525F6D58"/>
     <w:rsid w:val="52AEB460"/>
     <w:rsid w:val="539DDD6B"/>
     <w:rsid w:val="53BAAF5A"/>
     <w:rsid w:val="5462F8C7"/>
     <w:rsid w:val="54786E63"/>
     <w:rsid w:val="54A8C15C"/>
     <w:rsid w:val="555DED39"/>
     <w:rsid w:val="55782CD2"/>
     <w:rsid w:val="557BE40F"/>
     <w:rsid w:val="56BF3623"/>
     <w:rsid w:val="56F095F7"/>
     <w:rsid w:val="571BA9F5"/>
     <w:rsid w:val="571EBB31"/>
     <w:rsid w:val="57E68C26"/>
     <w:rsid w:val="5806716B"/>
     <w:rsid w:val="5856567F"/>
     <w:rsid w:val="5857C497"/>
     <w:rsid w:val="585F62AD"/>
     <w:rsid w:val="588253D5"/>
     <w:rsid w:val="58A8E42E"/>
     <w:rsid w:val="58D3B5EE"/>
     <w:rsid w:val="599378CE"/>
@@ -3642,50 +3797,51 @@
     <w:rsid w:val="6CD165DC"/>
     <w:rsid w:val="6DD743B7"/>
     <w:rsid w:val="6E1AC4C1"/>
     <w:rsid w:val="6E28A1A0"/>
     <w:rsid w:val="6E47B024"/>
     <w:rsid w:val="6E4A2355"/>
     <w:rsid w:val="6F5FF014"/>
     <w:rsid w:val="6FE9AEC3"/>
     <w:rsid w:val="7118E583"/>
     <w:rsid w:val="71E8079C"/>
     <w:rsid w:val="720D46AA"/>
     <w:rsid w:val="7251731A"/>
     <w:rsid w:val="72CD33F7"/>
     <w:rsid w:val="72D80D8A"/>
     <w:rsid w:val="72E49179"/>
     <w:rsid w:val="7319F6D0"/>
     <w:rsid w:val="7352759C"/>
     <w:rsid w:val="738E4329"/>
     <w:rsid w:val="74E759AD"/>
     <w:rsid w:val="754D916E"/>
     <w:rsid w:val="7630F950"/>
     <w:rsid w:val="7731776C"/>
     <w:rsid w:val="775FCE24"/>
     <w:rsid w:val="77779538"/>
     <w:rsid w:val="778DF3F6"/>
+    <w:rsid w:val="77C3B363"/>
     <w:rsid w:val="78206EF4"/>
     <w:rsid w:val="7916EF9C"/>
     <w:rsid w:val="79700FF7"/>
     <w:rsid w:val="79876E83"/>
     <w:rsid w:val="79A266E4"/>
     <w:rsid w:val="79DD1878"/>
     <w:rsid w:val="7A07A4C2"/>
     <w:rsid w:val="7A2CE4D6"/>
     <w:rsid w:val="7A998F2C"/>
     <w:rsid w:val="7ABAAA4D"/>
     <w:rsid w:val="7AC4282B"/>
     <w:rsid w:val="7AD95062"/>
     <w:rsid w:val="7B0644E6"/>
     <w:rsid w:val="7B3D0EFF"/>
     <w:rsid w:val="7B501657"/>
     <w:rsid w:val="7B55D18F"/>
     <w:rsid w:val="7BCB1B52"/>
     <w:rsid w:val="7C23D5CC"/>
     <w:rsid w:val="7D0540B0"/>
     <w:rsid w:val="7D62A6D0"/>
     <w:rsid w:val="7E2E30DE"/>
     <w:rsid w:val="7ED1C0AB"/>
     <w:rsid w:val="7F6EE964"/>
     <w:rsid w:val="7F9B5474"/>
     <w:rsid w:val="7FCBF824"/>
@@ -4940,113 +5096,113 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="da17af8e-411d-4b8d-910b-6c647cf9e860">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e0462724-c287-4692-a122-48640871c549" xsi:nil="true"/>
     <SharedWithUsers xmlns="e0462724-c287-4692-a122-48640871c549">
       <UserInfo>
         <DisplayName>Bettano, Amy (DPH)</DisplayName>
         <AccountId>15</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Erdman, Elizabeth A (DPH)</DisplayName>
         <AccountId>16</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Hood, Malena (DPH)</DisplayName>
         <AccountId>17</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Dunn, Devon (DPH)</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Coq, Arielle T (DPH)</DisplayName>
         <AccountId>23</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Vu, Cecilia H (DPH)</DisplayName>
         <AccountId>87</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Namirembe, Grace E (DPH)</DisplayName>
         <AccountId>78</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Stewart, Marianina (DPH)</DisplayName>
         <AccountId>25</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB56821AB0234D46B96CFB9019AB4E7E" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3dc3612c2062322f778ce1bbb5965f06">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da17af8e-411d-4b8d-910b-6c647cf9e860" xmlns:ns3="e0462724-c287-4692-a122-48640871c549" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fa353c95e24cadc1ad830dd72ff3ad35" ns2:_="" ns3:_="">
     <xsd:import namespace="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
     <xsd:import namespace="e0462724-c287-4692-a122-48640871c549"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -5241,131 +5397,116 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E048AD-72D1-4968-AE2E-5DC4A7D34302}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F29538BF-1CBF-4212-89EC-251FAA19EB4E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
+    <ds:schemaRef ds:uri="e0462724-c287-4692-a122-48640871c549"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A72287D4-0548-4875-9938-CA1F82E85D5F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F29538BF-1CBF-4212-89EC-251FAA19EB4E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E048AD-72D1-4968-AE2E-5DC4A7D34302}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="e0462724-c287-4692-a122-48640871c549"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C0BBAF3-D063-47F1-9855-A7D6DAF459B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
     <ds:schemaRef ds:uri="e0462724-c287-4692-a122-48640871c549"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>645</Words>
-  <Characters>3683</Characters>
+  <Words>676</Words>
+  <Characters>3856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4320</CharactersWithSpaces>
+  <CharactersWithSpaces>4523</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Datasets and Sources for the Public Health Data Warehouse</dc:title>
   <dc:subject/>
   <dc:creator>Dana</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB56821AB0234D46B96CFB9019AB4E7E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">