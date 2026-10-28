--- v0 (2026-07-21)
+++ v1 (2026-10-28)
@@ -20,51 +20,51 @@
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="12685" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         <w:tblCaption w:val="Public Health Data Warehouse years covered by dataset"/>
         <w:tblDescription w:val="This table lists the years covered by the Public Health Data Warehouse datasets"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6856"/>
         <w:gridCol w:w="3489"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="7F4A1D6A" w14:textId="60516D0D" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="7F4A1D6A" w14:textId="60516D0D" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D0BA67A" w14:textId="3E94787F" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dataset</w:t>
@@ -122,64 +122,64 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ED17692" w14:textId="25E43932" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="002D7A9D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>End Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="100EE2CE" w14:textId="39F7D571" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="100EE2CE" w14:textId="39F7D571" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59575D3F" w14:textId="6B0D48C1" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Acute Care Hospital Discharge Data (Case Mix)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07A12FE7" w14:textId="121CD587" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -235,64 +235,64 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73C42205" w14:textId="48990A9A" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="002D7A9D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="08B14F7D" w14:textId="365E27A2" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="08B14F7D" w14:textId="365E27A2" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="261FBA7A" w14:textId="0DE755A3" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
             <w:r w:rsidR="002D7A9D" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -339,64 +339,64 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="552351FC" w14:textId="63C7415C" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="002D7A9D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5EFA" w:rsidRPr="00712F6E" w14:paraId="3E5AC604" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00DC5EFA" w:rsidRPr="00712F6E" w14:paraId="3E5AC604" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FFBBF9D" w14:textId="1F3B724C" w:rsidR="00DC5EFA" w:rsidRPr="00712F6E" w:rsidRDefault="00DC5EFA" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Behavioral Health Hospital Discharge Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47F2B4BD" w14:textId="6DC3B10C" w:rsidR="00DC5EFA" w:rsidRPr="00712F6E" w:rsidRDefault="00DC5EFA" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -429,64 +429,64 @@
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E9D29D7" w14:textId="2D74F5DA" w:rsidR="00DC5EFA" w:rsidRPr="00712F6E" w:rsidRDefault="00DC5EFA" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="16222F62" w14:textId="176A1CB4" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="16222F62" w14:textId="176A1CB4" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0363C4E0" w14:textId="7BFAF2B8" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00AB66CD" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ureau of </w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -624,636 +624,812 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CDBDA83" w14:textId="59F947A0" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00016799" w:rsidRPr="00712F6E" w14:paraId="49C52561" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00BF4A05" w:rsidRPr="00712F6E" w14:paraId="2485387C" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5768F2DF" w14:textId="276C35A8" w:rsidR="00016799" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00016799">
+          <w:p w14:paraId="7AD04C03" w14:textId="2EDC20DA" w:rsidR="00BF4A05" w:rsidRPr="00712F6E" w:rsidRDefault="00BF4A05" w:rsidP="00BF4A05">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bureau of Health Professions Licensure: Prescription Monitoring Program </w:t>
+              <w:t>Bureau of Health Care Safety and Quality: Trauma Registry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="703A28DB" w14:textId="7D53488B" w:rsidR="00016799" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00016799">
+          <w:p w14:paraId="24010B53" w14:textId="5FDAF81D" w:rsidR="00BF4A05" w:rsidRPr="00712F6E" w:rsidRDefault="00BF4A05" w:rsidP="00BF4A05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="023E3D38" w14:textId="7F12E684" w:rsidR="00016799" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00016799">
-[...11 lines deleted...]
-              <w:t>2014</w:t>
+          <w:p w14:paraId="571C344F" w14:textId="59EADC03" w:rsidR="00BF4A05" w:rsidRPr="00712F6E" w:rsidRDefault="00BF4A05" w:rsidP="00BF4A05">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712F6E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28BF30F0" w14:textId="1322570F" w:rsidR="00016799" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00016799">
+          <w:p w14:paraId="700FADA3" w14:textId="1A187F33" w:rsidR="00BF4A05" w:rsidRPr="00712F6E" w:rsidRDefault="00BF4A05" w:rsidP="00BF4A05">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="2C5FBBC6" w14:textId="576ECC79" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00016799" w:rsidRPr="00712F6E" w14:paraId="49C52561" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42F8C905" w14:textId="4C0242A3" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="5768F2DF" w14:textId="276C35A8" w:rsidR="00016799" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00016799">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bureau of Infectious Diseases and Laboratory Sciences (BIDLS): COVID-19 – MA Virtual Epidemiologic Network</w:t>
+              <w:t xml:space="preserve">Bureau of Health Professions Licensure: Prescription Monitoring Program </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D449045" w14:textId="518DE702" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="703A28DB" w14:textId="7D53488B" w:rsidR="00016799" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00016799">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5F7D89" w14:textId="70EB0172" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
-[...11 lines deleted...]
-              <w:t>2020</w:t>
+          <w:p w14:paraId="023E3D38" w14:textId="7F12E684" w:rsidR="00016799" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00016799">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712F6E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50A70FEE" w14:textId="4189B3C9" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
+          <w:p w14:paraId="28BF30F0" w14:textId="1322570F" w:rsidR="00016799" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00016799">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="47384E9A" w14:textId="46DF2D4B" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="2C5FBBC6" w14:textId="576ECC79" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD308CC" w14:textId="489B27D2" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="42F8C905" w14:textId="4C0242A3" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>BIDLS: COVID-19 - MA Immunization Information System</w:t>
+              <w:t>Bureau of Infectious Diseases and Laboratory Sciences (BIDLS): COVID-19 – MA Virtual Epidemiologic Network</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E055778" w14:textId="7D229151" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="5D449045" w14:textId="518DE702" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF97CDF" w14:textId="7C9E105E" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="2A5F7D89" w14:textId="70EB0172" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD97A7F" w14:textId="44DA9A85" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
+          <w:p w14:paraId="50A70FEE" w14:textId="4189B3C9" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="405CC4A7" w14:textId="50920816" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="47384E9A" w14:textId="46DF2D4B" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24447214" w14:textId="20D2D6DB" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="4FD308CC" w14:textId="489B27D2" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>BIDLS: Hepatitis A Surveillance Data</w:t>
+              <w:t>BIDLS: COVID-19 - MA Immunization Information System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70D92E32" w14:textId="598FA6AE" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="6E055778" w14:textId="7D229151" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56CE3890" w14:textId="56CB5425" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
-[...18 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="5DF97CDF" w14:textId="7C9E105E" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712F6E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4D04D8" w14:textId="74FB2C1B" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
-[...11 lines deleted...]
-              <w:t>2023</w:t>
+          <w:p w14:paraId="7AD97A7F" w14:textId="44DA9A85" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712F6E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="5864B86B" w14:textId="2246506E" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="405CC4A7" w14:textId="50920816" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26423EE9" w14:textId="5F509AC7" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="24447214" w14:textId="20D2D6DB" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>BIDLS: Hepatitis C Surveillance Data</w:t>
+              <w:t>BIDLS: Hepatitis A Surveillance Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56742817" w14:textId="4A5ADB90" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="70D92E32" w14:textId="598FA6AE" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4132E414" w14:textId="113AEC48" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="56CE3890" w14:textId="56CB5425" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
             <w:r w:rsidR="00AB66CD" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E88584F" w14:textId="096712A0" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
+          <w:p w14:paraId="0D4D04D8" w14:textId="74FB2C1B" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="69314334" w14:textId="10B3BBDA" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="5864B86B" w14:textId="2246506E" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="525F94E1" w14:textId="5FC9DB44" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="26423EE9" w14:textId="5F509AC7" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>BIDLS: HIV Surveillance Data</w:t>
+              <w:t>BIDLS: Hepatitis C Surveillance Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37DF5FC5" w14:textId="7B0A22B5" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="56742817" w14:textId="4A5ADB90" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F69CEDA" w14:textId="751F9784" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="4132E414" w14:textId="113AEC48" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>201</w:t>
             </w:r>
             <w:r w:rsidR="00AB66CD" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3A4B6C" w14:textId="479E0F0D" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
+          <w:p w14:paraId="7E88584F" w14:textId="096712A0" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="1C06FCC2" w14:textId="57D1B9E0" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="69314334" w14:textId="10B3BBDA" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74B43F00" w14:textId="734198D7" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+          <w:p w14:paraId="525F94E1" w14:textId="5FC9DB44" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>BIDLS: HIV Surveillance Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37DF5FC5" w14:textId="7B0A22B5" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712F6E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DPH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F69CEDA" w14:textId="751F9784" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712F6E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>201</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB66CD" w:rsidRPr="00712F6E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3A4B6C" w14:textId="479E0F0D" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00AB66CD" w:rsidP="002A17FD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712F6E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="205C2376" w14:paraId="38878D21" w14:textId="77777777" w:rsidTr="205C2376">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CEF6C1" w14:textId="0B470E74" w:rsidR="214F9B49" w:rsidRDefault="214F9B49" w:rsidP="007139F0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="205C2376">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BIDLS: Tuberculosis Surveillance Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD54FB7" w14:textId="3D482492" w:rsidR="214F9B49" w:rsidRDefault="214F9B49" w:rsidP="205C2376">
+            <w:r w:rsidRPr="205C2376">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DPH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C48BB1" w14:textId="79D2F19A" w:rsidR="6125F60D" w:rsidRDefault="6125F60D" w:rsidP="205C2376">
+            <w:r w:rsidRPr="205C2376">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F489F92" w14:textId="4A05D21F" w:rsidR="6125F60D" w:rsidRDefault="6125F60D" w:rsidP="205C2376">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="205C2376">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="1C06FCC2" w14:textId="57D1B9E0" w:rsidTr="205C2376">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6856" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B43F00" w14:textId="734198D7" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00712F6E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Bureau of Substance Addiction Services (BSAS) Treatment Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41E1D81D" w14:textId="5AF885BE" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1282,65 +1458,65 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D4AF0D" w14:textId="3419A44C" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00E93902" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF360D" w:rsidRPr="00712F6E" w14:paraId="7251C86F" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00DF360D" w:rsidRPr="00712F6E" w14:paraId="7251C86F" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D90BA9D" w14:textId="1B8D89DB" w:rsidR="00DF360D" w:rsidRPr="00712F6E" w:rsidRDefault="00DF360D" w:rsidP="00DF360D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Department of Correction (DOC): Prison Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3454180A" w14:textId="1FEE4A09" w:rsidR="00DF360D" w:rsidRPr="00712F6E" w:rsidRDefault="00DF360D" w:rsidP="00DF360D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1373,65 +1549,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="239DA864" w14:textId="3E4C52F1" w:rsidR="00DF360D" w:rsidRPr="00712F6E" w:rsidRDefault="00DF360D" w:rsidP="00DF360D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="762BF1B4" w14:textId="54DA5CD2" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="762BF1B4" w14:textId="54DA5CD2" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F45C5F9" w14:textId="0B0E62F6" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Department of Industrial Accidents</w:t>
             </w:r>
             <w:r w:rsidR="00E93902" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (DIA)</w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1485,65 +1661,65 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5827CFA9" w14:textId="02293DE5" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00E93902" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="49EF7480" w14:textId="607209B1" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="49EF7480" w14:textId="607209B1" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EE47656" w14:textId="4638103D" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Department of Mental Health</w:t>
             </w:r>
             <w:r w:rsidR="00E93902" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (DMH)</w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1597,65 +1773,65 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11EAAAFD" w14:textId="256181B6" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00E93902" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="1F59D19D" w14:textId="4EB30532" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="1F59D19D" w14:textId="4EB30532" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="179"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="025529DF" w14:textId="656CB38C" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Mental Health: </w:t>
             </w:r>
             <w:r w:rsidR="00265B21" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recovery from Addiction Program (</w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1716,65 +1892,65 @@
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44DB1BBE" w14:textId="75567A21" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00E93902" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="12A51964" w14:textId="41C81DE1" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="12A51964" w14:textId="41C81DE1" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64ECAC16" w14:textId="1CE6D13C" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Transitional Assistance: </w:t>
             </w:r>
             <w:r w:rsidR="00C56012" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Supplemental Nutrition Assistance Program (</w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1842,65 +2018,65 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="352F2452" w14:textId="2582A743" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00C56012" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC7C32" w:rsidRPr="00712F6E" w14:paraId="0BB52295" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00AC7C32" w:rsidRPr="00712F6E" w14:paraId="0BB52295" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34E9E9E6" w14:textId="4319335A" w:rsidR="00AC7C32" w:rsidRPr="00712F6E" w:rsidRDefault="00AC7C32" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Department of Youth Services (DYS) Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CBEFBF1" w14:textId="5ED26E14" w:rsidR="00AC7C32" w:rsidRPr="00712F6E" w:rsidRDefault="00AC7C32" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1933,65 +2109,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02622F16" w14:textId="29ED909D" w:rsidR="00AC7C32" w:rsidRPr="00712F6E" w:rsidRDefault="00AC7C32" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="5DE3183B" w14:textId="6297AEEB" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="5DE3183B" w14:textId="6297AEEB" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74D38091" w14:textId="3E06CCBD" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Executive Office of Housing and Livable Communities</w:t>
             </w:r>
             <w:r w:rsidR="00C56012" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (EOHLC)</w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2045,65 +2221,65 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="701E5020" w14:textId="08F71554" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00C56012" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="6C1F82D6" w14:textId="7064F7A7" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="0080453D" w:rsidRPr="00712F6E" w14:paraId="6C1F82D6" w14:textId="7064F7A7" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01DD3E6F" w14:textId="3203D709" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="0080453D" w:rsidP="002A17FD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Office of Veterans' Services </w:t>
             </w:r>
             <w:r w:rsidR="00C56012" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">(EOVS) </w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2157,76 +2333,77 @@
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C7DB295" w14:textId="28D7BBF8" w:rsidR="0080453D" w:rsidRPr="00712F6E" w:rsidRDefault="00C56012" w:rsidP="002A17FD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D210BD" w:rsidRPr="00712F6E" w14:paraId="02A82804" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00D210BD" w:rsidRPr="00712F6E" w14:paraId="02A82804" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64D34E46" w14:textId="1D1AC990" w:rsidR="00D210BD" w:rsidRPr="00712F6E" w:rsidRDefault="00D210BD" w:rsidP="00D210BD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Homelessness Management Information System (HMIS), Boston Continuum of Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="196EB9DC" w14:textId="27B3600C" w:rsidR="00D210BD" w:rsidRPr="00712F6E" w:rsidRDefault="00D210BD" w:rsidP="00D210BD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Boston Housing Authority (BHA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2248,77 +2425,76 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="015706AF" w14:textId="52B34760" w:rsidR="00D210BD" w:rsidRPr="00712F6E" w:rsidRDefault="00D210BD" w:rsidP="00D210BD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7A9D" w:rsidRPr="00712F6E" w14:paraId="623543B1" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="002D7A9D" w:rsidRPr="00712F6E" w14:paraId="623543B1" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C5FD0F7" w14:textId="78988963" w:rsidR="002D7A9D" w:rsidRPr="00712F6E" w:rsidRDefault="002D7A9D" w:rsidP="002D7A9D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>House of Correction: Berkshire County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42E06939" w14:textId="17636348" w:rsidR="002D7A9D" w:rsidRPr="00712F6E" w:rsidRDefault="00F641BD" w:rsidP="002D7A9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Massachusetts Sheriffs' Association (</w:t>
             </w:r>
             <w:r w:rsidR="002D7A9D" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -2354,65 +2530,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26E960DA" w14:textId="39C45A7C" w:rsidR="002D7A9D" w:rsidRPr="00712F6E" w:rsidRDefault="002D7A9D" w:rsidP="002D7A9D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00910BBF" w:rsidRPr="00712F6E" w14:paraId="3EB04BCE" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00910BBF" w:rsidRPr="00712F6E" w14:paraId="3EB04BCE" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F246DF3" w14:textId="4EF0CFDA" w:rsidR="00910BBF" w:rsidRPr="00712F6E" w:rsidRDefault="00910BBF" w:rsidP="00910BBF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Barnstable County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="439AE86E" w14:textId="48BE7959" w:rsidR="00910BBF" w:rsidRPr="00712F6E" w:rsidRDefault="00910BBF" w:rsidP="00910BBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2445,65 +2621,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A95C4EB" w14:textId="03B7B475" w:rsidR="00910BBF" w:rsidRPr="00712F6E" w:rsidRDefault="00910BBF" w:rsidP="00910BBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00910BBF" w:rsidRPr="00712F6E" w14:paraId="7D3AAFD6" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00910BBF" w:rsidRPr="00712F6E" w14:paraId="7D3AAFD6" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C58EEE9" w14:textId="7C7DA188" w:rsidR="00910BBF" w:rsidRPr="00712F6E" w:rsidRDefault="00910BBF" w:rsidP="00910BBF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction</w:t>
             </w:r>
             <w:r w:rsidR="00493722" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2550,65 +2726,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="531F9241" w14:textId="7F32E322" w:rsidR="00910BBF" w:rsidRPr="00712F6E" w:rsidRDefault="00910BBF" w:rsidP="00910BBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="5F576BD6" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="5F576BD6" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F7897FB" w14:textId="40C12F94" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Dukes County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="606B601C" w14:textId="0F2B0895" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2641,65 +2817,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11D62508" w14:textId="5F167B1B" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="1D20BF11" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="1D20BF11" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D12EAE8" w14:textId="501699A5" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Essex County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49CA8692" w14:textId="67F2E3E7" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2732,65 +2908,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C791B80" w14:textId="67EC42CE" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="459C86F0" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="459C86F0" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C4EA02F" w14:textId="58830D73" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Franklin County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F63D69C" w14:textId="1BC5F3F2" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2823,65 +2999,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79978A2B" w14:textId="7E8D5046" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="3A35A6CE" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="3A35A6CE" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20F16DA5" w14:textId="4871B363" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Hampden County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69081F37" w14:textId="7054498A" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2914,65 +3090,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FBE7FB2" w14:textId="6C739879" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="71D134CC" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="71D134CC" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="374D1031" w14:textId="7A2A6AA8" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Hampshire County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2272FC19" w14:textId="092B60FE" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3005,65 +3181,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57584EBB" w14:textId="44653650" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="410D2C31" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="410D2C31" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37D0D8F8" w14:textId="1605C94A" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Middlesex County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62206EF8" w14:textId="15613C8D" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3096,65 +3272,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7990BF70" w14:textId="555674EB" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="23FAEA14" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="23FAEA14" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31651B0F" w14:textId="511A7CFA" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Nantucket County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ECBDE53" w14:textId="487E5F2A" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3190,65 +3366,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="750D8D84" w14:textId="5493A0E6" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="3AEA9327" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="3AEA9327" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BF2D51C" w14:textId="50A55FDB" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Norfolk County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DE676D3" w14:textId="23320222" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3284,65 +3460,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00864AA7" w14:textId="7992DD8E" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="420C4182" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="420C4182" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="541C18A2" w14:textId="1DE8557A" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Plymouth County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E9DF82" w14:textId="5CA6128D" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3375,65 +3551,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A8100E5" w14:textId="473DCB0A" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="40C2C455" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="40C2C455" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72FB74E0" w14:textId="2ABBA87F" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Suffolk County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33BF991B" w14:textId="75FD8D07" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3466,65 +3642,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D52137F" w14:textId="44E3332D" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="686F6840" w14:textId="77777777" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="686F6840" w14:textId="77777777" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AF2B884" w14:textId="165744C2" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>House of Correction: Worcester County Jail Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C9D45F2" w14:textId="65D5EA9B" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3557,65 +3733,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F82CFEC" w14:textId="0B0F1938" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="1C9AF8BC" w14:textId="718F3877" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="1C9AF8BC" w14:textId="718F3877" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1839A1E2" w14:textId="62F3CC2C" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Houses of Correction</w:t>
             </w:r>
             <w:r w:rsidR="00C56012" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3692,65 +3868,65 @@
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E76202C" w14:textId="1CCDFAF6" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00C56012" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="35FE80A7" w14:textId="7D4136A8" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="35FE80A7" w14:textId="7D4136A8" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0044F7B4" w14:textId="26E39470" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Massachusetts Cancer Registry: Cancer Incidence Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70DF58BA" w14:textId="77777777" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3797,65 +3973,65 @@
           </w:tcPr>
           <w:p w14:paraId="49DAC769" w14:textId="735AF796" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00C56012" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00664C51" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="5C57A8FA" w14:textId="2C530E10" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="5C57A8FA" w14:textId="2C530E10" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36BE48FD" w14:textId="20812AAC" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Office of the Chief Medical Examiner: Circumstances of Death Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D02E348" w14:textId="77777777" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3895,65 +4071,65 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="094F3B0E" w14:textId="27AE3F2E" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00C56012" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="273F3C8B" w14:textId="597627E1" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="273F3C8B" w14:textId="597627E1" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29FA6F70" w14:textId="5D1859A4" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Office of the Chief Medical Examiner: Postmortem Toxicology Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0791F5C1" w14:textId="77777777" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3986,65 +4162,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24E4C51F" w14:textId="2CBD9804" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00C56012" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="14F2F2E5" w14:textId="17F041AF" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="14F2F2E5" w14:textId="17F041AF" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40026FD8" w14:textId="67CB2561" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Office of Emergency Medical Services: Massachusetts Ambulance Trip Record Information System (MATRIS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38899905" w14:textId="77777777" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4077,65 +4253,65 @@
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77149776" w14:textId="67C67917" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00C539E5" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="78E0FC9E" w14:textId="49403C4B" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="78E0FC9E" w14:textId="49403C4B" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0151A3B4" w14:textId="238C5296" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Registry of Vital Records and Statistics Dataset: Birth Certificates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3401E5F7" w14:textId="77777777" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4175,65 +4351,65 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4055EBDA" w14:textId="610095B2" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="44D8F8A4" w14:textId="664682C0" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="44D8F8A4" w14:textId="664682C0" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A4820CC" w14:textId="341993FB" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Registry of Vital Records and Statistics Dataset: Death Certificates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C1F256C" w14:textId="77777777" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4273,76 +4449,77 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A12FBD5" w14:textId="4A21E6C9" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="111182AB" w14:textId="0139A038" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="111182AB" w14:textId="0139A038" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52C79408" w14:textId="4B1BF4AB" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Registry of Vital Records and Statistics Dataset: Fetal Death Certificates </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D86C954" w14:textId="77777777" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4371,65 +4548,65 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AC42BAF" w14:textId="5838532B" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00016799" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="5428A7C8" w14:textId="136C964E" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="5428A7C8" w14:textId="136C964E" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F64DDD1" w14:textId="1ED89D2D" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Carceral Resource Index</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B9E7571" w14:textId="6EBA3E43" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4462,77 +4639,76 @@
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47CEFB5D" w14:textId="4E10DE5A" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="0039485F" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="4FB6C875" w14:textId="20B8F9CF" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="4FB6C875" w14:textId="20B8F9CF" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59C66073" w14:textId="05724B7C" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>High Intensity Drug Trafficking Areas</w:t>
             </w:r>
             <w:r w:rsidR="0039485F" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (HIDTA)</w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Drug Seizure Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A6EEFC6" w14:textId="77777777" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
@@ -4575,65 +4751,65 @@
           </w:tcPr>
           <w:p w14:paraId="73543A56" w14:textId="6ED298DF" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="0039485F" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="000A25E4">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="7E4928D4" w14:textId="497C1A1E" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="7E4928D4" w14:textId="497C1A1E" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="296"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="323507F2" w14:textId="65A3AB5D" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Index of Concentration at the Extremes Measures </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="377EA7C8" w14:textId="3E65C1EC" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00AF2F57" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4687,65 +4863,65 @@
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3902D6A7" w14:textId="1578C56F" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="0039485F" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="26CBFAFA" w14:textId="23CBA989" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="26CBFAFA" w14:textId="23CBA989" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57B03CBC" w14:textId="77A88899" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Overdose Education and Naloxone Distribution (OEND) Program: First Responder Naloxone Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3489" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F16CB8B" w14:textId="77777777" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4785,65 +4961,65 @@
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5733A1AB" w14:textId="348ADB7B" w:rsidR="00493722" w:rsidRPr="001E3640" w:rsidRDefault="0039485F" w:rsidP="00493722">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E3640">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="1C94230A" w14:textId="25F788AF" w:rsidTr="00712F6E">
+      <w:tr w:rsidR="00493722" w:rsidRPr="00712F6E" w14:paraId="1C94230A" w14:textId="25F788AF" w:rsidTr="205C2376">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="589F40DF" w14:textId="51FBA377" w:rsidR="00493722" w:rsidRPr="00712F6E" w:rsidRDefault="00493722" w:rsidP="00493722">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
             <w:r w:rsidR="00AF2F57" w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">niversity of </w:t>
             </w:r>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4938,58 +5114,68 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00712F6E">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="701AED4D" w14:textId="7EBA0CEF" w:rsidR="00FA685B" w:rsidRPr="002A17FD" w:rsidRDefault="00712F6E" w:rsidP="00712F6E">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
-      <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
-[...6 lines deleted...]
-      </w:fldSimple>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>SEQ Table \* ARABIC</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00905C0E">
         <w:t>Public Health Data Warehouse years covered by dataset</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FA685B" w:rsidRPr="002A17FD" w:rsidSect="00BB1BB0">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -4997,50 +5183,136 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07AF9132"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="721C3718"/>
+    <w:lvl w:ilvl="0" w:tplc="0B1A4E4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="952AFA6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5456C6DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="882EBBA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A7D2C11E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="13642142">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3BF8227A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="226A8C8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B9C44A80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77AC43F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1D290F8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5085,51 +5357,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="797A4006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F93C3EC8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0C6C38">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="23C0C7A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="81BA3894">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5171,180 +5443,198 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="550E59C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="381ABF8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1967737699">
+  <w:num w:numId="1" w16cid:durableId="2044133464">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1967737699">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="405493347">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A17FD"/>
     <w:rsid w:val="0001356E"/>
     <w:rsid w:val="00016799"/>
     <w:rsid w:val="000651BD"/>
     <w:rsid w:val="000A25E4"/>
     <w:rsid w:val="000A7BE2"/>
     <w:rsid w:val="000C082D"/>
     <w:rsid w:val="000CE83D"/>
     <w:rsid w:val="00162F6F"/>
     <w:rsid w:val="00174768"/>
     <w:rsid w:val="001A0673"/>
     <w:rsid w:val="001E3640"/>
     <w:rsid w:val="00210AB0"/>
     <w:rsid w:val="0022154D"/>
     <w:rsid w:val="00265B21"/>
     <w:rsid w:val="002A17FD"/>
     <w:rsid w:val="002D7771"/>
     <w:rsid w:val="002D7A9D"/>
     <w:rsid w:val="0033318D"/>
     <w:rsid w:val="003360D2"/>
     <w:rsid w:val="003818E3"/>
     <w:rsid w:val="00390DD3"/>
     <w:rsid w:val="0039485F"/>
     <w:rsid w:val="003D0F0F"/>
     <w:rsid w:val="003D4587"/>
     <w:rsid w:val="00444F64"/>
     <w:rsid w:val="00476BC8"/>
     <w:rsid w:val="00493722"/>
     <w:rsid w:val="00505206"/>
     <w:rsid w:val="00527085"/>
     <w:rsid w:val="00540E24"/>
     <w:rsid w:val="005619B7"/>
-    <w:rsid w:val="005B3938"/>
     <w:rsid w:val="005E1E0F"/>
     <w:rsid w:val="005F3BF4"/>
     <w:rsid w:val="00610738"/>
     <w:rsid w:val="0061359E"/>
     <w:rsid w:val="00664C51"/>
+    <w:rsid w:val="006B7686"/>
     <w:rsid w:val="006D61B9"/>
     <w:rsid w:val="00711E3F"/>
     <w:rsid w:val="00712F6E"/>
+    <w:rsid w:val="007139F0"/>
     <w:rsid w:val="00760A99"/>
     <w:rsid w:val="00781AD1"/>
     <w:rsid w:val="0080453D"/>
     <w:rsid w:val="00807599"/>
     <w:rsid w:val="008624A9"/>
     <w:rsid w:val="00867F0B"/>
     <w:rsid w:val="00871C7D"/>
     <w:rsid w:val="008D1D9B"/>
     <w:rsid w:val="008E29EA"/>
     <w:rsid w:val="00905ED9"/>
     <w:rsid w:val="00910BBF"/>
     <w:rsid w:val="0098455D"/>
     <w:rsid w:val="009A292F"/>
     <w:rsid w:val="009C2DBB"/>
     <w:rsid w:val="00A16B57"/>
     <w:rsid w:val="00A67868"/>
     <w:rsid w:val="00A835C2"/>
     <w:rsid w:val="00AA36DF"/>
     <w:rsid w:val="00AB66CD"/>
     <w:rsid w:val="00AC7C32"/>
     <w:rsid w:val="00AE0A3D"/>
     <w:rsid w:val="00AF2F57"/>
     <w:rsid w:val="00B038E7"/>
     <w:rsid w:val="00B23BEB"/>
     <w:rsid w:val="00B27C65"/>
     <w:rsid w:val="00B65305"/>
     <w:rsid w:val="00B83BE6"/>
     <w:rsid w:val="00B90A2F"/>
     <w:rsid w:val="00BB1BB0"/>
     <w:rsid w:val="00BC684D"/>
     <w:rsid w:val="00BE0AA9"/>
+    <w:rsid w:val="00BF4A05"/>
     <w:rsid w:val="00C22CE5"/>
     <w:rsid w:val="00C539E5"/>
     <w:rsid w:val="00C56012"/>
     <w:rsid w:val="00C71B97"/>
     <w:rsid w:val="00C746F7"/>
     <w:rsid w:val="00C8311D"/>
     <w:rsid w:val="00C86914"/>
     <w:rsid w:val="00D210BD"/>
     <w:rsid w:val="00DC5EFA"/>
     <w:rsid w:val="00DF360D"/>
+    <w:rsid w:val="00E337A9"/>
     <w:rsid w:val="00E479A4"/>
     <w:rsid w:val="00E8011D"/>
     <w:rsid w:val="00E93902"/>
     <w:rsid w:val="00F50C54"/>
     <w:rsid w:val="00F641BD"/>
     <w:rsid w:val="00F718F3"/>
     <w:rsid w:val="00FA685B"/>
     <w:rsid w:val="0C592D6E"/>
     <w:rsid w:val="0F78F23B"/>
+    <w:rsid w:val="104B4BF7"/>
     <w:rsid w:val="1119BDC2"/>
     <w:rsid w:val="12CAFC3C"/>
     <w:rsid w:val="1E836A66"/>
+    <w:rsid w:val="2053FD4B"/>
+    <w:rsid w:val="205C2376"/>
     <w:rsid w:val="20C19905"/>
+    <w:rsid w:val="214F9B49"/>
     <w:rsid w:val="2F0FCF31"/>
     <w:rsid w:val="36D39477"/>
+    <w:rsid w:val="3A983C70"/>
+    <w:rsid w:val="40240218"/>
     <w:rsid w:val="41408E05"/>
     <w:rsid w:val="415A37FB"/>
     <w:rsid w:val="42D3F924"/>
     <w:rsid w:val="4B435AC0"/>
     <w:rsid w:val="4E288E3F"/>
     <w:rsid w:val="4ED50A28"/>
     <w:rsid w:val="51EAB27B"/>
     <w:rsid w:val="539CDC01"/>
+    <w:rsid w:val="5BB5A509"/>
+    <w:rsid w:val="6125F60D"/>
     <w:rsid w:val="61EC70DE"/>
+    <w:rsid w:val="6421DE76"/>
     <w:rsid w:val="68CBD37A"/>
+    <w:rsid w:val="6FD656D9"/>
     <w:rsid w:val="797C269C"/>
     <w:rsid w:val="7C56845B"/>
     <w:rsid w:val="7D9C75CA"/>
     <w:rsid w:val="7ED250D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6832,74 +7122,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="da17af8e-411d-4b8d-910b-6c647cf9e860">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e0462724-c287-4692-a122-48640871c549" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB56821AB0234D46B96CFB9019AB4E7E" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3dc3612c2062322f778ce1bbb5965f06">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da17af8e-411d-4b8d-910b-6c647cf9e860" xmlns:ns3="e0462724-c287-4692-a122-48640871c549" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fa353c95e24cadc1ad830dd72ff3ad35" ns2:_="" ns3:_="">
     <xsd:import namespace="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
     <xsd:import namespace="e0462724-c287-4692-a122-48640871c549"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -7090,132 +7371,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{685B716A-F12C-4C37-94A7-FB74084985EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA8FE4A7-B83F-48A7-B69F-627E68B41EB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
     <ds:schemaRef ds:uri="e0462724-c287-4692-a122-48640871c549"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{758FE149-F94C-4206-9665-78AB412472D9}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75A5D092-722F-4BD2-953A-8F03A48B0F7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
     <ds:schemaRef ds:uri="e0462724-c287-4692-a122-48640871c549"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{758FE149-F94C-4206-9665-78AB412472D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>566</Words>
-  <Characters>3232</Characters>
+  <Words>585</Words>
+  <Characters>3337</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3791</CharactersWithSpaces>
+  <CharactersWithSpaces>3915</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Public Health Data Warehouse years covered by dataset</dc:title>
   <dc:subject/>
   <dc:creator>Bernson, Dana (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AB56821AB0234D46B96CFB9019AB4E7E</vt:lpwstr>
   </property>