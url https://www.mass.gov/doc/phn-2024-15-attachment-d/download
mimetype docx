--- v0 (2025-10-23)
+++ v1 (2026-08-25)
@@ -1,205 +1,237 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1380CFF6" w14:textId="25D86304" w:rsidR="00354662" w:rsidRDefault="00354662">
       <w:r>
-        <w:t>PHN # 689 Transition to DocuSign</w:t>
+        <w:t xml:space="preserve">PHN # 689 Transition to </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>DocuSign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3B54FDD8" w14:textId="5CE68B74" w:rsidR="00FB0EC3" w:rsidRDefault="00E912B7">
       <w:r>
         <w:t>Addendum D Power Form Link</w:t>
       </w:r>
       <w:r w:rsidR="00354662">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0008694D" w14:textId="77777777" w:rsidR="00D962AD" w:rsidRDefault="00D962AD"/>
     <w:p w14:paraId="035C8871" w14:textId="1EA7520A" w:rsidR="00D02F31" w:rsidRDefault="00D962AD" w:rsidP="00D962AD">
       <w:r w:rsidRPr="00D962AD">
         <w:t xml:space="preserve">When ready to complete the Power Form, click on the link </w:t>
       </w:r>
       <w:r w:rsidR="00D02F31">
         <w:t xml:space="preserve">below </w:t>
       </w:r>
       <w:r w:rsidRPr="00D962AD">
         <w:t xml:space="preserve">and you will be brought to the log in page. The log in is your name and email. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484D1FB6" w14:textId="77777777" w:rsidR="00D02F31" w:rsidRDefault="00D962AD" w:rsidP="00D962AD">
       <w:r w:rsidRPr="00D962AD">
         <w:t xml:space="preserve">As soon as you log in you are activating the Power Form to begin the contract process.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D73FC2" w14:textId="77777777" w:rsidR="00D02F31" w:rsidRDefault="00D962AD" w:rsidP="00D962AD">
       <w:r w:rsidRPr="00D962AD">
         <w:t xml:space="preserve">DO NOT ACCESS THE POWER FORM UNTIL YOU ARE READY TO START A CONTRACT/ADDENDUM AS THIS WILL INCUR COSTS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056A9F60" w14:textId="51C67730" w:rsidR="00D962AD" w:rsidRDefault="00D962AD" w:rsidP="00D962AD">
       <w:r w:rsidRPr="00D962AD">
         <w:t xml:space="preserve">Remember the “Finish Later” Button! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2261FA00" w14:textId="77777777" w:rsidR="00E912B7" w:rsidRDefault="00E912B7" w:rsidP="00D962AD"/>
-    <w:p w14:paraId="72010AF9" w14:textId="77777777" w:rsidR="00E912B7" w:rsidRDefault="00354662" w:rsidP="00E912B7">
+    <w:p w14:paraId="72010AF9" w14:textId="39AFB6F4" w:rsidR="00E912B7" w:rsidRDefault="00E912B7" w:rsidP="00E912B7">
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00E912B7" w:rsidRPr="00D55ED4">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00222AC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://na4.docusign.net/Member/PowerFormSigning.aspx?PowerFormId=9b5cd617-09d7-4001-96af-cdc1d7a27462&amp;env=na4&amp;acct=6f0e514f-67b3-439c-99a8-ddd9123ec599&amp;v=2</w:t>
+          <w:t>DocuSign</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00222AC2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00222AC2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Powerform</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00222AC2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Link </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E912B7">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3098D3C5" w14:textId="77777777" w:rsidR="00E912B7" w:rsidRPr="00D962AD" w:rsidRDefault="00E912B7" w:rsidP="00D962AD"/>
     <w:p w14:paraId="1E928D88" w14:textId="6B3C8154" w:rsidR="00D962AD" w:rsidRDefault="006C11CF">
       <w:r>
         <w:t xml:space="preserve">If you have any questions, please contact your HMS. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D962AD">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC0BFD"/>
     <w:rsid w:val="001157BB"/>
+    <w:rsid w:val="00222AC2"/>
     <w:rsid w:val="002E06E3"/>
     <w:rsid w:val="00354662"/>
+    <w:rsid w:val="00587FF4"/>
     <w:rsid w:val="006C11CF"/>
     <w:rsid w:val="006F6634"/>
+    <w:rsid w:val="0098188E"/>
+    <w:rsid w:val="009A1629"/>
     <w:rsid w:val="00CC0BFD"/>
     <w:rsid w:val="00D02F31"/>
     <w:rsid w:val="00D3233C"/>
     <w:rsid w:val="00D962AD"/>
     <w:rsid w:val="00E912B7"/>
     <w:rsid w:val="00FB0EC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1301173E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8AA6F409-13B4-4678-8866-8AE010CF13DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1110,51 +1142,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC0BFD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CC0BFD"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1898129335">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://na4.docusign.net/Member/PowerFormSigning.aspx?PowerFormId=9b5cd617-09d7-4001-96af-cdc1d7a27462&amp;env=na4&amp;acct=6f0e514f-67b3-439c-99a8-ddd9123ec599&amp;v=2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1443,95 +1475,76 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d1706ee9-80ee-4f25-af17-8ecdea1037d8" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e3a643d11b02680e83b8b30b1d3833b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010029D5957896562942B02BE26174CF78CB" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f5879caac1a8187d6e94092bea6a822">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d1706ee9-80ee-4f25-af17-8ecdea1037d8" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dd666bcc4e69c57e4801e36fe81a00ab" ns2:_="" ns3:_="">
     <xsd:import namespace="d1706ee9-80ee-4f25-af17-8ecdea1037d8"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d1706ee9-80ee-4f25-af17-8ecdea1037d8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -1558,50 +1571,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b83dbe2-6fd2-449a-a932-0d75829bf641" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -1703,118 +1721,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d1706ee9-80ee-4f25-af17-8ecdea1037d8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1918DCD9-AE04-4B21-AB33-365F638317A3}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CEC8AA5-646A-413D-B1D9-74D475B3F203}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{758131F6-2C97-4B2A-AA0D-76AEFF1B60D9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d1706ee9-80ee-4f25-af17-8ecdea1037d8"/>
     <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1918DCD9-AE04-4B21-AB33-365F638317A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d1706ee9-80ee-4f25-af17-8ecdea1037d8"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF265389-C8A9-4D89-90EE-72B632A57CF9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>125</Words>
-  <Characters>696</Characters>
+  <Words>97</Words>
+  <Characters>592</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>805</CharactersWithSpaces>
+  <CharactersWithSpaces>680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Farrell, Mary (EOHLC)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010029D5957896562942B02BE26174CF78CB</vt:lpwstr>
   </property>