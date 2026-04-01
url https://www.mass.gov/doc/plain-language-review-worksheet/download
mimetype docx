--- v1 (2026-02-01)
+++ v2 (2026-04-01)
@@ -1,5449 +1,2574 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="27C884CF" wp14:paraId="0DBC5F9A" wp14:textId="659AD24C">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="73FA9CE2" wp14:paraId="3D50A970" wp14:textId="0E9BFE07">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w:rsidR="45F6EA1A" w:rsidP="33159D11" w:rsidRDefault="45F6EA1A" w14:paraId="4E31A03A" w14:textId="0E3E65ED">
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:before="360" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73FA9CE2" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Evaluating a document for plain language</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="73FA9CE2" wp14:paraId="6D937527" wp14:textId="19368CDD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73FA9CE2" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In a plain language review, we look for ways that a document might cause friction for its readers. We want them to be able to find, understand, and use it without unnecessary barriers.  (By document, we mean anything you publish: Webpages, letters, brochures, forms, files, and so on.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="44F07766" wp14:paraId="68794FD2" wp14:noSpellErr="1" wp14:textId="65F68065">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44F07766" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This worksheet includes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="44F07766" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="44F07766" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “tests” that help you review a document for plain language. Each test includes prompts to help you find issues. Use this worksheet to organize your thoughts and identify the most important changes a document needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="73FA9CE2" wp14:paraId="2A8C5836" wp14:textId="49A4E6B3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...345 lines deleted...]
-          <w:iCs w:val="0"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73FA9CE2" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 1: Is it clear who the document is for and what they can do with it?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="536B8E88" wp14:paraId="52C81AF2" wp14:textId="00730F26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Most document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="46920D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should explicitly say who they are for and what that audience can do with them. Then, the rest of the document should support these. For example, are there technical terms that need defining? Would the audience obviously have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="53E7855E" w:rsidR="689E831B">
-[...1048 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="33159D11" wp14:paraId="1FA1BFE8" wp14:textId="4FF4BC14">
+      <w:r w:rsidRPr="536B8E88" w:rsidR="0EA246FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the document </w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>doesn’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> answer?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0872F821" w:rsidP="243642DD" w:rsidRDefault="0872F821" w14:paraId="174AD431" w14:textId="78D09698">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="0872F821">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 1 prompts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="754B1E9A" wp14:textId="03676915">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="33159D11" wp14:paraId="23D6E611" wp14:textId="15E42D62">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Is it clear who the document is for? (Be specific, e.g., "people applying for unemployment")</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="0A61F585" wp14:textId="4FAB9F02">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="27C884CF" w:rsidP="33159D11" w:rsidRDefault="27C884CF" w14:paraId="29E94AB7" w14:textId="35214FD6">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Is it clear what they should be able to do with it? (What should they be able to do with it?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="44FB19C6" wp14:textId="39E22D07">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="27C884CF" w:rsidP="27C884CF" w:rsidRDefault="27C884CF" w14:paraId="2D464026" w14:textId="07A68F55">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How much do they know about the topic? </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="3C5A8159" wp14:textId="4BD3D905">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="27C884CF" w:rsidP="27C884CF" w:rsidRDefault="27C884CF" w14:paraId="3C61C56E" w14:textId="76100AF9">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>☐ No experience | ☐ Expert | ☐ Unclear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="4A6B66AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | ☐ Mixed audience of experts and non-</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="4A6B66AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>experts</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="536B8E88" wp14:paraId="0F6DEB89" wp14:textId="1BCD0B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Are there words or ideas they might not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>know?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="25E55916">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any words or phrases that might need</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="604B752F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xplanations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="06FAB24C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="59CBEBC2" wp14:textId="4DC9E52A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="40A22A91">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 1 notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="243642DD" w:rsidP="536B8E88" w:rsidRDefault="243642DD" w14:paraId="3CFB65EA" w14:textId="1C3E3DCA">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="27C884CF" wp14:paraId="5C46FC64" wp14:textId="71A327D4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="536B8E88" w:rsidR="1FEBDEAC">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Replace with your observations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="536B8E88" w:rsidP="536B8E88" w:rsidRDefault="536B8E88" w14:paraId="1E881EA9" w14:textId="16930791">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="73FA9CE2" wp14:paraId="20A7E830" wp14:textId="79117EA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="1"/>
         <w:keepLines w:val="1"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27C884CF" w:rsidR="689E831B">
-[...1 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="73FA9CE2" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. Check the readability score to </w:t>
-[...243 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+        <w:t>Test 2: Does the structure of information match the audience’s needs?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="1C14EDCC" wp14:textId="1494C9F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Current reading level: __________</w:t>
-[...131 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="33159D11" wp14:paraId="7D3B4F9A" wp14:textId="1285E91C">
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audiences have priorities for what information is important, what order things should be written in, and what should be left out. Does this document match those priorities? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="5FC5C9EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">That is, would the audience agree with how information has been </w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="6180799C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prioritized and ordered?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="53737924" w:rsidP="243642DD" w:rsidRDefault="53737924" w14:paraId="088E65BC" w14:textId="02CABF89">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="53737924">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 2 prompts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="42B31908" wp14:textId="5899133F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...31 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="33159D11" wp14:paraId="59EEC567" wp14:textId="26D923C6">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“Big picture” structure: Is the document organized into sections that make sense for how the audience will use it? If not, how should it be organized?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="3E6D89B2" wp14:textId="47B21491">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
-[...65 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="33159D11" wp14:paraId="5335C579" wp14:textId="45B147E4">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Little picture” structure: Is there writing that the audience </w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>doesn’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need at all?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="2F12DFE8" wp14:textId="289AD4C2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="2D4FCE4D">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 2 notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="01814C9F" w:rsidP="243642DD" w:rsidRDefault="01814C9F" w14:paraId="59E96FFF" w14:textId="1A3C86FF">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="01814C9F">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Replace with your observations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="243642DD" w:rsidP="243642DD" w:rsidRDefault="243642DD" w14:paraId="49AC3357" w14:textId="444C500C">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="243642DD" w:rsidP="243642DD" w:rsidRDefault="243642DD" w14:paraId="2CDCA01B" w14:textId="4A50B401">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="73FA9CE2" wp14:paraId="3B171470" wp14:textId="4EC7D152">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73FA9CE2" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 3: Can you scan the document using labels, posts, and other cues?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="3789A22F" wp14:textId="5CDCE985">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>benefit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from lots of cues about how they are organized. Pay special attention to titles, headings, labels, and visuals. These should be descriptive, frequent, and make it easy to tell the major topics a document </w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>contains</w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="18AF3152" w:rsidP="243642DD" w:rsidRDefault="18AF3152" w14:paraId="69AFB6BF" w14:textId="11D64249">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="18AF3152">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 3 prompts:</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="38CF44CC" wp14:textId="4E4D2AEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...66 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="36450D0B" wp14:paraId="0544ADC7" wp14:textId="3F2DA420">
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does the title of the document clearly describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>what’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="4F44571F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="3CC04A6A" wp14:textId="33E14BED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do all the headings clearly say </w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>what’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under them?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="2391B526" wp14:textId="5019EF7F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Are there missing headings?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="5024E723" wp14:textId="138D4FBC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Are there opportunities for any other labels or cues that would help people navigate the document?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="3B2F5948" wp14:textId="5995045B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="271A3654">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 3 notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="08D3BB29" wp14:textId="1A3C86FF">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="27C884CF" wp14:paraId="5ACF1550" wp14:textId="3F5A9BBA">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="6D0E609A">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Replace with your observations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="77033182" wp14:textId="7F72F7E8">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="73FA9CE2" wp14:paraId="60BA5304" wp14:textId="26020147">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="73FA9CE2" wp14:paraId="157190C3" wp14:textId="1F9F1FC5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="27C884CF" w:rsidR="689E831B">
-[...1 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. Structure and </w:t>
-[...3 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:t>Test 4: Are there too many unexplained ideas too close together?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1B17AF72" w:rsidP="243642DD" w:rsidRDefault="1B17AF72" w14:paraId="7AEAD242" w14:textId="7E2D6E5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B17AF72">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documents that introduce many ideas quickly create a lot of unnecessary friction for readers. Often, you can make things plainer language by providing information in small chunks. You can also recognize when an idea needs another sentence of explanation or an example.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5820A7C6" w:rsidP="243642DD" w:rsidRDefault="5820A7C6" w14:paraId="528B50FA" w14:textId="628C95AB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="5820A7C6">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 4 prompts</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="1EB81F98" wp14:textId="3CF30563">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Find sentences that try to do too much. They might be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>very long</w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>contain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> too many ideas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="6CECCBB8" wp14:textId="2D71DCF0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Find passages that are lists of items. Can they be rewritten as bullets?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="243642DD" w:rsidR="2EB525DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="794347F3" wp14:textId="328E7061">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Find paragraphs that cover too much ground. Can they be split into multiple?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="1C100868" wp14:textId="1A518EAF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="2FA9FC0E">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 4 notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4CE89254" w:rsidP="243642DD" w:rsidRDefault="4CE89254" w14:paraId="54EBA00E" w14:textId="1A3C86FF">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="4CE89254">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Replace with your observations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="243642DD" w:rsidP="243642DD" w:rsidRDefault="243642DD" w14:paraId="44DB2E19" w14:textId="5C995127">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="243642DD" w:rsidP="243642DD" w:rsidRDefault="243642DD" w14:paraId="102D7C56" w14:textId="63D80450">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="243642DD" w:rsidP="243642DD" w:rsidRDefault="243642DD" w14:paraId="1EE3CBEC" w14:textId="613AA451">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="243642DD" w:rsidP="243642DD" w:rsidRDefault="243642DD" w14:paraId="229E7E6F" w14:textId="07ED7FD6">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="73FA9CE2" wp14:paraId="715C1C5F" wp14:textId="7827A4B3">
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>c</w:t>
-[...3 lines deleted...]
-          <w:noProof w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="73FA9CE2" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="Aptos Display" w:cs="Aptos Display"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>larity</w:t>
-[...2 lines deleted...]
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="27C884CF" wp14:paraId="7A71DA5A" wp14:textId="1BF95869">
+        <w:t>Test 5: Does the tone create unnecessary barriers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="55A28E02" wp14:textId="12C4168E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Look for opportunities to make the document less hyperformal. Documents that are too formal are harder to read, sometimes verging on incomprehensible. In addition, overly formal writing also communicates, “This is only for legal and policy professionals. If you do not have specialized knowledge, this is not for you.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="267A8C0D" w:rsidP="243642DD" w:rsidRDefault="267A8C0D" w14:paraId="1BE8648A" w14:textId="78E4CD7A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
-[...699 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:eastAsiaTheme="minorAscii" w:cstheme="minorAscii"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="267A8C0D">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 5 prompts</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="6C39CB89" wp14:textId="70C06B94">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>List</w:t>
-[...116 lines deleted...]
-          <w:rFonts w:ascii="Arial Nova" w:hAnsi="Arial Nova" w:eastAsia="Arial Nova" w:cs="Arial Nova"/>
+        <w:t>Is the tone unnecessarily formal? Find examples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="243642DD" wp14:paraId="2EDDD377" wp14:textId="612D1270">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="1B6EF7F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Instructions or steps</w:t>
-[...571 lines deleted...]
-    <w:p w:rsidR="27C884CF" w:rsidP="33159D11" w:rsidRDefault="27C884CF" w14:paraId="1A58CBA7" w14:textId="4412630F">
+        <w:t xml:space="preserve">Is the writing unnecessarily full of jargon, e.g., legal terms, corporate or industry language, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="73009332" w:rsidP="243642DD" w:rsidRDefault="73009332" w14:paraId="1A5EACD9" w14:textId="4F1F4035">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="73009332">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Test 5 notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="73009332" w:rsidP="243642DD" w:rsidRDefault="73009332" w14:paraId="448FE017" w14:textId="1A3C86FF">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...250 lines deleted...]
-    <w:p w:rsidR="27C884CF" w:rsidP="27C884CF" w:rsidRDefault="27C884CF" w14:paraId="26B03F1E" w14:textId="03C2AE32">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="243642DD" w:rsidR="73009332">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Replace with your observations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="243642DD" w:rsidP="243642DD" w:rsidRDefault="243642DD" w14:paraId="2379C3DE" w14:textId="0D1606BE">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1378 lines deleted...]
-    </w:p>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="73FA9CE2" wp14:paraId="2572212E" wp14:textId="14C971E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" wp14:paraId="2C078E63" wp14:textId="02FF1D9E"/>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="8">
+    <w:nsid w:val="aac51ce"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="7">
+    <w:nsid w:val="d580c06"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="6">
-    <w:nsid w:val="11aca362"/>
-    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:nsid w:val="7e7cea90"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -5503,59 +2628,59 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="5">
-    <w:nsid w:val="3beb8514"/>
-    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:nsid w:val="1bdf3e4a"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -5615,59 +2740,59 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="4">
-    <w:nsid w:val="e246f10"/>
-    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:nsid w:val="6f8d4000"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -5727,52 +2852,52 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="3">
-    <w:nsid w:val="18e063b9"/>
-    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:nsid w:val="328eb395"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
@@ -5839,52 +2964,52 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="2">
-    <w:nsid w:val="75177e6f"/>
-    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:nsid w:val="44287390"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
@@ -5951,52 +3076,52 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="1">
-    <w:nsid w:val="22263cf0"/>
-    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="multilevel"/>
+    <w:nsid w:val="4af7c4a"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
@@ -6062,203 +3187,187 @@
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:zoom w:percent="100"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="3F4C0CF6"/>
-[...72 lines deleted...]
-    <w:rsid w:val="7F2FBE88"/>
+    <w:rsidRoot w:val="23FE5D2B"/>
+    <w:rsid w:val="01814C9F"/>
+    <w:rsid w:val="06B1827B"/>
+    <w:rsid w:val="06FAB24C"/>
+    <w:rsid w:val="0872F821"/>
+    <w:rsid w:val="0EA246FA"/>
+    <w:rsid w:val="18AF3152"/>
+    <w:rsid w:val="1B17AF72"/>
+    <w:rsid w:val="1B6EF7F2"/>
+    <w:rsid w:val="1CF3023F"/>
+    <w:rsid w:val="1FEBDEAC"/>
+    <w:rsid w:val="23FE5D2B"/>
+    <w:rsid w:val="243642DD"/>
+    <w:rsid w:val="25E55916"/>
+    <w:rsid w:val="267A8C0D"/>
+    <w:rsid w:val="271A3654"/>
+    <w:rsid w:val="2D4FCE4D"/>
+    <w:rsid w:val="2EB525DE"/>
+    <w:rsid w:val="2ECE7329"/>
+    <w:rsid w:val="2FA9FC0E"/>
+    <w:rsid w:val="31B06099"/>
+    <w:rsid w:val="37539C1C"/>
+    <w:rsid w:val="40A22A91"/>
+    <w:rsid w:val="417C6558"/>
+    <w:rsid w:val="44F07766"/>
+    <w:rsid w:val="46920D88"/>
+    <w:rsid w:val="47A55219"/>
+    <w:rsid w:val="4A6B66AE"/>
+    <w:rsid w:val="4B79E638"/>
+    <w:rsid w:val="4CDC65BC"/>
+    <w:rsid w:val="4CE89254"/>
+    <w:rsid w:val="4D067550"/>
+    <w:rsid w:val="4F44571F"/>
+    <w:rsid w:val="536B8E88"/>
+    <w:rsid w:val="53737924"/>
+    <w:rsid w:val="5820A7C6"/>
+    <w:rsid w:val="5E911C45"/>
+    <w:rsid w:val="5F9F9A29"/>
+    <w:rsid w:val="5FC5C9EA"/>
+    <w:rsid w:val="604B752F"/>
+    <w:rsid w:val="6180799C"/>
+    <w:rsid w:val="67C0324F"/>
+    <w:rsid w:val="6D0E609A"/>
+    <w:rsid w:val="7043D68A"/>
+    <w:rsid w:val="73009332"/>
+    <w:rsid w:val="73FA9CE2"/>
+    <w:rsid w:val="7CA345C7"/>
+    <w:rsid w:val="7D691A40"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3F4C0CF6"/>
+  <w14:docId w14:val="23FE5D2B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8DF4F294-B430-451B-92EF-DEB4931AE887}"/>
+  <w15:docId w15:val="{EE2BF1F1-AC3D-4D11-97DA-8DC4EC58BC34}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6622,260 +3731,240 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="character" w:styleId="Heading1Char" w:customStyle="1" mc:Ignorable="w14">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Heading 1 Char"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="DefaultParagraphFont"/>
+    <w:link xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Heading1"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="9"/>
+    <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:uiPriority w:val="9"/>
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="243642DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="" w:cs="" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="character" w:styleId="Heading2Char" w:customStyle="1" mc:Ignorable="w14">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Heading 2 Char"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="DefaultParagraphFont"/>
+    <w:link xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Heading2"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="9"/>
+    <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:uiPriority w:val="9"/>
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:link w:val="Heading2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="243642DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display" w:eastAsia="" w:cs="" w:asciiTheme="majorAscii" w:hAnsiTheme="majorAscii" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:uiPriority w:val="9"/>
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="243642DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="" w:cs="" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeTint="FF" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+    <w:pPr>
+      <w:keepNext w:val="1"/>
+      <w:keepLines w:val="1"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+  </w:style>
   <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="paragraph" w:styleId="ListParagraph" mc:Ignorable="w14">
     <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="List Paragraph"/>
     <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Normal"/>
     <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="34"/>
     <w:qFormat xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
       <w:ind xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:left="720"/>
       <w:contextualSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
     </w:pPr>
-  </w:style>
-[...106 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="Rc8b5de2cde5147bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/en-us/office/get-your-document-s-readability-and-level-statistics-85b4969e-e80a-4777-8dd3-f7fc3c8b3fd2" TargetMode="External" Id="R2ba372b0148440f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemingwayapp.com/" TargetMode="External" Id="R3fb2dbf0d4314660" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R7a0b2111b8cc4edb" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="Rd7fc2cdfda3440c0" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R6c60ef9c5fa341bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="R704adce01732452d" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -7027,52 +4116,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100905D0DE7D1FA044DB3B27F249CDD347A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04514d6bb3be776fefbdf345ee16a16a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xmlns:ns3="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="755b0b7cf2de33fa5e23ece0eae6aba1" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100905D0DE7D1FA044DB3B27F249CDD347A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f1386935909c66a6ba402059ac216ff3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xmlns:ns3="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dea13429913466bde6ce5753ce1c34dc" ns2:_="" ns3:_="">
     <xsd:import namespace="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2"/>
     <xsd:import namespace="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderDescription" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7269,73 +4358,73 @@
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" xsi:nil="true"/>
     <FolderDescription xmlns="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDDF4DD5-7356-420F-8D39-7CC0ADAAABCA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10D40159-0BD2-4CEA-9F6F-6B8115FCD059}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A461F1AA-BF5D-485A-8628-C0A54866E1A1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{599EF0D4-6723-41CC-BCA1-A52099823ADB}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD1BA425-C833-4085-8547-DB8B9FBE6769}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D0D091D-A93B-4FF5-9820-0960704133ED}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:Template>Normal.dotm</ap:Template>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Knopf-Goldner, Kelly (EOTSS)</dc:creator>
-  <cp:keywords/>
+  <dc:creator>Cogbill, Adam (EOTSS)</dc:creator>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <lastModifiedBy>Cogbill, Adam (EOTSS)</lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100905D0DE7D1FA044DB3B27F249CDD347A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>