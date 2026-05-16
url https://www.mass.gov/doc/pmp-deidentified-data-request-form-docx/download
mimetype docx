--- v0 (2025-10-31)
+++ v1 (2026-05-16)
@@ -1,105 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="11708B76" w14:textId="77777777" w:rsidR="00515027" w:rsidRPr="00F739C2" w:rsidRDefault="00515027" w:rsidP="00515027">
       <w:pPr>
         <w:framePr w:w="10201" w:h="1821" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1269" w:y="191"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DA5017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="+mn-ea" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C556EDD" wp14:editId="348AD792">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C556EDD" wp14:editId="35F044B5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3175</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="634620" cy="648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="33" name="Picture 33" descr="Logo&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="33" name="Picture 33" descr="Logo DPH"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="33" name="Picture 33" descr="Logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="33" name="Picture 33" descr="Logo DPH"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="634620" cy="648700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -340,128 +341,121 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C7015F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prescription Monitoring Program (PMP) De-identified Data Request Form</w:t>
       </w:r>
       <w:r w:rsidR="00515027">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F03101F" w14:textId="76049008" w:rsidR="008C4C2F" w:rsidRPr="008C4C2F" w:rsidRDefault="00667304" w:rsidP="009C3AD5">
+    <w:p w14:paraId="0F03101F" w14:textId="76049008" w:rsidR="008C4C2F" w:rsidRPr="005279C1" w:rsidRDefault="00667304" w:rsidP="009C3AD5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00515027">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005279C1">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Patients seeking their own controlled substance prescription histor</w:t>
       </w:r>
-      <w:r w:rsidR="00C327CF" w:rsidRPr="00515027">
+      <w:r w:rsidR="00C327CF" w:rsidRPr="005279C1">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00515027">
+      <w:r w:rsidRPr="005279C1">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00515027" w:rsidRPr="00515027">
+      <w:r w:rsidR="00515027" w:rsidRPr="005279C1">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
-      <w:r w:rsidR="00284193">
+      <w:r w:rsidR="00284193" w:rsidRPr="005279C1">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
-      <w:r w:rsidR="00515027" w:rsidRPr="00515027">
+      <w:r w:rsidR="00515027" w:rsidRPr="005279C1">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk121219346"/>
-      <w:r w:rsidR="008C4C2F" w:rsidRPr="008C4C2F">
+      <w:r w:rsidR="008C4C2F" w:rsidRPr="005279C1">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personal Data Request Form</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="038E35C7" w14:textId="10468479" w:rsidR="008C4C2F" w:rsidRPr="008C4C2F" w:rsidRDefault="00170935" w:rsidP="008C4C2F">
+    <w:p w14:paraId="038E35C7" w14:textId="10468479" w:rsidR="008C4C2F" w:rsidRPr="002D2B76" w:rsidRDefault="00170935" w:rsidP="008C4C2F">
       <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:color w:val="ED0000"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2B76">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D3C9506" w14:textId="01B1D5D5" w:rsidR="00036CF7" w:rsidRPr="008C4C2F" w:rsidRDefault="00036CF7" w:rsidP="008C4C2F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4C2F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="004C5EFE" w:rsidRPr="008C4C2F">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -814,2574 +808,2258 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ontact</w:t>
             </w:r>
             <w:r w:rsidR="0055592D">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00781E90" w:rsidRPr="00D05D55" w14:paraId="3E02BD93" w14:textId="77777777" w:rsidTr="00781E90">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9828" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="049A428F" w14:textId="77777777" w:rsidR="00781E90" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="049A428F" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2CF820AC" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="2CF820AC" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05D55">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organization Name: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="This form is not password protected. The form may be unprotected  to use text readers. "/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="460A2D37" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="460A2D37" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F7582CE" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="0F7582CE" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05D55">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>First Name: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="This form is not password protected. The form may be unprotected  to use text readers. "/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>]     Last Name: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="This form is not password protected. The form may be unprotected  to use text readers. "/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A27DAED" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="2A27DAED" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56067184" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="56067184" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05D55">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Suffix: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="This form is not password protected. The form may be unprotected  to use text readers. "/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">]  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="503DB05D" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="503DB05D" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="69A3D0B3" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="69A3D0B3" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05D55">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Degrees (if applicable): [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:helpText w:type="text" w:val="This form is not password protected. The form may be unprotected  to use text readers. "/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">]  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C8A58F7" w14:textId="77777777" w:rsidR="00781E90" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="4C8A58F7" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7283D1D2" w14:textId="77777777" w:rsidR="00781E90" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="7283D1D2" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Credentials (if applicable):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46155A2D" w14:textId="77777777" w:rsidR="00781E90" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="46155A2D" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Drug Enforcement Administration (DEA#</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>) :</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00D05D55">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">]              </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C3157F9" w14:textId="77777777" w:rsidR="00781E90" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="3C3157F9" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Professional License #: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C08CD50" w14:textId="77777777" w:rsidR="00781E90" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="4C08CD50" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Board of Pharmacy #: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">         </w:t>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]         </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08B95872" w14:textId="77777777" w:rsidR="00781E90" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="08B95872" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>National Provider Information (NPI#): [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4982D3D9" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="4982D3D9" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B05FBC8" w14:textId="30B4706E" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="3B05FBC8" w14:textId="30B4706E" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Address: </w:t>
             </w:r>
-            <w:r w:rsidR="00B80A45">
+            <w:r w:rsidR="00B80A45" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Data requests must include street address; applications with PO Box address will not be processed. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F98FA3A" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="6F98FA3A" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AC4635A" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="5AC4635A" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05D55">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Facility Name &amp; Department: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B245D45" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="3B245D45" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D1AF748" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="7D1AF748" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05D55">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Street: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>]              City: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>]          State: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>]           Zip: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E8D6F7C" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="0E8D6F7C" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62FA91EE" w14:textId="77777777" w:rsidR="00781E90" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="62FA91EE" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05D55">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mailing Address (Check here if the same as Business Address, if not please enter below): [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="20"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41BD45E8" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="41BD45E8" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="152FA515" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="152FA515" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05D55">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Street: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="75"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...34 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>]              City: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="50"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>]          State: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="2"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>]           Zip: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="10"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FDCDB43" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="5FDCDB43" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36D481DE" w14:textId="3C592887" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="36D481DE" w14:textId="3C592887" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Business Telephone</w:t>
             </w:r>
-            <w:r w:rsidR="00BE2856">
+            <w:r w:rsidR="00BE2856" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> or Best Number to Contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2856">
-[...21 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>: [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
+            <w:r w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1186E40A" w14:textId="77777777" w:rsidR="00781E90" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="1186E40A" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EE7048F" w14:textId="4207AD71" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00CE5E71" w:rsidP="00781E90">
+          <w:p w14:paraId="7EE7048F" w14:textId="4207AD71" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00CE5E71" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requester’s</w:t>
             </w:r>
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
-[...15 lines deleted...]
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address: [</w:t>
+            </w:r>
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="30"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
-[...5 lines deleted...]
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00781E90" w:rsidRPr="00D05D55">
-[...2 lines deleted...]
-                <w:color w:val="808080"/>
+            <w:r w:rsidR="00781E90" w:rsidRPr="002D2B76">
+              <w:rPr>
+                <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FA6D33D" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="00D05D55" w:rsidRDefault="00781E90" w:rsidP="00781E90">
+          <w:p w14:paraId="7FA6D33D" w14:textId="77777777" w:rsidR="00781E90" w:rsidRPr="002D2B76" w:rsidRDefault="00781E90" w:rsidP="00781E90">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="808080"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6FE32BA3" w14:textId="67F428EE" w:rsidR="00267BB3" w:rsidRPr="005C7A8C" w:rsidRDefault="00267BB3" w:rsidP="000C5916">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2476B8E7" w14:textId="77777777" w:rsidR="00781E90" w:rsidRDefault="00781E90" w:rsidP="000C5916">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -3583,346 +3261,338 @@
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Check </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>One (“X”)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00402F0B" w:rsidRPr="00D05D55" w14:paraId="49BD0183" w14:textId="77777777" w:rsidTr="00C44425">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35485602" w14:textId="77777777" w:rsidR="00402F0B" w:rsidRPr="00D05D55" w:rsidRDefault="00402F0B" w:rsidP="00C44425">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1897" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="331863E4" w14:textId="77777777" w:rsidR="00402F0B" w:rsidRPr="00D05D55" w:rsidRDefault="00402F0B" w:rsidP="00C44425">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00402F0B" w:rsidRPr="00D05D55" w14:paraId="5EAD2DD4" w14:textId="77777777" w:rsidTr="00C44425">
         <w:trPr>
           <w:trHeight w:val="250"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72EFD6B4" w14:textId="77777777" w:rsidR="00402F0B" w:rsidRPr="00D05D55" w:rsidRDefault="00402F0B" w:rsidP="00C44425">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1897" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="760CA89B" w14:textId="77777777" w:rsidR="00402F0B" w:rsidRPr="00D05D55" w:rsidRDefault="00402F0B" w:rsidP="00C44425">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00402F0B" w:rsidRPr="00D05D55" w14:paraId="617ED216" w14:textId="77777777" w:rsidTr="00C44425">
         <w:trPr>
           <w:trHeight w:val="237"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34C41108" w14:textId="77777777" w:rsidR="00402F0B" w:rsidRPr="00D05D55" w:rsidRDefault="00402F0B" w:rsidP="00C44425">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1897" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60CE32C6" w14:textId="77777777" w:rsidR="00402F0B" w:rsidRPr="00D05D55" w:rsidRDefault="00402F0B" w:rsidP="00C44425">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00402F0B" w:rsidRPr="00D05D55" w14:paraId="38DF0F51" w14:textId="77777777" w:rsidTr="00C44425">
         <w:trPr>
           <w:trHeight w:val="227"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="594E6F01" w14:textId="77777777" w:rsidR="00402F0B" w:rsidRPr="00D05D55" w:rsidRDefault="00402F0B" w:rsidP="00C44425">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1897" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31057179" w14:textId="77777777" w:rsidR="00402F0B" w:rsidRPr="00D05D55" w:rsidRDefault="00402F0B" w:rsidP="00C44425">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Industry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D11F49D" w14:textId="4867746E" w:rsidR="00A0015D" w:rsidRPr="00425A60" w:rsidRDefault="00775DFB" w:rsidP="00A0015D">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:bCs/>
@@ -4428,56 +4098,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="59197494" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B477588" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00E169C1" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4507,56 +4177,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="390800A6" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="409A417C" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00E169C1" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4586,56 +4256,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="6560E213" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="030DA8EA" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00E169C1" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4665,56 +4335,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="627B5535" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50CDCEB0" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00D05D55" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4745,56 +4415,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="13374CC5" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3080D096" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00D05D55" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4824,56 +4494,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="009874F2" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B88E740" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00D05D55" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4903,56 +4573,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="1908D1FF" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73CB1E16" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00D05D55" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -4982,56 +4652,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="64C36871" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="026CD7F1" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00D05D55" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -5062,56 +4732,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="77A44341" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="378AA067" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00D05D55" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -5141,56 +4811,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="74B681A9" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73B50A06" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00D05D55" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -5220,56 +4890,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="023493B5" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18991840" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00D05D55" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -5299,56 +4969,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="138C92B6" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36134B04" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00D05D55" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -5378,56 +5048,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722748" w:rsidRPr="00D05D55" w14:paraId="6904EAEA" w14:textId="77777777" w:rsidTr="00722748">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12E51C79" w14:textId="77777777" w:rsidR="00722748" w:rsidRPr="00D05D55" w:rsidRDefault="00722748" w:rsidP="00722748">
             <w:pPr>
               <w:keepLines/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -5457,56 +5127,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15CA7AB7" w14:textId="4C3B73AE" w:rsidR="0094398D" w:rsidRDefault="0094398D" w:rsidP="00814AE9">
       <w:pPr>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13D28ECE" w14:textId="4355D043" w:rsidR="0094398D" w:rsidRPr="0094398D" w:rsidRDefault="0094398D">
@@ -7066,56 +6736,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3101" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D90AAA4" w14:textId="77777777" w:rsidR="00231B0A" w:rsidRPr="00E169C1" w:rsidRDefault="00231B0A" w:rsidP="007E7769">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -7143,56 +6813,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3101" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7619E537" w14:textId="77777777" w:rsidR="00766C2A" w:rsidRPr="00E169C1" w:rsidRDefault="00766C2A" w:rsidP="00766C2A">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -7223,56 +6893,56 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00B0203B">
-[...4 lines deleted...]
-            <w:r w:rsidR="00B0203B">
+            <w:r w:rsidRPr="00D05D55">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00D05D55">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3101" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76EF1E2E" w14:textId="77777777" w:rsidR="00766C2A" w:rsidRPr="00E169C1" w:rsidRDefault="00766C2A" w:rsidP="00766C2A">
             <w:pPr>
               <w:keepLines/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -7290,259 +6960,259 @@
     <w:p w14:paraId="300F9CCF" w14:textId="77777777" w:rsidR="00231B0A" w:rsidRPr="00231B0A" w:rsidRDefault="00231B0A" w:rsidP="00231B0A">
       <w:pPr>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00231B0A" w:rsidRPr="00231B0A" w:rsidSect="00C44425">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E03FC90" w14:textId="77777777" w:rsidR="008E3586" w:rsidRDefault="008E3586" w:rsidP="00A0015D">
+    <w:p w14:paraId="319BD99B" w14:textId="77777777" w:rsidR="008D0C81" w:rsidRDefault="008D0C81" w:rsidP="00A0015D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F7893EC" w14:textId="77777777" w:rsidR="008E3586" w:rsidRDefault="008E3586" w:rsidP="00A0015D">
+    <w:p w14:paraId="3B4AED64" w14:textId="77777777" w:rsidR="008D0C81" w:rsidRDefault="008D0C81" w:rsidP="00A0015D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Rounded MT Bold">
     <w:panose1 w:val="020F0704030504030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="+mn-ea">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gulim">
     <w:altName w:val="굴림"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E19E39B" w14:textId="77777777" w:rsidR="00BE2856" w:rsidRDefault="00BE2856" w:rsidP="00BE2856">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>December 2022</w:t>
     </w:r>
     <w:r w:rsidRPr="0014343A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">, Version </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="55B96B5A" w14:textId="77777777" w:rsidR="00BE2856" w:rsidRDefault="00BE2856">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7866699C" w14:textId="0AEC5DCA" w:rsidR="0014343A" w:rsidRDefault="00BE2856">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>December 2022</w:t>
     </w:r>
     <w:r w:rsidR="0014343A" w:rsidRPr="0014343A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">, Version </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0014343A" w:rsidRPr="0014343A">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7227B562" w14:textId="77777777" w:rsidR="0014343A" w:rsidRDefault="0014343A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D56D86C" w14:textId="77777777" w:rsidR="008E3586" w:rsidRDefault="008E3586" w:rsidP="00A0015D">
+    <w:p w14:paraId="5BA6F08E" w14:textId="77777777" w:rsidR="008D0C81" w:rsidRDefault="008D0C81" w:rsidP="00A0015D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="002403E7" w14:textId="77777777" w:rsidR="008E3586" w:rsidRDefault="008E3586" w:rsidP="00A0015D">
+    <w:p w14:paraId="5109C1F6" w14:textId="77777777" w:rsidR="008D0C81" w:rsidRDefault="008D0C81" w:rsidP="00A0015D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="615B7B14" w14:textId="481F6076" w:rsidR="00C44425" w:rsidRDefault="00C944DA" w:rsidP="00C44425">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">MA </w:t>
     </w:r>
     <w:r w:rsidR="00C44425" w:rsidRPr="00C44425">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Department of Public Health, Bureau of Health </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Professions Licensure</w:t>
@@ -7557,51 +7227,51 @@
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Program</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5102A044" w14:textId="5F072D65" w:rsidR="00C44425" w:rsidRPr="00C44425" w:rsidRDefault="00C44425" w:rsidP="00C44425">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">DATA REQUEST FORM </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C796707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="089E1704"/>
     <w:lvl w:ilvl="0" w:tplc="98B0FC26">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8518,219 +8188,227 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="814177979">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1389919354">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1951013325">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="638531483">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2042394226">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1537741484">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="263924665">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="419913235">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2070155617">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="340476848">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A15BAC"/>
     <w:rsid w:val="00010410"/>
     <w:rsid w:val="0001736E"/>
+    <w:rsid w:val="00024BD7"/>
     <w:rsid w:val="00036CF7"/>
     <w:rsid w:val="0004579D"/>
     <w:rsid w:val="000538C2"/>
     <w:rsid w:val="00064032"/>
     <w:rsid w:val="0006682C"/>
     <w:rsid w:val="00072697"/>
     <w:rsid w:val="00073A70"/>
     <w:rsid w:val="00081852"/>
     <w:rsid w:val="00093D5E"/>
     <w:rsid w:val="0009759E"/>
     <w:rsid w:val="00097965"/>
     <w:rsid w:val="000A0DDB"/>
     <w:rsid w:val="000C5916"/>
     <w:rsid w:val="000E3C70"/>
     <w:rsid w:val="000F710E"/>
     <w:rsid w:val="00116312"/>
     <w:rsid w:val="0014343A"/>
     <w:rsid w:val="0016378B"/>
     <w:rsid w:val="00170935"/>
     <w:rsid w:val="00184F1D"/>
     <w:rsid w:val="001B205D"/>
     <w:rsid w:val="001C6975"/>
     <w:rsid w:val="001D7E8E"/>
     <w:rsid w:val="001E4E53"/>
     <w:rsid w:val="001F045B"/>
     <w:rsid w:val="001F538B"/>
     <w:rsid w:val="00231B0A"/>
     <w:rsid w:val="00246C4A"/>
     <w:rsid w:val="00252173"/>
     <w:rsid w:val="00267BB3"/>
     <w:rsid w:val="00284193"/>
+    <w:rsid w:val="00285406"/>
+    <w:rsid w:val="002D2B76"/>
     <w:rsid w:val="002E209A"/>
     <w:rsid w:val="002F0CE4"/>
     <w:rsid w:val="002F4940"/>
     <w:rsid w:val="00303AF1"/>
     <w:rsid w:val="00311F87"/>
     <w:rsid w:val="00312F43"/>
     <w:rsid w:val="00316186"/>
     <w:rsid w:val="00322134"/>
     <w:rsid w:val="00350446"/>
     <w:rsid w:val="0035368A"/>
     <w:rsid w:val="00374BB7"/>
     <w:rsid w:val="00386DAB"/>
     <w:rsid w:val="003F3892"/>
     <w:rsid w:val="004021FD"/>
     <w:rsid w:val="00402F0B"/>
     <w:rsid w:val="00425A60"/>
     <w:rsid w:val="0045164F"/>
     <w:rsid w:val="00460970"/>
     <w:rsid w:val="0046403B"/>
     <w:rsid w:val="0047784D"/>
     <w:rsid w:val="004964E1"/>
     <w:rsid w:val="004C04E5"/>
     <w:rsid w:val="004C18D7"/>
+    <w:rsid w:val="004C40F8"/>
     <w:rsid w:val="004C4C83"/>
     <w:rsid w:val="004C5EFE"/>
     <w:rsid w:val="004D2684"/>
     <w:rsid w:val="005056B1"/>
     <w:rsid w:val="00515027"/>
     <w:rsid w:val="00522AF5"/>
+    <w:rsid w:val="005279C1"/>
     <w:rsid w:val="00541E2F"/>
     <w:rsid w:val="00542101"/>
     <w:rsid w:val="005500A5"/>
     <w:rsid w:val="00553C87"/>
     <w:rsid w:val="00555032"/>
     <w:rsid w:val="0055592D"/>
     <w:rsid w:val="005651F4"/>
     <w:rsid w:val="0058031E"/>
     <w:rsid w:val="005C624D"/>
     <w:rsid w:val="005C7A8C"/>
+    <w:rsid w:val="005D1959"/>
     <w:rsid w:val="00621ABA"/>
     <w:rsid w:val="00642C65"/>
     <w:rsid w:val="00667304"/>
     <w:rsid w:val="00677CE2"/>
     <w:rsid w:val="00692B9E"/>
     <w:rsid w:val="00693FBF"/>
     <w:rsid w:val="006A0397"/>
     <w:rsid w:val="006A63E2"/>
     <w:rsid w:val="006C3C13"/>
     <w:rsid w:val="006E2C79"/>
     <w:rsid w:val="006E7A58"/>
     <w:rsid w:val="006F11C3"/>
     <w:rsid w:val="00722748"/>
     <w:rsid w:val="00722A9C"/>
     <w:rsid w:val="00722CB0"/>
     <w:rsid w:val="007312B9"/>
     <w:rsid w:val="00732B27"/>
     <w:rsid w:val="0074216F"/>
     <w:rsid w:val="00766C2A"/>
     <w:rsid w:val="0076767D"/>
     <w:rsid w:val="00775DFB"/>
+    <w:rsid w:val="00780531"/>
     <w:rsid w:val="00781E90"/>
     <w:rsid w:val="007B59B6"/>
     <w:rsid w:val="007C0EB7"/>
     <w:rsid w:val="007D3DB7"/>
     <w:rsid w:val="007E7769"/>
     <w:rsid w:val="007F170B"/>
     <w:rsid w:val="00814ABF"/>
     <w:rsid w:val="00814AE9"/>
     <w:rsid w:val="00825C6F"/>
     <w:rsid w:val="00843C4A"/>
     <w:rsid w:val="00845D34"/>
     <w:rsid w:val="00853DB9"/>
     <w:rsid w:val="008768A8"/>
     <w:rsid w:val="0089707D"/>
     <w:rsid w:val="008A3563"/>
     <w:rsid w:val="008A425C"/>
     <w:rsid w:val="008B5E9B"/>
     <w:rsid w:val="008B6A5A"/>
     <w:rsid w:val="008C4C2F"/>
+    <w:rsid w:val="008D0C81"/>
     <w:rsid w:val="008D4833"/>
     <w:rsid w:val="008E1636"/>
     <w:rsid w:val="008E3586"/>
     <w:rsid w:val="00916A1A"/>
     <w:rsid w:val="00924045"/>
     <w:rsid w:val="009268F5"/>
     <w:rsid w:val="009321A0"/>
     <w:rsid w:val="0094398D"/>
     <w:rsid w:val="00970E20"/>
     <w:rsid w:val="009713D9"/>
     <w:rsid w:val="009744FB"/>
     <w:rsid w:val="00984B6B"/>
     <w:rsid w:val="00993092"/>
     <w:rsid w:val="00994EC2"/>
     <w:rsid w:val="00997305"/>
     <w:rsid w:val="009A15C5"/>
     <w:rsid w:val="009A6E47"/>
     <w:rsid w:val="009C1DA9"/>
     <w:rsid w:val="009C3AD5"/>
     <w:rsid w:val="009C78F6"/>
     <w:rsid w:val="009F0D5C"/>
     <w:rsid w:val="00A0015D"/>
     <w:rsid w:val="00A02464"/>
     <w:rsid w:val="00A15BAC"/>
     <w:rsid w:val="00A32CF5"/>
@@ -8772,91 +8450,92 @@
     <w:rsid w:val="00C7015F"/>
     <w:rsid w:val="00C85172"/>
     <w:rsid w:val="00C944DA"/>
     <w:rsid w:val="00CB173D"/>
     <w:rsid w:val="00CC0611"/>
     <w:rsid w:val="00CC4BF8"/>
     <w:rsid w:val="00CC79EB"/>
     <w:rsid w:val="00CE34E5"/>
     <w:rsid w:val="00CE5E71"/>
     <w:rsid w:val="00CF0213"/>
     <w:rsid w:val="00D01299"/>
     <w:rsid w:val="00D05D55"/>
     <w:rsid w:val="00D21011"/>
     <w:rsid w:val="00D23876"/>
     <w:rsid w:val="00D33E8C"/>
     <w:rsid w:val="00D444E6"/>
     <w:rsid w:val="00D47AA5"/>
     <w:rsid w:val="00D57F3C"/>
     <w:rsid w:val="00D6081E"/>
     <w:rsid w:val="00D64309"/>
     <w:rsid w:val="00D81CE4"/>
     <w:rsid w:val="00D82731"/>
     <w:rsid w:val="00DA6F61"/>
     <w:rsid w:val="00DB7709"/>
     <w:rsid w:val="00DC7E2F"/>
+    <w:rsid w:val="00E05A51"/>
     <w:rsid w:val="00E169C1"/>
     <w:rsid w:val="00E57322"/>
     <w:rsid w:val="00E64A54"/>
     <w:rsid w:val="00E723ED"/>
     <w:rsid w:val="00E76547"/>
     <w:rsid w:val="00ED28CA"/>
     <w:rsid w:val="00F56E6B"/>
     <w:rsid w:val="00F763B8"/>
     <w:rsid w:val="00F8110C"/>
     <w:rsid w:val="00FC7C43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13B55448"/>
   <w15:docId w15:val="{3E4CEF83-F9F7-4F3A-8B6F-3AE385D326BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9638,51 +9317,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C44425"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C045FC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/dcp/pmp" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mapmp.dph@masss.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -9925,71 +9604,77 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F12C7B5A-E4FF-489E-8DBD-A579B62A805D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>812</Words>
-  <Characters>4634</Characters>
+  <Characters>4632</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5436</CharactersWithSpaces>
+  <CharactersWithSpaces>5434</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>DPH</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>