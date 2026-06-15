--- v0 (2025-10-19)
+++ v1 (2026-06-15)
@@ -1,12504 +1,8513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="08422862" w14:textId="77777777" w:rsidR="001033AA" w:rsidRPr="00C70EDB" w:rsidRDefault="007948F3">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="076386F7" w14:textId="3AFFFFD7" w:rsidR="003D781B" w:rsidRDefault="00BC30E0" w:rsidP="00BC30E0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00703C"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BC30E0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="049FB619" wp14:editId="3D999BF9">
+            <wp:extent cx="660036" cy="853440"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="3810"/>
+            <wp:docPr id="2125921455" name="Picture 1" descr="MassDEP Logo, a white leaf on a green background"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2125921455" name="Picture 1" descr="MassDEP Logo, a white leaf on a green background"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11"/>
+                    <a:srcRect l="7146" t="3484" r="3514"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="674245" cy="871812"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74223A16" w14:textId="75C70850" w:rsidR="00BC30E0" w:rsidRPr="00A239A5" w:rsidRDefault="00BC30E0" w:rsidP="00BC30E0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A239A5">
+        <w:rPr>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts Department of Environmental Protection (MassDEP) Drinking Water Program (DWP) Public Notice Tier </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2057" w:rsidRPr="00A239A5">
+        <w:rPr>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A239A5">
+        <w:rPr>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Templates </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CE323F" w14:textId="369CABD0" w:rsidR="00852820" w:rsidRPr="00A239A5" w:rsidRDefault="00C657CB" w:rsidP="00A239A5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Lead</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sectPr w:rsidR="00852820" w:rsidRPr="00A239A5" w:rsidSect="00545FC8">
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
+          <w:cols w:num="2" w:space="144" w:equalWidth="0">
+            <w:col w:w="1008" w:space="144"/>
+            <w:col w:w="9648"/>
+          </w:cols>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A239A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00703C"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Template 1-1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Lead and Copper Rule Template 1-10</w:t>
+      </w:r>
+      <w:r w:rsidR="000B64E3" w:rsidRPr="00A239A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00703C"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...198 lines deleted...]
-        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A239A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="000B64E3" w:rsidRPr="00A239A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>COM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A239A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D960DD" w14:textId="77777777" w:rsidR="00FA203C" w:rsidRPr="00FA203C" w:rsidRDefault="00FA203C" w:rsidP="00FA203C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA203C">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Public Notice (PN) Template for Lead and Copper Rule Revisions (LCRR) Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0F62D0" w14:textId="21152EB1" w:rsidR="00B07B1F" w:rsidRPr="00B07B1F" w:rsidRDefault="00B07B1F" w:rsidP="00B07B1F">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B07B1F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Updated: 05/26/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0307C7" w14:textId="51F70F36" w:rsidR="00C22B4A" w:rsidRPr="00566CD4" w:rsidRDefault="00C22B4A" w:rsidP="00583581">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A43D3D">
+        <w:t>Instructions: (template following)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A43D3D">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00A43D3D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000655D0" w:rsidRPr="00F17C4E">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="356EE465" w14:textId="3829D3D6" w:rsidR="00852820" w:rsidRDefault="00852820" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="18E292BE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exceeding the lead action level of 15 ug/L (ppb) triggers a Tier 1 public notification under the US Environmental Protection Agency’s (EPA) Lead and Copper Rule Revisions (LCRR). Compliance with the LCRR began on October 16, 2024. </w:t>
+      </w:r>
+      <w:r w:rsidR="001423C4" w:rsidRPr="18E292BE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="18E292BE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o protect public health, Public Water Systems (PWS) are required to provide public notification to persons served as soon as practical but no later than 24 hours after the PWS learns of</w:t>
+      </w:r>
+      <w:r w:rsidR="00355F26">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD44CA" w:rsidRPr="00F17C4E">
-[...348 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00355F26" w:rsidRPr="18E292BE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00AD44CA" w:rsidRPr="00D350E9">
-[...115 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00355F26">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00355F26">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00355F26" w:rsidRPr="003E1F88">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ction level exceedance (ALE) of the lead 90</w:t>
+      </w:r>
+      <w:r w:rsidR="00355F26" w:rsidRPr="003E1F88">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00355F26" w:rsidRPr="003E1F88">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> Percentile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="18E292BE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>; this is required by the National Primary Drinking Water Regulations (NPDWR),</w:t>
+      </w:r>
+      <w:r w:rsidR="0010179D" w:rsidRPr="18E292BE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40 CFR 141.202(a)(10).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AA20AF" w14:textId="77777777" w:rsidR="00895A71" w:rsidRPr="00EC19CF" w:rsidRDefault="00895A71" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04403ADD" w14:textId="0BF5514D" w:rsidR="00451426" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This template was created for use by </w:t>
+      </w:r>
+      <w:r w:rsidR="00594541">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>community</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56CE4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (COM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> water system, such as those serving a </w:t>
+      </w:r>
+      <w:r w:rsidR="00594541">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>city/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">town or other municipal entity (e.g. district). If your PWS is a </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC01F1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>very small</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> community </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56CE4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(COM) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>water system or a Non-Transient Non-Community</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56CE4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NTNC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> water system, there are additional Lead </w:t>
+      </w:r>
+      <w:r w:rsidR="003642FC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tier 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0609">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hour PN Templates that may be better suited for your system. These templates are available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00EC19CF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Public Notification Forms and Templates</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> webpage</w:t>
+      </w:r>
+      <w:r w:rsidR="002945D8">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BAA3DD" w14:textId="59DAAED7" w:rsidR="00F423B5" w:rsidRDefault="00F423B5" w:rsidP="73E9CF0A">
-[...135 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="37DDC811" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00895A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>When does the 24-hour Public Notification period begin?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525118F4" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The 24-hour period begins as soon as you calculate your 90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="0098767C" w:rsidRPr="00600FA9">
-[...85 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percentile value after collecting and receiving all your samples results </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">but not later than </w:t>
-[...99 lines deleted...]
-    <w:p w14:paraId="7BBC108C" w14:textId="7E6AA657" w:rsidR="008B7A0E" w:rsidRPr="00FC730C" w:rsidRDefault="009010F3" w:rsidP="005A00DE">
+        <w:t>but not later than the end of the reporting period (as per 310 CMR 22.15(2)) noted below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C372E3F" w14:textId="1C5FEB64" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="6FDA19DD" w14:textId="2675B23A" w:rsidR="008B7A0E" w:rsidRPr="00FC730C" w:rsidRDefault="00000B34" w:rsidP="005A00DE">
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">July 10 for the January to June monitoring period </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF5E60D" w14:textId="26D6110E" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...47 lines deleted...]
-    <w:p w14:paraId="7855B956" w14:textId="04247BF1" w:rsidR="00B11748" w:rsidRDefault="00A04914" w:rsidP="005A00DE">
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">January 10 for the July to December monitoring period </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63875F48" w14:textId="4CA763D1" w:rsidR="00DE3101" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
         <w:t>October</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E56">
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F6507">
-[...23 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>10 for the June to September monitoring period</w:t>
+      </w:r>
+      <w:r w:rsidR="00434001">
+        <w:t>, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0749D072" w14:textId="55EE4296" w:rsidR="00594541" w:rsidRPr="00EC19CF" w:rsidRDefault="00594541" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>November 10 for the July to October monitoring period</w:t>
+      </w:r>
+      <w:r w:rsidR="009E05D2">
+        <w:t xml:space="preserve"> (for </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66DCB">
+        <w:t xml:space="preserve">applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="009E05D2">
+        <w:t>MWRA systems)</w:t>
+      </w:r>
+      <w:r w:rsidR="00434001">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBB070C" w14:textId="78D14532" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00895A71">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note that if a PWS completes its 90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percentile calculations prior to the end of the monitoring period, such system </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete the public notification within 24 hours of receiving all required sampling results and calculating the 90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percentile value as per 310 CMR 22.16(2)(b).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C25244" w14:textId="10D186CC" w:rsidR="00D30455" w:rsidRDefault="00DE3101" w:rsidP="00D30455">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">Collecting more than one sample from </w:t>
+      </w:r>
+      <w:r w:rsidR="000530F1">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00716E7E">
+        <w:t xml:space="preserve">approved </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>primary site or collecting samples from sites</w:t>
+      </w:r>
+      <w:r w:rsidR="00716E7E">
+        <w:t xml:space="preserve"> not on the approved sampling plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve"> during the monitoring period requires prior MassDEP approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D193ED" w14:textId="0833FB58" w:rsidR="00DE3101" w:rsidRPr="00895A71" w:rsidRDefault="00921E6E" w:rsidP="00921E6E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:lastRenderedPageBreak/>
+        <w:t>MassDEP Consultation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D24E994" w14:textId="512D0BDC" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with 310 CMR 22.16(2)(b)2, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D801471">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>PWS</w:t>
+      </w:r>
+      <w:r w:rsidR="0057034B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must consult with their </w:t>
+      </w:r>
+      <w:r w:rsidR="00594541">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassDEP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">regional office to determine if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the PWS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must meet additional PN requirements and ensure compliance with the 24</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0E49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E56">
-[...51 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>hour</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0E49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C219D9F" w14:textId="482CE943" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During this consultation, you must receive MassDEP’s approval </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3D2A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to make</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3D2A" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>any changes to the non-mandated language</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0AFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the PN template</w:t>
+      </w:r>
+      <w:r w:rsidR="00F951DA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; MassDEP must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">review </w:t>
+      </w:r>
+      <w:r w:rsidR="00F951DA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and approve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the final notice and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F951DA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proposed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">methods of delivery. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A8A1D9" w14:textId="7DFD9038" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your </w:t>
+      </w:r>
+      <w:r w:rsidR="00263BFF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>PWS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00600FA9">
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00263BFF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00600FA9">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is also currently subject to a separate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Boil Water Order</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please discuss appropriate language regarding boiling during </w:t>
+      </w:r>
+      <w:r w:rsidR="00A52595">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consultation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a PWS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is unable to get in contact with MassDEP for any reason, such as if the 90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="00600FA9">
-[...326 lines deleted...]
-    <w:p w14:paraId="7B5B5309" w14:textId="266E383D" w:rsidR="00B957BD" w:rsidRPr="00866590" w:rsidRDefault="00F423B5" w:rsidP="005A00DE">
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percentile is calculated on a weekend, the PWS must still distribute a compliant notice within 24 hours. </w:t>
+      </w:r>
+      <w:r w:rsidR="00594541">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>onsultation with MassDEP, or lack thereof, does not relieve you from complying with this requirement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0055C772" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00895A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">Helpful Tips: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D10A12" w14:textId="1AA91E4D" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...49 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PWSs may consider implementing the practice they would use to notify and consult with</w:t>
+      </w:r>
+      <w:r w:rsidR="00550993">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassDEP regional office for the two-hour emergency notification required by 310 CMR 22.15(9) when they identify a lead ALE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7C5471" w14:textId="32A24DCC" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="004C14B3" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PWSs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2C28">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>are encouraged</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to contact MassDEP prior to calculating the 90th percentile value </w:t>
+      </w:r>
+      <w:r w:rsidR="00D530DD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00D530DD" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enough results have been received </w:t>
+      </w:r>
+      <w:r w:rsidR="00594541">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidR="00594541" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>indicate that a lead ALE is expected</w:t>
+      </w:r>
+      <w:r w:rsidR="00942EB2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to begin the process of preparing a draft PN </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA203C" w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA203C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>plan for delivery methods for preapproval</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For example, </w:t>
+      </w:r>
+      <w:r w:rsidR="00594541">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="00594541">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9285A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obtained </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sample</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9285A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s from</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4FA5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>sites</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD4FA5" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>and have already received 3 results above the lead action level</w:t>
+      </w:r>
+      <w:r w:rsidR="00594541">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, MassDEP strongly encourages you to contact your MassDEP regional office</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00866590">
-[...81 lines deleted...]
-    <w:p w14:paraId="796B7C41" w14:textId="189E0DC4" w:rsidR="00743F77" w:rsidRPr="00866590" w:rsidRDefault="004C7D34" w:rsidP="005A00DE">
+    </w:p>
+    <w:p w14:paraId="0FC05DAD" w14:textId="13A96EC8" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...102 lines deleted...]
-    <w:p w14:paraId="5BCB3642" w14:textId="7A8036AB" w:rsidR="00601AAF" w:rsidRPr="00866590" w:rsidRDefault="007134E5" w:rsidP="005A00DE">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please be advised that you must still seek MassDEP approval of the final PN and </w:t>
+      </w:r>
+      <w:r w:rsidR="00594541">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>proposed methods of delivery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B86EEBA" w14:textId="77777777" w:rsidR="00FA203C" w:rsidRPr="001B1801" w:rsidRDefault="00FA203C" w:rsidP="00FA203C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...65 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>also coordinate with your local health department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CB93C6" w14:textId="18BE9CF7" w:rsidR="00DE3101" w:rsidRPr="00895A71" w:rsidRDefault="00DE3101" w:rsidP="00895A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>Mandatory Language</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C0446B" w14:textId="330FA55A" w:rsidR="008D3884" w:rsidRPr="008D3884" w:rsidRDefault="008D3884" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002216BE">
+        <w:t xml:space="preserve">Mandatory language </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on health effects </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be included as written </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(310 CMR 22.16 (5)(d)).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This language is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">also presented in this notice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>italics with an asterisk on either end</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(see below). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111916F9" w14:textId="3B92A777" w:rsidR="00DE3101" w:rsidRPr="00D30455" w:rsidRDefault="008D3884" w:rsidP="00D30455">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no safe level of lead in drinking water. Exposure to lead in drinking water can cause serious health effects in all age groups, especially pregnant people, infants (both formula-fed and breastfed), and young children. Some of the health effects to infants and children include decreases in IQ and attention span. Lead exposure can also result in new or worsened learning and behavior problems. The children of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are exposed to lead before or during pregnancy may be at increased risk of these harmful health effects. Adults have increased risks of heart disease, high blood pressure, kidney or nervous system problems. Contact your health care provider for more information about your </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>risks.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474A8224" w14:textId="273ECD43" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must also include the following language in all notices, where applicable. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3884" w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This language is </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3884" w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">also presented in this notice </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3884" w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3884" w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3884" w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3884" w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>italics with an asterisk on either end</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3884" w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3884" w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3884" w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(see below). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of this language does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relieve you of your obligation to take steps reasonably calculated to notify all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> served:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D371B4C" w14:textId="4A547B47" w:rsidR="00DE3101" w:rsidRPr="00895A71" w:rsidRDefault="008D3884" w:rsidP="00895A71">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please share this information with all the other people who drink this water, especially those who may not have received this notice directly (for example, people in apartments, nursing homes, schools, and businesses). You can do this by posting this notice in a public place or distributing copies by hand or </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mail.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFF9707" w14:textId="1A721185" w:rsidR="00DE3101" w:rsidRPr="00895A71" w:rsidRDefault="00DE3101" w:rsidP="00895A71">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">And </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FE6C8E" w14:textId="1971ED50" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="008D3884" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This notice contains important information about your drinking water.  Have someone translate it for you or speak with someone who understands </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. *</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="007430B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ee the Translation Requirements section for more information</w:t>
+      </w:r>
+      <w:r w:rsidR="007430B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...73 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C777E4B" w14:textId="568DC685" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00895A71">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you modify the template(s), you must still include all required elements and leave the health effects language in italics unchanged; this language, exactly as written, is mandatory (310 CMR 22.16(5)(d)).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A65C2EA" w14:textId="188F45CF" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remember, your MassDEP </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2962">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="004C7D34" w:rsidRPr="00866590">
-[...56 lines deleted...]
-    <w:p w14:paraId="24786DFA" w14:textId="3097A0A0" w:rsidR="00743F77" w:rsidRPr="00743F77" w:rsidRDefault="00780A66" w:rsidP="005A00DE">
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">egional </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2962">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ffice must approve the final language and method(s) of delivery prior to dissemination of your PN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF3600E" w14:textId="03E01FD4" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...71 lines deleted...]
-    <w:p w14:paraId="172024A5" w14:textId="43F9F444" w:rsidR="00743F77" w:rsidRDefault="00F423B5" w:rsidP="005A00DE">
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Given the short timeframe for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a 24</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-hour notice, all PWSs are required to have a lead ALE PN template and plan for delivery in their Emergency Response Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4A6F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ERP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">PWSs must have a plan for compliance with PN requirements in their </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4A6F">
+        <w:t>ERP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve"> as required by 310 CMR 22.04(13). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DC4E8A" w14:textId="177C8756" w:rsidR="00451426" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00FA203C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...33 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassDEP encourages PWSs to have a pre-approved PN and delivery plan to expedite dissemination of their PN, especially if the PWS has a higher likelihood </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA203C" w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>of exceeding the 90</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA203C" w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA203C" w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percentile for lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68071B3D" w14:textId="0CBE9DFA" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00895A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>Translation Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D15278D" w14:textId="07DD5B8B" w:rsidR="00DE3101" w:rsidRDefault="00DE3101" w:rsidP="00D30455">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In accordance with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00722945">
-[...67 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00EC19CF">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>310 CMR 22.16(5)(c)2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> and 310 CMR 22.16A(8)(c), please be advised of the following translation requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346FE514" w14:textId="77777777" w:rsidR="002E5C7E" w:rsidRPr="00D30455" w:rsidRDefault="002E5C7E" w:rsidP="00D30455">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9B2F34" w14:textId="6B58F6B6" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00B07B1F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your system serves </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a community with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...141 lines deleted...]
-          <w:rFonts w:eastAsia="Times"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10% or more or greater than 1000 (whichever is fewer) non-English speaking consumers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, your PN must contain a statement in the appropriate language(s) regarding the importance of the report.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6EB5B5" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Times"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153DB61A" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>persons</w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“This report contains important information about your drinking water.  Have someone translate it for you or speak with someone who understands it”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D90F1B" w14:textId="4EFD9256" w:rsidR="0066542D" w:rsidRPr="00B5737A" w:rsidRDefault="0066542D" w:rsidP="00B07B1F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5737A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The text above is available in multiple languages under </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="003021B9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Language Translation Requirements for Specific MA Cities and Towns</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B5737A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A chart listing the cities/towns this requirement applies to is also available on this webpage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF574C6" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8DD47B" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00B07B1F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your system serves a community where 25% or more of the population speak one </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>particular language</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00E75849">
-[...119 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">And </w:t>
-[...128 lines deleted...]
-    <w:p w14:paraId="0E76D869" w14:textId="1633512E" w:rsidR="00642454" w:rsidRDefault="00E749D8" w:rsidP="005A00DE">
+        <w:t xml:space="preserve"> you must translate the entire PN into that specific language and have the translated version of the PN immediately available upon request. There are many free translation tools and applications available that could be used to accomplish this (e.g. Google Translate).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6FECD9" w14:textId="77777777" w:rsidR="00E51C1A" w:rsidRPr="00B5737A" w:rsidRDefault="00E51C1A" w:rsidP="00B07B1F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...150 lines deleted...]
-    <w:p w14:paraId="331285CE" w14:textId="234AFA73" w:rsidR="00E749D8" w:rsidRPr="00642454" w:rsidRDefault="000262C8" w:rsidP="005A00DE">
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5737A">
+        <w:t xml:space="preserve">A list of the PWSs that are required to provide a fully translated PN is located at </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MassDEP Requirements for Language Translations website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B5737A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F7D6DE" w14:textId="1E2706E0" w:rsidR="00451426" w:rsidRPr="00F11C73" w:rsidRDefault="00DE3101" w:rsidP="00B07B1F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...48 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Please note: MassDEP/DWP recommends that PWSs prepare and provide a fully translated PN if more than 5% of their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>population</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> speaks another language. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3BBF7C" w14:textId="77777777" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">Population Served </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2DB15E" w14:textId="70E3CE92" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Make sure it is clear </w:t>
+      </w:r>
+      <w:r w:rsidR="00B40F8A">
+        <w:t xml:space="preserve">in the PN </w:t>
+      </w:r>
+      <w:r>
+        <w:t>who is served by your water system</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7465">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">you must list the specific community or communities </w:t>
+      </w:r>
+      <w:r w:rsidR="00E824ED">
+        <w:t xml:space="preserve">served by your PWS, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>including any areas in neighboring communities</w:t>
+      </w:r>
+      <w:r w:rsidR="4C33FE4E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A458F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>such as streets, housing developments, or other easily identifiable locations, if applicable. You should also include area(s) served by consecutive systems, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FA3B44" w14:textId="27D2BA95" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">Note: Please coordinate with </w:t>
+      </w:r>
+      <w:r w:rsidR="00592A57">
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidR="00592A57" w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">neighboring communities </w:t>
+      </w:r>
+      <w:r w:rsidR="7007B65F" w:rsidRPr="7020D584">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>that you serve</w:t>
+      </w:r>
+      <w:r w:rsidR="7007B65F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00592A57">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0022513B">
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00592A57">
+        <w:t xml:space="preserve"> applicable) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">to ensure consistent </w:t>
+      </w:r>
+      <w:r w:rsidR="6A2133E0" w:rsidRPr="350C7200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">messaging and </w:t>
+      </w:r>
+      <w:r w:rsidR="6A2133E0" w:rsidRPr="754D21F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t>notifications</w:t>
+      </w:r>
+      <w:r w:rsidR="6A2133E0" w:rsidRPr="350C7200">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are communicated to residents.</w:t>
+      </w:r>
+      <w:r w:rsidR="6A2133E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="47B8BAB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="47B8BAB0" w:rsidRPr="2CD759D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC06A8F" w14:textId="0885DC64" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">You must distribute </w:t>
+      </w:r>
+      <w:r w:rsidR="001D131F">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">PN to all consumers. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This may include consumers outside the PWS’s town boundaries if the PWS </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB172C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fully or partially </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>serves neighboring communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C4B509" w14:textId="0EA44FA4" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>You must include in your PN and other communication</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33F9C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific information about the service area, especially if part of the service area </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00121645">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is located in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00121645">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neighboring communities.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> List the specific community or communities</w:t>
+      </w:r>
+      <w:r w:rsidR="00622B24">
+        <w:t xml:space="preserve"> served by your PWS</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13AC8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> including any streets and/or buildings in neighboring communities</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13AC8">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00740041">
+        <w:t>and any</w:t>
+      </w:r>
+      <w:r w:rsidR="00740041" w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">other service areas outside of town boundaries that are affected by the </w:t>
+      </w:r>
+      <w:r w:rsidR="0086474A">
+        <w:t>lead ALE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t>. This can prevent misunderstandings that an entire neighboring town or other water district/service area is affected</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C61DFE1" w14:textId="652F28D2" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">For townwide notifications, it is recommended to include a statement that the notice does not </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6FE2">
+        <w:t>apply to</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD6FE2" w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t>consumers who receive their water from a private well, if there are private wells in the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D68AC3" w14:textId="126497B0" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">Refer to available water distribution information to identify service areas.  In accordance with 310 CMR 22.19(6), </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PWS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> must develop, update</w:t>
+      </w:r>
+      <w:r w:rsidR="06FA21DD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> and maintain maps and any relevant associated databases of the water distribution system that include locations of wells, surface water intakes, treatment facilities, pumping stations, storage tanks, hydrants, direction of flow, pressure zones, sample collection points</w:t>
+      </w:r>
+      <w:r w:rsidR="20F557DF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> and other information, such as piping materials, pipe sizes</w:t>
+      </w:r>
+      <w:r w:rsidR="4819311C">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> and interconnections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E963461" w14:textId="77777777" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43644966" w14:textId="77777777" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Example language for populations served in multiple cities and towns</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="96"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00737E44" w:rsidRPr="00121645" w14:paraId="0E7CF231" w14:textId="77777777" w:rsidTr="00C41272">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7960B7ED" w14:textId="77777777" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00C41272">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6A63F546" w14:textId="65A9CF2F" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">This notice applies to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07A5A">
+        <w:t>consumers</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07A5A" w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">in Town X and those </w:t>
+      </w:r>
+      <w:r w:rsidR="00343A63">
+        <w:t>consumers</w:t>
+      </w:r>
+      <w:r w:rsidR="00343A63" w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t>directly served by Town X Public Water Supply (PWS) in the following Towns:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C57678" w14:textId="77777777" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t>Town Y streets: Apple, Pear, Orange… (list all streets) ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5E8CA0" w14:textId="77777777" w:rsidR="00451426" w:rsidRPr="00121645" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t>Town Z streets: Brick, Mortar, (list all streets) ………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F457DFC" w14:textId="7D302A52" w:rsidR="00451426" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">Please note: This notice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DOES NOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> apply to all residents in Towns Y</w:t>
+      </w:r>
+      <w:r w:rsidR="007D22A7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t>and Z </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C4C253" w14:textId="3E7E2507" w:rsidR="00451426" w:rsidRPr="00451426" w:rsidRDefault="00451426" w:rsidP="00451426">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">The list of towns, any affected streets, housing developments, or clearly identifiable residential areas outside </w:t>
+      </w:r>
+      <w:r w:rsidR="00054775">
+        <w:t>your PWS’</w:t>
+      </w:r>
+      <w:r w:rsidR="00054775" w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">town boundaries may be included directly in the PN or, if extensive, referenced in the PN and included as an attachment and/or posted to a consumer-accessible webpage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F669C6D" w14:textId="3E938BA4" w:rsidR="00DE3101" w:rsidRPr="00895A71" w:rsidRDefault="00DE3101" w:rsidP="00895A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:lastRenderedPageBreak/>
+        <w:t>Delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8BC76E" w14:textId="60E98524" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="0ECB0901" w14:textId="77777777" w:rsidR="00062DF8" w:rsidRPr="001D405C" w:rsidRDefault="00062DF8" w:rsidP="002A7704">
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systems must use one or more of the following methods to deliver the notice to consumers, including residential, transient, and non-transient consumers (310 CMR 22.16(2)(c)): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336EABE4" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="44E96A0E">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44E96A0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Radio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C51701" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4DE870A6" w14:textId="7B343F98" w:rsidR="00062DF8" w:rsidRDefault="00062DF8" w:rsidP="002A7704">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Television</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520BE59D" w14:textId="19151CA2" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="1E78960B" w14:textId="1EDB5898" w:rsidR="00081C72" w:rsidRPr="001D405C" w:rsidRDefault="00081C72" w:rsidP="002A7704">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hand or direct delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="00250D51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7493AD" w14:textId="60A0FAA8" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="44E96A0E">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-    <w:p w14:paraId="65710577" w14:textId="77777777" w:rsidR="00062DF8" w:rsidRPr="001D405C" w:rsidRDefault="00062DF8" w:rsidP="002A7704">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="44E96A0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Posting in conspicuous locations</w:t>
+      </w:r>
+      <w:r w:rsidR="00250D51" w:rsidRPr="44E96A0E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C520CF1" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A734A91" w14:textId="2941FB79" w:rsidR="00250D51" w:rsidRPr="00A76121" w:rsidRDefault="00250D51" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76121">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*These methods may be used as the sole primary </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5376">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76121">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>method for NTNC or small COM systems. Medium and large COM systems should employ additional primary methods in conjunction with th</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6937">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76121">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6937">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76121">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure outreach to the entire population</w:t>
+      </w:r>
+      <w:r w:rsidR="00861784">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> served</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A76121">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B15DCB1" w14:textId="77777777" w:rsidR="00250D51" w:rsidRPr="00EC19CF" w:rsidRDefault="00250D51" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C76320" w14:textId="63591E95" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40682D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to one (or more) of the above methods, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5376">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>COM</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5376" w:rsidRPr="40682D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40682D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PWS must publish the Tier 1 PN in the local newspaper as a one-day advertisement no later than 14 days after the exceedance has been identified.  A copy of the advertisement must be submitted to your MassDEP regional office no later than the time published. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563299EA" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E47974C" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Be advised that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a PWS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cannot use an alternative delivery method unless they have received MassDEP approval to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B843106" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="242424"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29599B1B" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note the following regarding PN delivery requirements: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDC3707" w14:textId="6EA999A8" w:rsidR="004D55AC" w:rsidRPr="004D55AC" w:rsidRDefault="004D55AC" w:rsidP="004D55AC">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-    <w:p w14:paraId="5D7E7B65" w14:textId="77777777" w:rsidR="00062DF8" w:rsidRPr="001D405C" w:rsidRDefault="00062DF8" w:rsidP="002A7704">
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7D2F095B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using local cable access as the only delivery method to distribute this PN is not sufficient to meet the delivery requirement. Rather, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7D2F095B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a PWS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7D2F095B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should use the same broadcast media outlets they would use for public health orders (e.g. boil water notices), which should be listed in the PWS’ ERP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA0322C" w14:textId="7B78A72E" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00606309">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-    <w:p w14:paraId="5F87AAC2" w14:textId="69E669AD" w:rsidR="778D5CA0" w:rsidRDefault="778D5CA0" w:rsidP="7E653FF2">
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4988F05C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>PWS</w:t>
+      </w:r>
+      <w:r w:rsidR="2E025B72" w:rsidRPr="4988F05C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4988F05C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may need to use additional methods (e.g., newspaper, reverse 911 phone calls, e-mail, web posting, delivery of multiple copies to hospitals, clinics, or apartment buildings) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4988F05C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">since </w:t>
+      </w:r>
+      <w:r w:rsidR="04E111C1" w:rsidRPr="66DAEE5B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4988F05C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are required to provide the notice in a manner reasonably calculated to reach all persons served per 310 CMR 22.16(2)(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4988F05C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This includes identifying all individuals served by or with access to the water system—such as residents, employees, visitors, customers, students, caregivers, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4988F05C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>—and ensuring that appropriate delivery methods are used to reach them. This also applies to consumers located outside the PWS’s town boundaries if the PWS provides service to neighboring communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B1BA3F" w14:textId="088262D9" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00B5418B" w:rsidP="00606309">
       <w:pPr>
         <w:pStyle w:val="a"/>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>For this reason</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, PWS</w:t>
+      </w:r>
+      <w:r w:rsidR="00737E44">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24A65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive approval </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>MassDEP</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00067A74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00067A74" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their plan for </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery methods </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when having their PN </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8581B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">language </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approved, regardless of whether the plan includes </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81515">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassDEP approved delivery method(s). Using a single approved method may not reach all persons served and could result in a violation for not meeting PN requirements if MassDEP has not deemed a single delivery method </w:t>
+      </w:r>
+      <w:r w:rsidR="000E72DC" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3101" w:rsidRPr="390543CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for your PWS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636E7C05" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00606309">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you post or hand deliver your PN, print your PN on your system’s letterhead, if you have it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2098BAF0" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:color w:val="242424"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7E653FF2">
-[...255 lines deleted...]
-    <w:p w14:paraId="2CC11AE5" w14:textId="77777777" w:rsidR="00566E37" w:rsidRDefault="00566E37" w:rsidP="00566E37">
+    </w:p>
+    <w:p w14:paraId="22D97550" w14:textId="6A4EF52F" w:rsidR="00451426" w:rsidRPr="00F11C73" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are two (2) versions of the 24-Hour Tier 1 PN included in this template. The Long Form template is appropriate for distributing the PN via written word (e.g. hand delivery, posting in conspicuous places, newspaper notice). The Short Form template is appropriate for distributing the PN via spoken word (e.g. radio, TV). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0911A6" w14:textId="76B9F39F" w:rsidR="00DE3101" w:rsidRPr="00895A71" w:rsidRDefault="00DE3101" w:rsidP="00895A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">Corrective Action </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA0E184" w14:textId="58BC3869" w:rsidR="00DE3101" w:rsidRPr="00895A71" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>In the PN, describe the corrective actions your system is taking. The language below provides an example of an action commonly taken by PWS with lead exceedances. Use th</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34CBA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="004A246F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> language if appropriate, or develop your own:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C27357" w14:textId="72069F1E" w:rsidR="00451426" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00F11C73">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...36 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We are investigating water treatment and other actions to ensure your home</w:t>
+      </w:r>
+      <w:r w:rsidR="00A00DB8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/building</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receives water treated to reduce the risk of lead </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE2BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leaching </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from your plumbing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1134727D" w14:textId="23496206" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00895A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">After Issuing the Notice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2418F2BD" w14:textId="1A589C66" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D405C">
-[...492 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>24 hours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1F4A">
-[...9 lines deleted...]
-    <w:p w14:paraId="2DC390E8" w14:textId="77777777" w:rsidR="00D177C4" w:rsidRPr="00FB1F4A" w:rsidRDefault="00D177C4" w:rsidP="00D177C4">
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of learning of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C42E87">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lead </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">action level exceedance: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C250184" w14:textId="06C7B4C1" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00FB1F4A">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Send a copy of your finalized notice to EPA, by </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84DA9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>emailing</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84DA9" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00EC19CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="22"/>
+            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>LeadALE@epa.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00EC19CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1F4A">
-[...15 lines deleted...]
-        <w:r w:rsidRPr="00FB1F4A">
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3DFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2D03">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>CC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2D03" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassDEP Drinking Water Program at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00EC19CF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-            <w:sz w:val="22"/>
+            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>program.director-dwp@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FD2AE1">
-[...26 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">. Please also </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3DFD">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">CC your MassDEP regional office LCR staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B82262" w14:textId="77777777" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
         <w:t xml:space="preserve">Within </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1F4A">
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>10 days</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1F4A">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00EC19CF">
         <w:t xml:space="preserve"> of finalizing all Tier 1 PN required activities:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE68B1A" w14:textId="5FEDCE29" w:rsidR="00D177C4" w:rsidRPr="00410FEA" w:rsidRDefault="00D177C4" w:rsidP="00410FEA">
+    <w:p w14:paraId="5C88B311" w14:textId="60126E7A" w:rsidR="00DE3101" w:rsidRDefault="00DE3101" w:rsidP="00D66DD2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Certify that your notice(s) were distributed, and distributed on time, by submitting the PN Certification Form. This must be sent to your MassDEP regional office and your local </w:t>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">Certify that your notice(s) were distributed, and distributed on time, by submitting the PN Certification Form. This must be sent to your MassDEP regional office and your local Board of Health, along with copies of the notices distributed. (310 CMR 22.15(3)(b)).  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043DD4D8" w14:textId="77777777" w:rsidR="00D66DD2" w:rsidRPr="00D66DD2" w:rsidRDefault="00D66DD2" w:rsidP="00D66DD2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="211D94AD" w14:textId="77777777" w:rsidR="0086600E" w:rsidRDefault="0086600E" w:rsidP="0086600E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5737A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You should also notify local healthcare professionals of the lead exceedance. People may contact their </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">oard of </w:t>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>healthcare provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5737A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with questions, and notifying local healthcare professionals provides them an opportunity to prepare any information they need to respond appropriately.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5456B75F" w14:textId="77777777" w:rsidR="004F56D9" w:rsidRPr="00060D7E" w:rsidRDefault="004F56D9" w:rsidP="004F56D9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Highlighted </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...195 lines deleted...]
-        <w:r w:rsidR="00F01CBE" w:rsidRPr="73E9CF0A">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ext in Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64776B28" w14:textId="777A8DA3" w:rsidR="004F56D9" w:rsidRPr="004F56D9" w:rsidRDefault="004F56D9" w:rsidP="004F56D9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ything highlighted in green on the template are instructions and should be deleted before disseminati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ng the PN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>. Text highlighted in yellow should be tailored to suit your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific circumstance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>. Remove all highlights on the template before dissemination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166F8AF9" w14:textId="77D1987B" w:rsidR="00D66DD2" w:rsidRPr="00C2571E" w:rsidRDefault="00D66DD2" w:rsidP="00D66DD2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000477D2">
+        <w:t xml:space="preserve">Attachments/Resources </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8869EA" w14:textId="77777777" w:rsidR="00FA203C" w:rsidRPr="00B5737A" w:rsidRDefault="00FA203C" w:rsidP="00FA203C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5737A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PWSs may find the following resources helpful when drafting their PN: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B53FB18" w14:textId="2F782E6D" w:rsidR="00FA203C" w:rsidRPr="00CF302E" w:rsidRDefault="00FA203C" w:rsidP="00FA203C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="450"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00CF302E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.epa.gov/dwreginfo/public-notification-rule-compliance-help-water-system-owners-and-operators</w:t>
+          <w:t>Language Translation Statements</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C70EDB" w:rsidRPr="73E9CF0A">
-[...42 lines deleted...]
-        <w:r w:rsidR="00F01CBE" w:rsidRPr="73E9CF0A">
+    </w:p>
+    <w:p w14:paraId="4FD48D54" w14:textId="47CD037D" w:rsidR="00FA203C" w:rsidRPr="00B5737A" w:rsidRDefault="00FA203C" w:rsidP="00FA203C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="450"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5737A">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/lists/public-notification-forms-and-templates</w:t>
+          <w:t>EPA Public Notification Handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F01CBE" w:rsidRPr="73E9CF0A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00CF302E">
+        <w:t xml:space="preserve"> provides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5737A">
+        <w:t xml:space="preserve"> additional </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B5737A">
+        <w:t>aids</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B5737A">
+        <w:t xml:space="preserve"> to help water systems develop notices for violations and other situations. Please note that the EPA Handbook templates are non-state specific, so </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5737A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts PWSs are encouraged to use the </w:t>
+      </w:r>
+      <w:r w:rsidR="002033DE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MassDEP</w:t>
+      </w:r>
+      <w:r w:rsidR="002033DE" w:rsidRPr="00B5737A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5737A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>version of the lead ALE template(s) for compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5737A">
+        <w:t>. Electronic copies of the Massachusetts public notification templates and certification forms are available on the MassDEP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Public Notification Forms and Templates</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5737A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084C93CA" w14:textId="77777777" w:rsidR="00566E7A" w:rsidRDefault="00566E7A" w:rsidP="00566E7A">
+    <w:p w14:paraId="283E9F8A" w14:textId="327D4218" w:rsidR="00FA203C" w:rsidRPr="00CF302E" w:rsidRDefault="00FA203C" w:rsidP="00FA203C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="450"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00CF302E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Lead and Copper Rule Revisions (LCRR) Lead 24 Hour Tier 1 Public Notice Instructional Video</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="057B4AAD" w14:textId="77777777" w:rsidR="00FA203C" w:rsidRPr="00CF302E" w:rsidRDefault="00FA203C" w:rsidP="00FA203C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="450"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00CF302E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MassDEP DWP Tier 1 Public Notice (PN) for Lead Action Level Exceedance (ALE) Consumers Q&amp;A</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="65EC84A5" w14:textId="77777777" w:rsidR="00FA203C" w:rsidRPr="00CF302E" w:rsidRDefault="00FA203C" w:rsidP="00FA203C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="450"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00CF302E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MassDEP DWP Tier 1 Public Notice (PN) for Lead Action Level Exceedance (ALE) PWS Q&amp;A</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5EB5DBAA" w14:textId="5623E1E7" w:rsidR="00D66DD2" w:rsidRPr="00B5737A" w:rsidRDefault="00D66DD2" w:rsidP="00D66DD2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5737A">
+        <w:t xml:space="preserve">Notes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650F3245" w14:textId="5C0E132B" w:rsidR="00DE3101" w:rsidRPr="00EC19CF" w:rsidRDefault="00DE3101" w:rsidP="00D66DD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4875"/>
         </w:tabs>
-        <w:rPr>
-[...56 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">When using posters or handouts, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA203C">
+        <w:t>PWS are encouraged to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve"> include QR codes to ensure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>consumers can access links directly by mobile devices.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9C7F47" w14:textId="778EA589" w:rsidR="00C22B4A" w:rsidRPr="00EC19CF" w:rsidRDefault="00C22B4A" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="00C22B4A" w:rsidRPr="00EC19CF" w:rsidSect="00A239A5">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
+          <w:cols w:space="144"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C627098" w14:textId="08706B63" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="00D0573A" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817CC2">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F60C2C" w:rsidRPr="00B57115">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00817CC2">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>24-HOUR NOTICE- SHORT FORM</w:t>
+      </w:r>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>- REMOVE OR REPLACE HIGHLIGHTED TEXT</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC25E9">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IN BRACKETS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AC25E9">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...192 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4F6895" w14:textId="203EE7CF" w:rsidR="006403FF" w:rsidRPr="0066542D" w:rsidRDefault="006403FF" w:rsidP="0066542D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...72 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066542D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="21E61637">
+      <w:r w:rsidRPr="0066542D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>System</w:t>
       </w:r>
-      <w:r w:rsidRPr="21E61637">
+      <w:r w:rsidRPr="0066542D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
-      <w:r w:rsidR="00BB2816" w:rsidRPr="00E85501">
-[...29 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="0066542D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t>DRINKING WATER NOTICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376BF824" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="0066542D" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Some homes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB2816" w:rsidRPr="21E61637">
+      </w:pPr>
+      <w:r w:rsidRPr="0066542D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ha</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Some homes have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066542D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>ve</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB2816" w:rsidRPr="21E61637">
+        <w:t>high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066542D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> levels of lead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6832C36B" w14:textId="12AD0096" w:rsidR="006403FF" w:rsidRPr="00817CC2" w:rsidRDefault="00676C2E" w:rsidP="00676C2E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BE70E0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="141414"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="141414"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This notice contains important information about your drinking water.  Have someone translate it for you or speak with someone who understands </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="141414"/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>it.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1AA0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7FDF52" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Our water system exceeded the lead drinking water action level. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D01161" w14:textId="4EB312F8" w:rsidR="00307F5B" w:rsidRPr="00787230" w:rsidRDefault="001F4E56" w:rsidP="00CA4F91">
-      <w:pPr>
+    <w:p w14:paraId="0AA74BDF" w14:textId="1545AD1F" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="00AC25E9" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00787230">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="green"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Select </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="green"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>one of the applicable highlighted sentences</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Select one of the applicable highlighted sentences below and delete the other one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F165FE2" w14:textId="591584B1" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>We routinely monitor for lead in water in homes likely to have elevated lead levels, including homes with lead service lines or lead solder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="green"/>
-          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC25E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008705BB" w:rsidRPr="00787230">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="286951F2" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We routinely </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>monitor for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lead in water in homes with lead service lines as they are more likely to have elevated lead levels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="green"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only use this sentence if all the samples are from homes with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="green"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LSL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E37BD88" w14:textId="49B835E2" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>We are required to collect [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] samples </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>between [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert date beginning of monitoring period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>] and [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert date end of monitoring period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>. [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] of these higher risk homes had elevated lead levels. The results of these routine samples for lead indicate a level of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921E6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00C97D74" w:rsidRPr="00787230">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>We routinely monitor for lead in water in homes likely to have elevated lead levels, including homes with lead service lines or lead solder</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">XX] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mg/L </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063574F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62DBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC25E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC25E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4F91" w:rsidRPr="00787230">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E62DBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parts per </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E62DBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>billion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). This level exceeds the lead action level of 0.015 mg/L </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063574F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62DBC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>or 15 parts per billion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063574F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This means that more than 10 percent of the lead samples collected were above the lead action level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6ED88F" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>What does this mean?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2180BE66" w14:textId="675F4F6A" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Our system’s water mains that carry the water to you are made mostly of [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert piping material specific to your PWS, for example iron and steel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], and therefore do not add lead to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>water.  However, lead can get into tap water through the service line that connects your home to the water main if it is made of lead. Lead may also come from lead solder used to connect pipes in home plumbing, and from some faucets and fixtures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63150932" w14:textId="28B1D99C" w:rsidR="006403FF" w:rsidRDefault="00676C2E" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no safe level of lead in drinking water. Exposure to lead in drinking water can cause serious health effects in all age groups, especially pregnant people, infants (both formula-fed and breastfed), and young children. Some of the health effects to infants and children include decreases in IQ and attention span. Lead exposure can also result in new or worsened learning and behavior problems. The children of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are exposed to lead before or during pregnancy may be at increased risk of these harmful health effects. Adults have increased risks of heart disease, high blood pressure, kidney or nervous system problems. Contact your health care provider for more information about your </w:t>
+      </w:r>
+      <w:r w:rsidR="00456908" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>risks.</w:t>
+      </w:r>
+      <w:r w:rsidR="00456908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="070A418E" w14:textId="77777777" w:rsidR="00A3657A" w:rsidRPr="00EC19CF" w:rsidRDefault="00A3657A" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5064EBA6" w14:textId="77777777" w:rsidR="00A3657A" w:rsidRPr="00121645" w:rsidRDefault="00A3657A" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">Locations affected by this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB11672" w14:textId="77777777" w:rsidR="00A3657A" w:rsidRPr="00227CD9" w:rsidRDefault="00A3657A" w:rsidP="00A3657A">
+      <w:r w:rsidRPr="00E437D0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Briefly describe your distribution system area, including any streets which are in neighboring communities served by the PWS. For small systems, - “All users of the [Water System Name] water system located at [address]”].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390EC192" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0624C1EE" w14:textId="580F2E30" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">What should I do to reduce my exposure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>to lead</w:t>
+      </w:r>
+      <w:r w:rsidR="00F849CD">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F849CD">
+        <w:t xml:space="preserve"> drinking water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B306A4D" w14:textId="1D632A5B" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use only cold, fresh water for drinking, cooking, and preparing baby </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>formula</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Run the water for at least 1 minute or until it turns cold. For more guidance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00654AE6" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>how to flush your water lines to reduce lead in drinking water exposure</w:t>
+      </w:r>
+      <w:r w:rsidR="00654AE6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00654AE6" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the use of filters, cleaning aerators,  and how to have your water tested, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4436B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>visit the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4436B" w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00A4436B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:snapToGrid w:val="0"/>
+          </w:rPr>
+          <w:t>MassDEP Guidance for Single-Family Residents at Risk of Lead in Drinking Water Exposure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A4436B" w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4436B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">website </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC25E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00AC25E9" w:rsidRPr="00703B51">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:snapToGrid w:val="0"/>
+          </w:rPr>
+          <w:t>https://mass.gov/info-details/guidance-for-single-family-residents-at-risk-of-lead-in-drinking-water-exposure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AC25E9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4436B" w:rsidRPr="00BD7DA1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00C97D74" w:rsidRPr="00787230">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="002E1337">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>We routinely monitor for lead in water in homes with lead service lines as they are more likely to have elevated lead levels</w:t>
-[...49 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">(optional) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert a QR code for all posters or handouts to allow consumers to access this link directly by cell phone</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA203C">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6AF792" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="Level1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not boil the water to remove lead.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A86F95" w14:textId="3F70273D" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="Level1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check whether your home has a lead service line.  IF YOU DO, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HAVE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IT REPLACED. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please contact [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert PWS contact information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] for more information about your home's service line, how to have it </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2BC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replaced</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or for information about plumbing materials in your home that may contain lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65CD9546" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="005D1AA0">
+      <w:pPr>
+        <w:pStyle w:val="Level1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[If applicable: Learn what your service line material is by checking your home address at [website]].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE478DF" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Contact your health care provider if you have any health-related questions or contact your local health department to find out if your child needs to be tested for lead.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FDBFB4" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>What is our system doing?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B03B2D" w14:textId="0DEA51EC" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our public water system is taking the following actions to address the situation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DAFE92" w14:textId="3C15FEF5" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Describe corrective actions which may include: a treatment review, LSL removal program, investigating homes with elevated levels, notifying all homeowners with suspected LSLs (mention if this has been done already), additional community outreach; and when system expects to sample next.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00CA4F91" w:rsidRPr="00787230">
-[...269 lines deleted...]
-    <w:p w14:paraId="01AB5A0A" w14:textId="77777777" w:rsidR="00DF56A4" w:rsidRDefault="00DF56A4" w:rsidP="00DF56A4">
+    </w:p>
+    <w:p w14:paraId="5964FCFB" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>For more information, contact [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>name of contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>] at [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>phone number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>] or [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>mailing address or email address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124A1023" w14:textId="42EA276D" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="64887E9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64887E9E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>For more information on lead see [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64887E9E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>weblink</w:t>
+      </w:r>
+      <w:r w:rsidR="00590236" w:rsidRPr="64887E9E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00590236" w:rsidRPr="00EC09BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(if PWS link </w:t>
+      </w:r>
+      <w:r w:rsidR="004C4F7C" w:rsidRPr="00EC09BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not available, include </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="001B1402" w:rsidRPr="00EC09BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>MassDEP Lead in Drinking Water Webpage</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001B1402" w:rsidRPr="00EC09BD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00EC09BD" w:rsidRPr="00EC09BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/lead-in-drinking-water</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00EC09BD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC09BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC09BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B18CE34" w14:textId="7A0DD36D" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="00676C2E" w:rsidP="00A4436B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-180"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please share this information with all the other people who drink this water, especially those who may not have received this notice directly (for example, people in apartments, nursing homes, schools, and businesses).  You can do this by posting this notice in a public place or distributing copies by hand or </w:t>
+      </w:r>
+      <w:r w:rsidR="00456908" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mail.</w:t>
+      </w:r>
+      <w:r w:rsidR="00456908">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AB6A2B" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>This notice is being sent to you by [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">].       PWS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ID#:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>xxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Date distributed [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3814E630" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Distributed media type [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46140186" w14:textId="77777777" w:rsidR="00456908" w:rsidRDefault="00456908" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00456908" w:rsidSect="00A239A5">
+          <w:headerReference w:type="default" r:id="rId29"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
+          <w:cols w:space="288"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BB25AB" w14:textId="6CD97CAD" w:rsidR="006403FF" w:rsidRPr="00A3657A" w:rsidRDefault="001E2BC6" w:rsidP="004837F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A3657A">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">24 HOUR NOTICE </w:t>
+      </w:r>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00A3657A">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>LONG FORM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3657A" w:rsidDel="001E2BC6">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4436B" w:rsidRPr="00A3657A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>- REMOVE OR REPLACE HIGHLIGHTED TEXT</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3323" w:rsidRPr="00A3657A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IN BRACKETS </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FA3323" w:rsidRPr="00A3657A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="69F1E80A" w14:textId="52EAC4AA" w:rsidR="006403FF" w:rsidRPr="00A4436B" w:rsidRDefault="006403FF" w:rsidP="00A4436B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4436B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4436B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4436B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>] DRINKING WATER NOTICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005FC55E" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00A4436B" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4436B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Some homes have high levels of lead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6727CB81" w14:textId="3EE08325" w:rsidR="006403FF" w:rsidRPr="00A4436B" w:rsidRDefault="00654F6C" w:rsidP="00A4436B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This notice contains important information about your drinking water.  Have someone translate it for you or speak with someone who understands </w:t>
+      </w:r>
+      <w:r w:rsidR="00456908" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="141414"/>
+        </w:rPr>
+        <w:t>it.</w:t>
+      </w:r>
+      <w:r w:rsidR="00456908">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB70A79" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our water system exceeded the lead drinking water action level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1519B267" w14:textId="7935B45B" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="00FA3323" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Select one of the applicable highlighted sentences and delete the other one:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DDE95F" w14:textId="055203AC" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>We routinely monitor for lead in water in homes likely to have elevated lead levels, including homes with lead service lines or lead solder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3323">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4E8DB7" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We routinely </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>monitor for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lead in water in homes with lead service lines as they are more likely to have elevated lead levels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Only use this sentence if all the samples are from homes with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>LSL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>)]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9B3134" w14:textId="2755012B" w:rsidR="006403FF" w:rsidRPr="00A4436B" w:rsidRDefault="006403FF" w:rsidP="00A4436B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>We are required to collect [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] samples </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>between [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert date beginning of monitoring period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>] and [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert date end of monitoring period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>. [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>] of these higher risk homes had elevated lead levels. The results of these routine samples for lead indicate a level of [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mg/L </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44082">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3323">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3323">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44082">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parts per </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F44082">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>billion</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>). This level exceeds the lead action level of 0.015 mg/L (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44082">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>or 15 parts per billion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005918F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This means that more than 10 percent of the lead samples collected were above the lead action level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BB48BF" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
         <w:t>What does this mean?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FE05F8" w14:textId="46401C8F" w:rsidR="00DF56A4" w:rsidRDefault="00752940" w:rsidP="7AAD2EC2">
+    <w:p w14:paraId="2A08A582" w14:textId="4BCEA39E" w:rsidR="006403FF" w:rsidRPr="00A4436B" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:rPr>
-[...33 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Our system’s water mains that carry the water to you are made mostly of [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insert piping material specific to your PWS, for example iron and steel</w:t>
       </w:r>
-      <w:r w:rsidR="00DF56A4" w:rsidRPr="73E9CF0A">
-[...38 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], and therefore do not add lead to water.  However, lead can get into tap water through the service line that connects your home to the water main if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>it is made of lead. Lead may also come from lead solder used to connect pipes in home plumbing, and from some faucets and fixtures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39029D4E" w14:textId="1E212150" w:rsidR="006403FF" w:rsidRDefault="00654F6C" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no safe level of lead in drinking water. Exposure to lead in drinking water can cause serious health effects in all age groups, especially pregnant people, infants (both formula-fed and breastfed), and young children. Some of the health effects to infants and children include decreases in IQ and attention span. Lead exposure can also result in new or worsened learning and behavior problems. The children of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are exposed to lead before or during pregnancy may be at increased risk of these harmful health effects. Adults have increased risks of heart disease, high blood pressure, kidney or nervous system problems. Contact your health care provider for more information about your </w:t>
+      </w:r>
+      <w:r w:rsidR="00456908" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>risks.</w:t>
+      </w:r>
+      <w:r w:rsidR="00456908">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEC1ECB" w14:textId="77777777" w:rsidR="00A3657A" w:rsidRPr="00121645" w:rsidRDefault="00A3657A" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve">Locations affected by this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121645">
+        <w:t xml:space="preserve"> Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C65F9C1" w14:textId="77777777" w:rsidR="00A3657A" w:rsidRPr="00227CD9" w:rsidRDefault="00A3657A" w:rsidP="00A3657A">
+      <w:r w:rsidRPr="00E437D0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Briefly describe your distribution system area, including any streets which are in neighboring communities served by the PWS. For small systems, - “All users of the [Water System Name] water system located at [address]”].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0805FEE5" w14:textId="77777777" w:rsidR="00A4436B" w:rsidRPr="00A4436B" w:rsidRDefault="00A4436B" w:rsidP="00A4436B">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34597F05" w14:textId="6D256BE3" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk101454526"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk101449507"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">What should I do to reduce my exposure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>to lead</w:t>
+      </w:r>
+      <w:r w:rsidR="20422BD1">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="20422BD1">
+        <w:t xml:space="preserve"> drinking water</w:t>
+      </w:r>
+      <w:r>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686AB9CE" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use only cold, fresh water for drinking, cooking, and preparing baby </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>formula</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="73E9CF0A" w:rsidRPr="00787230">
-[...7 lines deleted...]
-    <w:p w14:paraId="361133A7" w14:textId="4CF74DCE" w:rsidR="00494256" w:rsidRDefault="00494256" w:rsidP="7AAD2EC2">
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Run your water. The more time water has been sitting in your home’s pipes, the more lead it may contain. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61670F9E" w14:textId="42677901" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before drinking, flush your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>home’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pipes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by running the tap, taking a shower, doing laundry, or doing a load of dishes. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf01"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The amount of time to run the water will depend on whether your home has a lead service line or not, as well as the length and diameter of the service line and the amount of plumbing in your home.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you are not familiar with the structural and plumbing details of your residence, run the water for at least one (1) minute or until after it turns cold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509C9F69" w14:textId="46A88BCB" w:rsidR="00D72192" w:rsidRPr="002B23AA" w:rsidRDefault="00D72192" w:rsidP="00D72192">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B23AA">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information about building flushing, visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="002B23AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>MassDEP Building F</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="2" w:name="_Hlt222307186"/>
+        <w:bookmarkStart w:id="3" w:name="_Hlt222307187"/>
+        <w:r w:rsidRPr="002B23AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>l</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="2"/>
+        <w:bookmarkEnd w:id="3"/>
+        <w:r w:rsidRPr="002B23AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>ushing Information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002B23AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B23AA">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3323">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00FA3323" w:rsidRPr="00703B51">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/doc/massdep-building-flushing-inf</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="4" w:name="_Hlt222307190"/>
+        <w:bookmarkStart w:id="5" w:name="_Hlt222307191"/>
+        <w:r w:rsidR="00FA3323" w:rsidRPr="00703B51">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="4"/>
+        <w:bookmarkEnd w:id="5"/>
+        <w:r w:rsidR="00FA3323" w:rsidRPr="00703B51">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>rmation/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FA3323">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B23AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B23AA">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1DA14F" w14:textId="659E0418" w:rsidR="0063390E" w:rsidRPr="0063390E" w:rsidRDefault="0063390E" w:rsidP="0063390E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Use your filter properly, if you use a filter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Filters can reduce lead in drinking water. Make sure the filter is certified by an American National Standards Institute (ANSI) accredited certifier</w:t>
+      </w:r>
+      <w:r w:rsidR="001135F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such as NSF, to </w:t>
+      </w:r>
+      <w:r w:rsidR="001135F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>reduce</w:t>
+      </w:r>
+      <w:r w:rsidR="001135F4" w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:r w:rsidR="001135F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>it will say so on the package</w:t>
+      </w:r>
+      <w:r w:rsidR="00F528FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F528FC" w:rsidRPr="00F528FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>or the manufacturer’s website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Read any directions provided with the filter to learn how to properly install, maintain, and use your cartridge and when to replace it. Using the cartridge after it has expired can make it less effective at removing lead. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not run hot water through the filter. For more information, and which certifications to look for, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visit EPA’s website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="7D001D6A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Home Drinking Water Filtration Fact Sheet | US EPA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7D001D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="7D001D6A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:t>https://www.epa.gov/ground-water-and-drinking-water/home-drinking-water-filtration-fact-sheet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7D001D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D001D6A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7D001D6A">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and EPA’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="7D001D6A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>A Consumer Tool for Identifying Point of Use (POU) Drinking Water Filters Certified to Reduce Lead (epa.gov)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7D001D6A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="000E1DDE" w:rsidRPr="00213696">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.epa.gov/system/files/documents/2024-06/how-to-id-filters-certified-to-reduce-lead-in-drinking-water-epa_june-2024.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000E1DDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063390E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7FF3D4" w14:textId="68E2FF02" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clean your aerator.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regularly remove and clean your faucet’s screen (also known as an aerator)</w:t>
+      </w:r>
+      <w:r w:rsidR="00123A30">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00123A30">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ediment, debris, and lead particles can collect </w:t>
+      </w:r>
+      <w:r w:rsidR="00123A30">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If lead particles are caught in the aerator, </w:t>
+      </w:r>
+      <w:r w:rsidR="0060203A">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they can in turn release </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lead into your water.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBA0E18" w14:textId="206280A6" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Learn about construction in your neighborhood</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Contact us to find out about any construction or maintenance </w:t>
+      </w:r>
+      <w:r w:rsidR="00987D2C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00987D2C" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that could disturb your service line. Activities that physically disturb </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2A57">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a lead</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2A57" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>service line</w:t>
+      </w:r>
+      <w:r w:rsidR="003C18FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, if present,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may cause lead to be released.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BB6EC9" w14:textId="7135B454" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="pf0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Have your water tested.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>You cannot see, taste or smell lead in drinking water.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Contact us to learn more about lead in your drinking water and </w:t>
+      </w:r>
+      <w:r w:rsidR="00973CB0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00973CB0" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4A38">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4A38" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how to get your water tested. The only way to determine the level of lead in drinking water at your home is to have the water tested by a state certified laboratory. </w:t>
+      </w:r>
+      <w:r w:rsidR="00191504">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Visit</w:t>
+      </w:r>
+      <w:r w:rsidR="00191504" w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="00191504" w:rsidRPr="002F4D04">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Find a Certified Laboratory for Water Testing</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00191504" w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> webpage </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00AC25E9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>(https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00191504" w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a list of certified laboratories that offer lead in drinking water testing</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4A38">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for residential customers</w:t>
+      </w:r>
+      <w:r w:rsidR="00191504" w:rsidRPr="000477D2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="7295D41B" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="Level1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not boil the water to remove lead.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boiling water will not reduce lead.  Excessive boiling can increase lead levels as lead remains behind when the water boils away. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F70DC3" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="Level1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check whether your home has a lead service line.  IF YOU DO, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HAVE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IT REPLACED. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D7D8B8" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="Level1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[If applicable” Learn what your service line material is by checking your home address at [PWS website]].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA1CD74" w14:textId="6E90E1E5" w:rsidR="006403FF" w:rsidRPr="001A7FED" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="Level1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please contact [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert PWS contact information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] for more information about your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">home's </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">service line, how to have it </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2BC6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replaced</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or for information about plumbing materials in your home that may contain lead. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1953C757" w14:textId="591FA9BB" w:rsidR="006403FF" w:rsidRPr="001A7FED" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="Level1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk101388952"/>
+      <w:r w:rsidRPr="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5065" w:rsidRPr="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00CD5065" w:rsidRPr="001A7FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> EPA’s Protect Your Tap tool</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CD5065" w:rsidRPr="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to help identify if the portion of your service line connecting to your residence is lead </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC25E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidR="0069354D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>www.epa.gov/pyt</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0069354D">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note that service lines can be multiple materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E13132C" w14:textId="2CA63DFA" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Contact your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health care provider if you have any health-related questions or contact your local health department to find out if your child needs to be tested for lead.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  A blood lead level test is the only way to know if your child is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>being exposed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to lead.  For more information on Massachusetts’ childhood lead testing program, contact the Department of Public Health at 1-800-532-9571 or </w:t>
+      </w:r>
+      <w:r w:rsidR="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="001A7FED">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>DPH Childhood Lead Poisoning Prevention Program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001A7FED" w:rsidRPr="00F93E4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A7FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">website </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC25E9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00AC25E9" w:rsidRPr="00703B51">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>www.mass.gov/orgs/childhood-lead-poisoning-prevention-program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AC25E9">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001A7FED" w:rsidRPr="00F93E4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="7CD34C28" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:t>What is our system doing?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511D9E2E" w14:textId="780868F3" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our public water system is taking the following actions to address the situation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784A2A17" w14:textId="583229DA" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Describe corrective actions which may include: a treatment review, LSL removal program, investigating homes with elevated levels, notifying all homeowners with suspected LSLs (mention if this has been done already), additional community outreach; and when system expects to sample next.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503DBD53" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:rPr>
-[...57 lines deleted...]
-    <w:p w14:paraId="356C59AE" w14:textId="77777777" w:rsidR="0047328A" w:rsidRPr="00787230" w:rsidRDefault="00775656" w:rsidP="00BB2816">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>For more information, contact [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>name of contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>] at [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>phone number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>] or [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>mailing address or email address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C74495C" w14:textId="7E0C5FA8" w:rsidR="006403FF" w:rsidRPr="001A7FED" w:rsidRDefault="006403FF" w:rsidP="001A7FED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-180"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:rPr>
-[...151 lines deleted...]
-        <w:r w:rsidR="001777EA" w:rsidRPr="00D350E9">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>For more information on lead see [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>weblink</w:t>
+      </w:r>
+      <w:r w:rsidR="008B73C3" w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="008B73C3" w:rsidRPr="00EC09BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC09BD" w:rsidRPr="00EC09BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if PWS link not available, include </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00EC09BD" w:rsidRPr="00EC09BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>this MassDEP webpage</w:t>
+          <w:t>MassDEP Lead in Drinking Water Webpage</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001777EA" w:rsidRPr="00D350E9">
-[...9 lines deleted...]
-        <w:r w:rsidR="001777EA" w:rsidRPr="00D350E9">
+      <w:r w:rsidR="00EC09BD" w:rsidRPr="00EC09BD">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="00EC09BD" w:rsidRPr="00EC09BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>https://mass.gov/info-details/guidance-for-single-family-residents-at-risk-of-lead-in-drinking-water-exposure</w:t>
+          <w:t>https://www.mass.gov/lead-in-drinking-water</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001777EA" w:rsidRPr="00D350E9">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00EC09BD">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC09BD" w:rsidRPr="00EC09BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="001D364C" w:rsidRPr="00D350E9">
-[...4225 lines deleted...]
-    <w:p w14:paraId="1B4F9AC2" w14:textId="77777777" w:rsidR="00BB2816" w:rsidRPr="003050D5" w:rsidRDefault="00BB2816" w:rsidP="6E47F164">
+    </w:p>
+    <w:p w14:paraId="3F426E5C" w14:textId="284CB61F" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="00654F6C" w:rsidP="001A7FED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
-        <w:ind w:left="360"/>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Times"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="006403FF" w:rsidRPr="00EC19CF">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please share this information with all the other people who drink this water, especially those who may not have received this notice directly (for example, people in apartments, nursing homes, schools, and businesses).  You can do this by posting this notice in a public place or distributing copies by hand or </w:t>
+      </w:r>
+      <w:r w:rsidR="008B73C3" w:rsidRPr="00EC19CF">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="75D004EF" w14:textId="38A58C34" w:rsidR="00EA209C" w:rsidRDefault="00EA209C" w:rsidP="6E47F164">
+        </w:rPr>
+        <w:t>mail.</w:t>
+      </w:r>
+      <w:r w:rsidR="008B73C3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> *</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72908939" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>This notice is being sent to you by [</w:t>
       </w:r>
-      <w:r w:rsidRPr="6E47F164">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>system</w:t>
       </w:r>
-      <w:r w:rsidRPr="6E47F164">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">].       PWS </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="6E47F164">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ID#:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="6E47F164">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="6E47F164">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>xxxxxxx</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">]   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="6E47F164">
-[...23 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Date distributed [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>dat</w:t>
       </w:r>
-      <w:r w:rsidRPr="6E47F164">
-[...7 lines deleted...]
-    <w:p w14:paraId="4AB81682" w14:textId="3C830139" w:rsidR="00CD1AB7" w:rsidRDefault="00CD1AB7" w:rsidP="6E47F164">
+      <w:r w:rsidRPr="00A239A5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DED4CB0" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00EC19CF" w:rsidRDefault="006403FF" w:rsidP="00EC19CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Distributed media type [</w:t>
       </w:r>
-      <w:r w:rsidRPr="6E47F164">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insert type</w:t>
       </w:r>
-      <w:r w:rsidRPr="6E47F164">
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00EC19CF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C536D11" w14:textId="51C2CDC6" w:rsidR="27A3C556" w:rsidRDefault="27A3C556" w:rsidP="27A3C556">
+    <w:p w14:paraId="03A3D4E2" w14:textId="77777777" w:rsidR="006403FF" w:rsidRPr="00C972A1" w:rsidRDefault="006403FF" w:rsidP="006403FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...29 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BC69658" w14:textId="3F2A8684" w:rsidR="00566CD4" w:rsidRPr="00566CD4" w:rsidRDefault="00566CD4" w:rsidP="00A3657A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00566CD4" w:rsidRPr="00566CD4" w:rsidSect="00A239A5">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="603" w:right="1296" w:bottom="36" w:left="1296" w:header="144" w:footer="288" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="326"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
+      <w:cols w:space="288"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B71CB0C" w14:textId="77777777" w:rsidR="007C72CC" w:rsidRDefault="007C72CC">
+    <w:p w14:paraId="2EE13F82" w14:textId="77777777" w:rsidR="008C5FEE" w:rsidRDefault="008C5FEE" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="604AC6CF" w14:textId="77777777" w:rsidR="007C72CC" w:rsidRDefault="007C72CC">
+    <w:p w14:paraId="5C11E9A2" w14:textId="77777777" w:rsidR="008C5FEE" w:rsidRDefault="008C5FEE" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="09CFFE35" w14:textId="77777777" w:rsidR="007C72CC" w:rsidRDefault="007C72CC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Gothic Light">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="252AE2AD" w14:textId="14E1D129" w:rsidR="008B145B" w:rsidRPr="00566E7A" w:rsidRDefault="008B145B" w:rsidP="00566E7A">
-[...224 lines deleted...]
-  </w:p>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1714653519"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="44B528FC" w14:textId="79084259" w:rsidR="00A239A5" w:rsidRDefault="00A239A5">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F64B634" w14:textId="77777777" w:rsidR="007C72CC" w:rsidRDefault="007C72CC">
+    <w:p w14:paraId="013B1F26" w14:textId="77777777" w:rsidR="008C5FEE" w:rsidRDefault="008C5FEE" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E3D3CE9" w14:textId="77777777" w:rsidR="007C72CC" w:rsidRDefault="007C72CC">
+    <w:p w14:paraId="6BBEF08F" w14:textId="77777777" w:rsidR="008C5FEE" w:rsidRDefault="008C5FEE" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...6 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="5E4E2213" w14:textId="2E5818BC" w:rsidR="00C22B4A" w:rsidRPr="008F0F1F" w:rsidRDefault="00C22B4A" w:rsidP="00C22B4A">
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...1 lines deleted...]
-        <w:footnoteRef/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Americans with Disabilities Act (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ADA</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assistance call 617-626-1282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA0B5F">
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To relay using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TTY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, call the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA2CFB">
-[...35 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidR="005D1AA0" w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mass Relay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1-800-439-2370.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E9E752F" w14:textId="77777777" w:rsidR="008B145B" w:rsidRDefault="00A9501E">
-[...1506 lines deleted...]
-  <w:p w14:paraId="7196D064" w14:textId="77777777" w:rsidR="008B145B" w:rsidRDefault="008B145B">
+  <w:p w14:paraId="330B75A9" w14:textId="77777777" w:rsidR="00A63996" w:rsidRDefault="00A63996">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A340CA6"/>
+    <w:nsid w:val="01845128"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="51FA644A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0243738A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FF0890D8"/>
+    <w:tmpl w:val="E822E99C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D1109A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9C061860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="92AC7832">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12567,334 +8576,1114 @@
     <w:lvl w:ilvl="7" w:tplc="703C19FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="668C910A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25A72E1F"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EAB774D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-    <w:lvl w:ilvl="0" w:tplc="2DCC4104">
+    <w:tmpl w:val="D472ACB6"/>
+    <w:lvl w:ilvl="0" w:tplc="AC3853D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19410CE5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C79A0B38"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▫"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B12A3B1A">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AF0AAB8C">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9DE4AAD4">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="BBAAFEC8">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F8AC8BF4">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="93FCB7A6">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DA91D39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FAEBE24"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50BE5075"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53977E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A6E4FF08"/>
+    <w:tmpl w:val="E0DCF8E4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579A64FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8968E8D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AE84E5C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C35E6FE0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F266D04"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F3C86E0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="625C21C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC08F694"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62C3318A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AAC8150"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
@@ -12906,557 +9695,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53977E64"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B496917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2B1E95C2"/>
+    <w:tmpl w:val="A69E73DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...392 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BF1221A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="26388B48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
@@ -13518,1400 +9914,1098 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="322902966">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1259829263">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="167335613">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1741095890">
+  <w:num w:numId="4" w16cid:durableId="876157415">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="563104798">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="969435064">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1451314926">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1741095890">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1656565096">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="172650387">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="37976959">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1656565096">
+  <w:num w:numId="12" w16cid:durableId="1860728500">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1404643095">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1660771667">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2092190951">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C1439"/>
-[...1158 lines deleted...]
-    <w:rsid w:val="7FEE078D"/>
+    <w:rsidRoot w:val="00F9272D"/>
+    <w:rsid w:val="0000083B"/>
+    <w:rsid w:val="0000489B"/>
+    <w:rsid w:val="0001002D"/>
+    <w:rsid w:val="00010125"/>
+    <w:rsid w:val="00011B04"/>
+    <w:rsid w:val="00013F9B"/>
+    <w:rsid w:val="0001489B"/>
+    <w:rsid w:val="00016974"/>
+    <w:rsid w:val="00016A91"/>
+    <w:rsid w:val="00026FB5"/>
+    <w:rsid w:val="0003451B"/>
+    <w:rsid w:val="00034F83"/>
+    <w:rsid w:val="00036519"/>
+    <w:rsid w:val="000446E7"/>
+    <w:rsid w:val="000477D2"/>
+    <w:rsid w:val="0005017C"/>
+    <w:rsid w:val="000530F1"/>
+    <w:rsid w:val="000534CA"/>
+    <w:rsid w:val="00054258"/>
+    <w:rsid w:val="00054775"/>
+    <w:rsid w:val="000577A6"/>
+    <w:rsid w:val="00060A3F"/>
+    <w:rsid w:val="00063C9C"/>
+    <w:rsid w:val="00067A74"/>
+    <w:rsid w:val="000814DB"/>
+    <w:rsid w:val="000927CD"/>
+    <w:rsid w:val="0009705A"/>
+    <w:rsid w:val="00097638"/>
+    <w:rsid w:val="000A3253"/>
+    <w:rsid w:val="000A6807"/>
+    <w:rsid w:val="000B64E3"/>
+    <w:rsid w:val="000B7788"/>
+    <w:rsid w:val="000C02B1"/>
+    <w:rsid w:val="000C2C27"/>
+    <w:rsid w:val="000C3C6A"/>
+    <w:rsid w:val="000C644B"/>
+    <w:rsid w:val="000C794D"/>
+    <w:rsid w:val="000E0E49"/>
+    <w:rsid w:val="000E1DDE"/>
+    <w:rsid w:val="000E3DEF"/>
+    <w:rsid w:val="000E72DC"/>
+    <w:rsid w:val="000F227C"/>
+    <w:rsid w:val="000F4D5F"/>
+    <w:rsid w:val="00101192"/>
+    <w:rsid w:val="0010179D"/>
+    <w:rsid w:val="0010530B"/>
+    <w:rsid w:val="00107366"/>
+    <w:rsid w:val="00110436"/>
+    <w:rsid w:val="001106A3"/>
+    <w:rsid w:val="00112909"/>
+    <w:rsid w:val="001135F4"/>
+    <w:rsid w:val="00114EE5"/>
+    <w:rsid w:val="00115595"/>
+    <w:rsid w:val="001171C6"/>
+    <w:rsid w:val="00122CFB"/>
+    <w:rsid w:val="00123A30"/>
+    <w:rsid w:val="001254D0"/>
+    <w:rsid w:val="001260A1"/>
+    <w:rsid w:val="00127FFB"/>
+    <w:rsid w:val="0013211F"/>
+    <w:rsid w:val="00136726"/>
+    <w:rsid w:val="00140712"/>
+    <w:rsid w:val="001423C4"/>
+    <w:rsid w:val="0014321E"/>
+    <w:rsid w:val="0014635C"/>
+    <w:rsid w:val="001610D0"/>
+    <w:rsid w:val="00161786"/>
+    <w:rsid w:val="00163191"/>
+    <w:rsid w:val="00170883"/>
+    <w:rsid w:val="001718E1"/>
+    <w:rsid w:val="001842CC"/>
+    <w:rsid w:val="00191504"/>
+    <w:rsid w:val="001A173D"/>
+    <w:rsid w:val="001A36A5"/>
+    <w:rsid w:val="001A7913"/>
+    <w:rsid w:val="001A7DC1"/>
+    <w:rsid w:val="001A7FED"/>
+    <w:rsid w:val="001B1402"/>
+    <w:rsid w:val="001B15E1"/>
+    <w:rsid w:val="001B199B"/>
+    <w:rsid w:val="001B1E4C"/>
+    <w:rsid w:val="001C2057"/>
+    <w:rsid w:val="001D131F"/>
+    <w:rsid w:val="001D245D"/>
+    <w:rsid w:val="001D47D8"/>
+    <w:rsid w:val="001D66FE"/>
+    <w:rsid w:val="001D7144"/>
+    <w:rsid w:val="001E2BC6"/>
+    <w:rsid w:val="001F0609"/>
+    <w:rsid w:val="0020229A"/>
+    <w:rsid w:val="002033DE"/>
+    <w:rsid w:val="00214F29"/>
+    <w:rsid w:val="00214FDF"/>
+    <w:rsid w:val="0021792F"/>
+    <w:rsid w:val="0022513B"/>
+    <w:rsid w:val="002309CC"/>
+    <w:rsid w:val="00231408"/>
+    <w:rsid w:val="00232312"/>
+    <w:rsid w:val="00234391"/>
+    <w:rsid w:val="00235448"/>
+    <w:rsid w:val="002403F9"/>
+    <w:rsid w:val="00242CED"/>
+    <w:rsid w:val="00242D05"/>
+    <w:rsid w:val="002475B1"/>
+    <w:rsid w:val="00250D51"/>
+    <w:rsid w:val="00256593"/>
+    <w:rsid w:val="002636A0"/>
+    <w:rsid w:val="00263BFF"/>
+    <w:rsid w:val="00270816"/>
+    <w:rsid w:val="00274570"/>
+    <w:rsid w:val="0028203D"/>
+    <w:rsid w:val="0028214A"/>
+    <w:rsid w:val="00283D4A"/>
+    <w:rsid w:val="002945D8"/>
+    <w:rsid w:val="00294B61"/>
+    <w:rsid w:val="002A0F49"/>
+    <w:rsid w:val="002B220A"/>
+    <w:rsid w:val="002B3002"/>
+    <w:rsid w:val="002B4693"/>
+    <w:rsid w:val="002B6018"/>
+    <w:rsid w:val="002C77DD"/>
+    <w:rsid w:val="002D0C1D"/>
+    <w:rsid w:val="002D2FB9"/>
+    <w:rsid w:val="002D5FDD"/>
+    <w:rsid w:val="002D6686"/>
+    <w:rsid w:val="002E1337"/>
+    <w:rsid w:val="002E5C7E"/>
+    <w:rsid w:val="002E70D8"/>
+    <w:rsid w:val="002F059B"/>
+    <w:rsid w:val="002F6791"/>
+    <w:rsid w:val="00304AF1"/>
+    <w:rsid w:val="00314ECD"/>
+    <w:rsid w:val="00316D20"/>
+    <w:rsid w:val="00317170"/>
+    <w:rsid w:val="00321F85"/>
+    <w:rsid w:val="00326E1F"/>
+    <w:rsid w:val="00332EEF"/>
+    <w:rsid w:val="00333742"/>
+    <w:rsid w:val="0033420B"/>
+    <w:rsid w:val="00335ACE"/>
+    <w:rsid w:val="00336E81"/>
+    <w:rsid w:val="003413B5"/>
+    <w:rsid w:val="00342265"/>
+    <w:rsid w:val="00343A63"/>
+    <w:rsid w:val="003509ED"/>
+    <w:rsid w:val="00355F26"/>
+    <w:rsid w:val="00360915"/>
+    <w:rsid w:val="003619FE"/>
+    <w:rsid w:val="00362E8B"/>
+    <w:rsid w:val="003642FC"/>
+    <w:rsid w:val="00364B56"/>
+    <w:rsid w:val="0036557D"/>
+    <w:rsid w:val="00367962"/>
+    <w:rsid w:val="00367EE5"/>
+    <w:rsid w:val="00372299"/>
+    <w:rsid w:val="00384780"/>
+    <w:rsid w:val="00385419"/>
+    <w:rsid w:val="003868E1"/>
+    <w:rsid w:val="003B0EA2"/>
+    <w:rsid w:val="003C18FD"/>
+    <w:rsid w:val="003C71F3"/>
+    <w:rsid w:val="003D0CD8"/>
+    <w:rsid w:val="003D458C"/>
+    <w:rsid w:val="003D781B"/>
+    <w:rsid w:val="003E08BE"/>
+    <w:rsid w:val="003E628E"/>
+    <w:rsid w:val="003F0478"/>
+    <w:rsid w:val="003F34AA"/>
+    <w:rsid w:val="003F4BD1"/>
+    <w:rsid w:val="003F7539"/>
+    <w:rsid w:val="00400702"/>
+    <w:rsid w:val="00402877"/>
+    <w:rsid w:val="004028D6"/>
+    <w:rsid w:val="0040566C"/>
+    <w:rsid w:val="00406083"/>
+    <w:rsid w:val="0041444C"/>
+    <w:rsid w:val="004226A2"/>
+    <w:rsid w:val="004231F8"/>
+    <w:rsid w:val="0043297A"/>
+    <w:rsid w:val="00434001"/>
+    <w:rsid w:val="00435A98"/>
+    <w:rsid w:val="00435C03"/>
+    <w:rsid w:val="00440D41"/>
+    <w:rsid w:val="004412E0"/>
+    <w:rsid w:val="00443BBC"/>
+    <w:rsid w:val="004448DE"/>
+    <w:rsid w:val="00445009"/>
+    <w:rsid w:val="00451426"/>
+    <w:rsid w:val="00452900"/>
+    <w:rsid w:val="00452905"/>
+    <w:rsid w:val="00456908"/>
+    <w:rsid w:val="00457626"/>
+    <w:rsid w:val="004617E1"/>
+    <w:rsid w:val="0046273E"/>
+    <w:rsid w:val="00462FEF"/>
+    <w:rsid w:val="0047379A"/>
+    <w:rsid w:val="00474634"/>
+    <w:rsid w:val="0047544B"/>
+    <w:rsid w:val="00480992"/>
+    <w:rsid w:val="004837F8"/>
+    <w:rsid w:val="00483A84"/>
+    <w:rsid w:val="004973BF"/>
+    <w:rsid w:val="004A246F"/>
+    <w:rsid w:val="004B183A"/>
+    <w:rsid w:val="004C1015"/>
+    <w:rsid w:val="004C14B3"/>
+    <w:rsid w:val="004C44DF"/>
+    <w:rsid w:val="004C4F7C"/>
+    <w:rsid w:val="004C57AA"/>
+    <w:rsid w:val="004C7465"/>
+    <w:rsid w:val="004C7D90"/>
+    <w:rsid w:val="004D55AC"/>
+    <w:rsid w:val="004D61A0"/>
+    <w:rsid w:val="004E11C7"/>
+    <w:rsid w:val="004E236C"/>
+    <w:rsid w:val="004E452B"/>
+    <w:rsid w:val="004E6BA2"/>
+    <w:rsid w:val="004F0531"/>
+    <w:rsid w:val="004F3A51"/>
+    <w:rsid w:val="004F56D9"/>
+    <w:rsid w:val="004F61AA"/>
+    <w:rsid w:val="00503325"/>
+    <w:rsid w:val="00512520"/>
+    <w:rsid w:val="00515395"/>
+    <w:rsid w:val="00522511"/>
+    <w:rsid w:val="00524549"/>
+    <w:rsid w:val="00532006"/>
+    <w:rsid w:val="0054093B"/>
+    <w:rsid w:val="00545FC8"/>
+    <w:rsid w:val="005466B3"/>
+    <w:rsid w:val="00547484"/>
+    <w:rsid w:val="00547E5F"/>
+    <w:rsid w:val="00550993"/>
+    <w:rsid w:val="0055695C"/>
+    <w:rsid w:val="00557983"/>
+    <w:rsid w:val="00561F92"/>
+    <w:rsid w:val="00566CD4"/>
+    <w:rsid w:val="0057034B"/>
+    <w:rsid w:val="005714C4"/>
+    <w:rsid w:val="00580F93"/>
+    <w:rsid w:val="00583581"/>
+    <w:rsid w:val="00590236"/>
+    <w:rsid w:val="005908D0"/>
+    <w:rsid w:val="005918F3"/>
+    <w:rsid w:val="00592A57"/>
+    <w:rsid w:val="00594541"/>
+    <w:rsid w:val="00597585"/>
+    <w:rsid w:val="005A10E6"/>
+    <w:rsid w:val="005A2A5F"/>
+    <w:rsid w:val="005B0907"/>
+    <w:rsid w:val="005B6D29"/>
+    <w:rsid w:val="005B7A09"/>
+    <w:rsid w:val="005B7B73"/>
+    <w:rsid w:val="005C2D4E"/>
+    <w:rsid w:val="005D1AA0"/>
+    <w:rsid w:val="005D343A"/>
+    <w:rsid w:val="005D3D90"/>
+    <w:rsid w:val="005D4540"/>
+    <w:rsid w:val="005E062E"/>
+    <w:rsid w:val="005E064D"/>
+    <w:rsid w:val="005E185F"/>
+    <w:rsid w:val="005E4669"/>
+    <w:rsid w:val="005F3531"/>
+    <w:rsid w:val="005F682A"/>
+    <w:rsid w:val="0060203A"/>
+    <w:rsid w:val="00602D9E"/>
+    <w:rsid w:val="006053D0"/>
+    <w:rsid w:val="00606309"/>
+    <w:rsid w:val="00622B24"/>
+    <w:rsid w:val="00622BD5"/>
+    <w:rsid w:val="006230D5"/>
+    <w:rsid w:val="0063390E"/>
+    <w:rsid w:val="0063574F"/>
+    <w:rsid w:val="006403FF"/>
+    <w:rsid w:val="00640F8E"/>
+    <w:rsid w:val="006411A7"/>
+    <w:rsid w:val="00641312"/>
+    <w:rsid w:val="00643D83"/>
+    <w:rsid w:val="006514D8"/>
+    <w:rsid w:val="00654AE6"/>
+    <w:rsid w:val="00654F6C"/>
+    <w:rsid w:val="0066542D"/>
+    <w:rsid w:val="00667083"/>
+    <w:rsid w:val="00671F1C"/>
+    <w:rsid w:val="00675E2B"/>
+    <w:rsid w:val="006768A1"/>
+    <w:rsid w:val="00676C2E"/>
+    <w:rsid w:val="006805F0"/>
+    <w:rsid w:val="00683830"/>
+    <w:rsid w:val="006858DE"/>
+    <w:rsid w:val="0069324F"/>
+    <w:rsid w:val="0069354D"/>
+    <w:rsid w:val="006A343D"/>
+    <w:rsid w:val="006A4A38"/>
+    <w:rsid w:val="006B002F"/>
+    <w:rsid w:val="006C0B7F"/>
+    <w:rsid w:val="006D028D"/>
+    <w:rsid w:val="006D45E3"/>
+    <w:rsid w:val="006D5250"/>
+    <w:rsid w:val="006E41F6"/>
+    <w:rsid w:val="006F0B76"/>
+    <w:rsid w:val="006F6030"/>
+    <w:rsid w:val="00700CAE"/>
+    <w:rsid w:val="00701AB6"/>
+    <w:rsid w:val="00701E86"/>
+    <w:rsid w:val="007029CB"/>
+    <w:rsid w:val="00711FC4"/>
+    <w:rsid w:val="007124FB"/>
+    <w:rsid w:val="00713EEF"/>
+    <w:rsid w:val="00716E7E"/>
+    <w:rsid w:val="00721390"/>
+    <w:rsid w:val="00724228"/>
+    <w:rsid w:val="007255C4"/>
+    <w:rsid w:val="00727D21"/>
+    <w:rsid w:val="007323AC"/>
+    <w:rsid w:val="00734396"/>
+    <w:rsid w:val="00737E44"/>
+    <w:rsid w:val="00740041"/>
+    <w:rsid w:val="007430B4"/>
+    <w:rsid w:val="00751BBD"/>
+    <w:rsid w:val="00752A85"/>
+    <w:rsid w:val="00756CD6"/>
+    <w:rsid w:val="0076015E"/>
+    <w:rsid w:val="00761204"/>
+    <w:rsid w:val="00761798"/>
+    <w:rsid w:val="0076266F"/>
+    <w:rsid w:val="00765619"/>
+    <w:rsid w:val="0076770A"/>
+    <w:rsid w:val="00780033"/>
+    <w:rsid w:val="007A23A7"/>
+    <w:rsid w:val="007C0446"/>
+    <w:rsid w:val="007C1E3B"/>
+    <w:rsid w:val="007C475B"/>
+    <w:rsid w:val="007D0F0D"/>
+    <w:rsid w:val="007D22A7"/>
+    <w:rsid w:val="007D6E19"/>
+    <w:rsid w:val="007D7E11"/>
+    <w:rsid w:val="007E44B9"/>
+    <w:rsid w:val="007F0259"/>
+    <w:rsid w:val="007F1084"/>
+    <w:rsid w:val="007F70DF"/>
+    <w:rsid w:val="00802D7D"/>
+    <w:rsid w:val="008049FA"/>
+    <w:rsid w:val="0080738F"/>
+    <w:rsid w:val="0081278E"/>
+    <w:rsid w:val="00813CC8"/>
+    <w:rsid w:val="008153B7"/>
+    <w:rsid w:val="00816BEA"/>
+    <w:rsid w:val="00817CC2"/>
+    <w:rsid w:val="00822A5A"/>
+    <w:rsid w:val="00823A9B"/>
+    <w:rsid w:val="00827920"/>
+    <w:rsid w:val="0083461A"/>
+    <w:rsid w:val="008369C3"/>
+    <w:rsid w:val="00836FF6"/>
+    <w:rsid w:val="00844B79"/>
+    <w:rsid w:val="00846172"/>
+    <w:rsid w:val="00852820"/>
+    <w:rsid w:val="00854EE9"/>
+    <w:rsid w:val="008616CA"/>
+    <w:rsid w:val="00861784"/>
+    <w:rsid w:val="00863918"/>
+    <w:rsid w:val="008646E0"/>
+    <w:rsid w:val="0086474A"/>
+    <w:rsid w:val="0086600E"/>
+    <w:rsid w:val="0087154C"/>
+    <w:rsid w:val="008726EE"/>
+    <w:rsid w:val="00873EDD"/>
+    <w:rsid w:val="0087435A"/>
+    <w:rsid w:val="008776C6"/>
+    <w:rsid w:val="00880217"/>
+    <w:rsid w:val="00882F6D"/>
+    <w:rsid w:val="00890AFF"/>
+    <w:rsid w:val="00895A71"/>
+    <w:rsid w:val="008A1203"/>
+    <w:rsid w:val="008B731A"/>
+    <w:rsid w:val="008B73C3"/>
+    <w:rsid w:val="008C3385"/>
+    <w:rsid w:val="008C3C58"/>
+    <w:rsid w:val="008C5FEE"/>
+    <w:rsid w:val="008D3884"/>
+    <w:rsid w:val="008D4A6F"/>
+    <w:rsid w:val="008D5C71"/>
+    <w:rsid w:val="008E0842"/>
+    <w:rsid w:val="008E1AD1"/>
+    <w:rsid w:val="008E1D84"/>
+    <w:rsid w:val="008F0F1F"/>
+    <w:rsid w:val="008F4300"/>
+    <w:rsid w:val="00901E3B"/>
+    <w:rsid w:val="00903C11"/>
+    <w:rsid w:val="009053AD"/>
+    <w:rsid w:val="009138CD"/>
+    <w:rsid w:val="00914555"/>
+    <w:rsid w:val="00921489"/>
+    <w:rsid w:val="00921E6E"/>
+    <w:rsid w:val="009223B7"/>
+    <w:rsid w:val="0092345C"/>
+    <w:rsid w:val="00927024"/>
+    <w:rsid w:val="00931C6B"/>
+    <w:rsid w:val="009367B2"/>
+    <w:rsid w:val="00937151"/>
+    <w:rsid w:val="00942EB2"/>
+    <w:rsid w:val="009503A4"/>
+    <w:rsid w:val="00953818"/>
+    <w:rsid w:val="00961D51"/>
+    <w:rsid w:val="00970DF0"/>
+    <w:rsid w:val="00971BB3"/>
+    <w:rsid w:val="009734C8"/>
+    <w:rsid w:val="00973CB0"/>
+    <w:rsid w:val="009765E4"/>
+    <w:rsid w:val="009854A6"/>
+    <w:rsid w:val="00985990"/>
+    <w:rsid w:val="00987D2C"/>
+    <w:rsid w:val="009923B4"/>
+    <w:rsid w:val="00993C16"/>
+    <w:rsid w:val="00994E21"/>
+    <w:rsid w:val="009A458F"/>
+    <w:rsid w:val="009A5631"/>
+    <w:rsid w:val="009A703D"/>
+    <w:rsid w:val="009B00D8"/>
+    <w:rsid w:val="009B3A83"/>
+    <w:rsid w:val="009B5376"/>
+    <w:rsid w:val="009C2962"/>
+    <w:rsid w:val="009C35A3"/>
+    <w:rsid w:val="009C3B21"/>
+    <w:rsid w:val="009C4793"/>
+    <w:rsid w:val="009D29BD"/>
+    <w:rsid w:val="009D5EBE"/>
+    <w:rsid w:val="009E05D2"/>
+    <w:rsid w:val="009E6379"/>
+    <w:rsid w:val="009E76B3"/>
+    <w:rsid w:val="009F5FB6"/>
+    <w:rsid w:val="009F7D14"/>
+    <w:rsid w:val="00A00669"/>
+    <w:rsid w:val="00A00DB8"/>
+    <w:rsid w:val="00A00F99"/>
+    <w:rsid w:val="00A01E0E"/>
+    <w:rsid w:val="00A07A5A"/>
+    <w:rsid w:val="00A13AC8"/>
+    <w:rsid w:val="00A239A5"/>
+    <w:rsid w:val="00A25C5C"/>
+    <w:rsid w:val="00A26C28"/>
+    <w:rsid w:val="00A306D6"/>
+    <w:rsid w:val="00A30F10"/>
+    <w:rsid w:val="00A32BDB"/>
+    <w:rsid w:val="00A3657A"/>
+    <w:rsid w:val="00A37537"/>
+    <w:rsid w:val="00A43D3D"/>
+    <w:rsid w:val="00A4436B"/>
+    <w:rsid w:val="00A5079E"/>
+    <w:rsid w:val="00A50A8A"/>
+    <w:rsid w:val="00A52595"/>
+    <w:rsid w:val="00A54A55"/>
+    <w:rsid w:val="00A628AC"/>
+    <w:rsid w:val="00A63996"/>
+    <w:rsid w:val="00A64375"/>
+    <w:rsid w:val="00A70F32"/>
+    <w:rsid w:val="00A73322"/>
+    <w:rsid w:val="00A76121"/>
+    <w:rsid w:val="00A83776"/>
+    <w:rsid w:val="00A85486"/>
+    <w:rsid w:val="00A86B43"/>
+    <w:rsid w:val="00A8794F"/>
+    <w:rsid w:val="00A90546"/>
+    <w:rsid w:val="00A945BD"/>
+    <w:rsid w:val="00AA1DE6"/>
+    <w:rsid w:val="00AA25D1"/>
+    <w:rsid w:val="00AA38CD"/>
+    <w:rsid w:val="00AA7F55"/>
+    <w:rsid w:val="00AC25E9"/>
+    <w:rsid w:val="00AD3143"/>
+    <w:rsid w:val="00AD3B08"/>
+    <w:rsid w:val="00AD41E3"/>
+    <w:rsid w:val="00AD6ED2"/>
+    <w:rsid w:val="00AE21D7"/>
+    <w:rsid w:val="00AE2788"/>
+    <w:rsid w:val="00AE2A44"/>
+    <w:rsid w:val="00AE2BCB"/>
+    <w:rsid w:val="00AF0472"/>
+    <w:rsid w:val="00AF2D03"/>
+    <w:rsid w:val="00AF3499"/>
+    <w:rsid w:val="00B016B5"/>
+    <w:rsid w:val="00B07B1F"/>
+    <w:rsid w:val="00B11147"/>
+    <w:rsid w:val="00B13059"/>
+    <w:rsid w:val="00B14472"/>
+    <w:rsid w:val="00B238ED"/>
+    <w:rsid w:val="00B23C09"/>
+    <w:rsid w:val="00B31F32"/>
+    <w:rsid w:val="00B3483D"/>
+    <w:rsid w:val="00B40026"/>
+    <w:rsid w:val="00B40F8A"/>
+    <w:rsid w:val="00B52F7D"/>
+    <w:rsid w:val="00B5418B"/>
+    <w:rsid w:val="00B63C5F"/>
+    <w:rsid w:val="00B807F8"/>
+    <w:rsid w:val="00B84ABE"/>
+    <w:rsid w:val="00B84DA9"/>
+    <w:rsid w:val="00B8581B"/>
+    <w:rsid w:val="00B97C65"/>
+    <w:rsid w:val="00BA287A"/>
+    <w:rsid w:val="00BA2A57"/>
+    <w:rsid w:val="00BA2FCA"/>
+    <w:rsid w:val="00BA478E"/>
+    <w:rsid w:val="00BB172C"/>
+    <w:rsid w:val="00BB3012"/>
+    <w:rsid w:val="00BB3CC8"/>
+    <w:rsid w:val="00BB6D66"/>
+    <w:rsid w:val="00BC01F1"/>
+    <w:rsid w:val="00BC0F75"/>
+    <w:rsid w:val="00BC1338"/>
+    <w:rsid w:val="00BC30E0"/>
+    <w:rsid w:val="00BC5907"/>
+    <w:rsid w:val="00BC5F4D"/>
+    <w:rsid w:val="00BD07C7"/>
+    <w:rsid w:val="00BD0F04"/>
+    <w:rsid w:val="00BD2C28"/>
+    <w:rsid w:val="00BD4FA5"/>
+    <w:rsid w:val="00BE2170"/>
+    <w:rsid w:val="00BE509D"/>
+    <w:rsid w:val="00BF364B"/>
+    <w:rsid w:val="00BF60E8"/>
+    <w:rsid w:val="00C007B9"/>
+    <w:rsid w:val="00C03B4E"/>
+    <w:rsid w:val="00C20996"/>
+    <w:rsid w:val="00C22B4A"/>
+    <w:rsid w:val="00C24A5A"/>
+    <w:rsid w:val="00C33966"/>
+    <w:rsid w:val="00C33F9C"/>
+    <w:rsid w:val="00C343D3"/>
+    <w:rsid w:val="00C3480A"/>
+    <w:rsid w:val="00C35C35"/>
+    <w:rsid w:val="00C35EA1"/>
+    <w:rsid w:val="00C3690F"/>
+    <w:rsid w:val="00C36E00"/>
+    <w:rsid w:val="00C41272"/>
+    <w:rsid w:val="00C42245"/>
+    <w:rsid w:val="00C42E87"/>
+    <w:rsid w:val="00C61961"/>
+    <w:rsid w:val="00C63952"/>
+    <w:rsid w:val="00C657CB"/>
+    <w:rsid w:val="00C66DCB"/>
+    <w:rsid w:val="00C70543"/>
+    <w:rsid w:val="00C74329"/>
+    <w:rsid w:val="00C77BE4"/>
+    <w:rsid w:val="00C80EAF"/>
+    <w:rsid w:val="00C91BE0"/>
+    <w:rsid w:val="00C9285A"/>
+    <w:rsid w:val="00CA1E15"/>
+    <w:rsid w:val="00CA376F"/>
+    <w:rsid w:val="00CA398A"/>
+    <w:rsid w:val="00CA4744"/>
+    <w:rsid w:val="00CB3DFD"/>
+    <w:rsid w:val="00CB4938"/>
+    <w:rsid w:val="00CB7254"/>
+    <w:rsid w:val="00CC38D4"/>
+    <w:rsid w:val="00CC3F19"/>
+    <w:rsid w:val="00CD5065"/>
+    <w:rsid w:val="00CE0F80"/>
+    <w:rsid w:val="00CE5FBE"/>
+    <w:rsid w:val="00CE707F"/>
+    <w:rsid w:val="00CF331B"/>
+    <w:rsid w:val="00D0573A"/>
+    <w:rsid w:val="00D1573C"/>
+    <w:rsid w:val="00D16660"/>
+    <w:rsid w:val="00D25D89"/>
+    <w:rsid w:val="00D30455"/>
+    <w:rsid w:val="00D34275"/>
+    <w:rsid w:val="00D34CBA"/>
+    <w:rsid w:val="00D35EEE"/>
+    <w:rsid w:val="00D4569B"/>
+    <w:rsid w:val="00D513C1"/>
+    <w:rsid w:val="00D530DD"/>
+    <w:rsid w:val="00D54125"/>
+    <w:rsid w:val="00D562E6"/>
+    <w:rsid w:val="00D56CE4"/>
+    <w:rsid w:val="00D61A18"/>
+    <w:rsid w:val="00D62B9D"/>
+    <w:rsid w:val="00D631B2"/>
+    <w:rsid w:val="00D66D28"/>
+    <w:rsid w:val="00D66DD2"/>
+    <w:rsid w:val="00D72192"/>
+    <w:rsid w:val="00D852CA"/>
+    <w:rsid w:val="00D85604"/>
+    <w:rsid w:val="00D904EC"/>
+    <w:rsid w:val="00D9190F"/>
+    <w:rsid w:val="00D93257"/>
+    <w:rsid w:val="00D9359B"/>
+    <w:rsid w:val="00D9438E"/>
+    <w:rsid w:val="00D97126"/>
+    <w:rsid w:val="00DA2633"/>
+    <w:rsid w:val="00DA3D2A"/>
+    <w:rsid w:val="00DA43B5"/>
+    <w:rsid w:val="00DA6A71"/>
+    <w:rsid w:val="00DB1B63"/>
+    <w:rsid w:val="00DB64C7"/>
+    <w:rsid w:val="00DB7A68"/>
+    <w:rsid w:val="00DC3DE5"/>
+    <w:rsid w:val="00DC44C9"/>
+    <w:rsid w:val="00DC700A"/>
+    <w:rsid w:val="00DD4A0E"/>
+    <w:rsid w:val="00DD6B4C"/>
+    <w:rsid w:val="00DD70BC"/>
+    <w:rsid w:val="00DE3101"/>
+    <w:rsid w:val="00DE57D3"/>
+    <w:rsid w:val="00DF3D7A"/>
+    <w:rsid w:val="00E011A1"/>
+    <w:rsid w:val="00E02434"/>
+    <w:rsid w:val="00E166CA"/>
+    <w:rsid w:val="00E171F8"/>
+    <w:rsid w:val="00E206C4"/>
+    <w:rsid w:val="00E22512"/>
+    <w:rsid w:val="00E228F9"/>
+    <w:rsid w:val="00E23AE2"/>
+    <w:rsid w:val="00E24083"/>
+    <w:rsid w:val="00E24A65"/>
+    <w:rsid w:val="00E25DB2"/>
+    <w:rsid w:val="00E30FC9"/>
+    <w:rsid w:val="00E34893"/>
+    <w:rsid w:val="00E42995"/>
+    <w:rsid w:val="00E46827"/>
+    <w:rsid w:val="00E51C1A"/>
+    <w:rsid w:val="00E62161"/>
+    <w:rsid w:val="00E62DBC"/>
+    <w:rsid w:val="00E65796"/>
+    <w:rsid w:val="00E65D8D"/>
+    <w:rsid w:val="00E67D28"/>
+    <w:rsid w:val="00E705D3"/>
+    <w:rsid w:val="00E73935"/>
+    <w:rsid w:val="00E80292"/>
+    <w:rsid w:val="00E81515"/>
+    <w:rsid w:val="00E824ED"/>
+    <w:rsid w:val="00E92758"/>
+    <w:rsid w:val="00E95EE1"/>
+    <w:rsid w:val="00E96AF4"/>
+    <w:rsid w:val="00EA5F63"/>
+    <w:rsid w:val="00EB732B"/>
+    <w:rsid w:val="00EC09BD"/>
+    <w:rsid w:val="00EC19CF"/>
+    <w:rsid w:val="00EC3685"/>
+    <w:rsid w:val="00EC5D1A"/>
+    <w:rsid w:val="00ED2171"/>
+    <w:rsid w:val="00ED2670"/>
+    <w:rsid w:val="00ED7383"/>
+    <w:rsid w:val="00EF0441"/>
+    <w:rsid w:val="00EF3A54"/>
+    <w:rsid w:val="00EF5862"/>
+    <w:rsid w:val="00EF6A44"/>
+    <w:rsid w:val="00F10C1B"/>
+    <w:rsid w:val="00F11C73"/>
+    <w:rsid w:val="00F126D2"/>
+    <w:rsid w:val="00F14A08"/>
+    <w:rsid w:val="00F21056"/>
+    <w:rsid w:val="00F23255"/>
+    <w:rsid w:val="00F3150A"/>
+    <w:rsid w:val="00F4121B"/>
+    <w:rsid w:val="00F41909"/>
+    <w:rsid w:val="00F44082"/>
+    <w:rsid w:val="00F4533D"/>
+    <w:rsid w:val="00F50AC3"/>
+    <w:rsid w:val="00F528FC"/>
+    <w:rsid w:val="00F64A35"/>
+    <w:rsid w:val="00F64F37"/>
+    <w:rsid w:val="00F733CD"/>
+    <w:rsid w:val="00F849CD"/>
+    <w:rsid w:val="00F908AE"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rsid w:val="00F951DA"/>
+    <w:rsid w:val="00F96958"/>
+    <w:rsid w:val="00FA203C"/>
+    <w:rsid w:val="00FA2CAD"/>
+    <w:rsid w:val="00FA3323"/>
+    <w:rsid w:val="00FA3EC7"/>
+    <w:rsid w:val="00FB36D1"/>
+    <w:rsid w:val="00FB6937"/>
+    <w:rsid w:val="00FC4B8E"/>
+    <w:rsid w:val="00FC4F91"/>
+    <w:rsid w:val="00FC7F78"/>
+    <w:rsid w:val="00FD200B"/>
+    <w:rsid w:val="00FD30C2"/>
+    <w:rsid w:val="00FD613E"/>
+    <w:rsid w:val="00FD63C5"/>
+    <w:rsid w:val="00FD6FE2"/>
+    <w:rsid w:val="00FE1F6F"/>
+    <w:rsid w:val="00FE4D89"/>
+    <w:rsid w:val="00FF0AFE"/>
+    <w:rsid w:val="00FF42C2"/>
+    <w:rsid w:val="040A0E8A"/>
+    <w:rsid w:val="0479A0B0"/>
+    <w:rsid w:val="04E111C1"/>
+    <w:rsid w:val="068BC484"/>
+    <w:rsid w:val="06FA21DD"/>
+    <w:rsid w:val="10B72868"/>
+    <w:rsid w:val="143BC77F"/>
+    <w:rsid w:val="150730C9"/>
+    <w:rsid w:val="15FFBA72"/>
+    <w:rsid w:val="166103E3"/>
+    <w:rsid w:val="16982D27"/>
+    <w:rsid w:val="18E292BE"/>
+    <w:rsid w:val="1D5AD5C8"/>
+    <w:rsid w:val="20422BD1"/>
+    <w:rsid w:val="20F557DF"/>
+    <w:rsid w:val="23C34F44"/>
+    <w:rsid w:val="251B3551"/>
+    <w:rsid w:val="25FAA167"/>
+    <w:rsid w:val="2CAD3FDA"/>
+    <w:rsid w:val="2CD759D2"/>
+    <w:rsid w:val="2E025B72"/>
+    <w:rsid w:val="30741355"/>
+    <w:rsid w:val="33E9CE90"/>
+    <w:rsid w:val="350C7200"/>
+    <w:rsid w:val="390543CD"/>
+    <w:rsid w:val="39E426A5"/>
+    <w:rsid w:val="3BADF1E6"/>
+    <w:rsid w:val="3F8E28CD"/>
+    <w:rsid w:val="40682D4E"/>
+    <w:rsid w:val="44E96A0E"/>
+    <w:rsid w:val="47B8BAB0"/>
+    <w:rsid w:val="4819311C"/>
+    <w:rsid w:val="4988F05C"/>
+    <w:rsid w:val="4C33FE4E"/>
+    <w:rsid w:val="4D801471"/>
+    <w:rsid w:val="50B2397D"/>
+    <w:rsid w:val="522AD95A"/>
+    <w:rsid w:val="526F5BD5"/>
+    <w:rsid w:val="52BF8504"/>
+    <w:rsid w:val="5883CEF0"/>
+    <w:rsid w:val="59D8E45B"/>
+    <w:rsid w:val="5A59B694"/>
+    <w:rsid w:val="641E238E"/>
+    <w:rsid w:val="646FB685"/>
+    <w:rsid w:val="64887E9E"/>
+    <w:rsid w:val="66DAEE5B"/>
+    <w:rsid w:val="6A2133E0"/>
+    <w:rsid w:val="6D2F0622"/>
+    <w:rsid w:val="6F9B9A1D"/>
+    <w:rsid w:val="7007B65F"/>
+    <w:rsid w:val="7020D584"/>
+    <w:rsid w:val="72D06069"/>
+    <w:rsid w:val="754D21F0"/>
+    <w:rsid w:val="761774D5"/>
+    <w:rsid w:val="7B2C5DBE"/>
+    <w:rsid w:val="7C2D4FD8"/>
+    <w:rsid w:val="7D001D6A"/>
+    <w:rsid w:val="7D2F095B"/>
+    <w:rsid w:val="7D5AB651"/>
+    <w:rsid w:val="7FA85430"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="134A7820"/>
-  <w15:docId w15:val="{A1523208-1536-4311-94A7-91F0E051A7E4}"/>
+  <w14:docId w14:val="0036C2AF"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{217D88F1-4E0E-4C88-B32D-1C0F3F673EF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -14953,51 +11047,51 @@
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -15060,783 +11154,982 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="000C2C27"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00036519"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A3657A"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD200B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD200B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00816BEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="44"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
-    <w:name w:val="Body Text1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00036519"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A3657A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD200B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD200B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00816BEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9438E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9438E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D9438E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9438E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D9438E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="180"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:line="300" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FStitle">
-    <w:name w:val="• FS title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D9438E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D9438E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D9438E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSsidebar">
     <w:name w:val="• FS side bar"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00AD6ED2"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="-115"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D0573A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="44"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSbodytext">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D0573A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSsubhead">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D0573A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E46827"/>
+    <w:rPr>
       <w:b/>
-      <w:sz w:val="20"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="004F0531"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="factsheetheader">
-[...81 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="_"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00062DF8"/>
+    <w:rsid w:val="004F0531"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00102EC0"/>
+    <w:rsid w:val="004F0531"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00102EC0"/>
+    <w:rsid w:val="004F0531"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00102EC0"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00102EC0"/>
+    <w:rsid w:val="004F0531"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00102EC0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="004F0531"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00102EC0"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004F0531"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...3 lines deleted...]
-    <w:rsid w:val="00613F84"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level1">
+    <w:name w:val="Level 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00480992"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="360" w:hanging="360"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00482224"/>
+    <w:rsid w:val="00480992"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...71 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00AB7FF6"/>
+    <w:rsid w:val="00480992"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:before="100" w:after="100"/>
+      <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00AB7FF6"/>
+    <w:rsid w:val="00480992"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
     <w:name w:val="cf11"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00AB7FF6"/>
+    <w:rsid w:val="00480992"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...1 lines deleted...]
-    <w:rsid w:val="00E75849"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E228F9"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00734396"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00242D05"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A945BD"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A945BD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="102580135">
+    <w:div w:id="644889988">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="135225651">
-[...194 lines deleted...]
-    <w:div w:id="2143621182">
+    <w:div w:id="720056075">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/public-notification-forms-and-templates" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eeaonline.eea.state.ma.us/DEP/Labcert/Labcert.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/info-details/guidance-for-single-family-residents-at-risk-of-lead-in-drinking-water-exposure" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/dwreginfo/public-notification-rule-compliance-help-water-system-owners-and-operators" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/sites/default/files/2018-12/documents/consumer_tool_for_identifying_drinking_water_filters_certified_to_reduce_lead.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/dwreginfo/lead-and-copper-rule-implementation-tools" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.director-dwp@mass.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ground-water-and-drinking-water/home-drinking-water-filtration-fact-sheet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/dwreginfo/lead-and-copper-rule-implementation-tools" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/massdep-building-flushing-information/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/jessica/Downloads/www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LeadALE@epa.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/system/files/documents/2024-04/revised-508_lcrr-compliance-fact-sheet_4.17.24.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/info-details/guidance-for-single-family-residents-at-risk-of-lead-in-drinking-water-exposure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/pyt.%5bInsert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\WINNT\Profiles\lthompson\Application%20Data\Microsoft\Templates\facttemp1p.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/public-notification-forms-and-templates" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.director-dwp@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/info-details/guidance-for-single-family-residents-at-risk-of-lead-in-drinking-water-exposure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/pyt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/public-notification-forms-and-templates" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/system/files/documents/2024-06/how-to-id-filters-certified-to-reduce-lead-in-drinking-water-epa_june-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lead-in-drinking-water" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/requirements-for-language-translations" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/massdep-dwp-tier-1-public-notice-pn-for-lead-action-level-exceedance-ale-public-water-system-pws-questions-and-answers/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ground-water-and-drinking-water/home-drinking-water-filtration-fact-sheet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/requirements-for-language-translations" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/massdep-dwp-tier-1-public-notice-for-lead-action-level-exceedance-consumers-and-interested-parties-questions-and-answers/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lead-in-drinking-water" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/requirements-for-language-translations" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/massdep-building-flushing-information/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/310-CMR-22-the-massachusetts-drinking-water-regulations" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/h_j0g5oRxNw?si=3hoFVrh29xVC5tCP" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lead-in-drinking-water" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/massdep-building-flushing-information/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/system/files/documents/2024-06/how-to-id-filters-certified-to-reduce-lead-in-drinking-water-epa_june-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lead-in-drinking-water" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LeadALE@epa.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/info-details/guidance-for-single-family-residents-at-risk-of-lead-in-drinking-water-exposure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ground-water-and-drinking-water/home-drinking-water-filtration-fact-sheet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/pyt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/dwreginfo/public-notification-rule-compliance-help-water-system-owners-and-operators" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -15844,54 +12137,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -16056,147 +12349,151 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AC654D87E78B12439C00835E73A57764" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6db52a651fda3f53622c267161f09159">
-[...2 lines deleted...]
-    <xsd:import namespace="cfa41da1-9624-4a22-856d-798f42b95fb5"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9C65035329F864F907FEBFC92352320" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d859cbe3983ebe72309dd9a61dbe510">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="483ff1d3-2a1e-4b66-9691-0bfa76dea712" xmlns:ns3="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a086ad59e9a9d0fa91f7cb912b4ad642" ns2:_="" ns3:_="">
+    <xsd:import namespace="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+    <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c1e2f26-6a76-43a8-8534-a0e653a1951f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="483ff1d3-2a1e-4b66-9691-0bfa76dea712" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...4 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfa41da1-9624-4a22-856d-798f42b95fb5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f6deef21-45da-4d03-922a-43c2b6db0bc5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cfa41da1-9624-4a22-856d-798f42b95fb5">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -16264,369 +12561,705 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="483ff1d3-2a1e-4b66-9691-0bfa76dea712">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35810747-620C-44D8-944B-69973741F302}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A52DE591-F402-4A0B-8985-3689AAA9EE9A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0c1e2f26-6a76-43a8-8534-a0e653a1951f"/>
-    <ds:schemaRef ds:uri="cfa41da1-9624-4a22-856d-798f42b95fb5"/>
+    <ds:schemaRef ds:uri="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70481270-CC95-48D1-8421-C027BC45AECB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81CB771C-C584-4BE4-B89F-95586881BC15}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92072CD1-BE0F-4937-BD13-800E637F8189}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EFB2709-C435-4942-93D1-88BBC495DE01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>facttemp1p</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>19844</Characters>
+  <Pages>12</Pages>
+  <Words>4811</Words>
+  <Characters>27425</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>440</Lines>
-  <Paragraphs>214</Paragraphs>
+  <Lines>228</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23353</CharactersWithSpaces>
+  <CharactersWithSpaces>32172</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="78" baseType="variant">
-[...1 lines deleted...]
-        <vt:i4>4063350</vt:i4>
+    <vt:vector size="180" baseType="variant">
+      <vt:variant>
+        <vt:i4>2359396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/lead-in-drinking-water</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/lead-in-drinking-water</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390929</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4390929</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.epa.gov/pyt</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3801143</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>72</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.epa.gov/pyt</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570648</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>69</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570648</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>66</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536735</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>63</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.epa.gov/system/files/documents/2024-06/how-to-id-filters-certified-to-reduce-lead-in-drinking-water-epa_june-2024.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536735</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>60</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.epa.gov/system/files/documents/2024-06/how-to-id-filters-certified-to-reduce-lead-in-drinking-water-epa_june-2024.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>57</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.epa.gov/ground-water-and-drinking-water/home-drinking-water-filtration-fact-sheet</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507345</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>54</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.epa.gov/ground-water-and-drinking-water/home-drinking-water-filtration-fact-sheet</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291570</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>51</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/massdep-building-flushing-information/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6291570</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/massdep-building-flushing-information/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/lead-in-drinking-water</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2359396</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/lead-in-drinking-water</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179735</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mass.gov/info-details/guidance-for-single-family-residents-at-risk-of-lead-in-drinking-water-exposure</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179735</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mass.gov/info-details/guidance-for-single-family-residents-at-risk-of-lead-in-drinking-water-exposure</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048578</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/massdep-dwp-tier-1-public-notice-pn-for-lead-action-level-exceedance-ale-public-water-system-pws-questions-and-answers/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619245</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/massdep-dwp-tier-1-public-notice-for-lead-action-level-exceedance-consumers-and-interested-parties-questions-and-answers/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963839</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://youtu.be/h_j0g5oRxNw?si=3hoFVrh29xVC5tCP</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6815788</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/lists/public-notification-forms-and-templates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570637</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>C:\Users\jessica\Downloads\www.mass.gov\orgs\childhood-lead-poisoning-prevention-program</vt:lpwstr>
+        <vt:lpwstr>https://www.epa.gov/dwreginfo/public-notification-rule-compliance-help-water-system-owners-and-operators</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>131140</vt:i4>
+        <vt:i4>852040</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.epa.gov/pyt.%5bInsert</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/info-details/requirements-for-language-translations</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2687072</vt:i4>
+        <vt:i4>6357073</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://eeaonline.eea.state.ma.us/DEP/Labcert/Labcert.aspx</vt:lpwstr>
+        <vt:lpwstr>mailto:program.director-dwp@mass.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7077936</vt:i4>
+        <vt:i4>8257622</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.epa.gov/sites/default/files/2018-12/documents/consumer_tool_for_identifying_drinking_water_filters_certified_to_reduce_lead.pdf</vt:lpwstr>
+        <vt:lpwstr>mailto:LeadALE@epa.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1507345</vt:i4>
+        <vt:i4>852040</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.epa.gov/ground-water-and-drinking-water/home-drinking-water-filtration-fact-sheet</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/info-details/requirements-for-language-translations</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6291570</vt:i4>
+        <vt:i4>852040</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://www.mass.gov/doc/massdep-building-flushing-information/</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/info-details/requirements-for-language-translations</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>5767183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/regulations/310-CMR-22-the-massachusetts-drinking-water-regulations</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>6815788</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
-[...1 lines deleted...]
-      <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/lists/public-notification-forms-and-templates</vt:lpwstr>
-      </vt:variant>
-[...106 lines deleted...]
-        <vt:lpwstr>mailto:yvette.depeiza@mass.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>fact sheet:</dc:title>
+  <dc:title>Public Notice (PN) Template for Lead and Copper Rule Revisions (LCRR) Requirements</dc:title>
   <dc:subject/>
-  <dc:creator>mtennant</dc:creator>
+  <dc:creator>Wu, Victoria (DEP)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D9C65035329F864F907FEBFC92352320</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>