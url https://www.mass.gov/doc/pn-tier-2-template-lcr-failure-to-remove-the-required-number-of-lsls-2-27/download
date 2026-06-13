--- v1 (2025-12-03)
+++ v2 (2026-06-13)
@@ -1,5248 +1,4814 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="527CECEB" w14:textId="77777777" w:rsidR="007E7687" w:rsidRDefault="0046762C" w:rsidP="00506583">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="21C816AD" w14:textId="37BB532F" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00BC30E0" w:rsidP="00BC30E0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC30E0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="049FB619" wp14:editId="3E3F6290">
+            <wp:extent cx="781050" cy="1009913"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2125921455" name="Picture 1" descr="Icon&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2125921455" name="Picture 1" descr="Icon&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId11"/>
+                    <a:srcRect l="7146" t="3484" r="3514"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="792670" cy="1024938"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74223A16" w14:textId="47BFBD25" w:rsidR="00BC30E0" w:rsidRPr="00CC3F19" w:rsidRDefault="00BC30E0" w:rsidP="00BC30E0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC3F19">
+        <w:rPr>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts Department of Environmental Protection (MassDEP) Drinking Water Program (DWP) Public Notice Tier </w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E">
+        <w:rPr>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC3F19">
+        <w:rPr>
+          <w:color w:val="00703C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Templates </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9C7F47" w14:textId="084F0772" w:rsidR="00BC30E0" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00BC30E0" w:rsidRPr="00060D7E" w:rsidSect="007E006B">
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1008" w:right="1440" w:bottom="1440" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
+          <w:cols w:num="2" w:space="144" w:equalWidth="0">
+            <w:col w:w="1296" w:space="144"/>
+            <w:col w:w="8640"/>
+          </w:cols>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>LCR Failure to Remove the Required Number of LSLs</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47B0A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>Template 2-27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C73110C" w14:textId="4052CE11" w:rsidR="00A47B0A" w:rsidRPr="00A47B0A" w:rsidRDefault="00A47B0A" w:rsidP="00A47B0A">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47B0A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Updated: 05/26/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504B8EC4" w14:textId="248BA62F" w:rsidR="00D0573A" w:rsidRPr="00060D7E" w:rsidRDefault="00D0573A" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">Instructions: (template following </w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:t>instructions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="44"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F34B246" w14:textId="0227857E" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>National Primary Drinking Water Regulations are enforceable drinking water standards expressed as maximum contaminant levels (MCLs) or treatment technique (TT) requirements. A TT requires the use of a process, practice</w:t>
+      </w:r>
+      <w:r w:rsidR="727E0FDB" w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or device and is established in lieu of an MCL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E21F9A3" w14:textId="70E7F9EC" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Lead and Copper Rule (LCR)’s TTs include: 1) corrosion control treatment, 2) source water treatment, 3) lead service line (LSL) replacement, and 4) public education. Failure to remove the specified number of lead service lines in the specified period when required to do so in accordance with 310 CMR 22.06B(5) is a TT violation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>requiring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tier 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> public notification (PN).</w:t>
+      </w:r>
+      <w:r w:rsidR="00187FEC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must provide PN to persons served as soon as practical but </w:t>
+      </w:r>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>within 30 days after you learn of the violation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(310 CMR 22.16 (3)(b)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E63BBBF" w14:textId="5A045EC0" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivery </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452FD516" w14:textId="77777777" w:rsidR="000B74DF" w:rsidRPr="009513E9" w:rsidRDefault="000B74DF" w:rsidP="000B74DF">
+      <w:pPr>
+        <w:pStyle w:val="TemplateInstructionsText9pt"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The notice must be provided in a form and manner that is reasonably calculated to reach persons served in the required </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. The form and manner of the public notice may vary based on the specific situation and type of water system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570E92D2" w14:textId="291F7148" w:rsidR="000B74DF" w:rsidRPr="009513E9" w:rsidRDefault="000B74DF" w:rsidP="000B74DF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3F1D">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (COM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systems must use one of the following methods </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:t>(310 CMR 22.16 (3)(c)):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6523565B" w14:textId="77777777" w:rsidR="000B74DF" w:rsidRDefault="000B74DF" w:rsidP="000B74DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1D8A">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Hand or direct delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B4D99F" w14:textId="77777777" w:rsidR="000B74DF" w:rsidRPr="00BC1D8A" w:rsidRDefault="000B74DF" w:rsidP="000B74DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1D8A">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Mail, as a separate notice or included with the bill</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100D6635" w14:textId="3AFC874B" w:rsidR="000B74DF" w:rsidRPr="009513E9" w:rsidRDefault="000B74DF" w:rsidP="000B74DF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009513E9">
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3F1D">
+        <w:t>-Transient Non-C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:t>ommunity</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3F1D">
+        <w:t xml:space="preserve"> (NTNC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systems must use one of the following methods </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:t>(310 CMR 22.16 (3)(c)):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D16B0A1" w14:textId="77777777" w:rsidR="000B74DF" w:rsidRDefault="000B74DF" w:rsidP="000B74DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1D8A">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Posting in conspicuous locations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A83053B" w14:textId="77777777" w:rsidR="000B74DF" w:rsidRDefault="000B74DF" w:rsidP="000B74DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1D8A">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Hand delivery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6C5BE9" w14:textId="77777777" w:rsidR="000B74DF" w:rsidRPr="0063452C" w:rsidRDefault="000B74DF" w:rsidP="000B74DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1D8A">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1D8A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319ABBD1" w14:textId="48FE46BE" w:rsidR="000B74DF" w:rsidRPr="009513E9" w:rsidRDefault="000B74DF" w:rsidP="000B74DF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B74DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, both </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3F1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>COM</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3F1D" w:rsidRPr="000B74DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B74DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3F1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NTNC</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3F1D" w:rsidRPr="000B74DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B74DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">systems must use another method reasonably calculated to reach others if they would not be reached by the first </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3F1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B74DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">method </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B74DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(310 CMR 22.16 (3)(c)).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Such </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">methods could include newspapers, e-mail, or delivery to community organizations. If you mail, post, or hand deliver, print your notice on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">your system’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>letterhead, if available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18240F3B" w14:textId="77777777" w:rsidR="000B74DF" w:rsidRPr="009513E9" w:rsidRDefault="000B74DF" w:rsidP="000B74DF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The notice on the next page is appropriate for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:t xml:space="preserve">mailing, posting, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>hand delivery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:t>.  If you modify this notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, you must still include all required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:t xml:space="preserve">PN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elements (310 CMR 22.16(5)) and leave the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:t xml:space="preserve">mandatory language unchanged.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3797A87A" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>Mandatory Language</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC82EC1" w14:textId="417C1CA1" w:rsidR="00F46E2F" w:rsidRPr="00541C15" w:rsidRDefault="006F765C" w:rsidP="00541C15">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002216BE">
+        <w:t xml:space="preserve">Mandatory language </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>on health effects</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be included as written </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002216BE">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="44"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(310 CMR 22.16 (5)(d)).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="44"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This language is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002216BE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">also presented in this notice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>italics with an asterisk on either end</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003871ED">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(see below). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379CE766" w14:textId="610D755A" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00541C15" w:rsidP="00324531">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no safe level of lead in drinking water. Exposure to lead in drinking water can cause serious health effects in all age groups, especially pregnant people, infants (both formula-fed and breastfed), and young children. Some of the health effects to infants and children include decreases in IQ and attention span. Lead exposure can also result in new or worsened learning and behavior problems. The children of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are exposed to lead before or during pregnancy may be at increased risk of these harmful health effects. Adults have increased risks of heart disease, high blood pressure, kidney or nervous system problems. Contact your health care provider for more information about your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>risks.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3FD49D28" w14:textId="31582834" w:rsidR="00C016AC" w:rsidRPr="00060D7E" w:rsidRDefault="00C016AC" w:rsidP="00060D7E">
+      <w:r>
+        <w:t xml:space="preserve">Please note that the above health effects language is the Lead and Copper Rule Improvements (LCRI) health effects statement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76214D88" w14:textId="52E49156" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">You must also include the following italicized language in all notices, where applicable. Use of this language does </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> relieve you of your obligation to take steps reasonably calculated to notify all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> served</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F31">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F31" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This language is </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F31" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">also presented in this notice in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F31" w:rsidRPr="00B314C5">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F31" w:rsidRPr="00B314C5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F31" w:rsidRPr="00B314C5">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>italics with an asterisk on either end*</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F31">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F31">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(see below)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10F31" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3286918E" w14:textId="4F731A60" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00541C15" w:rsidP="00324531">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please share this information with all the other people who drink this water, especially those who may not have received this notice directly (for example, people in apartments, nursing homes, schools, and businesses). You can do this by posting this notice in a public place or distributing copies by hand or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>mail.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0C05C090" w14:textId="1018B0EE" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must also include </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1F2F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the following</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1F2F" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">language to encourage the distribution of the public notice to all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> served, where applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This language is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">also presented in this notice in </w:t>
+      </w:r>
+      <w:r w:rsidR="00541C15" w:rsidRPr="00C016AC">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00541C15" w:rsidRPr="00C016AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00541C15" w:rsidRPr="00C016AC">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>italics with an asterisk on either end*</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0183">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0183">
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(see below)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B902D8" w14:textId="3F1F2452" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00541C15" w:rsidP="00324531">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This notice contains important information about your drinking water. Have someone translate it for you or speak with someone who understands </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>it.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="10B1853E" w14:textId="773E6BD4" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remember, your MassDEP </w:t>
+      </w:r>
+      <w:r w:rsidR="00764640">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">egional </w:t>
+      </w:r>
+      <w:r w:rsidR="00764640">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ffice must approve the final </w:t>
+      </w:r>
+      <w:r w:rsidR="00764640">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">PN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>language and method</w:t>
+      </w:r>
+      <w:r w:rsidR="00764640">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of delivery prior to dissemination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05514A22" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>Description of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Violation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C53E7A3" w14:textId="09389078" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with 310 CMR 22.06B(5), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">no later than 12 months after the end of a monitoring period in which a system exceeds the lead action level in sampling required by 310 CMR 22.06B(7)(d)2., the system </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:lastRenderedPageBreak/>
+        <w:t>shall remove at least 7% of the initial number of lead service lines in its distribution system. The initial number of lead service lines is the number of lead lines in place at the time the replacement program begins. Systems that resume a lead service line replacement program after having met the criteria in 310 CMR 22.06B(5)(f) shall divide the updated number of lead lines by the remaining years in the program to determine the number of lines that must be replaced per year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EA35F4" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Corrective Action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A69B22F" w14:textId="1E4852F6" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>In your notice, describe corrective actions you</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2063">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>r system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2063">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taking. You can use the following language, if appropriate, or develop your own</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> text</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74168D50" w14:textId="346F0C80" w:rsidR="00060D7E" w:rsidRDefault="00554BCD" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our system has a program to remove lead service lines. We are taking the following corrective actions: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>The system must include the actions taken and planned to address the violation</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>]”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED5CA22" w14:textId="1337D71F" w:rsidR="0043394C" w:rsidRPr="0043394C" w:rsidRDefault="0043394C" w:rsidP="0043394C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="44"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If consumers ask for information on testing their water, you should direct </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>consumers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00701FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>MassDEP</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00701FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00701FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>How to Find a Certified Laboratory for Water Testing webpage</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  You may also share the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00701FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t xml:space="preserve">EPA’s </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00701FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:lang w:val="en-CA"/>
+          </w:rPr>
+          <w:t>Consumer Tool for Identifying Point-of-Use and Pitcher Filters Certified to Reduce Lead in Drinking Water</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, available in English and Spanish, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direct consumers to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6672A">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>visit EPA’s website at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00701FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Home Drinking Water Filtration Fact Sheet | US EPA</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701FB1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information on lead, have consumers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701FB1">
+        <w:t xml:space="preserve">visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00701FB1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>MassDEP Lead in Drinking Water Webpage</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the EPA Safe Drinking Water Hotline</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by emailing </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00324D1F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:snapToGrid w:val="0"/>
+          </w:rPr>
+          <w:t>safewater@epa.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or calling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>800-426-479</w:t>
+      </w:r>
+      <w:r w:rsidR="00F542F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00701FB1">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>or call the National Lead Information Center Hotline at 800-424-LEAD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBDFA79" w14:textId="77777777" w:rsidR="001D1CA8" w:rsidRPr="00060D7E" w:rsidRDefault="001D1CA8" w:rsidP="001D1CA8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Repeat Notices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3EE4BA" w14:textId="77777777" w:rsidR="001D1CA8" w:rsidRPr="009513E9" w:rsidRDefault="001D1CA8" w:rsidP="001D1CA8">
+      <w:pPr>
+        <w:pStyle w:val="TemplateInstructionsText9pt"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For any unresolved violation, following an initial Tier 2 public notice, you must repeat the notice every three months for as long as the violation persists unless </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MassDEP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determines that appropriate circumstances warrant a different repeat notice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">310 CMR </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22.16(3)(b)(2)).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For repeat notices, you must state how long the violation has been ongoing and remind consumers of when you sent out any previous notices. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f you are making progress</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> towards resolving the issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, consider describing it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the repeat notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009513E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or if funding or other issues are delaying progress, consider letting consumers know. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE5B782" w14:textId="1F917824" w:rsidR="001D1CA8" w:rsidRPr="001D1CA8" w:rsidRDefault="001D1CA8" w:rsidP="001D1CA8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remember to check with your regional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>MassDEP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> office to make sure you meet all requirements. Your </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>MassDEP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egional </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ffice must approve the final </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>language and method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of delivery prior to dissemination. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>MassDEP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strongly encourages PWSs to have a pre-approved plan to expedite </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>the PN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD9907F" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After Issuing the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>Notice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0934DFA4" w14:textId="6D53FAE8" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>Within 10 days of completing the PN</w:t>
+      </w:r>
+      <w:r w:rsidR="00B718CE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> send your MassDEP </w:t>
+      </w:r>
+      <w:r w:rsidR="00B718CE">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">egional </w:t>
+      </w:r>
+      <w:r w:rsidR="00B718CE">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">ffice and your local board of health a copy of each type of notice </w:t>
+      </w:r>
+      <w:r w:rsidR="000B47DB">
+        <w:t xml:space="preserve">that was distributed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>and MassDEP’s Certification form showing that you have met all the PN requirements (310 CMR 22.15(3)(b)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23558341" w14:textId="5453EF08" w:rsidR="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">You should notify </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6103">
+        <w:t xml:space="preserve">local </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>health</w:t>
+      </w:r>
+      <w:r w:rsidR="00096C48">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6103">
+        <w:t>care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> professionals of the </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4B5D">
+        <w:t xml:space="preserve">lead action level </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>exceedance</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4B5D">
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidR="0059179C">
+        <w:t>triggered the</w:t>
+      </w:r>
+      <w:r w:rsidR="002F4B5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6103">
+        <w:t>LSL replacement</w:t>
+      </w:r>
+      <w:r w:rsidR="0059179C">
+        <w:t xml:space="preserve"> requirement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">. People may </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1046">
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1046" w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="00E830B2">
+        <w:t>healthcare provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00E830B2" w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">with questions, and </w:t>
+      </w:r>
+      <w:r w:rsidR="003512DB" w:rsidRPr="00B5737A">
+        <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="44"/>
-[...2 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">notifying local healthcare professionals provides them an opportunity to prepare </w:t>
+      </w:r>
+      <w:r w:rsidR="006244DF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>information they need to respond appropriately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE26793" w14:textId="53BBECA1" w:rsidR="001D1CA8" w:rsidRPr="00060D7E" w:rsidRDefault="001D1CA8" w:rsidP="001D1CA8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Highlighted </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-          <w:spacing w:val="-12"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ext in Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58645A20" w14:textId="69B3DE2B" w:rsidR="001D1CA8" w:rsidRPr="001D1CA8" w:rsidRDefault="001D1CA8" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ything highlighted in green on the template are instructions and should be deleted before disseminati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>ng the PN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>. Text highlighted in yellow should be tailored to suit your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific circumstance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>. Remove all highlights on the template before dissemination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9B744D" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t>Notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6053253F" w14:textId="3305E3F1" w:rsidR="00A63996" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">The EPA/ASDWA Public Notification Handbook provides additional aids to help water systems develop notices for violations and other situations. An electronic copy of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00324531">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Public Notification Handbook is available at EPA's web site</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">. Please note that the EPA/ASDWA Handbook templates are non-state specific, so Massachusetts’s water suppliers are required to use the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E918F4">
+        <w:t>MassDEP</w:t>
+      </w:r>
+      <w:r w:rsidR="00E918F4" w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:t xml:space="preserve">version of the templates for compliance purposes. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00324531">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Electronic copies of the Massachusetts’ public notification templates are available on the MassDEP website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00324531">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575EF922" w14:textId="77777777" w:rsidR="00512520" w:rsidRDefault="00512520" w:rsidP="00BB6D66">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...428 lines deleted...]
-          <w:lang w:val="en-CA"/>
+        <w:sectPr w:rsidR="00512520" w:rsidSect="001A3EDF">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
+          <w:cols w:sep="1" w:space="288"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAA5953" w14:textId="5E5713C9" w:rsidR="0010530B" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">If you mail, post, or hand deliver, print your notice on </w:t>
-[...613 lines deleted...]
-    <w:p w14:paraId="3AD90780" w14:textId="6075EBD5" w:rsidR="00BB2816" w:rsidRPr="00FE0A8A" w:rsidRDefault="0016125A" w:rsidP="00E46209">
+        <w:t xml:space="preserve">PUBLIC NOTICE TEMPLATE - </w:t>
+      </w:r>
+      <w:r w:rsidR="0010530B" w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>REMOVE OR REPLACE HIGHLIGHTED TEXT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IN BRACKETS []</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4D3AAE" w14:textId="4FBC8FA5" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE0A8A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00060D7E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IMPORTANT INFORMATION ABOUT YOUR DRINKING WATER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07304D61" w14:textId="77777777" w:rsidR="00346CF0" w:rsidRDefault="00346CF0" w:rsidP="00346CF0">
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5CD125DD" w14:textId="5C63FA63" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00541C15" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FB236B">
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">This </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00060D7E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>notice</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB236B">
+        <w:t>This notice contains important information about your drinking water.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30698A51" w14:textId="028997E9" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> contains important information about your drinking water.</w:t>
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00060D7E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Have someone translate it for you or speak with someone who understands </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00060D7E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Have someone</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB236B">
+        <w:t>it.</w:t>
+      </w:r>
+      <w:r w:rsidR="00541C15">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> translate it</w:t>
-      </w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0A72DCA8" w14:textId="0E286DFC" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>] Failed to Remove Required Number of Lead Service Lines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9A936E" w14:textId="40101F29" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Even though this is not an emergency, as our customers, you have a right to know what happened, what you should do, and what we [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>did or are doing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>] to correct this situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3BCBCC" w14:textId="689A8EBF" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[state date]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[end date]</w:t>
+      </w:r>
+      <w:r w:rsidR="22267F95" w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our water system failed to remove </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk117012313"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the required number of lead service lines in our distribution system </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">after exceeding the lead action level on </w:t>
+      </w:r>
+      <w:r w:rsidR="00324531" w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00324531" w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A service line is the pipe that connects your house to the water main in the street. Some older service lines (built before </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>1986</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:color w:val="202124"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>) may be made of lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63063A3B" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>What happened?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F4E3A5" w14:textId="04066CD2" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00DF343C" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...438 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:highlight w:val="green"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Select one of the applicable highlighted sentences and delete the other one:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00F065D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCDEE3B" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>We routinely monitor for lead in water in homes likely to have elevated lead levels, including homes with lead service lines or lead solder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49140FF9" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00787230" w:rsidRDefault="0046762C" w:rsidP="0046762C">
-      <w:pPr>
+    <w:p w14:paraId="70393D9A" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">[2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We routinely </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>monitor for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lead in water in homes with lead service lines as they are more likely to have elevated lead levels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Only use this sentence if all the samples are from homes with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>LSL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+        </w:rPr>
+        <w:t>)]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9C208B" w14:textId="4BF6318D" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+        </w:rPr>
+        <w:t>We are required to collect [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">We routinely </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...90 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] samples </w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>between [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insert date beginning of monitoring period</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>] and [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insert date end of monitoring period</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00787230">
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>] of these higher risk homes had elevated lead levels. The results of these routine samples for lead indicated a 90</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> percentile level of [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="006F1AB2">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XX] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>mg/L</w:t>
+      </w:r>
+      <w:r w:rsidR="00250D38">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6672A">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">XX] </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C45D5">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00BB0D88">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63834">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>or XX parts per billion</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB0D88">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6672A">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+        </w:rPr>
+        <w:t>parts per billion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">. This level exceeded the lead action level of 0.015 mg/L </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6672A">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+        </w:rPr>
+        <w:t>or 15 parts per billion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00BB0D88">
+        </w:rPr>
+        <w:t xml:space="preserve">. This means that more than 10 percent of the lead samples collected were above the lead action level. As a result, MassDEP required our system to remove </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00787230">
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Select one of the following </w:t>
+      </w:r>
+      <w:r w:rsidR="000319EE">
         <w:rPr>
           <w:rFonts w:cs="Times"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">options </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and delete the other] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>or 15 parts per billion</w:t>
-[...29 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">[at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seven percent (7%) of all lead service lines in our distribution system] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="green"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-[...45 lines deleted...]
-          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[XX lead service lines]</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the following twelve months. Our system was unable to replace the required amount of lead service lines. This is a violation of the Massachusetts Drinking Water requirements, and we are required to provide you with this notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BEEE81" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00263EA6" w:rsidRDefault="0046762C" w:rsidP="0046762C">
-[...10 lines deleted...]
-        <w:spacing w:after="160"/>
+    <w:p w14:paraId="77A795B8" w14:textId="2939B61D" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00541C15" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009A3E9F">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009A3E9F">
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009A3E9F">
+        </w:rPr>
+        <w:t xml:space="preserve">There is no safe level of lead in drinking water. Exposure to lead in drinking water can cause serious health effects in all age groups, especially pregnant people, infants (both formula-fed and breastfed), and young children. Some of the health effects to infants and children include decreases in IQ and attention span. Lead exposure can also result in new or worsened learning and behavior problems. The children of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00324531">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...36 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are exposed to lead before or during pregnancy may be at increased risk of these harmful health effects. Adults have increased risks of heart disease, high blood pressure, kidney or nervous system problems. Contact your health care provider for more information about your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>risks.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7327A296" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>What should I do?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286646F4" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00A14EBE" w:rsidRDefault="0046762C" w:rsidP="0046762C">
-[...16 lines deleted...]
-    <w:p w14:paraId="76BCB782" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00A14EBE" w:rsidRDefault="0046762C" w:rsidP="0046762C">
+    <w:p w14:paraId="52954050" w14:textId="36D03EBC" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Listed below are some steps you can take to reduce your exposure to lead</w:t>
+      </w:r>
+      <w:r w:rsidR="00500726">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in drinking water</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D12596" w14:textId="23A91C98" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
           <w:b/>
           <w:bCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t>Always u</w:t>
-[...5 lines deleted...]
-          <w:bCs/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Always use only cold, fresh water for drinking, cooking, and food preparation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">se only cold, fresh water for drinking, cooking, and food preparation. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+        <w:t>Run the cold water tap for at least one</w:t>
+      </w:r>
+      <w:r w:rsidR="004453DC">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Run the cold water tap for at least </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t>one</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+        <w:t xml:space="preserve"> minute or until after it turns cold to flush out </w:t>
+      </w:r>
+      <w:r w:rsidR="00C635D5">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> minute or until after it turns cold to flush out stale water as it may contain higher levels of lead.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40D8F142" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00A14EBE" w:rsidRDefault="0046762C" w:rsidP="0046762C">
+        <w:t>any stagnant</w:t>
+      </w:r>
+      <w:r w:rsidR="00C635D5" w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>water</w:t>
+      </w:r>
+      <w:r w:rsidR="00C520FA">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:cs="Times"/>
+          <w:snapToGrid w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as it may contain higher levels of lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9BD43D" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
       <w:pPr>
         <w:pStyle w:val="Level1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Use only cold, fresh water for preparing baby formula.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A14EBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Do not use water from the hot water tap to make baby formula. Lead dissolves more easily into hot water.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAC54B4" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00A14EBE" w:rsidRDefault="0046762C" w:rsidP="0046762C">
+    <w:p w14:paraId="312A25D1" w14:textId="40EAB21A" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
       <w:pPr>
         <w:pStyle w:val="Level1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not boil the water to remove lead. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A14EBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="373A7487" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00A14EBE" w:rsidRDefault="0046762C" w:rsidP="0046762C">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boiling water will not reduce lead. Excessive boiling can increase lead levels</w:t>
+      </w:r>
+      <w:r w:rsidR="002C0CFC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as lead remains behind when the water boils away.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F98DEE" w14:textId="13056D44" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
       <w:pPr>
         <w:pStyle w:val="Level1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A14EBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5895318A" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00A14EBE" w:rsidRDefault="0046762C" w:rsidP="0046762C">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check whether your home has a lead service line. IF YOU DO, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HAVE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IT </w:t>
+      </w:r>
+      <w:r w:rsidR="002C0CFC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REPLACED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C6B67B" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
       <w:pPr>
         <w:pStyle w:val="Level1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
           <w:color w:val="0000FF"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00A14EBE">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00324531">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+            <w:szCs w:val="24"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>[</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A14EBE">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">if available, </w:t>
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>if available, check for your home address on our list of homes with LSLs at [XXXXXX]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9A5472" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00A14EBE" w:rsidRDefault="0046762C" w:rsidP="0046762C">
+    <w:p w14:paraId="5A537069" w14:textId="57A0C10F" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
       <w:pPr>
         <w:pStyle w:val="Level1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A14EBE">
-[...28 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please contact us at [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>insert PWS contact information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A14EBE">
-[...8 lines deleted...]
-    <w:p w14:paraId="31A68709" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00A14EBE" w:rsidRDefault="0046762C" w:rsidP="0046762C">
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] for more information about your home's service line, how to have it </w:t>
+      </w:r>
+      <w:r w:rsidR="008971D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replaced</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or for information about plumbing materials in your home that may contain lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF9BC28" w14:textId="3A21F025" w:rsidR="00DF343C" w:rsidRPr="001C1BDA" w:rsidRDefault="00DF343C" w:rsidP="00DF343C">
+      <w:pPr>
+        <w:pStyle w:val="Level1"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk101388952"/>
+      <w:r w:rsidRPr="001C1BDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You may use</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="001C1BDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> EPA’s Protect Your Tap tool</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C1BDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to help identify if the portion of your service line connecting to your residence is lead (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="001C1BDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">www.epa.gov/pyt). </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C1BDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that service lines can be </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC68FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">made of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C1BDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>multiple materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4993A7" w14:textId="648DD297" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
       <w:pPr>
         <w:pStyle w:val="Level1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:rPr>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C016AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Test your water for lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007509B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C016AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You cannot see, taste or smell lead in drinking water.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-        <w:r w:rsidRPr="00141F23">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The only way to determine the level of lead in drinking water at your home is to have the water tested by a state certified laboratory. For information on how to get your water tested</w:t>
+      </w:r>
+      <w:r w:rsidR="00493B7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> call or email the contact listed below or </w:t>
+      </w:r>
+      <w:r w:rsidR="006471A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="006471A4" w:rsidRPr="006471A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="006471A4" w:rsidRPr="006471A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>www.mass.gov/certified-laboratories</w:t>
+          <w:t>Find a Certified Laboratory for Water Testing</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00141F23">
-[...6 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="006471A4" w:rsidRPr="006471A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> webpage </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="006471A4" w:rsidRPr="006471A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>(https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AC68FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00141F23">
-[...9 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for a list of certified laboratories</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05E45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D05E45" w:rsidRPr="006471A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that offer lead in drinking water testing for residential customers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4CEE380B" w14:textId="77777777" w:rsidR="00DF343C" w:rsidRPr="001C1BDA" w:rsidRDefault="00DF343C" w:rsidP="00DF343C">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C1BDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contact your health care provider if you have any health-related questions or contact your local health department to find out if your child needs to be tested for lead.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00141F23">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> A blood lead level test is the only way to know if your child is </w:t>
+      <w:r w:rsidRPr="001C1BDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  A blood lead level test is the only way to know if your child is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00141F23">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001C1BDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>being exposed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00141F23">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00141F23">
+      <w:r w:rsidRPr="001C1BDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to lead.  For more information on Massachusetts’ childhood lead testing program, contact the Department of Public Health at 1-800-532-9571 or visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="001C1BDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>DPH Childhood Lead Poisoning Prevention Program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C1BDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="001C1BDA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>www.mass.gov/orgs/childhood-lead-poisoning-prevention-program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00141F23">
-[...71 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001C1BDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AAC6B6" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>What is being done by our system?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C85D9FD" w14:textId="19235AC8" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF2D41">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Describe corrective action</w:t>
       </w:r>
-      <w:r w:rsidRPr="00263EA6">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254A8547" w14:textId="77777777" w:rsidR="0046762C" w:rsidRPr="00263EA6" w:rsidRDefault="0046762C" w:rsidP="0046762C">
-[...58 lines deleted...]
-        <w:r w:rsidRPr="00716F4F">
+    <w:p w14:paraId="66089FCA" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where can I get additional information? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0077FD39" w14:textId="3ED7C511" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have questions about your water system’s operation, water quality monitoring, or response to this issue, please contact </w:t>
+      </w:r>
+      <w:r w:rsidR="00C016AC">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> directly. If you have questions about the drinking water regulations or health risks posed by this contaminant</w:t>
+      </w:r>
+      <w:r w:rsidR="00F366AB" w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you can contact the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>MassDEP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Drinking Water Program at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="01B299A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:val="en-CA"/>
           </w:rPr>
           <w:t>program.director-dwp@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EC6A7D">
-[...38 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or (617) 292-5770. If you have questions about specific symptoms, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E66A7" w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contact your doctor or health care provider.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you have general questions about public health, you can contact the Massachusetts Department of Public Health at 617-624-5757.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01B299A7">
+        <w:rPr>
+          <w:rFonts w:cs="Aptos"/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D29A856" w14:textId="4BAA0BE2" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>For more information, please contact [</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F41C4">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>name of contact</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>] at [</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F41C4">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>phone number</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>], [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>mailing address</w:t>
       </w:r>
-      <w:r w:rsidRPr="00263EA6">
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>], or [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7644009B" w14:textId="3CB73B1F" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00541C15" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00263EA6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00324531">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Please share this information with all the other people who drink this water, especially those who may not have received this notice directly (for example, people in apartments, nursing homes, schools, and businesses).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00263EA6">
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00324531">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> You can do this by posting this notice in a public place or distributing copies by hand or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00060D7E" w:rsidRPr="00324531">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>mail.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="29D8223C" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
         <w:t>This notice is being sent to you by [</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC27D8">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>system</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00324531">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008625EA">
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">System </w:t>
+      <w:r w:rsidRPr="00324531">
+        <w:t xml:space="preserve">]. System </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00263EA6">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00324531">
         <w:t>ID#:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00263EA6">
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>XXXXXXX</w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00324531">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BBCEEE" w14:textId="36A2E7E3" w:rsidR="00060D7E" w:rsidRPr="00324531" w:rsidRDefault="00060D7E" w:rsidP="00324531">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00324531">
+        <w:t>Date distributed: [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>mm/dd/yyyy</w:t>
-[...17 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+        <w:t>mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00324531">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00324531">
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5A11E6" w14:textId="77777777" w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidRDefault="00060D7E" w:rsidP="00060D7E"/>
+    <w:sectPr w:rsidR="00060D7E" w:rsidRPr="00060D7E" w:rsidSect="001A3EDF">
+      <w:headerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1296" w:right="1296" w:bottom="1296" w:left="1296" w:header="720" w:footer="518" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="326"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="288" w:gutter="0"/>
+      <w:cols w:space="288"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="636B582A" w14:textId="77777777" w:rsidR="000A148C" w:rsidRDefault="000A148C">
+    <w:p w14:paraId="2033F5C0" w14:textId="77777777" w:rsidR="005344AB" w:rsidRDefault="005344AB" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43A2CD23" w14:textId="77777777" w:rsidR="000A148C" w:rsidRDefault="000A148C">
+    <w:p w14:paraId="12780159" w14:textId="77777777" w:rsidR="005344AB" w:rsidRDefault="005344AB" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1DD30CFB" w14:textId="77777777" w:rsidR="00652E00" w:rsidRDefault="00652E00">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1074040375"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="2D7653CE" w14:textId="5B6E9633" w:rsidR="00670A28" w:rsidRDefault="00670A28">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="594DB2B5" w14:textId="77777777" w:rsidR="00670A28" w:rsidRDefault="00670A28">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...289 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="001253C5" w14:textId="77777777" w:rsidR="000A148C" w:rsidRDefault="000A148C">
+    <w:p w14:paraId="0A305600" w14:textId="77777777" w:rsidR="005344AB" w:rsidRDefault="005344AB" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DA298E8" w14:textId="77777777" w:rsidR="000A148C" w:rsidRDefault="000A148C">
+    <w:p w14:paraId="2A07AF45" w14:textId="77777777" w:rsidR="005344AB" w:rsidRDefault="005344AB" w:rsidP="00D9438E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="413677AC" w14:textId="01428378" w:rsidR="00D0573A" w:rsidRPr="008F0F1F" w:rsidRDefault="00D0573A" w:rsidP="00D0573A">
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="008F0F1F" w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Americans with Disabilities Act (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ADA</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assistance call 617-626-1282</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To relay using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>TTY</w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, call the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MassRelay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service </w:t>
+      </w:r>
+      <w:r w:rsidR="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0F1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1-800-439-2370.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7286F076" w14:textId="77777777" w:rsidR="00652E00" w:rsidRDefault="00652E00">
-[...1412 lines deleted...]
-  <w:p w14:paraId="3C64A8C5" w14:textId="77777777" w:rsidR="008B145B" w:rsidRDefault="008B145B">
+  <w:p w14:paraId="330B75A9" w14:textId="77777777" w:rsidR="00A63996" w:rsidRDefault="00A63996">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF81"/>
-[...49 lines deleted...]
-    <w:nsid w:val="03446AB5"/>
+    <w:nsid w:val="0C344DC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0308818A"/>
+    <w:tmpl w:val="66BEE4A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DB51B4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6E43AD8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25A72E1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="2DCC4104">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▫"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B12A3B1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AF0AAB8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9DE4AAD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FE4A0096">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BBAAFEC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F8AC8BF4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A566CE6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="93FCB7A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="321937B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1DA70A2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50BE5075"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6E4FF08"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="625C21C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38A8FB42"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
@@ -5314,3669 +4880,645 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F12F59"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73BA7341"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4E8CC3D2"/>
+    <w:tmpl w:val="C69E10A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3043 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="1" w16cid:durableId="1580166540">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="476994852">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="2" w16cid:durableId="403187734">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1952854687">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1135291381">
+  <w:num w:numId="3" w16cid:durableId="411851600">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="118644824">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="4" w16cid:durableId="229005875">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1721978386">
-[...14 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="5" w16cid:durableId="669718595">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1055010004">
-[...26 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="955211709">
+  <w:num w:numId="6" w16cid:durableId="1237714891">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="543951260">
-[...45 lines deleted...]
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="7" w16cid:durableId="1300914983">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C1439"/>
-[...182 lines deleted...]
-    <w:rsid w:val="00FF7AA1"/>
+    <w:rsidRoot w:val="00F9272D"/>
+    <w:rsid w:val="0000083B"/>
+    <w:rsid w:val="000319EE"/>
+    <w:rsid w:val="00036519"/>
+    <w:rsid w:val="00060D7E"/>
+    <w:rsid w:val="000814DA"/>
+    <w:rsid w:val="00096C48"/>
+    <w:rsid w:val="000A35FA"/>
+    <w:rsid w:val="000B47DB"/>
+    <w:rsid w:val="000B74DF"/>
+    <w:rsid w:val="000C02B1"/>
+    <w:rsid w:val="000C1F2F"/>
+    <w:rsid w:val="000C2C27"/>
+    <w:rsid w:val="000D51F7"/>
+    <w:rsid w:val="000F4987"/>
+    <w:rsid w:val="0010046E"/>
+    <w:rsid w:val="0010530B"/>
+    <w:rsid w:val="00110633"/>
+    <w:rsid w:val="001106A3"/>
+    <w:rsid w:val="00127FFB"/>
+    <w:rsid w:val="00187FEC"/>
+    <w:rsid w:val="001900C8"/>
+    <w:rsid w:val="00192B8A"/>
+    <w:rsid w:val="00196AAF"/>
+    <w:rsid w:val="001A3EDF"/>
+    <w:rsid w:val="001B6B31"/>
+    <w:rsid w:val="001D1CA8"/>
+    <w:rsid w:val="001D2408"/>
+    <w:rsid w:val="00214F29"/>
+    <w:rsid w:val="00214FDF"/>
+    <w:rsid w:val="00250D38"/>
+    <w:rsid w:val="00283D4A"/>
+    <w:rsid w:val="002B77DE"/>
+    <w:rsid w:val="002C0CFC"/>
+    <w:rsid w:val="002C77DD"/>
+    <w:rsid w:val="002E70D8"/>
+    <w:rsid w:val="002F059B"/>
+    <w:rsid w:val="002F4B5D"/>
+    <w:rsid w:val="003078A5"/>
+    <w:rsid w:val="00321F85"/>
+    <w:rsid w:val="00324531"/>
+    <w:rsid w:val="003512DB"/>
+    <w:rsid w:val="003540D7"/>
+    <w:rsid w:val="00360915"/>
+    <w:rsid w:val="003670BA"/>
+    <w:rsid w:val="003D1B6D"/>
+    <w:rsid w:val="003D6F3A"/>
+    <w:rsid w:val="003E2ED4"/>
+    <w:rsid w:val="00402877"/>
+    <w:rsid w:val="0041444C"/>
+    <w:rsid w:val="004231F8"/>
+    <w:rsid w:val="0043394C"/>
+    <w:rsid w:val="004453DC"/>
+    <w:rsid w:val="00452905"/>
+    <w:rsid w:val="0046141E"/>
+    <w:rsid w:val="00482ACC"/>
+    <w:rsid w:val="00493B7C"/>
+    <w:rsid w:val="004973BF"/>
+    <w:rsid w:val="00500726"/>
+    <w:rsid w:val="00512520"/>
+    <w:rsid w:val="005265D7"/>
+    <w:rsid w:val="005344AB"/>
+    <w:rsid w:val="00541C15"/>
+    <w:rsid w:val="00554BCD"/>
+    <w:rsid w:val="0059179C"/>
+    <w:rsid w:val="00597585"/>
+    <w:rsid w:val="005A10E6"/>
+    <w:rsid w:val="005B4466"/>
+    <w:rsid w:val="005C3F1D"/>
+    <w:rsid w:val="005C56E0"/>
+    <w:rsid w:val="005D3695"/>
+    <w:rsid w:val="005E4669"/>
+    <w:rsid w:val="005E66A7"/>
+    <w:rsid w:val="006244DF"/>
+    <w:rsid w:val="00627DF2"/>
+    <w:rsid w:val="006471A4"/>
+    <w:rsid w:val="00670A28"/>
+    <w:rsid w:val="00671F1C"/>
+    <w:rsid w:val="006805F0"/>
+    <w:rsid w:val="006858DE"/>
+    <w:rsid w:val="006A55CA"/>
+    <w:rsid w:val="006F765C"/>
+    <w:rsid w:val="007323AC"/>
+    <w:rsid w:val="007509B9"/>
+    <w:rsid w:val="00764640"/>
+    <w:rsid w:val="00766ECE"/>
+    <w:rsid w:val="00773370"/>
+    <w:rsid w:val="007C45D5"/>
+    <w:rsid w:val="007D2ECA"/>
+    <w:rsid w:val="007D6E19"/>
+    <w:rsid w:val="007E006B"/>
+    <w:rsid w:val="007E1046"/>
+    <w:rsid w:val="007E44B9"/>
+    <w:rsid w:val="008049FA"/>
+    <w:rsid w:val="0081126C"/>
+    <w:rsid w:val="00813EA5"/>
+    <w:rsid w:val="008153B7"/>
+    <w:rsid w:val="00815C47"/>
+    <w:rsid w:val="00816BEA"/>
+    <w:rsid w:val="008240B6"/>
+    <w:rsid w:val="008369C3"/>
+    <w:rsid w:val="0087100B"/>
+    <w:rsid w:val="008726EE"/>
+    <w:rsid w:val="008971D0"/>
+    <w:rsid w:val="008F0F1F"/>
+    <w:rsid w:val="008F2AA4"/>
+    <w:rsid w:val="009143A4"/>
+    <w:rsid w:val="0092345C"/>
+    <w:rsid w:val="00962944"/>
+    <w:rsid w:val="00970DF0"/>
+    <w:rsid w:val="00974828"/>
+    <w:rsid w:val="00985990"/>
+    <w:rsid w:val="009A2D0C"/>
+    <w:rsid w:val="009E76B3"/>
+    <w:rsid w:val="00A14B30"/>
+    <w:rsid w:val="00A20424"/>
+    <w:rsid w:val="00A47B0A"/>
+    <w:rsid w:val="00A54A55"/>
+    <w:rsid w:val="00A63996"/>
+    <w:rsid w:val="00A6672A"/>
+    <w:rsid w:val="00A86B43"/>
+    <w:rsid w:val="00A90546"/>
+    <w:rsid w:val="00A9605F"/>
+    <w:rsid w:val="00AC38D1"/>
+    <w:rsid w:val="00AC68FD"/>
+    <w:rsid w:val="00AD00DE"/>
+    <w:rsid w:val="00AD6ED2"/>
+    <w:rsid w:val="00AD73F5"/>
+    <w:rsid w:val="00B11B79"/>
+    <w:rsid w:val="00B13059"/>
+    <w:rsid w:val="00B26605"/>
+    <w:rsid w:val="00B63834"/>
+    <w:rsid w:val="00B718CE"/>
+    <w:rsid w:val="00B97C65"/>
+    <w:rsid w:val="00BA6103"/>
+    <w:rsid w:val="00BA76C3"/>
+    <w:rsid w:val="00BB6D66"/>
+    <w:rsid w:val="00BC30E0"/>
+    <w:rsid w:val="00BD07C7"/>
+    <w:rsid w:val="00BE509D"/>
+    <w:rsid w:val="00C007B9"/>
+    <w:rsid w:val="00C016AC"/>
+    <w:rsid w:val="00C3480A"/>
+    <w:rsid w:val="00C520FA"/>
+    <w:rsid w:val="00C635D5"/>
+    <w:rsid w:val="00CA376F"/>
+    <w:rsid w:val="00CB1FDF"/>
+    <w:rsid w:val="00CC3F19"/>
+    <w:rsid w:val="00CC6605"/>
+    <w:rsid w:val="00CD1B12"/>
+    <w:rsid w:val="00CE380F"/>
+    <w:rsid w:val="00CE707F"/>
+    <w:rsid w:val="00CF6ED0"/>
+    <w:rsid w:val="00D0573A"/>
+    <w:rsid w:val="00D05E45"/>
+    <w:rsid w:val="00D16660"/>
+    <w:rsid w:val="00D66D28"/>
+    <w:rsid w:val="00D85604"/>
+    <w:rsid w:val="00D9438E"/>
+    <w:rsid w:val="00DC0183"/>
+    <w:rsid w:val="00DC410F"/>
+    <w:rsid w:val="00DD2BCD"/>
+    <w:rsid w:val="00DD4A0E"/>
+    <w:rsid w:val="00DD70BC"/>
+    <w:rsid w:val="00DE6B09"/>
+    <w:rsid w:val="00DF1ECE"/>
+    <w:rsid w:val="00DF343C"/>
+    <w:rsid w:val="00E07C6A"/>
+    <w:rsid w:val="00E206C4"/>
+    <w:rsid w:val="00E20F0B"/>
+    <w:rsid w:val="00E23AE2"/>
+    <w:rsid w:val="00E830B2"/>
+    <w:rsid w:val="00E918F4"/>
+    <w:rsid w:val="00EB1B7F"/>
+    <w:rsid w:val="00EB5D4D"/>
+    <w:rsid w:val="00EC3685"/>
+    <w:rsid w:val="00ED2670"/>
+    <w:rsid w:val="00EF5862"/>
+    <w:rsid w:val="00EF6A44"/>
+    <w:rsid w:val="00F065D6"/>
+    <w:rsid w:val="00F10F31"/>
+    <w:rsid w:val="00F35391"/>
+    <w:rsid w:val="00F366AB"/>
+    <w:rsid w:val="00F46E2F"/>
+    <w:rsid w:val="00F542F5"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rsid w:val="00FA2CAD"/>
+    <w:rsid w:val="00FB1F98"/>
+    <w:rsid w:val="00FC2063"/>
+    <w:rsid w:val="00FD200B"/>
+    <w:rsid w:val="00FD6BE2"/>
+    <w:rsid w:val="00FE4595"/>
+    <w:rsid w:val="01B299A7"/>
+    <w:rsid w:val="023582BB"/>
+    <w:rsid w:val="22267F95"/>
+    <w:rsid w:val="2376AC59"/>
+    <w:rsid w:val="2B0C1C9A"/>
+    <w:rsid w:val="3B41AF90"/>
+    <w:rsid w:val="4A6FF795"/>
+    <w:rsid w:val="4C0F3D07"/>
+    <w:rsid w:val="5256E39C"/>
+    <w:rsid w:val="727E0FDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4D8D753D"/>
+  <w14:docId w14:val="0036C2AF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E6DB3B43-0069-4E70-94E1-256A964B9D3D}"/>
+  <w15:docId w15:val="{4BD4F486-2C59-4214-A902-018C44D0C91A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...17 lines deleted...]
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9018,51 +5560,51 @@
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -9125,696 +5667,891 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="000C2C27"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00060D7E"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="00703C"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00060D7E"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD200B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD200B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00816BEA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="44"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
-    <w:name w:val="Body Text1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00060D7E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="00703C"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00060D7E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD200B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD200B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00816BEA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F9272D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:line="300" w:lineRule="atLeast"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FStitle">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F9272D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="44"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSsidebar">
-    <w:name w:val="• FS side bar"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F9272D"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="right"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F9272D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="44"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSbodytext">
-    <w:name w:val="• FS body text"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSsubhead">
-    <w:name w:val="• FS sub head"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F9272D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9272D"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9438E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9438E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D9438E"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="factsheetheader">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D9438E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="20"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="275317" w:themeColor="accent6" w:themeShade="80"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D9438E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D9438E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D9438E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="head2upd">
-[...1 lines deleted...]
-    <w:basedOn w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D9438E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FSsidebar">
+    <w:name w:val="• FS side bar"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00AD6ED2"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
-      <w:ind w:right="-720"/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="-115"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-      <w:b/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D0573A"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="FollowedHyperlink"/>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionTerm">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D0573A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D0573A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00060D7E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-      <w:snapToGrid w:val="0"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level1">
     <w:name w:val="Level 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00BB2816"/>
+    <w:rsid w:val="00060D7E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00324531"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00192B8A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00497E96"/>
+    <w:rsid w:val="001900C8"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00497E96"/>
+    <w:rsid w:val="001900C8"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00497E96"/>
-[...11 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="001900C8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoticeSubheads">
-[...201 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000D6FDC"/>
-[...8 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00196DFB"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00346CF0"/>
+    <w:rsid w:val="001900C8"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001900C8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DF343C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0046762C"/>
+    <w:rsid w:val="00DF343C"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
+    <w:name w:val="cf11"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0068275E"/>
+    <w:rsid w:val="0043394C"/>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TemplateInstructionsText9pt">
+    <w:name w:val="Template Instructions Text (9pt.)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE4595"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-CA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/pyt.%5bInsert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/certified-laboratories" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/public-notification-forms-and-templates" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/dwreginfo/public-notification-rule-compliance-help-water-system-owners-and-operators" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/pyt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.director-dwp@mass.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\WINNT\Profiles\lthompson\Application%20Data\Microsoft\Templates\facttemp1p.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/dwreginfo/public-notification-rule-compliance-help-water-system-owners-and-operators" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/pyt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:safewater@epa.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lead-in-drinking-water" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/pyt.%5bInsert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ground-water-and-drinking-water/home-drinking-water-filtration-fact-sheet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/public-notification-forms-and-templates" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/water-research/consumer-tool-identifying-point-use-and-pitcher-filters-certified-reduce-lead" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/pyt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:program.director-dwp@mass.gov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -9822,54 +6559,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10016,159 +6753,189 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AC654D87E78B12439C00835E73A57764" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23c739c31026f52d24b1beb843fd4fe6">
-[...2 lines deleted...]
-    <xsd:import namespace="cfa41da1-9624-4a22-856d-798f42b95fb5"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="483ff1d3-2a1e-4b66-9691-0bfa76dea712">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9C65035329F864F907FEBFC92352320" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d859cbe3983ebe72309dd9a61dbe510">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="483ff1d3-2a1e-4b66-9691-0bfa76dea712" xmlns:ns3="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a086ad59e9a9d0fa91f7cb912b4ad642" ns2:_="" ns3:_="">
+    <xsd:import namespace="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+    <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c1e2f26-6a76-43a8-8534-a0e653a1951f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="483ff1d3-2a1e-4b66-9691-0bfa76dea712" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="11" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...4 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cfa41da1-9624-4a22-856d-798f42b95fb5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f6deef21-45da-4d03-922a-43c2b6db0bc5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cfa41da1-9624-4a22-856d-798f42b95fb5">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -10235,168 +7002,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-</FormTemplates>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D09CDFAE-7F51-4938-B5F6-71F449467D38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A132B078-FBFD-4CCA-BF1D-6C7B3260D449}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFD1ECFD-D928-4FA2-A8DA-944A2D7C2934}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BD1A3A1-25BC-46A4-B3A9-4CA34218741A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0c1e2f26-6a76-43a8-8534-a0e653a1951f"/>
-    <ds:schemaRef ds:uri="cfa41da1-9624-4a22-856d-798f42b95fb5"/>
+    <ds:schemaRef ds:uri="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6579D336-258C-4571-93CB-D7FFD8D28E98}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81CB771C-C584-4BE4-B89F-95586881BC15}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="cfa41da1-9624-4a22-856d-798f42b95fb5"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>facttemp1p</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11504</Characters>
+  <Pages>7</Pages>
+  <Words>2420</Words>
+  <Characters>13796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>114</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>fact sheet:</vt:lpstr>
+      <vt:lpstr>LCR Failure to Remove the Required Number of LSLs</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13496</CharactersWithSpaces>
+  <CharactersWithSpaces>16184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>fact sheet:</dc:title>
+  <dc:title>LCR Failure to Remove the Required Number of LSLs Template 2-27</dc:title>
   <dc:subject/>
-  <dc:creator>mtennant</dc:creator>
+  <dc:creator>Wu, Victoria (DEP)</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D9C65035329F864F907FEBFC92352320</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>