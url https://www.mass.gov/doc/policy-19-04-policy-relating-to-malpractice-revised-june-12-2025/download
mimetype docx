--- v0 (2025-12-05)
+++ v1 (2026-10-31)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="36DEEC48" w14:textId="77777777" w:rsidR="00FE31D5" w:rsidRPr="00741F5A" w:rsidRDefault="00FE31D5" w:rsidP="00FE31D5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00741F5A">
         <w:t>COMMONWEALTH OF MASSACHUSETTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583581C7" w14:textId="77777777" w:rsidR="00FE31D5" w:rsidRPr="00741F5A" w:rsidRDefault="00FE31D5" w:rsidP="00FE31D5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00741F5A">
         <w:t>BOARD OF REGISTRATION IN MEDICINE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C0A6F5" w14:textId="77777777" w:rsidR="00FE31D5" w:rsidRPr="00741F5A" w:rsidRDefault="00FE31D5" w:rsidP="00FE31D5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
@@ -106,95 +105,86 @@
     </w:p>
     <w:p w14:paraId="0061468D" w14:textId="77777777" w:rsidR="00FE31D5" w:rsidRPr="00741F5A" w:rsidRDefault="00FE31D5" w:rsidP="00FE31D5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="550FE41F" w14:textId="77777777" w:rsidR="00347015" w:rsidRPr="00741F5A" w:rsidRDefault="00347015" w:rsidP="00FE31D5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E620650" w14:textId="3E8C956B" w:rsidR="001252E8" w:rsidRPr="00741F5A" w:rsidRDefault="00347015" w:rsidP="001252E8">
       <w:r w:rsidRPr="00741F5A">
         <w:t xml:space="preserve">The Board of Registration in Medicine (“Board”) receives information on malpractice claims and settlements pursuant to M.G.L. c. 112, §§ 5C and 5E, and M.G.L. c. 231, § 60B, as well as through self-reports by physicians on applications for licensure and license renewal.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6787FB78" w14:textId="77777777" w:rsidR="001252E8" w:rsidRPr="00741F5A" w:rsidRDefault="001252E8" w:rsidP="001252E8"/>
     <w:p w14:paraId="00D43F93" w14:textId="18E667B1" w:rsidR="00347015" w:rsidRPr="00741F5A" w:rsidRDefault="00347015" w:rsidP="001252E8">
       <w:r w:rsidRPr="00741F5A">
         <w:t>The Board directs that the Complaint Committee and Licensing Committee review malpractice claims</w:t>
       </w:r>
       <w:r w:rsidR="001252E8" w:rsidRPr="00741F5A">
         <w:t xml:space="preserve"> in that meet the criteria set forth below.  The Board further directs that </w:t>
       </w:r>
       <w:r w:rsidRPr="00741F5A">
-        <w:t xml:space="preserve">such review </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> an analysis of the report prepared by the Division of Law and Policy (DLP), inclusive of additional information gathered by DLP in preparation of the analysis.</w:t>
+        <w:t>such review include an analysis of the report prepared by the Division of Law and Policy (DLP), inclusive of additional information gathered by DLP in preparation of the analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305EAED3" w14:textId="77777777" w:rsidR="001252E8" w:rsidRPr="00741F5A" w:rsidRDefault="001252E8" w:rsidP="001252E8"/>
-    <w:p w14:paraId="6B00F304" w14:textId="77938215" w:rsidR="00BC3364" w:rsidRPr="00741F5A" w:rsidRDefault="001252E8" w:rsidP="00347015">
+    <w:p w14:paraId="6B00F304" w14:textId="46A552B0" w:rsidR="00BC3364" w:rsidRPr="00741F5A" w:rsidRDefault="001252E8" w:rsidP="00347015">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The claim results in a payment</w:t>
       </w:r>
-      <w:r w:rsidR="00741F5A" w:rsidRPr="00741F5A">
-[...2 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidR="00984E56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0034198B" w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>that is</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE98669" w14:textId="626D5ED0" w:rsidR="003550CD" w:rsidRPr="00741F5A" w:rsidRDefault="001C25F2" w:rsidP="00BC3364">
+    <w:p w14:paraId="01D25C56" w14:textId="77777777" w:rsidR="00CA4482" w:rsidRDefault="001C25F2" w:rsidP="00BC3364">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0034198B" w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="001252E8" w:rsidRPr="00741F5A">
         <w:rPr>
@@ -247,81 +237,80 @@
       </w:r>
       <w:r w:rsidR="00A55715" w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">in the civil proceeding </w:t>
       </w:r>
       <w:r w:rsidR="006348A2" w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">in which the jury did </w:t>
       </w:r>
       <w:r w:rsidR="007615B5" w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>not find physician malpractice</w:t>
       </w:r>
       <w:r w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="699794BC" w14:textId="08D559FA" w:rsidR="00347015" w:rsidRPr="00741F5A" w:rsidRDefault="001252E8" w:rsidP="00BC3364">
+      <w:r w:rsidR="00CA4482">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699794BC" w14:textId="37D0E4C2" w:rsidR="00347015" w:rsidRPr="00CA4482" w:rsidRDefault="00CA4482" w:rsidP="006C5675">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00741F5A">
-[...16 lines deleted...]
-        <w:t>made by the physician, on behalf of the physician, or by the United States, or any state, municipality or public employer based on care provided or supervised by the physician; and</w:t>
+      <w:r w:rsidRPr="00CA4482">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">made </w:t>
+      </w:r>
+      <w:r w:rsidR="001252E8" w:rsidRPr="00CA4482">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>by the physician, on behalf of the physician, or by the United States, or any state, municipality or public employer based on care provided or supervised by the physician; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE7D3A4" w14:textId="77777777" w:rsidR="001252E8" w:rsidRPr="00741F5A" w:rsidRDefault="001252E8" w:rsidP="00F102F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4948BCFB" w14:textId="4DAC165F" w:rsidR="001252E8" w:rsidRPr="00741F5A" w:rsidRDefault="00146F87" w:rsidP="00347015">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741F5A">
         <w:rPr>
@@ -330,200 +319,176 @@
         <w:t>At least one</w:t>
       </w:r>
       <w:r w:rsidR="001252E8" w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61359921" w14:textId="78EA1DB8" w:rsidR="001252E8" w:rsidRPr="00741F5A" w:rsidRDefault="001252E8" w:rsidP="001252E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The physician has an open, docketed complaint at the time that the Board receives the report of the malpractice claim </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The physician has an open, docketed complaint at the time that the Board receives the report of the malpractice claim payment;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="005291C7" w14:textId="157DB32C" w:rsidR="001252E8" w:rsidRPr="00741F5A" w:rsidRDefault="001252E8" w:rsidP="001252E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00F102F0" w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">amount of the payment attributable to the physician is $1,000,000, or </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>amount of the payment attributable to the physician is $1,000,000, or more;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="414A4332" w14:textId="6EFF01DF" w:rsidR="00F102F0" w:rsidRPr="00741F5A" w:rsidRDefault="00F102F0" w:rsidP="00F102F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>There are three or more paid claims attributable to the physician.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1237B4CB" w14:textId="71D3A9B6" w:rsidR="00F102F0" w:rsidRPr="00741F5A" w:rsidRDefault="00F102F0" w:rsidP="00347015">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00741F5A">
-        <w:t xml:space="preserve">The Division of Enforcement (DOE) may bring information concerning malpractice claims and payments that do not meet </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to the Complaint Committee for review as may be relevant to pending complaints and investigations.</w:t>
+        <w:t>The Division of Enforcement (DOE) may bring information concerning malpractice claims and payments that do not meet this criteria to the Complaint Committee for review as may be relevant to pending complaints and investigations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC66AF5" w14:textId="77777777" w:rsidR="00C877C8" w:rsidRPr="00741F5A" w:rsidRDefault="00C877C8" w:rsidP="00347015">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C877C8" w:rsidRPr="00741F5A" w:rsidSect="00FE31D5">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AF2864C" w14:textId="77777777" w:rsidR="0005566F" w:rsidRDefault="0005566F" w:rsidP="001252E8">
+    <w:p w14:paraId="7C11AA79" w14:textId="77777777" w:rsidR="00ED137C" w:rsidRDefault="00ED137C" w:rsidP="001252E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69A71FB7" w14:textId="77777777" w:rsidR="0005566F" w:rsidRDefault="0005566F" w:rsidP="001252E8">
+    <w:p w14:paraId="5E72CEC7" w14:textId="77777777" w:rsidR="00ED137C" w:rsidRDefault="00ED137C" w:rsidP="001252E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39BD48FE" w14:textId="77777777" w:rsidR="0005566F" w:rsidRDefault="0005566F" w:rsidP="001252E8">
+    <w:p w14:paraId="21CF0703" w14:textId="77777777" w:rsidR="00ED137C" w:rsidRDefault="00ED137C" w:rsidP="001252E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5867C4D1" w14:textId="77777777" w:rsidR="0005566F" w:rsidRDefault="0005566F" w:rsidP="001252E8">
+    <w:p w14:paraId="01DFBB59" w14:textId="77777777" w:rsidR="00ED137C" w:rsidRDefault="00ED137C" w:rsidP="001252E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="023D7284" w14:textId="40CCB457" w:rsidR="0009625A" w:rsidRPr="00741F5A" w:rsidRDefault="0009625A" w:rsidP="0045262C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00741F5A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00741F5A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0045262C" w:rsidRPr="00741F5A">
         <w:t xml:space="preserve">A high-low agreement caps a defendant's liability while ensuring that the plaintiff receives a minimum payment amount, regardless of the outcome. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0045262C" w:rsidRPr="00741F5A">
         <w:rPr>
@@ -814,115 +779,135 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1970547560">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="295141146">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1705522211">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE31D5"/>
     <w:rsid w:val="00000D7B"/>
+    <w:rsid w:val="00000F0B"/>
     <w:rsid w:val="0005566F"/>
     <w:rsid w:val="0006150E"/>
     <w:rsid w:val="00065B80"/>
     <w:rsid w:val="00081A51"/>
     <w:rsid w:val="0009625A"/>
     <w:rsid w:val="000D4F6A"/>
     <w:rsid w:val="000F4ACD"/>
     <w:rsid w:val="001252E8"/>
     <w:rsid w:val="00146F87"/>
     <w:rsid w:val="001C25F2"/>
+    <w:rsid w:val="001C3868"/>
     <w:rsid w:val="001D24A1"/>
     <w:rsid w:val="001F630E"/>
     <w:rsid w:val="00240E05"/>
+    <w:rsid w:val="00254F43"/>
     <w:rsid w:val="0034198B"/>
     <w:rsid w:val="00347015"/>
     <w:rsid w:val="003550CD"/>
+    <w:rsid w:val="00357916"/>
     <w:rsid w:val="0045262C"/>
     <w:rsid w:val="00471106"/>
     <w:rsid w:val="00477115"/>
     <w:rsid w:val="00486104"/>
     <w:rsid w:val="004A04E9"/>
     <w:rsid w:val="005A193D"/>
     <w:rsid w:val="00633D9A"/>
     <w:rsid w:val="006348A2"/>
+    <w:rsid w:val="006512A3"/>
+    <w:rsid w:val="00673894"/>
+    <w:rsid w:val="006A6696"/>
     <w:rsid w:val="00741F5A"/>
     <w:rsid w:val="007615B5"/>
+    <w:rsid w:val="007869D4"/>
     <w:rsid w:val="00790E6F"/>
     <w:rsid w:val="007B0303"/>
+    <w:rsid w:val="007B27BA"/>
     <w:rsid w:val="007F2A0A"/>
     <w:rsid w:val="00891101"/>
+    <w:rsid w:val="00895D13"/>
     <w:rsid w:val="008B409E"/>
+    <w:rsid w:val="008E3F93"/>
     <w:rsid w:val="009321B8"/>
+    <w:rsid w:val="00984E56"/>
     <w:rsid w:val="009B5159"/>
     <w:rsid w:val="00A34195"/>
     <w:rsid w:val="00A554E5"/>
     <w:rsid w:val="00A55715"/>
     <w:rsid w:val="00A643ED"/>
     <w:rsid w:val="00A90CCA"/>
+    <w:rsid w:val="00A937F1"/>
+    <w:rsid w:val="00B408B2"/>
     <w:rsid w:val="00B4668C"/>
     <w:rsid w:val="00BC3364"/>
+    <w:rsid w:val="00BF632C"/>
     <w:rsid w:val="00C13162"/>
     <w:rsid w:val="00C877C8"/>
+    <w:rsid w:val="00CA4482"/>
     <w:rsid w:val="00CB584F"/>
     <w:rsid w:val="00D40A20"/>
+    <w:rsid w:val="00E65A0F"/>
+    <w:rsid w:val="00ED137C"/>
+    <w:rsid w:val="00ED5AD1"/>
     <w:rsid w:val="00F102F0"/>
+    <w:rsid w:val="00F45D97"/>
+    <w:rsid w:val="00F943D4"/>
     <w:rsid w:val="00FA7BA0"/>
     <w:rsid w:val="00FA7FD2"/>
     <w:rsid w:val="00FC7573"/>
     <w:rsid w:val="00FE31D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2414,72 +2399,72 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E609C2F-A581-46E3-9294-531A47840BC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>288</Words>
-  <Characters>1479</Characters>
+  <Words>262</Words>
+  <Characters>1497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1749</CharactersWithSpaces>
+  <CharactersWithSpaces>1756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hoffman, Steven (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>