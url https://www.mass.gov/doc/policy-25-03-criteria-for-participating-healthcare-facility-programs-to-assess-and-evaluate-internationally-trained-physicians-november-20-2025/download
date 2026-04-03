--- v0 (2025-11-25)
+++ v1 (2026-04-03)
@@ -112,69 +112,87 @@
       <w:r w:rsidR="008439EB" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">PARTICIPATING HEALTHCARE FACILITY PROGRAMS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2475BC1A" w14:textId="369FB0EB" w:rsidR="009F2652" w:rsidRPr="000D41C5" w:rsidRDefault="008439EB" w:rsidP="0014058A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:ind w:hanging="441"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t>TO ASSESS AND EVALUATE</w:t>
       </w:r>
       <w:r w:rsidR="000C06B8" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> INTERNATIONALLY TRAINED PHYSICIANS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BE0417" w14:textId="77777777" w:rsidR="009F2652" w:rsidRPr="000D41C5" w:rsidRDefault="009F2652" w:rsidP="0014058A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BAFCD9B" w14:textId="7A137F5D" w:rsidR="009F2652" w:rsidRPr="000D41C5" w:rsidRDefault="00BA1EED" w:rsidP="0014058A">
+    <w:p w14:paraId="3BAFCD9B" w14:textId="308D3B22" w:rsidR="009F2652" w:rsidRPr="00984BB7" w:rsidRDefault="006A788E" w:rsidP="0014058A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00984BB7">
+        <w:t xml:space="preserve">Adopted </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1EED" w:rsidRPr="00984BB7">
         <w:t>November</w:t>
       </w:r>
-      <w:r w:rsidR="00723626">
+      <w:r w:rsidR="00723626" w:rsidRPr="00984BB7">
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
-      <w:r w:rsidR="009F2652" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="009F2652" w:rsidRPr="00984BB7">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00FD441A" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00FD441A" w:rsidRPr="00984BB7">
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626F98AF" w14:textId="77777777" w:rsidR="009F2652" w:rsidRPr="000D41C5" w:rsidRDefault="009F2652" w:rsidP="0014058A">
+    <w:p w14:paraId="7F820E4D" w14:textId="566E3CDC" w:rsidR="006A788E" w:rsidRPr="00984BB7" w:rsidRDefault="006A788E" w:rsidP="0014058A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00984BB7">
+        <w:t>Revised February 26, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4135E21D" w14:textId="77777777" w:rsidR="006A788E" w:rsidRPr="00984BB7" w:rsidRDefault="006A788E" w:rsidP="0014058A">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626F98AF" w14:textId="77777777" w:rsidR="009F2652" w:rsidRPr="00984BB7" w:rsidRDefault="009F2652" w:rsidP="0014058A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55607ECF" w14:textId="06F37E93" w:rsidR="00B41ED3" w:rsidRPr="000D41C5" w:rsidRDefault="000E1C74" w:rsidP="000D4181">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">The Board of Registration in Medicine (BORIM) adopts this policy to implement </w:t>
       </w:r>
       <w:r w:rsidR="004D2F40" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">St. 2024, c.238 “An Act Relative to Strengthen Massachusetts’ Economic Development” (Chapter 238), which was signed </w:t>
       </w:r>
       <w:r w:rsidR="001D2C1B" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">by Governor Maura Healey on </w:t>
       </w:r>
       <w:r w:rsidR="001F682A" w:rsidRPr="000D41C5">
         <w:t>November 20</w:t>
       </w:r>
       <w:r w:rsidR="009F2652" w:rsidRPr="000D41C5">
         <w:t>, 202</w:t>
       </w:r>
@@ -458,65 +476,56 @@
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Qualifications for</w:t>
       </w:r>
       <w:r w:rsidR="0055507C" w:rsidRPr="000D41C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D41C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Participating</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Healthcare Facilit</w:t>
+        <w:t>Participating Healthcare Facilit</w:t>
       </w:r>
       <w:r w:rsidR="00FB61C1" w:rsidRPr="000D41C5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C65F6D" w14:textId="77777777" w:rsidR="00FB61C1" w:rsidRPr="000D41C5" w:rsidRDefault="00FB61C1" w:rsidP="00FB61C1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F87930D" w14:textId="17FB883E" w:rsidR="00FB61C1" w:rsidRPr="000D41C5" w:rsidRDefault="00AE6943" w:rsidP="00095B48">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t>Healthcare facilities that seek BORIM approval</w:t>
       </w:r>
       <w:r w:rsidR="007720CF" w:rsidRPr="000D41C5">
@@ -622,60 +631,55 @@
       <w:r w:rsidR="00DF00CB" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">setting in which the </w:t>
       </w:r>
       <w:r w:rsidR="009A01ED" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">healthcare facility </w:t>
       </w:r>
       <w:r w:rsidR="00DF00CB" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">(a) </w:t>
       </w:r>
       <w:r w:rsidR="009A01ED" w:rsidRPr="000D41C5">
         <w:t>conducts</w:t>
       </w:r>
       <w:r w:rsidR="00D3200B" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> the assessment and evaluation </w:t>
       </w:r>
       <w:r w:rsidR="00F0702C" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">program and </w:t>
       </w:r>
       <w:r w:rsidR="00DF00CB" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">(b) </w:t>
       </w:r>
       <w:r w:rsidR="00F0702C" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">employs </w:t>
       </w:r>
       <w:r w:rsidR="00285C06" w:rsidRPr="000D41C5">
-        <w:t xml:space="preserve">the limited </w:t>
-[...3 lines deleted...]
-        <w:t>licensee</w:t>
+        <w:t>the limited licensee</w:t>
       </w:r>
       <w:r w:rsidR="009F6F8D" w:rsidRPr="000D41C5">
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00285C06" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> who participate in the program</w:t>
       </w:r>
       <w:r w:rsidR="006A33FB" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> to provide medical care on a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006A33FB" w:rsidRPr="000D41C5">
         <w:t>full time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006A33FB" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> basis</w:t>
       </w:r>
       <w:r w:rsidR="00DF00CB" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F13198" w:rsidRPr="000D41C5">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00557E90" w:rsidRPr="000D41C5">
         <w:t>s located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -966,116 +970,119 @@
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t>Have been</w:t>
       </w:r>
       <w:r w:rsidR="00EE3C02" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> licensed or </w:t>
       </w:r>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">otherwise </w:t>
       </w:r>
       <w:r w:rsidR="00EE3C02" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">authorized to practice medicine in a country other than the United </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3C02" w:rsidRPr="000D41C5">
         <w:t>States</w:t>
       </w:r>
       <w:r w:rsidR="003D2BEE" w:rsidRPr="000D41C5">
         <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003D2BEE" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6161D158" w14:textId="61E10E6D" w:rsidR="003D2BEE" w:rsidRPr="000D41C5" w:rsidRDefault="003D2BEE" w:rsidP="00A37AAA">
+    <w:p w14:paraId="6161D158" w14:textId="417C6A11" w:rsidR="003D2BEE" w:rsidRPr="000D41C5" w:rsidRDefault="003D2BEE" w:rsidP="00A37AAA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t>Have practiced medicine for at least 1 year</w:t>
       </w:r>
       <w:r w:rsidR="005A2F7F" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00575109" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidR="005A2F7F" w:rsidRPr="000D41C5">
-        <w:t xml:space="preserve">the specialty of </w:t>
+      <w:r w:rsidR="00696738" w:rsidRPr="00984BB7">
+        <w:t xml:space="preserve">a practice corresponding to </w:t>
+      </w:r>
+      <w:r w:rsidR="00575109" w:rsidRPr="00984BB7">
+        <w:t>primary care (including internal medicine, fam</w:t>
       </w:r>
       <w:r w:rsidR="00575109" w:rsidRPr="000D41C5">
-        <w:t>primary care (including internal medicine, family medicine, geriatrics, and pediatrics) or psychiatry</w:t>
+        <w:t>ily medicine, geriatrics, and pediatrics) or psychiatry</w:t>
       </w:r>
       <w:r w:rsidR="00DF4C8C" w:rsidRPr="00DF4C8C">
         <w:t xml:space="preserve">, provided that if the participant has not engaged in clinical practice for a period of 24 or more consecutive months at the time </w:t>
       </w:r>
       <w:r w:rsidR="00DE7CE9">
         <w:t>BORIM receives</w:t>
       </w:r>
       <w:r w:rsidR="00557442">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF4C8C" w:rsidRPr="00DF4C8C">
         <w:t>the participant</w:t>
       </w:r>
       <w:r w:rsidR="00557442">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00DF4C8C" w:rsidRPr="00DF4C8C">
         <w:t xml:space="preserve"> application for licensure, BORIM may require the participant and the participating facility to develop an onboarding program and enter into a Reentry Agreement in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00DF4C8C" w:rsidRPr="00DF4C8C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">BORIM Policy 24-02 Physician Reentry Program </w:t>
       </w:r>
       <w:r w:rsidR="00DF4C8C" w:rsidRPr="00DF4C8C">
         <w:t xml:space="preserve">unless the participant is able to otherwise demonstrate clinical competency in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00DF4C8C" w:rsidRPr="00DF4C8C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">BORIM Policy 24-02 Physician Reentry </w:t>
+        <w:t xml:space="preserve">BORIM Policy 24-02 </w:t>
       </w:r>
       <w:r w:rsidR="00DF4C8C" w:rsidRPr="00DF4C8C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Program</w:t>
+        <w:t>Physician Reentry Program</w:t>
       </w:r>
       <w:r w:rsidR="002F4EEF" w:rsidRPr="000D41C5">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F102F32" w14:textId="7158B80B" w:rsidR="002F4EEF" w:rsidRPr="000D41C5" w:rsidRDefault="00DA060F" w:rsidP="00A37AAA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">Possess a valid certificate issued by the </w:t>
       </w:r>
       <w:r w:rsidR="00F954DB" w:rsidRPr="000D41C5">
         <w:t>Educational Commission for Foreign Medical Graduates (ECFMG);</w:t>
       </w:r>
       <w:r w:rsidR="00225023" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="460F0276" w14:textId="34E034CD" w:rsidR="00F954DB" w:rsidRPr="000D41C5" w:rsidRDefault="00131684" w:rsidP="00A37AAA">
@@ -1493,115 +1500,110 @@
         <w:t>ACCME)</w:t>
       </w:r>
       <w:r w:rsidR="004E28C3" w:rsidRPr="000D41C5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="000D41C5">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFD0F74" w14:textId="59A7B1DB" w:rsidR="00DD189D" w:rsidRPr="000D41C5" w:rsidRDefault="006D58F9" w:rsidP="005C31BD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00BF070C" w:rsidRPr="000D41C5">
-        <w:t xml:space="preserve">Assessment Framework set forth in </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">Assessment Framework set forth in the </w:t>
       </w:r>
       <w:r w:rsidR="00C54649" w:rsidRPr="000D41C5">
-        <w:t>February</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 2025 Draft Preliminary Recommendations </w:t>
+        <w:t xml:space="preserve">February 2025 Draft Preliminary Recommendations </w:t>
       </w:r>
       <w:r w:rsidR="00F91AFA" w:rsidRPr="000D41C5">
         <w:t>issued by the Advisory Commission on Additional Licensing Models</w:t>
       </w:r>
       <w:r w:rsidR="00395479" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001342F7" w:rsidRPr="000D41C5">
         <w:t>(ACALM)</w:t>
       </w:r>
       <w:r w:rsidR="00392BFF" w:rsidRPr="000D41C5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="002A24B4" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">, provided however, that </w:t>
       </w:r>
       <w:r w:rsidR="00422C1B" w:rsidRPr="000D41C5">
         <w:t>the program may omit</w:t>
       </w:r>
       <w:r w:rsidR="007569D1" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> clinical competency </w:t>
       </w:r>
       <w:r w:rsidR="00BC2EF3" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">development and </w:t>
       </w:r>
       <w:r w:rsidR="007569D1" w:rsidRPr="000D41C5">
         <w:t>assessment;</w:t>
       </w:r>
       <w:r w:rsidR="002A24B4" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC2EF3" w:rsidRPr="000D41C5">
         <w:t>or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012C413B" w14:textId="6327703C" w:rsidR="00DD189D" w:rsidRPr="000D41C5" w:rsidRDefault="00B23A3A" w:rsidP="005C31BD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
+        <w:t>Program Framework Adapted from ACGME Core Competencies</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3967" w:rsidRPr="000D41C5">
+        <w:t xml:space="preserve"> set forth in </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3967" w:rsidRPr="000D41C5">
         <w:lastRenderedPageBreak/>
-        <w:t>Program Framework Adapted from ACGME Core Competencies</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> set forth in the addendum to this policy.</w:t>
+        <w:t>the addendum to this policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23579C4E" w14:textId="77777777" w:rsidR="008E154D" w:rsidRPr="000D41C5" w:rsidRDefault="008E154D" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="694F89CF" w14:textId="047F511E" w:rsidR="00531288" w:rsidRPr="000D41C5" w:rsidRDefault="00531288" w:rsidP="00531288">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">The program must </w:t>
       </w:r>
       <w:r w:rsidR="00D23776" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">incorporate and implement one of the following </w:t>
       </w:r>
       <w:r w:rsidR="00323A6C" w:rsidRPr="000D41C5">
@@ -1882,59 +1884,51 @@
       <w:r w:rsidR="000C5D61" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">equest </w:t>
       </w:r>
       <w:r w:rsidR="00DC1112" w:rsidRPr="000D41C5">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="000C5D61" w:rsidRPr="000D41C5">
         <w:t>orm</w:t>
       </w:r>
       <w:r w:rsidR="00EE57F0" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> no later than </w:t>
       </w:r>
       <w:r w:rsidR="00AF6A76" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">90 days </w:t>
       </w:r>
       <w:r w:rsidR="00EE57F0" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">prior to the start date of </w:t>
       </w:r>
       <w:r w:rsidR="009D66DE" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">the appointments for </w:t>
       </w:r>
       <w:r w:rsidR="00EE57F0" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00E77269" w:rsidRPr="000D41C5">
-        <w:t xml:space="preserve">first </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of </w:t>
+        <w:t xml:space="preserve">first cohort of </w:t>
       </w:r>
       <w:r w:rsidR="009D66DE" w:rsidRPr="000D41C5">
         <w:t>participants</w:t>
       </w:r>
       <w:r w:rsidR="00F82BCC" w:rsidRPr="000D41C5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00935A67" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00226C72" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">BORIM will consider a </w:t>
       </w:r>
       <w:r w:rsidR="00DC1112" w:rsidRPr="000D41C5">
         <w:t>Request Form to be complete when it</w:t>
       </w:r>
       <w:r w:rsidR="00935A67" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> has been signed by the </w:t>
       </w:r>
       <w:r w:rsidR="006C7B8D" w:rsidRPr="000D41C5">
         <w:t>director of the Healthcare facility and</w:t>
       </w:r>
       <w:r w:rsidR="00DC1112" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> includes </w:t>
       </w:r>
@@ -2093,51 +2087,50 @@
       </w:r>
       <w:r w:rsidR="00555E69" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00555E69" w:rsidRPr="000D41C5">
         <w:t>may</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00555E69" w:rsidRPr="000D41C5">
         <w:t>, upon the continued f</w:t>
       </w:r>
       <w:r w:rsidR="001C09CF" w:rsidRPr="000D41C5">
         <w:t>ailure of a Participating Healthcare Facility</w:t>
       </w:r>
       <w:r w:rsidR="00555E69" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> in Approval with Warning status</w:t>
       </w:r>
       <w:r w:rsidR="001C09CF" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> to remediate </w:t>
       </w:r>
       <w:r w:rsidR="002F6C45" w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">the identified </w:t>
       </w:r>
       <w:r w:rsidR="00555E69" w:rsidRPr="000D41C5">
-        <w:lastRenderedPageBreak/>
         <w:t>deficiencies</w:t>
       </w:r>
       <w:r w:rsidR="006526DF" w:rsidRPr="000D41C5">
         <w:t>, withdraw approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6D9F68" w14:textId="5B922483" w:rsidR="004F5916" w:rsidRPr="000D41C5" w:rsidRDefault="004F5916" w:rsidP="00F504F0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25DF0A49" w14:textId="22A65A5A" w:rsidR="008E154D" w:rsidRPr="000D41C5" w:rsidRDefault="008E154D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E4F3DF" w14:textId="0C7C6364" w:rsidR="009E59BA" w:rsidRPr="000D41C5" w:rsidRDefault="008E154D" w:rsidP="00897892">
@@ -2378,59 +2371,51 @@
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="306"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t>recognition that under certain circumstances, the interests of the patient may be best served by transitioning care to another practitioner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE49DB8" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="306"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
-        <w:t xml:space="preserve">Provision of patient </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> is patient- and family-centered, compassionate, equitable, appropriate, and effective for the treatment of health problems and the promotion of health</w:t>
+        <w:t>Provision of patient care that is patient- and family-centered, compassionate, equitable, appropriate, and effective for the treatment of health problems and the promotion of health</w:t>
       </w:r>
       <w:r w:rsidRPr="000D41C5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="000D41C5">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8388F1" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0" w:right="306"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t>Demonstration of ability to investigate and evaluate their care of patients, to appraise and assimilate scientific evidence, and to continuously improve patient care based on constant self-evaluation and lifelong learning by demonstration competence in</w:t>
@@ -2808,57 +2793,52 @@
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">coordinating patient care across the health care continuum and beyond as relevant to their clinical </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t>specialty;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480D7258" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="306"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> quality patient care and optimal patient care </w:t>
+      <w:r w:rsidRPr="000D41C5">
+        <w:t xml:space="preserve">advocating for quality patient care and optimal patient care </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t>systems;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="46E862CD" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="306"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">participating in identifying system errors and implementing potential systems </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t>solutions;</w:t>
@@ -2880,59 +2860,51 @@
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="306"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">incorporating considerations of value, equity, cost awareness, delivery and payment, and risk-benefit analysis in patient and/or population-based care as </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t>appropriate;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="49D86838" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="306"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
-        <w:t xml:space="preserve">understanding health care finances and </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> impact on individual patients’ health </w:t>
+        <w:t xml:space="preserve">understanding health care finances and its impact on individual patients’ health </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t>decisions;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D41C5">
         <w:rPr>
           <w:position w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E23189E" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="306"/>
       </w:pPr>
@@ -3016,57 +2988,52 @@
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve">demonstrating knowledge of the participant’s responsibilities in reporting patient safety events and unsafe conditions at the clinical site, including how to report such </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t>events;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FCFE78A" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="306"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> in review of quality and safety metrics related to their patient populations. Examples include but are not limited </w:t>
+      <w:r w:rsidRPr="000D41C5">
+        <w:t xml:space="preserve">engaging in review of quality and safety metrics related to their patient populations. Examples include but are not limited </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t>to:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t xml:space="preserve"> review of summary information of institutional patient safety reports, or review of personal data on quality metrics against </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t>benchmarks;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="75F288C6" w14:textId="140C4A00" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -3080,59 +3047,51 @@
         <w:t>the health care team are important components of professionalism by</w:t>
       </w:r>
       <w:r w:rsidRPr="000D41C5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="000D41C5">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7476067E" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="306"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
-        <w:t xml:space="preserve">demonstrating awareness that impairment, including from illness, fatigue, and substance use, in themselves, their peers, and other members of the health care team, and the recognition that under certain circumstances, the best interests of the patient may be served by transitioning that patient’s care </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> another qualified and rested </w:t>
+        <w:t xml:space="preserve">demonstrating awareness that impairment, including from illness, fatigue, and substance use, in themselves, their peers, and other members of the health care team, and the recognition that under certain circumstances, the best interests of the patient may be served by transitioning that patient’s care to another qualified and rested </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000D41C5">
         <w:t>practitioner;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6EE405A2" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="00897892">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:right="306"/>
       </w:pPr>
       <w:r w:rsidRPr="000D41C5">
         <w:t>demonstrating the ability to identify symptoms of burnout, depression, and substance use disorders, suicidal ideation, or potential for violence, including means to assist those who experience these conditions, as well as the ability to recognize these symptoms in themselves and how to seek appropriate care and access to appropriate tools for self-screening.</w:t>
       </w:r>
       <w:r w:rsidRPr="000D41C5">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -3156,93 +3115,93 @@
         <w:t>Demonstration of proficiency in the use of computerized physician order entry, e-prescribing, electronic health records and other forms of health information technology.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0072AC78" w14:textId="77777777" w:rsidR="005C485B" w:rsidRPr="009771E8" w:rsidRDefault="005C485B" w:rsidP="007946E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005C485B" w:rsidRPr="009771E8">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="440ABEA1" w14:textId="77777777" w:rsidR="00DE5A6B" w:rsidRDefault="00DE5A6B" w:rsidP="00347872">
+    <w:p w14:paraId="72077B9A" w14:textId="77777777" w:rsidR="001E7D90" w:rsidRDefault="001E7D90" w:rsidP="00347872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F739E0C" w14:textId="77777777" w:rsidR="00DE5A6B" w:rsidRDefault="00DE5A6B" w:rsidP="00347872">
+    <w:p w14:paraId="22DA7151" w14:textId="77777777" w:rsidR="001E7D90" w:rsidRDefault="001E7D90" w:rsidP="00347872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="768CCAD7" w14:textId="77777777" w:rsidR="00DE5A6B" w:rsidRDefault="00DE5A6B">
+    <w:p w14:paraId="1559018D" w14:textId="77777777" w:rsidR="001E7D90" w:rsidRDefault="001E7D90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-282966215"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
@@ -3276,709 +3235,799 @@
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="003D2BEE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="27FF7F20" w14:textId="77777777" w:rsidR="00347872" w:rsidRDefault="00347872">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="172F8EDF" w14:textId="77777777" w:rsidR="00DE5A6B" w:rsidRDefault="00DE5A6B" w:rsidP="00347872">
+    <w:p w14:paraId="461CAAFD" w14:textId="77777777" w:rsidR="001E7D90" w:rsidRDefault="001E7D90" w:rsidP="00347872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1527D518" w14:textId="77777777" w:rsidR="00DE5A6B" w:rsidRDefault="00DE5A6B" w:rsidP="00347872">
+    <w:p w14:paraId="13BD8F56" w14:textId="77777777" w:rsidR="001E7D90" w:rsidRDefault="001E7D90" w:rsidP="00347872">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CA3B3C1" w14:textId="77777777" w:rsidR="00DE5A6B" w:rsidRDefault="00DE5A6B">
+    <w:p w14:paraId="63FA9FAF" w14:textId="77777777" w:rsidR="001E7D90" w:rsidRDefault="001E7D90">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5728C694" w14:textId="0A944165" w:rsidR="00144A2C" w:rsidRPr="000D41C5" w:rsidRDefault="00144A2C">
+    <w:p w14:paraId="5728C694" w14:textId="0A944165" w:rsidR="00144A2C" w:rsidRPr="00740A4D" w:rsidRDefault="00144A2C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB58AC" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00DB58AC" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This criteria will be met by e</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ntities that are </w:t>
       </w:r>
-      <w:r w:rsidR="00152E7C" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00152E7C" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a DPH licensed hospital</w:t>
       </w:r>
-      <w:r w:rsidR="00152E7C" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00152E7C" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, (2) </w:t>
       </w:r>
-      <w:r w:rsidR="00A46B70" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00A46B70" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">a hospital </w:t>
       </w:r>
-      <w:r w:rsidR="00900FA5" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00900FA5" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>operated by the Commonwealth of Massachusetts,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A951B2" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00A951B2" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinic affiliated with a DPH licensed hospital</w:t>
       </w:r>
-      <w:r w:rsidR="00A951B2" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00A951B2" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB58AC" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00DB58AC" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(4)</w:t>
       </w:r>
-      <w:r w:rsidR="009F07E6" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="009F07E6" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidR="007820FF" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="007820FF" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">clinic affiliated with a </w:t>
       </w:r>
-      <w:r w:rsidR="009F07E6" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="009F07E6" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>hospital operated by the Commonwealth of Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidR="007820FF" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="007820FF" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, or (5) an entity that meets </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the definition of a freestanding clinic set in 130 CMR 405.402.  Specifically, a freestanding clinic includes “any institution licensed as a clinic by the Massachusetts Department of Public Health pursuant to M.G.L. c. 111, § 51 that is not part of a hospital and that possesses its own legal identity, maintains its own patient records, and administers its own budget and personnel. Such institutions include CHCs and mental health centers.”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5FC02EE6" w14:textId="62052B0E" w:rsidR="001677C8" w:rsidRPr="000D41C5" w:rsidRDefault="001677C8">
+    <w:p w14:paraId="5FC02EE6" w14:textId="62052B0E" w:rsidR="001677C8" w:rsidRPr="00740A4D" w:rsidRDefault="001677C8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E44A9C" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00E44A9C" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">HRSA </w:t>
       </w:r>
-      <w:r w:rsidR="0099748F" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="0099748F" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">provides a tool </w:t>
       </w:r>
-      <w:r w:rsidR="00B30725" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00B30725" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">to find HPSAs at:  </w:t>
       </w:r>
-      <w:r w:rsidR="00C00819" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00C00819" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>https://data.hrsa.gov/tools/shortage-area/hpsa-find</w:t>
       </w:r>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> this website should cease to be available, BORIM will deem </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>this criteria</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> met if the health care facility </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>is located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> a geographical region in Massachusetts that was identified as an HPSA as of the effective date of this policy.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5B84C412" w14:textId="2738472A" w:rsidR="00B43FB2" w:rsidRPr="000D41C5" w:rsidRDefault="00B43FB2">
+    <w:p w14:paraId="5B84C412" w14:textId="2738472A" w:rsidR="00B43FB2" w:rsidRPr="00740A4D" w:rsidRDefault="00B43FB2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> HRSA provides a tool to find MUA</w:t>
       </w:r>
-      <w:r w:rsidR="00D24D01" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00D24D01" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>/Ps</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> at:</w:t>
       </w:r>
-      <w:r w:rsidR="00D24D01" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00D24D01" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+        <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://data.hrsa.gov/tools/shortage-area/mua-find</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>In the event that</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> this website should cease to be available, BORIM will deem </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>this criteria</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> met if the health care facility </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>is located in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00CD2716" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00CD2716" w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> a geographical region in Massachusetts that was identified as an MUA as of the effective date of this policy.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4A4E6AEB" w14:textId="4D4E7029" w:rsidR="00872A75" w:rsidRPr="000D41C5" w:rsidRDefault="00872A75" w:rsidP="00872A75">
+    <w:p w14:paraId="4A4E6AEB" w14:textId="4D4E7029" w:rsidR="00872A75" w:rsidRPr="00740A4D" w:rsidRDefault="00872A75" w:rsidP="00872A75">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nothing in this policy should be construed to prohibit the assessment, development and evaluation of a participant’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>non-clinical</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> skills from being performed by an Advanced Practice Registered Nurse with Independent Practice Authority.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6F9E81BB" w14:textId="274DF8F4" w:rsidR="00872A75" w:rsidRPr="000D41C5" w:rsidRDefault="00872A75">
+    <w:p w14:paraId="6F9E81BB" w14:textId="274DF8F4" w:rsidR="00872A75" w:rsidRPr="00740A4D" w:rsidRDefault="00872A75">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nothing in this policy should be construed to preclude the program from providing a level of oversight and supervision of the participant’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> skills, performance and care in a manner that the program determines to be appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="429F856F" w14:textId="5811A33B" w:rsidR="004E28C3" w:rsidRPr="000D41C5" w:rsidRDefault="004E28C3">
+    <w:p w14:paraId="429F856F" w14:textId="5811A33B" w:rsidR="004E28C3" w:rsidRPr="00740A4D" w:rsidRDefault="004E28C3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000461AB" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="000461AB" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The March 2025 Curriculum Framework for </w:t>
       </w:r>
-      <w:r w:rsidR="00DC6729" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00DC6729" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="000461AB" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="000461AB" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nboarding and Orienting International Medical Graduates, published by the Accreditation Council for Continuing Medical Education (ACCME) may be found at:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="00D32F94" w:rsidRPr="000D41C5">
+        <w:r w:rsidR="00D32F94" w:rsidRPr="00740A4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://accme.org/resource/curriculum-framework-for-onboarding-and-orienting-international-medical-graduates/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D32F94" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00D32F94" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="1C86DB2E" w14:textId="0F71810B" w:rsidR="00392BFF" w:rsidRPr="000D41C5" w:rsidRDefault="00392BFF">
+    <w:p w14:paraId="1C86DB2E" w14:textId="0F71810B" w:rsidR="00392BFF" w:rsidRPr="00740A4D" w:rsidRDefault="00392BFF">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Advisory Commission on Additional Licensing Models</w:t>
       </w:r>
-      <w:r w:rsidR="00C03132" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00C03132" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> is (co-chaired by the Federation of Statement Medical Boards (FSMB), the Accreditation Council for Graduate Medical Education (ACGME), and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C03132" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00C03132" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Intealth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C03132" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00C03132" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">™.  The February 2025 Recommendations may be found at:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="00D32F94" w:rsidRPr="000D41C5">
+        <w:r w:rsidR="00D32F94" w:rsidRPr="00740A4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.fsmb.org/siteassets/communications/acalm-guidance-draft.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D32F94" w:rsidRPr="000D41C5">
+      <w:r w:rsidR="00D32F94" w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="3750E943" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
+    <w:p w14:paraId="3750E943" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="00740A4D" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> The criteria listed in this section have been adapted by BORIM from the Accreditation Council for Graduate Medical Education (ACGME) Common Program Requirements, ACGME-approved interim revision, September 17, 2022, effective July 1, 2023.   They include ACGME Competencies, set out at Part IV.B. of the Common Program Requirements, which provide “a conceptual framework describing the required domains for a trusted physician to enter autonomous practice” and are “core to the practice of all physicians.”  ACGME Competency IV.B., Background and Intent.  They also include familiarity with components of Learning and Working Environment requirements set out at Part VI of the Common Program Requirements.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="361190F9" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
+    <w:p w14:paraId="361190F9" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="00740A4D" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adapted from ACGME Competency IV.B.1.a).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="5AF36DEE" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
+    <w:p w14:paraId="5AF36DEE" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="00740A4D" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adapted from ACGME Competency IV.B.1.b</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>).(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="47CD3C9F" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
+    <w:p w14:paraId="47CD3C9F" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="00740A4D" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adapted from ACGME Competency IV.B.1.d).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279B6E97" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
+    <w:p w14:paraId="279B6E97" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="00740A4D" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="10EE4DA2" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
+    <w:p w14:paraId="10EE4DA2" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="00740A4D" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adapted from ACGME Competency IV.B.1.e).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="2124EADD" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
+    <w:p w14:paraId="2124EADD" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="00740A4D" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adapted from ACGME Competency IV.B.1.f).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="2052DDCE" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000D41C5" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
+    <w:p w14:paraId="2052DDCE" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="00740A4D" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adapted from ACGME Competency VI.A.1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="2613E02F" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="000A4AA3" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
+    <w:p w14:paraId="2613E02F" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="00740A4D" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000D41C5">
+      <w:r w:rsidRPr="00740A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Adapted from ACGME Competency VI.C.1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638C3554" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
+    <w:p w14:paraId="638C3554" w14:textId="77777777" w:rsidR="000C1A32" w:rsidRPr="00740A4D" w:rsidRDefault="000C1A32" w:rsidP="000C1A32">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="39088CD5" w14:textId="1097848C" w:rsidR="00347872" w:rsidRDefault="00347872">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28588DA9" w14:textId="1FC4A123" w:rsidR="00347872" w:rsidRDefault="00347872">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -4823,89 +4872,91 @@
     <w:rsid w:val="00152E7C"/>
     <w:rsid w:val="001569C7"/>
     <w:rsid w:val="00157093"/>
     <w:rsid w:val="00162330"/>
     <w:rsid w:val="001677C8"/>
     <w:rsid w:val="001713CD"/>
     <w:rsid w:val="00171DB4"/>
     <w:rsid w:val="001736C3"/>
     <w:rsid w:val="00173B40"/>
     <w:rsid w:val="00181E0F"/>
     <w:rsid w:val="00183729"/>
     <w:rsid w:val="0018590D"/>
     <w:rsid w:val="00195ADC"/>
     <w:rsid w:val="00196375"/>
     <w:rsid w:val="001A07A4"/>
     <w:rsid w:val="001B7142"/>
     <w:rsid w:val="001B74E3"/>
     <w:rsid w:val="001C09CF"/>
     <w:rsid w:val="001C1F9A"/>
     <w:rsid w:val="001C3AB1"/>
     <w:rsid w:val="001C5310"/>
     <w:rsid w:val="001D2C1B"/>
     <w:rsid w:val="001E1BD6"/>
     <w:rsid w:val="001E2B60"/>
     <w:rsid w:val="001E3EB8"/>
+    <w:rsid w:val="001E7D90"/>
     <w:rsid w:val="001F1D55"/>
     <w:rsid w:val="001F6591"/>
     <w:rsid w:val="001F682A"/>
     <w:rsid w:val="0020007D"/>
     <w:rsid w:val="00200F98"/>
     <w:rsid w:val="002015B4"/>
     <w:rsid w:val="00202B2B"/>
     <w:rsid w:val="0020593D"/>
     <w:rsid w:val="00205D49"/>
     <w:rsid w:val="00211CB3"/>
     <w:rsid w:val="00214E40"/>
     <w:rsid w:val="002165B3"/>
     <w:rsid w:val="00217AC1"/>
     <w:rsid w:val="00222F1B"/>
     <w:rsid w:val="00225023"/>
     <w:rsid w:val="00226C72"/>
     <w:rsid w:val="00240B20"/>
     <w:rsid w:val="0024571C"/>
     <w:rsid w:val="0024650D"/>
     <w:rsid w:val="00255A9E"/>
     <w:rsid w:val="00257260"/>
     <w:rsid w:val="002647BF"/>
     <w:rsid w:val="00264F3C"/>
     <w:rsid w:val="00265B7A"/>
     <w:rsid w:val="00275AE5"/>
     <w:rsid w:val="00281AB9"/>
     <w:rsid w:val="00282558"/>
     <w:rsid w:val="00282BD4"/>
     <w:rsid w:val="00285C06"/>
     <w:rsid w:val="002A24B4"/>
     <w:rsid w:val="002B210A"/>
     <w:rsid w:val="002B54F7"/>
     <w:rsid w:val="002C4FCC"/>
     <w:rsid w:val="002C7128"/>
     <w:rsid w:val="002D12A3"/>
     <w:rsid w:val="002D260E"/>
     <w:rsid w:val="002D45FC"/>
     <w:rsid w:val="002E5DE0"/>
     <w:rsid w:val="002F4EEF"/>
+    <w:rsid w:val="002F5413"/>
     <w:rsid w:val="002F5DDC"/>
     <w:rsid w:val="002F6C45"/>
     <w:rsid w:val="0030251F"/>
     <w:rsid w:val="00303140"/>
     <w:rsid w:val="00303AAD"/>
     <w:rsid w:val="0030440F"/>
     <w:rsid w:val="003051A6"/>
     <w:rsid w:val="00310DA8"/>
     <w:rsid w:val="00314F1A"/>
     <w:rsid w:val="00315185"/>
     <w:rsid w:val="00323A6C"/>
     <w:rsid w:val="00327177"/>
     <w:rsid w:val="00335964"/>
     <w:rsid w:val="003374A9"/>
     <w:rsid w:val="00337AAA"/>
     <w:rsid w:val="00340A29"/>
     <w:rsid w:val="003442E2"/>
     <w:rsid w:val="003463DE"/>
     <w:rsid w:val="00347872"/>
     <w:rsid w:val="00353214"/>
     <w:rsid w:val="003570EA"/>
     <w:rsid w:val="00357AE5"/>
     <w:rsid w:val="00367958"/>
     <w:rsid w:val="003723CE"/>
     <w:rsid w:val="003728A3"/>
@@ -4951,50 +5002,51 @@
     <w:rsid w:val="00462083"/>
     <w:rsid w:val="0046221E"/>
     <w:rsid w:val="004637D3"/>
     <w:rsid w:val="00467CE8"/>
     <w:rsid w:val="0047657E"/>
     <w:rsid w:val="00480E9A"/>
     <w:rsid w:val="004833CA"/>
     <w:rsid w:val="00483CF3"/>
     <w:rsid w:val="004855B4"/>
     <w:rsid w:val="00486114"/>
     <w:rsid w:val="00486445"/>
     <w:rsid w:val="0049328C"/>
     <w:rsid w:val="004A0C19"/>
     <w:rsid w:val="004A1098"/>
     <w:rsid w:val="004A348E"/>
     <w:rsid w:val="004A3623"/>
     <w:rsid w:val="004A44D4"/>
     <w:rsid w:val="004A5B78"/>
     <w:rsid w:val="004B33A5"/>
     <w:rsid w:val="004B4122"/>
     <w:rsid w:val="004B5DA0"/>
     <w:rsid w:val="004C0443"/>
     <w:rsid w:val="004C47E3"/>
     <w:rsid w:val="004D2F40"/>
     <w:rsid w:val="004D4A22"/>
+    <w:rsid w:val="004D4A28"/>
     <w:rsid w:val="004D5AB8"/>
     <w:rsid w:val="004D7266"/>
     <w:rsid w:val="004E28C3"/>
     <w:rsid w:val="004E3A82"/>
     <w:rsid w:val="004E500F"/>
     <w:rsid w:val="004E5552"/>
     <w:rsid w:val="004E65AF"/>
     <w:rsid w:val="004E79D0"/>
     <w:rsid w:val="004F21F0"/>
     <w:rsid w:val="004F5916"/>
     <w:rsid w:val="00501ECA"/>
     <w:rsid w:val="005146B4"/>
     <w:rsid w:val="00516BD4"/>
     <w:rsid w:val="005262D8"/>
     <w:rsid w:val="00531288"/>
     <w:rsid w:val="00531802"/>
     <w:rsid w:val="00531E70"/>
     <w:rsid w:val="0053231D"/>
     <w:rsid w:val="005328A4"/>
     <w:rsid w:val="00535849"/>
     <w:rsid w:val="00540FF6"/>
     <w:rsid w:val="00542CEC"/>
     <w:rsid w:val="005475E4"/>
     <w:rsid w:val="0055507C"/>
     <w:rsid w:val="00555E69"/>
@@ -5026,75 +5078,78 @@
     <w:rsid w:val="005C4A95"/>
     <w:rsid w:val="005D0A43"/>
     <w:rsid w:val="005D56B5"/>
     <w:rsid w:val="005D6EFA"/>
     <w:rsid w:val="005E0156"/>
     <w:rsid w:val="005F149A"/>
     <w:rsid w:val="005F2C10"/>
     <w:rsid w:val="0060366D"/>
     <w:rsid w:val="006036C0"/>
     <w:rsid w:val="00606936"/>
     <w:rsid w:val="00612C1C"/>
     <w:rsid w:val="0061729B"/>
     <w:rsid w:val="00623BDF"/>
     <w:rsid w:val="00625E59"/>
     <w:rsid w:val="0063084C"/>
     <w:rsid w:val="00632445"/>
     <w:rsid w:val="006346FB"/>
     <w:rsid w:val="00646760"/>
     <w:rsid w:val="006526DF"/>
     <w:rsid w:val="006665DB"/>
     <w:rsid w:val="00671500"/>
     <w:rsid w:val="00680D6B"/>
     <w:rsid w:val="0068369C"/>
     <w:rsid w:val="00692544"/>
     <w:rsid w:val="00693DE7"/>
+    <w:rsid w:val="00696738"/>
     <w:rsid w:val="00697EFC"/>
     <w:rsid w:val="006A0065"/>
     <w:rsid w:val="006A2149"/>
     <w:rsid w:val="006A33FB"/>
     <w:rsid w:val="006A4013"/>
     <w:rsid w:val="006A405B"/>
+    <w:rsid w:val="006A788E"/>
     <w:rsid w:val="006B1550"/>
     <w:rsid w:val="006B1A94"/>
     <w:rsid w:val="006C2A6F"/>
     <w:rsid w:val="006C5F0F"/>
     <w:rsid w:val="006C7B8D"/>
     <w:rsid w:val="006D1697"/>
     <w:rsid w:val="006D2C47"/>
     <w:rsid w:val="006D58F9"/>
     <w:rsid w:val="006E3967"/>
     <w:rsid w:val="006E3ED5"/>
     <w:rsid w:val="006E5EB7"/>
     <w:rsid w:val="006E7D5C"/>
     <w:rsid w:val="006F4858"/>
     <w:rsid w:val="006F70B5"/>
     <w:rsid w:val="007015EF"/>
     <w:rsid w:val="00701A93"/>
     <w:rsid w:val="00723626"/>
     <w:rsid w:val="00724C6F"/>
     <w:rsid w:val="00725D97"/>
+    <w:rsid w:val="00740A4D"/>
     <w:rsid w:val="0074514C"/>
     <w:rsid w:val="0075198E"/>
     <w:rsid w:val="00754895"/>
     <w:rsid w:val="0075612E"/>
     <w:rsid w:val="007569D1"/>
     <w:rsid w:val="007605C5"/>
     <w:rsid w:val="00767EF0"/>
     <w:rsid w:val="007720CF"/>
     <w:rsid w:val="0077651B"/>
     <w:rsid w:val="0077670E"/>
     <w:rsid w:val="007820FF"/>
     <w:rsid w:val="007848F1"/>
     <w:rsid w:val="00786B6A"/>
     <w:rsid w:val="00787466"/>
     <w:rsid w:val="007946E8"/>
     <w:rsid w:val="00796C1D"/>
     <w:rsid w:val="007A1288"/>
     <w:rsid w:val="007A145C"/>
     <w:rsid w:val="007A3D1C"/>
     <w:rsid w:val="007A5F7F"/>
     <w:rsid w:val="007A6E4C"/>
     <w:rsid w:val="007B45A2"/>
     <w:rsid w:val="007B68F6"/>
     <w:rsid w:val="007B6EE3"/>
     <w:rsid w:val="007C3119"/>
@@ -5121,115 +5176,118 @@
     <w:rsid w:val="00874AEB"/>
     <w:rsid w:val="008753BE"/>
     <w:rsid w:val="00880013"/>
     <w:rsid w:val="008823C6"/>
     <w:rsid w:val="00883178"/>
     <w:rsid w:val="00887F94"/>
     <w:rsid w:val="00897892"/>
     <w:rsid w:val="008A786C"/>
     <w:rsid w:val="008B0193"/>
     <w:rsid w:val="008B14C2"/>
     <w:rsid w:val="008C100A"/>
     <w:rsid w:val="008C551E"/>
     <w:rsid w:val="008C6D70"/>
     <w:rsid w:val="008C7E5C"/>
     <w:rsid w:val="008D6BED"/>
     <w:rsid w:val="008E154D"/>
     <w:rsid w:val="008E399F"/>
     <w:rsid w:val="008E6BBE"/>
     <w:rsid w:val="008F015D"/>
     <w:rsid w:val="008F0B30"/>
     <w:rsid w:val="008F5238"/>
     <w:rsid w:val="008F5E24"/>
     <w:rsid w:val="00900FA5"/>
     <w:rsid w:val="00901BE8"/>
     <w:rsid w:val="0090206A"/>
+    <w:rsid w:val="00907A00"/>
     <w:rsid w:val="009151B4"/>
     <w:rsid w:val="00915E7A"/>
     <w:rsid w:val="00917E6F"/>
     <w:rsid w:val="009222B1"/>
     <w:rsid w:val="00922D09"/>
     <w:rsid w:val="0092636C"/>
     <w:rsid w:val="00930B5D"/>
     <w:rsid w:val="009335FB"/>
     <w:rsid w:val="00934AF3"/>
     <w:rsid w:val="00934B58"/>
     <w:rsid w:val="00935A67"/>
     <w:rsid w:val="009443ED"/>
     <w:rsid w:val="00944DAC"/>
     <w:rsid w:val="0094735E"/>
     <w:rsid w:val="0095068C"/>
     <w:rsid w:val="00952500"/>
     <w:rsid w:val="00954581"/>
     <w:rsid w:val="00955ED0"/>
     <w:rsid w:val="00956214"/>
     <w:rsid w:val="00960655"/>
     <w:rsid w:val="009641D8"/>
     <w:rsid w:val="00964DB1"/>
     <w:rsid w:val="00967A77"/>
     <w:rsid w:val="009771E8"/>
     <w:rsid w:val="009824A2"/>
+    <w:rsid w:val="00984BB7"/>
     <w:rsid w:val="00990060"/>
     <w:rsid w:val="0099161C"/>
     <w:rsid w:val="00991869"/>
     <w:rsid w:val="0099748F"/>
     <w:rsid w:val="009A01ED"/>
     <w:rsid w:val="009A0EE5"/>
     <w:rsid w:val="009A5442"/>
     <w:rsid w:val="009B108E"/>
     <w:rsid w:val="009B53CA"/>
     <w:rsid w:val="009B6A29"/>
     <w:rsid w:val="009C28BA"/>
     <w:rsid w:val="009D6413"/>
     <w:rsid w:val="009D66DE"/>
     <w:rsid w:val="009E1670"/>
     <w:rsid w:val="009E3319"/>
     <w:rsid w:val="009E59BA"/>
     <w:rsid w:val="009E7E1B"/>
     <w:rsid w:val="009F07E6"/>
     <w:rsid w:val="009F2652"/>
     <w:rsid w:val="009F6F8D"/>
     <w:rsid w:val="00A01959"/>
     <w:rsid w:val="00A05379"/>
     <w:rsid w:val="00A11BBE"/>
     <w:rsid w:val="00A13BB9"/>
     <w:rsid w:val="00A2026A"/>
     <w:rsid w:val="00A2059F"/>
     <w:rsid w:val="00A36671"/>
     <w:rsid w:val="00A37AAA"/>
     <w:rsid w:val="00A402A8"/>
     <w:rsid w:val="00A41CA3"/>
     <w:rsid w:val="00A43BF9"/>
     <w:rsid w:val="00A43F9D"/>
     <w:rsid w:val="00A441D6"/>
     <w:rsid w:val="00A46B70"/>
     <w:rsid w:val="00A50107"/>
     <w:rsid w:val="00A602F5"/>
     <w:rsid w:val="00A657E6"/>
     <w:rsid w:val="00A67E0D"/>
     <w:rsid w:val="00A70359"/>
     <w:rsid w:val="00A76712"/>
+    <w:rsid w:val="00A83E06"/>
     <w:rsid w:val="00A951B2"/>
     <w:rsid w:val="00AA2669"/>
     <w:rsid w:val="00AA38AB"/>
     <w:rsid w:val="00AA67EA"/>
     <w:rsid w:val="00AA78FE"/>
     <w:rsid w:val="00AB0268"/>
     <w:rsid w:val="00AC264F"/>
     <w:rsid w:val="00AC3434"/>
     <w:rsid w:val="00AD3186"/>
     <w:rsid w:val="00AD6962"/>
     <w:rsid w:val="00AE3AFC"/>
     <w:rsid w:val="00AE4A0A"/>
     <w:rsid w:val="00AE6943"/>
     <w:rsid w:val="00AE7042"/>
     <w:rsid w:val="00AF38CB"/>
     <w:rsid w:val="00AF5FB6"/>
     <w:rsid w:val="00AF6A76"/>
     <w:rsid w:val="00B021D0"/>
     <w:rsid w:val="00B02BCD"/>
     <w:rsid w:val="00B04BF8"/>
     <w:rsid w:val="00B07095"/>
     <w:rsid w:val="00B14EE6"/>
     <w:rsid w:val="00B23A3A"/>
     <w:rsid w:val="00B2552B"/>
     <w:rsid w:val="00B2684A"/>
@@ -5340,96 +5398,99 @@
     <w:rsid w:val="00DC4212"/>
     <w:rsid w:val="00DC6729"/>
     <w:rsid w:val="00DC672B"/>
     <w:rsid w:val="00DD130A"/>
     <w:rsid w:val="00DD189D"/>
     <w:rsid w:val="00DE0932"/>
     <w:rsid w:val="00DE246F"/>
     <w:rsid w:val="00DE4283"/>
     <w:rsid w:val="00DE58AD"/>
     <w:rsid w:val="00DE5A6B"/>
     <w:rsid w:val="00DE5F10"/>
     <w:rsid w:val="00DE7CE9"/>
     <w:rsid w:val="00DF00CB"/>
     <w:rsid w:val="00DF0A9A"/>
     <w:rsid w:val="00DF4C8C"/>
     <w:rsid w:val="00DF7550"/>
     <w:rsid w:val="00E00823"/>
     <w:rsid w:val="00E01692"/>
     <w:rsid w:val="00E136C4"/>
     <w:rsid w:val="00E17E2D"/>
     <w:rsid w:val="00E2415A"/>
     <w:rsid w:val="00E25264"/>
     <w:rsid w:val="00E27931"/>
     <w:rsid w:val="00E31F03"/>
     <w:rsid w:val="00E323FC"/>
+    <w:rsid w:val="00E33D16"/>
     <w:rsid w:val="00E3711E"/>
     <w:rsid w:val="00E43DF6"/>
     <w:rsid w:val="00E44A9C"/>
     <w:rsid w:val="00E44AB2"/>
     <w:rsid w:val="00E524C7"/>
     <w:rsid w:val="00E52EC4"/>
+    <w:rsid w:val="00E55DDC"/>
     <w:rsid w:val="00E73C85"/>
     <w:rsid w:val="00E74967"/>
     <w:rsid w:val="00E77269"/>
     <w:rsid w:val="00E86CE4"/>
     <w:rsid w:val="00E955EE"/>
     <w:rsid w:val="00E95DD5"/>
     <w:rsid w:val="00E97386"/>
     <w:rsid w:val="00EA0A0B"/>
     <w:rsid w:val="00EA2C17"/>
     <w:rsid w:val="00EA71BA"/>
     <w:rsid w:val="00EA7732"/>
     <w:rsid w:val="00EC05E1"/>
     <w:rsid w:val="00EC13DD"/>
     <w:rsid w:val="00EC2EF6"/>
     <w:rsid w:val="00EC538B"/>
     <w:rsid w:val="00ED0C98"/>
     <w:rsid w:val="00ED4618"/>
     <w:rsid w:val="00ED580B"/>
     <w:rsid w:val="00ED6841"/>
     <w:rsid w:val="00EE3C02"/>
     <w:rsid w:val="00EE57F0"/>
     <w:rsid w:val="00EE5B84"/>
     <w:rsid w:val="00EF3CED"/>
     <w:rsid w:val="00EF56D7"/>
     <w:rsid w:val="00F0031A"/>
     <w:rsid w:val="00F04AFB"/>
     <w:rsid w:val="00F0702C"/>
     <w:rsid w:val="00F13198"/>
     <w:rsid w:val="00F14411"/>
     <w:rsid w:val="00F23752"/>
     <w:rsid w:val="00F242E0"/>
     <w:rsid w:val="00F274D1"/>
     <w:rsid w:val="00F3132F"/>
     <w:rsid w:val="00F33DBF"/>
     <w:rsid w:val="00F44FED"/>
     <w:rsid w:val="00F462DD"/>
     <w:rsid w:val="00F504F0"/>
     <w:rsid w:val="00F5476F"/>
     <w:rsid w:val="00F56B79"/>
     <w:rsid w:val="00F579F3"/>
+    <w:rsid w:val="00F637F3"/>
     <w:rsid w:val="00F64F0A"/>
     <w:rsid w:val="00F65863"/>
     <w:rsid w:val="00F82BCC"/>
     <w:rsid w:val="00F850BF"/>
     <w:rsid w:val="00F91AFA"/>
     <w:rsid w:val="00F927AB"/>
     <w:rsid w:val="00F92AAA"/>
     <w:rsid w:val="00F954DB"/>
     <w:rsid w:val="00F95F6D"/>
     <w:rsid w:val="00F96F35"/>
     <w:rsid w:val="00FA50C7"/>
     <w:rsid w:val="00FA5E73"/>
     <w:rsid w:val="00FB0359"/>
     <w:rsid w:val="00FB39C1"/>
     <w:rsid w:val="00FB5DC2"/>
     <w:rsid w:val="00FB61C1"/>
     <w:rsid w:val="00FB7229"/>
     <w:rsid w:val="00FC09E7"/>
     <w:rsid w:val="00FC4202"/>
     <w:rsid w:val="00FC5B0A"/>
     <w:rsid w:val="00FD10D4"/>
     <w:rsid w:val="00FD441A"/>
     <w:rsid w:val="00FD6F32"/>
     <w:rsid w:val="0CA90987"/>
     <w:rsid w:val="30E82843"/>
@@ -6965,63 +7026,50 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009601A6858227C846BEFA69E4B03380E3" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ed6a9ce6ffed389721e5c9607ecc1525">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5e534dad-a852-42fd-82d2-5a0d78a5662f" xmlns:ns3="dcadab36-1c69-4410-9845-0bf25bbcf585" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="91c38c196efe71b7fa87e72f365c0fa5" ns2:_="" ns3:_="">
     <xsd:import namespace="5e534dad-a852-42fd-82d2-5a0d78a5662f"/>
     <xsd:import namespace="dcadab36-1c69-4410-9845-0bf25bbcf585"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5e534dad-a852-42fd-82d2-5a0d78a5662f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -7154,130 +7202,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D90D74FE-0C7C-44AA-908C-F9B5D5835E52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF6DCF16-483B-409C-84BC-51EDB5C57106}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FD220A1-29AF-4473-8E85-D5AFAA8F8015}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5e534dad-a852-42fd-82d2-5a0d78a5662f"/>
     <ds:schemaRef ds:uri="dcadab36-1c69-4410-9845-0bf25bbcf585"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FFA1486-4CCA-4946-BDB2-AC81D67D6B1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF6DCF16-483B-409C-84BC-51EDB5C57106}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2411</Words>
-  <Characters>13743</Characters>
+  <Words>2417</Words>
+  <Characters>13783</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>114</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16122</CharactersWithSpaces>
+  <CharactersWithSpaces>16168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>6946867</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.fsmb.org/siteassets/communications/acalm-guidance-draft.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5767240</vt:i4>
       </vt:variant>
       <vt:variant>