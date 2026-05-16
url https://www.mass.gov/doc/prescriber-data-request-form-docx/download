--- v0 (2025-10-31)
+++ v1 (2026-05-16)
@@ -1,109 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A12C1CA" w14:textId="47CDEA71" w:rsidR="000C2B8A" w:rsidRDefault="000C2B8A" w:rsidP="000C2B8A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DAC3829" w14:textId="77777777" w:rsidR="000C2B8A" w:rsidRPr="00F739C2" w:rsidRDefault="000C2B8A" w:rsidP="000C2B8A">
       <w:pPr>
         <w:framePr w:w="10201" w:h="1821" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1269" w:y="191"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DA5017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="+mn-ea" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58504757" wp14:editId="3E7B77BD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58504757" wp14:editId="48132B7F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3175</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="634620" cy="648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="33" name="Picture 33" descr="Logo&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="33" name="Picture 33" descr="Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="33" name="Picture 33" descr="Logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="33" name="Picture 33" descr="Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="634620" cy="648700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -312,54 +312,54 @@
       </w:pPr>
       <w:r w:rsidRPr="007129AF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Prescription Monitoring Program (PMP)</w:t>
       </w:r>
       <w:r w:rsidR="00202BFC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00202BFC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00202BFC" w:rsidRPr="00DC0A76">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00202BFC" w:rsidRPr="00BF0702">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="ED0000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>USE THIS FORM IF YOU ARE A PRESCRIBER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CDF0A7" w14:textId="0132D16D" w:rsidR="00DC0A76" w:rsidRPr="000D43C1" w:rsidRDefault="000D43C1" w:rsidP="000D43C1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DC0A76" w:rsidRPr="006F19C6">
         <w:rPr>
           <w:b/>
@@ -1157,51 +1157,51 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6201"/>
         <w:gridCol w:w="815"/>
         <w:gridCol w:w="809"/>
         <w:gridCol w:w="1310"/>
         <w:gridCol w:w="401"/>
         <w:gridCol w:w="1259"/>
       </w:tblGrid>
       <w:tr w:rsidR="006B520A" w:rsidRPr="000D43C1" w14:paraId="7AE2C716" w14:textId="77777777" w:rsidTr="0015210C">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4D1F65" w14:textId="6CD75D09" w:rsidR="006B520A" w:rsidRPr="00C31E80" w:rsidRDefault="00C31E80" w:rsidP="0015210C">
+          <w:p w14:paraId="7E4D1F65" w14:textId="6CD75D09" w:rsidR="006B520A" w:rsidRPr="00C31E80" w:rsidRDefault="00CB538D" w:rsidP="0015210C">
             <w:pPr>
               <w:ind w:left="428" w:hanging="446"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-111130660"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1352,51 +1352,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1259" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="527C0543" w14:textId="5BDE8FDF" w:rsidR="006B520A" w:rsidRPr="000D43C1" w:rsidRDefault="006B520A" w:rsidP="006B520A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B520A" w:rsidRPr="000D43C1" w14:paraId="0D480A40" w14:textId="77777777" w:rsidTr="0015210C">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68FC83F0" w14:textId="18FE2D1C" w:rsidR="006B520A" w:rsidRPr="00C31E80" w:rsidRDefault="00C31E80" w:rsidP="0015210C">
+          <w:p w14:paraId="68FC83F0" w14:textId="18FE2D1C" w:rsidR="006B520A" w:rsidRPr="00C31E80" w:rsidRDefault="00CB538D" w:rsidP="0015210C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="470"/>
               </w:tabs>
               <w:ind w:left="428" w:hanging="428"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1571070955"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1579,83 +1579,83 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C21F8C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Report Delivery Options:</w:t>
       </w:r>
       <w:r w:rsidR="000D43C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B23E18" w14:textId="26729CB3" w:rsidR="001B2AC1" w:rsidRPr="00C31E80" w:rsidRDefault="00C31E80" w:rsidP="00D670BF">
+    <w:p w14:paraId="60B23E18" w14:textId="26729CB3" w:rsidR="001B2AC1" w:rsidRPr="00C31E80" w:rsidRDefault="00CB538D" w:rsidP="00D670BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="6660"/>
         </w:tabs>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-175345987"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00C31E80">
+          <w:r w:rsidR="00C31E80" w:rsidRPr="00C31E80">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007050FB" w:rsidRPr="00C31E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001B2AC1" w:rsidRPr="00C31E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -1667,51 +1667,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="339827971"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00C31E80">
+          <w:r w:rsidR="00C31E80" w:rsidRPr="00C31E80">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001B2AC1" w:rsidRPr="00C31E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Mailed to the address in Section I</w:t>
       </w:r>
       <w:r w:rsidR="001B2AC1" w:rsidRPr="00C31E80">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1786,127 +1786,127 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B84BC6" w:rsidRPr="007050FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Date________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EB50C3" w:rsidRPr="007050FB" w:rsidSect="000D43C1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="+mn-ea">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B7374DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C576D894"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2091,172 +2091,176 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1477262595">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1321424290">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C2B8A"/>
     <w:rsid w:val="0005477C"/>
     <w:rsid w:val="000C02CB"/>
     <w:rsid w:val="000C2B8A"/>
     <w:rsid w:val="000D43C1"/>
     <w:rsid w:val="00136E69"/>
     <w:rsid w:val="0015210C"/>
     <w:rsid w:val="001B2AC1"/>
     <w:rsid w:val="001E4537"/>
     <w:rsid w:val="00200663"/>
     <w:rsid w:val="00202BFC"/>
     <w:rsid w:val="00240B71"/>
     <w:rsid w:val="00366379"/>
     <w:rsid w:val="0039054B"/>
     <w:rsid w:val="00397516"/>
     <w:rsid w:val="003B742F"/>
     <w:rsid w:val="003E5472"/>
+    <w:rsid w:val="00462440"/>
+    <w:rsid w:val="00472DD9"/>
     <w:rsid w:val="00480C3E"/>
     <w:rsid w:val="00506D08"/>
     <w:rsid w:val="005377DE"/>
     <w:rsid w:val="00637703"/>
     <w:rsid w:val="00647357"/>
     <w:rsid w:val="006A3B44"/>
     <w:rsid w:val="006B520A"/>
     <w:rsid w:val="006D5E31"/>
     <w:rsid w:val="006E3D54"/>
     <w:rsid w:val="007050FB"/>
     <w:rsid w:val="007129AF"/>
     <w:rsid w:val="00777327"/>
     <w:rsid w:val="007A1B7A"/>
     <w:rsid w:val="007F27B4"/>
     <w:rsid w:val="007F501C"/>
     <w:rsid w:val="008673A2"/>
     <w:rsid w:val="008C499D"/>
     <w:rsid w:val="00913D39"/>
     <w:rsid w:val="009245AE"/>
     <w:rsid w:val="00940F56"/>
     <w:rsid w:val="009525BE"/>
     <w:rsid w:val="00976FAE"/>
     <w:rsid w:val="009B6F34"/>
     <w:rsid w:val="009D2F94"/>
     <w:rsid w:val="00A24477"/>
+    <w:rsid w:val="00A86C70"/>
     <w:rsid w:val="00AD38B0"/>
     <w:rsid w:val="00AE78CE"/>
     <w:rsid w:val="00B54522"/>
     <w:rsid w:val="00B84BC6"/>
     <w:rsid w:val="00BA7FBF"/>
     <w:rsid w:val="00BB7807"/>
     <w:rsid w:val="00BD6B1C"/>
+    <w:rsid w:val="00BF0702"/>
     <w:rsid w:val="00C11418"/>
     <w:rsid w:val="00C13912"/>
     <w:rsid w:val="00C21F8C"/>
     <w:rsid w:val="00C31E80"/>
     <w:rsid w:val="00C979B6"/>
     <w:rsid w:val="00CC73A1"/>
     <w:rsid w:val="00D670BF"/>
     <w:rsid w:val="00DA6F18"/>
     <w:rsid w:val="00DC0A76"/>
     <w:rsid w:val="00DF5EFD"/>
     <w:rsid w:val="00E95806"/>
     <w:rsid w:val="00EB50C3"/>
     <w:rsid w:val="00EE62CD"/>
     <w:rsid w:val="00F17B28"/>
     <w:rsid w:val="00F423B3"/>
     <w:rsid w:val="00F43046"/>
     <w:rsid w:val="00F6173F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2B8AADFA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{68906242-4CC5-49E1-BFA6-10B5A0903465}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2794,51 +2798,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B2AC1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001B2AC1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mapmp.dph@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massachusetts.pmpaware.net/login" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3101,73 +3105,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>293</Words>
-  <Characters>1675</Characters>
+  <Characters>1673</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1965</CharactersWithSpaces>
+  <CharactersWithSpaces>1963</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Colvin, Natasha (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>