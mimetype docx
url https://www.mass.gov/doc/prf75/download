--- v0 (2025-12-21)
+++ v1 (2026-06-22)
@@ -106,71 +106,71 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="538232C1" w:rsidR="00680B92" w:rsidRDefault="00680B92" w:rsidP="00E37975">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc216356828"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226622452"/>
       <w:r w:rsidRPr="00CA6AF1">
         <w:t>Contract User Guid</w:t>
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00E37975" w:rsidRPr="00E37975">
         <w:t>PRF75: Foreign Language Interpretation and Translation Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="4228CD14" w:rsidR="00C9452E" w:rsidRDefault="00803BD8" w:rsidP="00E37975">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc216356829"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc226622453"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="8905" w:type="dxa"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
         <w:tblCaption w:val="Contract Overview"/>
         <w:tblDescription w:val="This table provides key details, including contact information for the Category Manager, relevant contract terms, quoting requirements, and a link to the complete vendor list."/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="6205"/>
       </w:tblGrid>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="67B75A24" w14:textId="77777777" w:rsidTr="00EF718C">
         <w:trPr>
@@ -185,188 +185,233 @@
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Category Manager Contact Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6163" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="28D37397" w14:textId="49153F7B" w:rsidR="00E37975" w:rsidRPr="00E37975" w:rsidRDefault="00E37975" w:rsidP="00E37975">
+          <w:p w14:paraId="28D37397" w14:textId="2D1B1C27" w:rsidR="00E37975" w:rsidRPr="003D4654" w:rsidRDefault="003D4654" w:rsidP="00E37975">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00AB66D9">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "mailto:OSDProfessionalServices@mass.gov"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00E37975" w:rsidRPr="003D4654">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hayley Lebert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530625AC" w14:textId="363C1C1B" w:rsidR="002F49C5" w:rsidRPr="00606368" w:rsidRDefault="003D4654" w:rsidP="002F49C5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9165"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00E37975" w:rsidRPr="00E37975">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-          <w:p w14:paraId="530625AC" w14:textId="3C7D4F48" w:rsidR="00E37975" w:rsidRPr="00C365C4" w:rsidRDefault="00E37975" w:rsidP="00E37975">
+              <w:t>617-720-3146</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163A70D0" w14:textId="77777777" w:rsidR="00B1168A" w:rsidRDefault="00B1168A" w:rsidP="00C365C4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E37975">
+          </w:p>
+          <w:p w14:paraId="5B06A571" w14:textId="36D79678" w:rsidR="00222972" w:rsidRPr="000545EC" w:rsidRDefault="000545EC" w:rsidP="00222972">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9165"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00AB66D9">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "mailto:OSDProfessionalServices@mass.gov"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="000545EC">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tim</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000545EC">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kennedy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2905BDA3" w14:textId="0AFFF5FF" w:rsidR="00222972" w:rsidRPr="00606368" w:rsidRDefault="000545EC" w:rsidP="00222972">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9165"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00222972" w:rsidRPr="00E37975">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>617-720-3146</w:t>
-[...6 lines deleted...]
-              </w:tabs>
+              <w:t>617-720-31</w:t>
+            </w:r>
+            <w:r w:rsidR="003D4654">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="17AC1D1D" w14:textId="03A3B1AE" w:rsidR="00E37975" w:rsidRPr="00E37975" w:rsidRDefault="00C365C4" w:rsidP="00E37975">
+              </w:rPr>
+              <w:t>97</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E36C1D" w14:textId="11BE232C" w:rsidR="00222972" w:rsidRPr="00606368" w:rsidRDefault="00222972" w:rsidP="00C365C4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
-                <w:b w:val="0"/>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:color w:val="auto"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">HYPERLINK </w:instrText>
-[...55 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="00C71E3C">
         <w:trPr>
           <w:trHeight w:val="1845"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2658" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
@@ -542,64 +587,76 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agreements established prior to the Master Agreement expiration may allow performance and payment obligations to continue until the maximum Extend Beyond date.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="00EF718C">
         <w:trPr>
           <w:trHeight w:val="1299"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2658" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD">
+          <w:p w14:paraId="44776E05" w14:textId="550D82F6" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+              <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+            </w:r>
+            <w:r w:rsidR="002F49C5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006626DD">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6163" w:type="dxa"/>
@@ -618,99 +675,106 @@
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRF75</w:t>
             </w:r>
             <w:r w:rsidR="00D860BC" w:rsidRPr="00D860BC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="137395EA" w14:textId="77777777" w:rsidR="00D860BC" w:rsidRDefault="00D860BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C47EF3" w14:textId="68DF6EC9" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A">
+          <w:p w14:paraId="34C47EF3" w14:textId="6F28B6D3" w:rsidR="002B4F4A" w:rsidRPr="00136526" w:rsidRDefault="002B4F4A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ote</w:t>
             </w:r>
             <w:r w:rsidRPr="001D6578">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*The asterisk is required when referencing the contract in the MMARS</w:t>
+              <w:t>*The asterisk is required when referencing the contract in the M</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF1569">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
             </w:r>
             <w:r w:rsidR="008D670A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> system</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA06AC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="3CFEDB13" w14:textId="77777777" w:rsidTr="00C71E3C">
         <w:trPr>
           <w:trHeight w:val="729"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -853,119 +917,112 @@
             <w:tcW w:w="2658" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="6163" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="1E9DB7C1" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00F02DC9">
+          <w:p w14:paraId="14685198" w14:textId="2C7F6805" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00CF1569">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F02DC9">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>March 31, 2025:</w:t>
+              <w:t>April</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02DC9" w:rsidRPr="00F02DC9">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB66D9">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02DC9" w:rsidRPr="00F02DC9">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 202</w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02DC9" w:rsidRPr="00F02DC9">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00F02DC9">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B75DC7" w:rsidRPr="00B75DC7">
+            <w:r w:rsidR="0059575F">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Change</w:t>
-[...41 lines deleted...]
-              <w:t>link to point to the SDO Certified Businesses search feature.</w:t>
+              <w:t>Update Category Manager Information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53F5C89C" w14:textId="77777777" w:rsidR="00C365C4" w:rsidRDefault="00C365C4" w:rsidP="00E37975">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="PageNumber"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40624053" w14:textId="77777777" w:rsidR="003D4172" w:rsidRPr="006E4CCA" w:rsidRDefault="003D4172" w:rsidP="003D4172">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
@@ -1128,2992 +1185,2993 @@
           <w:bCs/>
           <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>One Ashburton Place, Room 1608 Boston, MA, 02108-1552</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25388760" w14:textId="12ECE7C4" w:rsidR="007D0521" w:rsidRDefault="003D4172" w:rsidP="003D4172">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ephone</w:t>
       </w:r>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>617-</w:t>
       </w:r>
       <w:r w:rsidRPr="009E685D">
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">720-3300 | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="2E368F"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>mass.gov/osd</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007D0521">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCBF46A" w14:textId="77777777" w:rsidR="00B03625" w:rsidRDefault="00B03625" w:rsidP="00426815">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="00B03625" w:rsidSect="003E7DC2">
-          <w:headerReference w:type="default" r:id="rId14"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1932468650"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="42253982" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="69B2B4EF" w14:textId="5B670672" w:rsidR="00C81624" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="123B9720" w14:textId="3CEED272" w:rsidR="00BF5EB9" w:rsidRDefault="00003C5E">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:rPr>
               <w:bCs w:val="0"/>
               <w:caps/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc216356828" w:history="1">
-            <w:r w:rsidR="00C81624" w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622452" w:history="1">
+            <w:r w:rsidR="00BF5EB9" w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide PRF75: Foreign Language Interpretation and Translation Services</w:t>
             </w:r>
-            <w:r w:rsidR="00C81624">
+            <w:r w:rsidR="00BF5EB9">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00C81624">
+            <w:r w:rsidR="00BF5EB9">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C81624">
+            <w:r w:rsidR="00BF5EB9">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356828 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C81624">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622452 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00BF5EB9">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00C81624">
+            <w:r w:rsidR="00BF5EB9">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00C81624">
+            <w:r w:rsidR="00BF5EB9">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00C81624">
+            <w:r w:rsidR="00BF5EB9">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07D4121D" w14:textId="34CD6C42" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="132163B2" w14:textId="3E02D884" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356829" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622453" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356829 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622453 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DC79B7A" w14:textId="047FB8BB" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="02FA5891" w14:textId="40D8A452" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356830" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622454" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356830 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622454 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DA49953" w14:textId="200A147B" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="59246F4B" w14:textId="67407AAA" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356831" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622455" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356831 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622455 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4E9ABE52" w14:textId="1D467497" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="65CE6810" w14:textId="5DAE66BD" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356832" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622456" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Telephonic Interpretation and Video Remote Interpretation (VRI) Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356832 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622456 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="21844055" w14:textId="42227DA1" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="3A7B1A29" w14:textId="01C190AE" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356833" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622457" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356833 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622457 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69A4CFF9" w14:textId="18919B41" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="1FA76366" w14:textId="72DF849E" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356834" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622458" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356834 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622458 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="72CB6E27" w14:textId="3776D03E" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="739D04FC" w14:textId="17F846A6" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356835" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622459" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356835 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622459 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="014DC130" w14:textId="2CC4E313" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="69D53BF1" w14:textId="63710521" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356836" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622460" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356836 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622460 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EF8FB06" w14:textId="2117AAFC" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="34698B41" w14:textId="5521D7F4" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356837" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622461" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356837 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622461 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50C2CB94" w14:textId="47E66187" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="50101C5F" w14:textId="0E860394" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356838" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622462" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356838 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622462 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C08CD29" w14:textId="47ACFCA5" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="151D4799" w14:textId="374F82F0" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356839" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622463" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Compensation and Expense Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356839 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622463 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58B37EB3" w14:textId="0BD49517" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="1F507F51" w14:textId="5A8FCDB2" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356840" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622464" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Invoicing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356840 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622464 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79108CF0" w14:textId="3EF04E57" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="6E310BE2" w14:textId="0F309175" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356841" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622465" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356841 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622465 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AFBD352" w14:textId="524992C6" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="6AA1C58D" w14:textId="6BF31643" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356842" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622466" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356842 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622466 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79E69547" w14:textId="255DF96E" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="5B249427" w14:textId="009DD3AE" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356843" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622467" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356843 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622467 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DF9B03E" w14:textId="4871ACCF" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="25548585" w14:textId="257E3FB1" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356844" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622468" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356844 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622468 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0EEB0049" w14:textId="1C99B439" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="369301A1" w14:textId="75179B32" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356845" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622469" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356845 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622469 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6876A81D" w14:textId="569F9392" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="40B24DD0" w14:textId="7F29D607" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356846" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622470" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Statement of Work (SOW) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356846 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622470 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B1C5832" w14:textId="1CE655AC" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="135FF39D" w14:textId="6ABA6982" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356847" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622471" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356847 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622471 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79705312" w14:textId="5A8CB511" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="631199B6" w14:textId="06FFD354" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356848" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622472" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356848 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622472 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="652FE2BB" w14:textId="4090B758" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="3542C67E" w14:textId="7C2A30FB" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356849" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622473" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356849 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622473 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="791A103F" w14:textId="651EAEEF" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="5DC58E69" w14:textId="71092FF8" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356850" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622474" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356850 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622474 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77EE4BCD" w14:textId="17203772" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="7EF54CA6" w14:textId="06962873" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356851" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622475" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356851 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622475 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0BDEEEB0" w14:textId="5977606E" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="238A7BD6" w14:textId="4345C829" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356852" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622476" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356852 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622476 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0277891E" w14:textId="543EDAC7" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="12BD7A37" w14:textId="5012F908" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356853" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622477" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Technical Support and Customer Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356853 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622477 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3ED3F9B3" w14:textId="00519C71" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="0A064FAC" w14:textId="2BD7B8CB" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356854" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622478" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356854 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622478 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="651F0B8A" w14:textId="40EB0ECD" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="2F2B3C19" w14:textId="5CC41281" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356855" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622479" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356855 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622479 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="730A90DC" w14:textId="647462A1" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="28AD50EB" w14:textId="41FFA207" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356856" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622480" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Adding a Product or Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356856 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622480 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77643F0E" w14:textId="63613282" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="1C0605F0" w14:textId="6A59F8BC" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356857" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622481" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356857 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622481 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BD3F518" w14:textId="5A197BAC" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="2E1E955D" w14:textId="09C33AE7" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356858" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622482" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356858 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622482 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D6E810B" w14:textId="0AAB870C" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="6654EE12" w14:textId="10FA478F" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356859" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622483" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>United Nations Standard Products and Services Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B2AB9">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B2AB9">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> (UNSPSC</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B2AB9">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B2AB9">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356859 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622483 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43596F58" w14:textId="52698800" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="633E07D9" w14:textId="1DABC85F" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356860" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622484" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix A: Supplier Diversity Program (SDP) and Prompt Payment Discount (PPD) by Vendor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356860 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622484 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59114F9F" w14:textId="6E209D77" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="5DBFEB78" w14:textId="4DB7EBA5" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356861" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622485" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix B: Additional Category Description and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356861 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622485 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="082859A3" w14:textId="33290B79" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="26B93A0E" w14:textId="3066DEDC" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356862" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622486" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 1: In-Person Interpretation Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356862 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622486 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F0371A6" w14:textId="3D37E813" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="2AF4EE4C" w14:textId="5D653B2A" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356863" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622487" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 2: Translation Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356863 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622487 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="122B9FF6" w14:textId="312BB714" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="1166B0D4" w14:textId="60D7BA5F" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356864" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622488" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 3 and 4: Telephonic Interpretation and Video Remote Interpretation (VRI) Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356864 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622488 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2EA44BC1" w14:textId="33E6A7F3" w:rsidR="00C81624" w:rsidRDefault="00C81624">
+        <w:p w14:paraId="2B9A78FA" w14:textId="0D559175" w:rsidR="00BF5EB9" w:rsidRDefault="00BF5EB9">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216356865" w:history="1">
-            <w:r w:rsidRPr="006B2AB9">
+          <w:hyperlink w:anchor="_Toc226622489" w:history="1">
+            <w:r w:rsidRPr="006E6414">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix C: Geographical Service Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216356865 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226622489 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="50AC2B20" w14:textId="6FFAE51B" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
+        <w:p w14:paraId="50AC2B20" w14:textId="601FDEFE" w:rsidR="005A21C6" w:rsidRDefault="00003C5E">
           <w:r>
             <w:rPr>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:caps/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
-          <w:headerReference w:type="first" r:id="rId18"/>
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76DCC826" w14:textId="3B8A9271" w:rsidR="003F26F2" w:rsidRDefault="13FE62E6" w:rsidP="00B854B6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Toc194066592"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc216356830"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc226622454"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="29E2E676" w14:textId="0C535FD9" w:rsidR="00197BB0" w:rsidRDefault="00825446" w:rsidP="00197BB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F5578">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRF75</w:t>
       </w:r>
       <w:r w:rsidR="00423A05" w:rsidRPr="007C27B3">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -4276,183 +4334,183 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00505933">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Master Contract Record, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to the</w:t>
       </w:r>
       <w:r w:rsidRPr="00505933">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00B80145">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PRF75 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="535DE72F" w14:textId="77777777" w:rsidR="00825446" w:rsidRPr="00B37B5B" w:rsidRDefault="00825446" w:rsidP="000041E0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc209528811"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc216356831"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc209528811"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc226622455"/>
       <w:r w:rsidRPr="00B37B5B">
         <w:t>Interpretation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="547ACA11" w14:textId="5C39C51C" w:rsidR="00825446" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697AE9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interpret</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ation</w:t>
       </w:r>
       <w:r w:rsidRPr="00697AE9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is the process of fully understanding, analyzing, and processing a spoken message and then faithfully rendering it into another spoken language. Interpreters must be able to accurately convey the meaning from one language to another in a culturally appropriate manner, mindful of the setting in which they are rendering their services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A6DFC5" w14:textId="3161FDBD" w:rsidR="00825446" w:rsidRPr="00067777" w:rsidRDefault="00825446" w:rsidP="000041E0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc209528812"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc216356832"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc209528812"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc226622456"/>
       <w:r w:rsidRPr="00067777">
         <w:t>Telephonic</w:t>
       </w:r>
       <w:r w:rsidR="001413AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008578C5">
         <w:t xml:space="preserve">Interpretation </w:t>
       </w:r>
       <w:r w:rsidR="001413AA">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00067777">
         <w:t>Video Remote Interpretation (VRI) Services</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="6DE34A20" w14:textId="02D90D82" w:rsidR="00825446" w:rsidRPr="007F57CE" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Telephonic Interpretation and VRI services enable real-time interpretation between individuals who speak different languages when they are </w:t>
       </w:r>
       <w:r w:rsidRPr="007375E7">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> face to face. Telephonic interpretation takes place using audio devices, typically over the phone, while VRI utilizes devices such as web cameras or video phones in addition to audio.</w:t>
       </w:r>
       <w:r w:rsidR="007C0A0F">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C0A0F" w:rsidRPr="00697AE9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Services may take place in a variety of settings such as office buildings, medical facilities, hearing offices, schools, construction sites, individual and family homes, or other locations as deemed necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439FAB5B" w14:textId="77777777" w:rsidR="00825446" w:rsidRPr="00AE6CF4" w:rsidRDefault="00825446" w:rsidP="004835A7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc209528813"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc216356833"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc209528813"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc226622457"/>
       <w:r>
         <w:t>Translation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="5F7D941A" w14:textId="39E51A95" w:rsidR="00825446" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697AE9">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Translat</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ion</w:t>
       </w:r>
       <w:r w:rsidRPr="00697AE9">
         <w:rPr>
@@ -4570,85 +4628,85 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00697AE9">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> had originally been written in the target language for the target audience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="00705E5A" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc216356834"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc194066617"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc226622458"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001D5DA1">
         <w:rPr>
           <w:color w:val="4F81BD"/>
         </w:rPr>
         <w:t>Savings</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="082CDB9C" w14:textId="214D317C" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc188457898"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc188457898"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Statewide </w:t>
       </w:r>
       <w:r w:rsidR="008B1C1B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontracts are an easy way to obtain benefits for your organization by: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF1A2D9" w14:textId="4F6B6A80" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00C31BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -4817,102 +4875,102 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00830213">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(PPD</w:t>
       </w:r>
       <w:r w:rsidR="00830213" w:rsidRPr="002B53B7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), which is a percentage discount given to the buyer if the invoice is paid within a specified time, in accordance with the</w:t>
       </w:r>
       <w:r w:rsidR="00830213" w:rsidRPr="002B53B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidR="00830213" w:rsidRPr="002B53B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth’s Bill Paying Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3177F4DA" w14:textId="7ED6708B" w:rsidR="00232FC0" w:rsidRDefault="00232FC0" w:rsidP="00232FC0">
       <w:r>
         <w:t>PR</w:t>
       </w:r>
       <w:r w:rsidR="008A5F17">
         <w:t>F75 offers the following additional benefits:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F5473F" w14:textId="51181FC5" w:rsidR="008A5F17" w:rsidRDefault="008A5F17" w:rsidP="008A5F17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Potential user savings through the new rate cap on contract (</w:t>
       </w:r>
       <w:r w:rsidR="008F5428">
         <w:t>refer to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> price</w:t>
       </w:r>
       <w:r w:rsidR="00466A3E">
         <w:t xml:space="preserve"> file or price sheet</w:t>
       </w:r>
       <w:r w:rsidR="009A3459">
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:r w:rsidR="009A3459" w:rsidRPr="009A3459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Agency Attachments</w:t>
       </w:r>
       <w:r w:rsidR="009A3459">
         <w:t xml:space="preserve"> section of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="009A3459">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PRF75 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005B7839">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009A3459">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BB11D5" w14:textId="6A9CF0A5" w:rsidR="008A5F17" w:rsidRDefault="008A5F17" w:rsidP="008A5F17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Thirty-five active vendors with over 340 languages represented on contract</w:t>
@@ -5005,60 +5063,60 @@
         <w:t xml:space="preserve"> vendor</w:t>
       </w:r>
       <w:r w:rsidR="00A63048">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A5F17">
         <w:t>agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76EFC103" w14:textId="2E76558F" w:rsidR="008A5F17" w:rsidRPr="00A12C2C" w:rsidRDefault="008A5F17" w:rsidP="008A5F17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Hiring entities will not pay additional invoices related to project-based engagements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E3E7FC" w14:textId="66C83018" w:rsidR="00F75989" w:rsidRDefault="008B7D4E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc216356835"/>
-      <w:bookmarkStart w:id="17" w:name="_Toc194066593"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc226622459"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc194066593"/>
       <w:r>
         <w:t>Contract Categories</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00E23F4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="14DF39DF" w14:textId="77777777" w:rsidR="00825446" w:rsidRPr="0052008B" w:rsidRDefault="00825446" w:rsidP="00041BAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This contract includes four (4) categories of service as listed below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52BBD9B5" w14:textId="56EE79B1" w:rsidR="00825446" w:rsidRPr="0052008B" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
@@ -5085,51 +5143,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In-Person Interpretation Services</w:t>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00A77083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PO-22-1080-OSD03-SRC3-22553</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0B9BC95A" w14:textId="58987420" w:rsidR="00825446" w:rsidRPr="0052008B" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830213">
         <w:rPr>
@@ -5153,51 +5211,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Translation Services</w:t>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00A77083">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PO-22-1080-OSD03-SRC3-22552</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="728837F1" w14:textId="651C09F6" w:rsidR="00825446" w:rsidRPr="0052008B" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830213">
         <w:rPr>
@@ -5221,96 +5279,96 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Telephonic Interpretation </w:t>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="0052008B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PO-22-1080-OSD03-SRC3-22555</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D093863" w14:textId="7EF54201" w:rsidR="008B7D4E" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:r w:rsidRPr="00830213">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category 4:</w:t>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Video Remote Interpretation </w:t>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0052008B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0052008B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PO-22-1080-OSD03-SRC3-22556</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2B407646" w14:textId="0F5E7709" w:rsidR="00825446" w:rsidRPr="00825446" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidR="00DE2877">
         <w:rPr>
@@ -5379,70 +5437,70 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_B:_Detailed" w:history="1">
         <w:r w:rsidRPr="0052008B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Appendix B</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FAB35B" w14:textId="02DEFDBA" w:rsidR="005D20CA" w:rsidRDefault="005D20CA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc216356836"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc194066595"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc226622460"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc194066595"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2D8A96A9" w14:textId="1C01AA35" w:rsidR="00825446" w:rsidRPr="003C62B7" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc194066594"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc194066594"/>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00CE42D2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following list of products and services </w:t>
       </w:r>
       <w:r w:rsidRPr="00C60C09">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -5525,51 +5583,51 @@
       </w:r>
       <w:r w:rsidRPr="00C60C09">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Massachusetts Commission for the Deaf </w:t>
       </w:r>
       <w:r w:rsidR="0032018F" w:rsidRPr="00C60C09">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C60C09">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hard of Hearing (MCD) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="007C775A" w:rsidRPr="00C60C09">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:iCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>MCD06 Interpreter Contract</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00987A4E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56643620" w14:textId="3DD74361" w:rsidR="00825446" w:rsidRPr="00CA5AAE" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
@@ -5608,62 +5666,62 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0049172A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0049172A" w:rsidRPr="0049172A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Simultaneous interpretation (SI) is a real-time oral translation method where an interpreter listens and speaks in a different language with only a few seconds' delay, providing instant translation for a speaker.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc216356837"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc226622461"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="00F355B6" w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is a complete list of the types of organizations generally allowed to use </w:t>
       </w:r>
       <w:r w:rsidR="00671BFA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
@@ -5819,51 +5877,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public purchasing cooperatives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8B4229" w14:textId="058CC811" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="008F4357">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="003C62B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Non-profit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, UFR-certified organizations that are doing business with the Commonwealth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5575D2F8" w14:textId="4BDF2708" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="008F4357">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5917,79 +5975,79 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="008F4357">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc216356838"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc194066597"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc226622462"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Pricing Options</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="61C458DB" w14:textId="77777777" w:rsidR="00825446" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Hlk193714773"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk193714773"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rice files and vendor catalogs are accessible through public view in COMMBUYS; therefore, buyers can access the price files and vendor catalogs without needing to sign into a COMMBUYS account.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="1A03D9AC" w14:textId="5CB24C98" w:rsidR="00680335" w:rsidRPr="00BC75FE" w:rsidRDefault="00680335" w:rsidP="00825446">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005120C8">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The pricing options are outlined as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4491ABB7" w14:textId="77777777" w:rsidR="00825446" w:rsidRDefault="00825446" w:rsidP="00C31BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -6258,72 +6316,72 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCC2E5A" w14:textId="312F9135" w:rsidR="00825446" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="009C4C05">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Product pricing may be found by viewing the</w:t>
       </w:r>
       <w:r w:rsidR="004C6830">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="004C6830">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PRF75 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0096144A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBAAE19" w14:textId="1F2BB49F" w:rsidR="008C5E78" w:rsidRDefault="00E626CF" w:rsidP="008C5E78">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc216356839"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc226622463"/>
       <w:r w:rsidRPr="00E626CF">
         <w:t>Compensation and Expense Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="6FEF0E6B" w14:textId="4DB4248F" w:rsidR="00E626CF" w:rsidRPr="00E626CF" w:rsidRDefault="00E626CF" w:rsidP="00E626CF">
       <w:r>
         <w:t>Please note the additional guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236C4C5D" w14:textId="2303D121" w:rsidR="008C5E78" w:rsidRDefault="008C5E78" w:rsidP="008C5E78">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
@@ -6417,51 +6475,51 @@
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="009C4C05">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>roduct pricing may be found by viewing the</w:t>
       </w:r>
       <w:r w:rsidR="00DB0729">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="00DB0729">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PRF75 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00426DBA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E16623">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C5E78" w:rsidRPr="00E16623">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rates include </w:t>
       </w:r>
       <w:r w:rsidR="00577BD9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
@@ -6757,55 +6815,55 @@
         <w:t>refer to the</w:t>
       </w:r>
       <w:r w:rsidRPr="006100AB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E543D3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>price file within the MBPO</w:t>
       </w:r>
       <w:r w:rsidRPr="006100AB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for a detailed review of rates under the contract and the full list of available languages by vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C49E8A3" w14:textId="5DBC10A7" w:rsidR="00AF745D" w:rsidRDefault="00AF745D" w:rsidP="00AF745D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc216356840"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc226622464"/>
       <w:r>
         <w:t>Invoicing</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="02CFBF05" w14:textId="792D530F" w:rsidR="00AF745D" w:rsidRDefault="00B42A49" w:rsidP="00AF745D">
       <w:r w:rsidRPr="00B42A49">
         <w:t>The following details are required on all invoices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and bills</w:t>
       </w:r>
       <w:r w:rsidR="00AF745D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DFC2A8" w14:textId="009CD97E" w:rsidR="00AF745D" w:rsidRDefault="00AF745D" w:rsidP="00AF745D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Assignment name.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BAECF" w14:textId="25DAD7FE" w:rsidR="00AF745D" w:rsidRDefault="00AF745D" w:rsidP="00AF745D">
@@ -6936,72 +6994,72 @@
         <w:t>ntity prior to approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7875B311" w14:textId="59B6BF58" w:rsidR="00AF745D" w:rsidRPr="00AF745D" w:rsidRDefault="00AF745D" w:rsidP="00073165">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Total billed</w:t>
       </w:r>
       <w:r w:rsidR="00FA2B95">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:t>invoiced must meet the Commonwealth’s requirements if audited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6DD92B" w14:textId="20D614EB" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Quote_Response_and"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkStart w:id="26" w:name="_Quote_Response_and"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc226622465"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc194066598"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="38B00A1D" w14:textId="0C25A335" w:rsidR="00B67DCC" w:rsidRDefault="00825446" w:rsidP="00BD480C">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc194066596"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc194066596"/>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers should </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">always reference </w:t>
       </w:r>
       <w:r w:rsidRPr="008F751F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRF75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> when contacting vendors to ensure that they are receiving contract pricing. Quotes, not including construction services, should always be awarded using best value procurement</w:t>
@@ -7091,51 +7149,51 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quotes for all engagements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE8D3C4" w14:textId="1094F2C5" w:rsidR="00825446" w:rsidRPr="004C68F3" w:rsidRDefault="00825446" w:rsidP="00BB5E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A775A0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For a full description of how to complete a quote in COMMBUYS visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00FE308F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Job Aids for Buyers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A775A0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> webpage, and select</w:t>
       </w:r>
       <w:r w:rsidRPr="004C68F3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA42C0">
         <w:rPr>
@@ -7143,61 +7201,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="004302E6" w:rsidRPr="00FA42C0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How to Request Quotes from Vendors on Statewide Contracts</w:t>
       </w:r>
       <w:r w:rsidRPr="004C68F3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> job aid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Purchase_Options"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkStart w:id="30" w:name="_Purchase_Options"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc226622466"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="054AD6F8" w14:textId="670AC9F2" w:rsidR="00D269C5" w:rsidRDefault="00D269C5" w:rsidP="00D269C5">
       <w:r w:rsidRPr="00D269C5">
         <w:t>The purchase options identified below are the only acceptable options that may be used in this contract:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="321A157D" w14:textId="77777777" w:rsidR="008A6956" w:rsidRPr="00C27626" w:rsidRDefault="008A6956" w:rsidP="00C31BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27626">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fee-for-Service contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB71CED" w14:textId="77777777" w:rsidR="008A6956" w:rsidRPr="00C27626" w:rsidRDefault="008A6956" w:rsidP="00C31BE1">
@@ -7286,128 +7344,152 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="16058E2D" w14:textId="5F98BE0A" w:rsidR="00825446" w:rsidRDefault="00213055" w:rsidP="00213055">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Refer to</w:t>
       </w:r>
       <w:r w:rsidR="00825446" w:rsidRPr="003B0898">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidR="00825446" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Request Quotes from Vendors on Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00825446" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00825446" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>job aid for more details.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB0F625" w14:textId="77777777" w:rsidR="00825446" w:rsidRDefault="00825446" w:rsidP="00825446">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B11B24D" w14:textId="284CB1C5" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="00343E3E">
+    <w:p w14:paraId="2B11B24D" w14:textId="123A92F6" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="00343E3E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MMARS and COMMBUYS do not interface. Payment request and invoice must be reported in both MMARS and COMMBUYS.</w:t>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5EB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS do not interface. Payment request and invoice must be reported in both M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5EB9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675722E9" w14:textId="49F8FBBB" w:rsidR="00FE302E" w:rsidRDefault="00FE302E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Extend_Beyond_(Performance"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="32" w:name="_Extend_Beyond_(Performance"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc226622467"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc194066599"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidR="001A489C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="2DF9D2CB" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="00136C46" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For extend beyond, the following stipulations are in place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641886F7" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="00136C46" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -7450,61 +7532,61 @@
         <w:t xml:space="preserve">beyond the maximum end date of the contract. Existing services may be completed and payments made during this period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFEAE0A" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="00136C46" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No new agreements, including leases, rentals, or service contracts, may be made after the contract's expiration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc216356844"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc226622468"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="37DC3E94" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
       </w:r>
       <w:r w:rsidR="00FE3CAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and other </w:t>
       </w:r>
       <w:r w:rsidR="00CD31EF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7681,51 +7763,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B3390A" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the buyers must </w:t>
       </w:r>
       <w:r w:rsidR="0065246C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>email</w:t>
       </w:r>
       <w:r w:rsidR="00A17CD7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00B3390A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>OSD Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B3390A" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0065246C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or call</w:t>
       </w:r>
       <w:r w:rsidR="00A17CD7">
         <w:rPr>
@@ -7823,60 +7905,60 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc216356845"/>
-      <w:bookmarkStart w:id="38" w:name="_Toc194066601"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc226622469"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc194066601"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="423CA7C5" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> view contract documents </w:t>
       </w:r>
@@ -8004,51 +8086,51 @@
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D67533E" w14:textId="4EEAA86E" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidRPr="00136C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">home page, enter </w:t>
       </w:r>
       <w:r w:rsidR="008A7953" w:rsidRPr="008A7953">
         <w:rPr>
@@ -8383,75 +8465,75 @@
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within the Master Contract Record. Access them directly by </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00A1515B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00A1515B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>PRF75 Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A1515B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C055FEA" w14:textId="0F67F1E7" w:rsidR="0011136C" w:rsidRDefault="0011136C" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc216356846"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc226622470"/>
       <w:r w:rsidRPr="0011136C">
         <w:t>Statement of Work (SOW) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="0011136C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0CA4EC" w14:textId="06F56359" w:rsidR="008A7953" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers must complete a detailed SOW when soliciting quotes. </w:t>
       </w:r>
       <w:r w:rsidRPr="0073243A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All services provided by the </w:t>
@@ -8647,69 +8729,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Number of staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7042E860" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="008A7953" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rate(s) per hour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc216356847"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc201925128"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc226622471"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00EA4D16">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following guidelines:</w:t>
       </w:r>
@@ -8725,157 +8807,157 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive Departments </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> use diverse and small businesses to the extent possible based on contract terms, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Supplier Diversity Office (SDO)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and departmental policies, laws, and regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C47129" w14:textId="777E7F71" w:rsidR="00D16914" w:rsidRDefault="00D16914" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00556773">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Small Business Purchasing Program (SBPP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies to small procurements ($250,000 or below annually), while the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="001B046D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Supplier Diversity Program (SDP)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies to large procurements (over $250,000 annually). Executive Departments must consider these requirements when soliciting quotes or issuing Statements </w:t>
       </w:r>
       <w:r w:rsidR="001F7D27">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00D16914">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f Work (SOWs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763DAE00" w14:textId="33AFFFF4" w:rsidR="00A31A6A" w:rsidRDefault="00A4039E" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4039E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Operational Services Division (OSD) provides a list of SDO businesses through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Statewide Contract Index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A4039E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Refer to</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
@@ -8910,55 +8992,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc216356848"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc226622472"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="00C31BE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -8979,51 +9061,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r w:rsidR="008E179F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Best Value Evaluation of SDP Plan Forms: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B925288" w14:textId="0640F1CC" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="009E2D17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
@@ -9053,55 +9135,55 @@
         </w:rPr>
         <w:t xml:space="preserve"> be found on the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc216356849"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc226622473"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -9119,51 +9201,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" w:history="1">
+      <w:hyperlink r:id="rId40" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" w:history="1">
         <w:r w:rsidRPr="008F629C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Best Value Evaluation of Responses to Small Procurements: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE73878" w14:textId="4840680D" w:rsidR="008F629C" w:rsidRPr="003C6101" w:rsidRDefault="00ED6956" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9186,150 +9268,150 @@
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="5C12557D" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc216356850"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc194066607"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc226622474"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc194066607"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="477867D8" w14:textId="7C81BBD0" w:rsidR="000E3C80" w:rsidRPr="009E12A3" w:rsidRDefault="000E3C80" w:rsidP="000E3C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth’s Terms and Conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Standard Contract Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as well as other applicable terms of this </w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statewide Contract (</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SWC</w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008A7953">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Follow RFR guidance for subcontracting. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc194066611"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc216356851"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc194066611"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc226622475"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Additional Discounts</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="5722884C" w14:textId="765D04ED" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="000157ED" w:rsidP="00F52DB7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors in this statewide contract </w:t>
       </w:r>
       <w:r w:rsidR="00516D18">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9472,138 +9554,138 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Contract Record MBPO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="22DF4470" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="49" w:name="_Toc216356852"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc194066612"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc226622476"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
-      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00FE1EB2" w:rsidRPr="0011288D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRPr="009E12A3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A7E73">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The</w:t>
       </w:r>
       <w:r w:rsidR="00003B08">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00003B08" w:rsidRPr="00003B08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>801 CMR 21.05(3)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00003B08">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C810AC" w14:textId="7A835AAC" w:rsidR="008A7953" w:rsidRDefault="00593B8B" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc216356853"/>
-      <w:bookmarkStart w:id="51" w:name="_Toc194066614"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc226622477"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc194066614"/>
       <w:r w:rsidRPr="00593B8B">
         <w:t>Technical Support and Customer Service</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="49"/>
     </w:p>
     <w:p w14:paraId="3D346768" w14:textId="08493FBA" w:rsidR="008A7953" w:rsidRPr="00296F0D" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must p</w:t>
       </w:r>
       <w:r w:rsidRPr="004962C7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
@@ -9614,222 +9696,240 @@
         <w:t xml:space="preserve">24-hour, </w:t>
       </w:r>
       <w:r w:rsidR="00593B8B" w:rsidRPr="004962C7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toll-free</w:t>
       </w:r>
       <w:r w:rsidRPr="004962C7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Customer Support line attended by live </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>representatives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc216356854"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc226622478"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
-      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="1BD92E41" w14:textId="77777777" w:rsidR="00A82D21" w:rsidRPr="009E12A3" w:rsidRDefault="00A82D21" w:rsidP="00A82D21">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067130F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors’ performance is measured by several factors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, including the following</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D02FED" w14:textId="77777777" w:rsidR="00A82D21" w:rsidRPr="009E12A3" w:rsidRDefault="00A82D21" w:rsidP="00A82D21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide actionable feedback on vendors for this contract to optimize performance </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="001F178A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurated Platform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> On the Procurated website, select an OSD contract, choose </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8347B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Select</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, and then choose </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8347B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide a Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the applicable vendor listed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECB9FC4" w14:textId="7F43B787" w:rsidR="00A82D21" w:rsidRPr="009E12A3" w:rsidRDefault="00A82D21" w:rsidP="00A82D21">
+    <w:p w14:paraId="4ECB9FC4" w14:textId="35891DF5" w:rsidR="00A82D21" w:rsidRPr="009E12A3" w:rsidRDefault="00A82D21" w:rsidP="00A82D21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers are encouraged to reach out to the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00DD3351">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Hayley Lebert</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> or </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00B41273" w:rsidRPr="00C365C4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91127">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="009D7E49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidR="00A91127" w:rsidRPr="009D7E49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Gerry Dawson</w:t>
+          <w:t>Tim Kennedy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="009D7E49">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74BD0807" w14:textId="77777777" w:rsidR="00A82D21" w:rsidRPr="009E12A3" w:rsidRDefault="00A82D21" w:rsidP="00A82D21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9851,66 +9951,66 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc194066615"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc216356855"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc194066615"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc226622479"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
-      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="38AB1D41" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="009E12A3" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc194066616"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc194066616"/>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178E245A" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="009E12A3" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers should inform vendors to reference Contract </w:t>
       </w:r>
       <w:r w:rsidRPr="00B024CB">
@@ -10003,51 +10103,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Special order fees must be agreed upon by both parties upfront.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4362C788" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="009E12A3" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Payments for products or services provided must be paid within 45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8D7B9B" w14:textId="3B9D7CAE" w:rsidR="008A7953" w:rsidRPr="009E12A3" w:rsidRDefault="008A7953" w:rsidP="008A7953">
+    <w:p w14:paraId="3F8D7B9B" w14:textId="4DFB3313" w:rsidR="008A7953" w:rsidRPr="009E12A3" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers are not required to sign additional agreements with vendors that conflict with the Request for Response (RFR) Terms and Conditions</w:t>
       </w:r>
       <w:r w:rsidR="002D5829">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. C</w:t>
       </w:r>
@@ -10078,292 +10178,328 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F350B3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D5829">
+      <w:r w:rsidR="00091396">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidR="002D5829" w:rsidRPr="00DD3351">
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidR="00091396" w:rsidRPr="00DD3351">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Hayley Lebert</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002D5829">
-[...3 lines deleted...]
-        <w:r w:rsidR="002D5829" w:rsidRPr="00C365C4">
+      <w:r w:rsidR="00091396">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) or (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidR="00091396" w:rsidRPr="009D7E49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Gerry Dawson</w:t>
+          <w:t>Tim Kennedy</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00091396">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="002D5829">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for guidance</w:t>
       </w:r>
       <w:r w:rsidR="002D5829">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CBC2ED" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="009E12A3" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BD570A" w14:textId="31F30F49" w:rsidR="00BC5DEA" w:rsidRDefault="00BC5DEA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc216356856"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc226622480"/>
       <w:r w:rsidRPr="002E2D42">
         <w:t>Adding a Product</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidR="00F350B3">
         <w:t xml:space="preserve"> or Service</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
-    <w:p w14:paraId="782F3E2C" w14:textId="51BDA95D" w:rsidR="00F350B3" w:rsidRPr="00F350B3" w:rsidRDefault="00F350B3" w:rsidP="00F350B3">
+    <w:p w14:paraId="782F3E2C" w14:textId="128672AA" w:rsidR="00F350B3" w:rsidRPr="00F350B3" w:rsidRDefault="00F350B3" w:rsidP="00F350B3">
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To add a product</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or service</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the list of eligible products </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or services </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sold under this contract, buyers must contact the Category Manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B551A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
-        <w:r w:rsidRPr="00DD3351">
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidR="008B551A" w:rsidRPr="00DD3351">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Hayley Lebert</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00C365C4">
+      <w:r w:rsidR="008B551A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) or (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidR="008B551A" w:rsidRPr="009D7E49">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Gerry Dawson</w:t>
+          <w:t>Tim Kennedy</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="008B551A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for approval. The new product </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or service </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Segoe UI" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requested must comply with the established specifications and scope of the contract.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="65C78512" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc194066620"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc216356857"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc194066620"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc226622481"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5EB9">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
-      <w:bookmarkEnd w:id="58"/>
     </w:p>
-    <w:p w14:paraId="7E58B0D1" w14:textId="572AC7BD" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
+    <w:p w14:paraId="7E58B0D1" w14:textId="2CF2CF7A" w:rsidR="00266475" w:rsidRDefault="006F493B" w:rsidP="00DC48F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5EB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10375,119 +10511,143 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRF75</w:t>
       </w:r>
       <w:r w:rsidR="00DA2714">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="008A7953">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5EB9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="59" w:name="_Contract_Summary"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="65" w:name="_Frequently_Purchased_Items"/>
+      <w:bookmarkStart w:id="58" w:name="_Contract_Summary"/>
+      <w:bookmarkStart w:id="59" w:name="_Who_Can_Use_2"/>
+      <w:bookmarkStart w:id="60" w:name="_Find_Bid/Contract_Documents"/>
+      <w:bookmarkStart w:id="61" w:name="_Who_Can_Use_3"/>
+      <w:bookmarkStart w:id="62" w:name="_Contract_Categories_3"/>
+      <w:bookmarkStart w:id="63" w:name="_Additional_Information/FAQs_3"/>
+      <w:bookmarkStart w:id="64" w:name="_Frequently_Purchased_Items"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
-      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please address all inquiries regarding</w:t>
       </w:r>
       <w:r w:rsidR="00376AED">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5EB9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00376AED" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical support and job aids </w:t>
       </w:r>
       <w:r w:rsidR="000E68EE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by emailing </w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidR="003764F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Comptroller Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A63214">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00417EA8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00E9505D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidR="003764F5">
         <w:rPr>
@@ -10509,93 +10669,93 @@
       </w:r>
       <w:r w:rsidR="00417EA8" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A63214">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C99DDE" w14:textId="77777777" w:rsidR="00266475" w:rsidRDefault="00266475" w:rsidP="00266475">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:sectPr w:rsidR="00266475" w:rsidSect="003E7DC2">
-          <w:footerReference w:type="first" r:id="rId54"/>
+          <w:footerReference w:type="first" r:id="rId53"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66F6F6D9" w14:textId="6C8F8275" w:rsidR="00E51057" w:rsidRDefault="00E51057" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Appendix_A:_Vendor"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="_Toc216356858"/>
+      <w:bookmarkStart w:id="65" w:name="_Appendix_A:_Vendor"/>
+      <w:bookmarkStart w:id="66" w:name="_Vendor_Specific_Information"/>
+      <w:bookmarkStart w:id="67" w:name="_Vendor_Information*"/>
+      <w:bookmarkStart w:id="68" w:name="_Vendor_List_and"/>
+      <w:bookmarkStart w:id="69" w:name="_Appendix_A:_1"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc194066623"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc226622482"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
-      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidRPr="00ED150D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
-      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="44751279" w14:textId="77777777" w:rsidR="007F3BF4" w:rsidRDefault="001A019D" w:rsidP="00112842">
       <w:r w:rsidRPr="001A019D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42750FEC" w14:textId="77777777" w:rsidR="007F3BF4" w:rsidRDefault="001A019D" w:rsidP="007F3BF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>N/A = Not Applicable</w:t>
       </w:r>
     </w:p>
@@ -10683,53 +10843,53 @@
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
       <w:tr w:rsidR="001A7C3F" w:rsidRPr="00E87FAD" w14:paraId="66130A2C" w14:textId="77777777" w:rsidTr="006E02ED">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="692"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EC136D1" w14:textId="619612E3" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="73" w:name="_Appendix_A:_[add"/>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkStart w:id="72" w:name="_Appendix_A:_[add"/>
+            <w:bookmarkStart w:id="73" w:name="_Toc194066624"/>
+            <w:bookmarkEnd w:id="72"/>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vendor Name</w:t>
             </w:r>
             <w:r w:rsidR="00A15C21">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
@@ -10831,51 +10991,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A7C3F" w:rsidRPr="00E87FAD" w14:paraId="5C533EFB" w14:textId="77777777" w:rsidTr="006E02ED">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="037A2D74" w14:textId="0C8A81D8" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="00A15C21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>PRF75 Bid and Contract Documents (Master Contract Record)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004C5F48">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10884,199 +11044,204 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="6CCF5B25" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hayley Lebert</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69E89C11" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
+          <w:p w14:paraId="1BB826B3" w14:textId="46336703" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="008B551A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C2671D">
+              <w:t>Tim Kennedy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B1516F" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Gerry Dawson</w:t>
-[...9 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C2671D">
+              <w:t>617-720-3146</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="466B2DA5" w14:textId="7EF2AEA0" w:rsidR="008B551A" w:rsidRPr="00C2671D" w:rsidRDefault="008B551A" w:rsidP="008B551A">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>617-720-3146</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C2671D">
+              <w:t>617-720-31</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1DCD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>978-429-4512</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>97</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="18C2E8D0" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
+          <w:p w14:paraId="466EE9B2" w14:textId="44CCF819" w:rsidR="00AA1DCD" w:rsidRPr="00AA1DCD" w:rsidRDefault="00AA1DCD">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "mailto:OSDProfessionalServices@mass.gov"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="008B551A" w:rsidRPr="00AA1DCD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Hayley Lebert</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="086A2D30" w14:textId="2527AC83" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="00AA1DCD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-              <w:r w:rsidRPr="00C2671D">
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r w:rsidR="008B551A" w:rsidRPr="009D7E49">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                  <w:bCs/>
                   <w:szCs w:val="24"/>
-                  <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
-                <w:t>Hayley.Lebert@mass.gov</w:t>
+                <w:t>Tim Kennedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="086A2D30" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
-[...12 lines deleted...]
-          <w:p w14:paraId="6C5431B3" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
+          <w:p w14:paraId="6C5431B3" w14:textId="49C3F133" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2671D">
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="750380C2" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -11142,51 +11307,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">301-408-4242 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A59F0B8" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>clientsuccess@ad-astrainc.com</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27749DE2" w14:textId="4B4F244E" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -11262,51 +11427,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>774-243-3908</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="673AA2C8" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>dodde@ascentria.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F83CB24" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -11384,51 +11549,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>978-632-1662 X2071</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09B3A522" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>rbrooks@baystateinterpreters.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BD2CB70" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -11495,51 +11660,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>888-737-9009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D116BCD" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>pm@calinterpreting.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00618625" w14:textId="6CB51605" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -11606,84 +11771,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>617-464-8568</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22C02236" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>erin_cahill@ccab.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3FED27DE" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="081F369C" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>cis_request@ccab.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="307EB2AC" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -11750,83 +11915,83 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-556-1331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5828274C" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>jena.adams@centerforhealthimpact.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="177871A6" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>jcalista@centerforhealthimpact.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02ACAD99" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -11900,51 +12065,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>503-484-2317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="102B9B0C" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>dmcmath@certifiedlanguages.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73E7E84F" w14:textId="6CF6C139" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -12012,51 +12177,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>215-690-9091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B6010A7" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>shelby.werley@cetra.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F6BB2C2" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -12123,51 +12288,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(800)208-2620</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4358AA6A" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>contracts@language.link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B8E8457" w14:textId="72C157D8" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -12234,51 +12399,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>617-399-8194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A926493" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>tenders@cpsl.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D291791" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -12345,51 +12510,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>520-232-1817</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55699B6C" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>vtantlinger@cyracom.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F7C68A2" w14:textId="3B6E9011" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -12457,84 +12622,84 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>253-835-0107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F1AA354" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>info@advancedtranslationservices.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4BF8A3D5" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CB205D0" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>dshamebo@languages-translation.info</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7495B176" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -12601,51 +12766,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>407-733-3720</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48A1B3EB" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>dina@foxtranslation.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E802C96" w14:textId="0DB6D77A" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -12712,51 +12877,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">617-451-6655   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6984D233" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>AFederico@LanguageTranslate.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2780D841" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -12823,51 +12988,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>888-974-6387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A233E62" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>farah@industranslation.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="651D2026" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -12934,51 +13099,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>617-989-3939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AF257C6" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>shamso@itctranslation.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E1E2BB4" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -13046,51 +13211,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>860-783-4532</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CC811D8" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>ctendler@ititranslates.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="226197D0" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -13157,51 +13322,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>571-527-2788</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3985F27A" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>May.Kamel@jtg-inc.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62B3F7ED" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -13268,51 +13433,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>413-754-3488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AF1F469" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>anorkin@lbridge.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F3A32F0" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -13379,51 +13544,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>617-413-0070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C193008" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>leo@languageconnections.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D54989E" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -13490,51 +13655,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>831-648-5531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="325830E2" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>kbrightwell@languageline.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C580DA3" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -13601,51 +13766,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>215-259-7000 ext. 55325</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="711F52D7" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Tom.Benton@lsa.inc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59B9F2DF" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -13713,51 +13878,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>415-992-5088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18769910" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>jesse@lilt.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18DAB137" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -13824,51 +13989,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>518-388-9000 ext. 1042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D8B8559" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>bpickelsimer@lingualinx.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C87946D" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -13935,51 +14100,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>978-964-4734</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DECE927" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Marcia.Stankard@Lionbridge.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04B97D00" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -14046,76 +14211,76 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">774-999-9603 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A719511" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>mateus@mapatranslation.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="42706021" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>drita@mapatranslation.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C24993E" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -14182,51 +14347,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>360-566-0492 ext. 313</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16FA3682" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>kmzaher@nwiglobal.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1809D5C5" w14:textId="1941687B" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -14302,51 +14467,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>508-736-7030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1614ADF7" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>pendara@verizon.net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3262A3C3" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -14431,51 +14596,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>301-905-2583</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03FCAEA4" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>s.chochois@powerling.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FC47E2E" w14:textId="4B31F153" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -14564,51 +14729,51 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>913-396-6042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39FCDDD4" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>jvandyke@propio-ls.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34D6F412" w14:textId="56AD6EB2" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -14684,51 +14849,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>978-443-2540 ext. 101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FBA0702" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>wendypease@rapportintl.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EABB0D1" w14:textId="00366DE9" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -14796,51 +14961,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>781-556-1088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19C723BA" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>richard.dealy@keylingo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07B24840" w14:textId="01708AA6" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -14907,51 +15072,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(508)971-1898</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D1789D4" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>envisagecv@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B0F60DB" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -15018,51 +15183,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(413) 737-1888</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F8B2E8E" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>jessica@transfluenci.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4985E31D" w14:textId="3B628E7D" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -15130,51 +15295,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202-347-2300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6624D722" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>mmacrina@transperfect.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2E5E2A0A" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D7F90AE" w14:textId="7CCDB1EF" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
@@ -15249,51 +15414,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">913-392-7848 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C9D6894" w14:textId="77777777" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r w:rsidRPr="00C2671D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>sjsnedden@propio.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC1D380" w14:textId="216A5666" w:rsidR="001A7C3F" w:rsidRPr="00C2671D" w:rsidRDefault="001A7C3F" w:rsidP="00C2671D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2671D">
               <w:rPr>
@@ -15312,81 +15477,81 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24934415" w14:textId="1C6C3015" w:rsidR="008A7953" w:rsidRPr="00530A3D" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:sectPr w:rsidR="008A7953" w:rsidRPr="00530A3D" w:rsidSect="008A7953">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1152" w:right="125" w:bottom="1152" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="387CC61A" w14:textId="6556F863" w:rsidR="00304C6F" w:rsidRDefault="00275216" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc216356859"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc226622483"/>
       <w:r w:rsidRPr="00275216">
         <w:lastRenderedPageBreak/>
         <w:t>United Nations Standard Products and Services Code</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t xml:space="preserve"> (UNSPSC</w:t>
       </w:r>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00F0545F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
       <w:r w:rsidRPr="00275216">
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidR="00F0545F" w:rsidRPr="00E23F4C">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="59BFD38A" w14:textId="58C3A9D3" w:rsidR="00E53E55" w:rsidRDefault="00D119CD" w:rsidP="00304C6F">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D119CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">UNSPSC </w:t>
       </w:r>
       <w:r w:rsidR="00E53E55" w:rsidRPr="00E53E55">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="008A7953" w:rsidRPr="008A7953">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRF75</w:t>
@@ -15504,102 +15669,102 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="007C27B3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C27B3">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>In Person Language Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C630259" w14:textId="4DECB113" w:rsidR="008A7953" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc209528839"/>
-      <w:bookmarkStart w:id="77" w:name="_Toc216356860"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc209528839"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc226622484"/>
       <w:r>
         <w:t>Appendix A: Supplier Diversity P</w:t>
       </w:r>
       <w:r w:rsidR="00D35663">
         <w:t>rogram</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SDP) and Prompt Payment Discount (PPD) by Vendor</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
-      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="0BD76371" w14:textId="691164FD" w:rsidR="00D26C92" w:rsidRDefault="007A49A3" w:rsidP="00D26C92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530A3D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please verify current </w:t>
       </w:r>
       <w:r w:rsidR="00491388">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supplier Diversity Office (</w:t>
       </w:r>
       <w:r w:rsidRPr="00530A3D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO</w:t>
       </w:r>
       <w:r w:rsidR="00491388">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00530A3D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> status using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97" w:history="1">
+      <w:hyperlink r:id="rId96" w:history="1">
         <w:r w:rsidRPr="00530A3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>SDO Directory of Certified Businesses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00530A3D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the most up</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00530A3D">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
@@ -15743,51 +15908,51 @@
       <w:tr w:rsidR="00670ADC" w:rsidRPr="00F003E5" w14:paraId="5F753DC9" w14:textId="77777777" w:rsidTr="00D35663">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="228"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D5DF230" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="00D35663" w:rsidRDefault="008A7953">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="78" w:name="_Hlk89084014"/>
+            <w:bookmarkStart w:id="77" w:name="_Hlk89084014"/>
             <w:r w:rsidRPr="00D35663">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Vendor Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5820FDD1" w14:textId="11342DDF" w:rsidR="008A7953" w:rsidRPr="00D35663" w:rsidRDefault="008A7953">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D35663">
@@ -16185,51 +16350,51 @@
             </w:r>
             <w:r w:rsidR="00670ADC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>iscount</w:t>
             </w:r>
             <w:r w:rsidR="004C3DC3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00D35663">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>30 Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="77"/>
       <w:tr w:rsidR="001F17B3" w:rsidRPr="00F003E5" w14:paraId="4C4C9A4E" w14:textId="77777777" w:rsidTr="001F17B3">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:cantSplit/>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2425" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
           <w:p w14:paraId="2FD03677" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="00F003E5" w:rsidRDefault="008A7953">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F003E5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -22643,95 +22808,95 @@
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F003E5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A6B7087" w14:textId="4CF22E42" w:rsidR="008A7953" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36C8E7CD" w14:textId="75E51E0C" w:rsidR="008A7953" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Appendix_B:_Detailed"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkStart w:id="78" w:name="_Appendix_B:_Detailed"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc209528840"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc226622485"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix B: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="82" w:name="_Hlk216183014"/>
+      <w:bookmarkStart w:id="81" w:name="_Hlk216183014"/>
       <w:r w:rsidR="00753472">
         <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r>
         <w:t>Categor</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="79"/>
       <w:r w:rsidR="00753472">
         <w:t>y Description and Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
-      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="54716782" w14:textId="0A88FA7D" w:rsidR="008A7953" w:rsidRPr="00B37B5B" w:rsidRDefault="00753472" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc209528841"/>
-      <w:bookmarkStart w:id="84" w:name="_Toc216356862"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc209528841"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc226622486"/>
       <w:r>
         <w:t xml:space="preserve">Category 1: </w:t>
       </w:r>
       <w:r w:rsidR="00290F7C">
         <w:t>In-</w:t>
       </w:r>
       <w:r w:rsidR="00D14E22">
         <w:t xml:space="preserve">Person </w:t>
       </w:r>
       <w:r w:rsidR="008A7953" w:rsidRPr="00B37B5B">
         <w:t>Interpretation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidR="00D14E22">
         <w:t xml:space="preserve"> Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="83"/>
     </w:p>
     <w:p w14:paraId="2119A281" w14:textId="77777777" w:rsidR="008A7953" w:rsidRPr="00500583" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500583">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpretation Services include: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F7C0328" w14:textId="7A3BC7D3" w:rsidR="008A7953" w:rsidRPr="00697AE9" w:rsidRDefault="008A7953" w:rsidP="00C31BE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -23335,63 +23500,63 @@
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Purchasing Entity</w:t>
       </w:r>
       <w:r w:rsidR="00385CC6">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432C26CA" w14:textId="378A32FD" w:rsidR="00AC266C" w:rsidRPr="00AE6CF4" w:rsidRDefault="00753472" w:rsidP="00AC266C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc209528843"/>
-      <w:bookmarkStart w:id="86" w:name="_Toc216356863"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc209528843"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc226622487"/>
       <w:r>
         <w:t xml:space="preserve">Category 2: </w:t>
       </w:r>
       <w:r w:rsidR="00AC266C">
         <w:t>Translation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r w:rsidR="00D14E22">
         <w:t xml:space="preserve"> Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="5F4BB3E5" w14:textId="77777777" w:rsidR="00AC266C" w:rsidRDefault="00AC266C" w:rsidP="00AC266C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7EAF">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -23725,75 +23890,75 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0008448A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0008448A" w:rsidRPr="0008448A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he Purchasing Entity will specify the exact requirements, including limits on word count or pages in the Target Language</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9E2FE3" w14:textId="0DFE9756" w:rsidR="008A7953" w:rsidRPr="00067777" w:rsidRDefault="00753472" w:rsidP="008A7953">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Toc209528842"/>
-      <w:bookmarkStart w:id="88" w:name="_Toc216356864"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc209528842"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc226622488"/>
       <w:r>
         <w:t>Cate</w:t>
       </w:r>
       <w:r w:rsidR="005C3CE2">
         <w:t xml:space="preserve">gory 3 and 4: </w:t>
       </w:r>
       <w:r w:rsidR="008A7953" w:rsidRPr="00067777">
         <w:t>Telephonic</w:t>
       </w:r>
       <w:r w:rsidR="00FF6BCF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A04EA">
         <w:t xml:space="preserve">Interpretation </w:t>
       </w:r>
       <w:r w:rsidR="00FF6BCF">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="008A7953" w:rsidRPr="00067777">
         <w:t>Video Remote Interpretation (VRI) Services</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
-      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="38A0023D" w14:textId="77777777" w:rsidR="008A7953" w:rsidRDefault="008A7953" w:rsidP="008A7953">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors </w:t>
       </w:r>
       <w:r w:rsidRPr="00D52AF3">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
@@ -23807,51 +23972,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00697AE9">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">omply with all Federal and State wiretapping and recording statutes, including </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98" w:history="1">
+      <w:hyperlink r:id="rId97" w:history="1">
         <w:r w:rsidRPr="00256AA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">MGL Chapter 272, </w:t>
         </w:r>
         <w:r w:rsidRPr="00256AA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>§</w:t>
         </w:r>
         <w:r w:rsidRPr="00256AA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> 99</w:t>
         </w:r>
@@ -24498,58 +24663,58 @@
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00697AE9">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There will be an announcement at end of call or VRI so all parties can disconnect</w:t>
       </w:r>
       <w:r w:rsidR="003223B9">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4C37CA" w14:textId="447CF257" w:rsidR="00D348E5" w:rsidRDefault="00D348E5" w:rsidP="00D348E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc216356865"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc226622489"/>
       <w:r>
         <w:t xml:space="preserve">Appendix C: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D348E5">
         <w:t>Geographical Service Areas</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="5E125F0D" w14:textId="1A699266" w:rsidR="00D348E5" w:rsidRDefault="00B128D4" w:rsidP="00D348E5">
       <w:r>
         <w:t>The following counties are serviced:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBE10AC" w14:textId="77777777" w:rsidR="005061A5" w:rsidRDefault="005061A5" w:rsidP="005061A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Berkshire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329267EF" w14:textId="2B0EF406" w:rsidR="005061A5" w:rsidRDefault="005061A5" w:rsidP="005061A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
@@ -24719,156 +24884,155 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0031353A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Map of Massachusetts Counties</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA302C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0031353A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99" w:history="1">
+      <w:hyperlink r:id="rId98" w:history="1">
         <w:r w:rsidRPr="0031353A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Massachusetts Maps</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0031353A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>web page.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F90BA4" w:rsidSect="005C1C3B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A235AC7" w14:textId="77777777" w:rsidR="001B524A" w:rsidRDefault="001B524A" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="12417827" w14:textId="77777777" w:rsidR="003576C2" w:rsidRDefault="003576C2" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195E6F4B" w14:textId="77777777" w:rsidR="001B524A" w:rsidRDefault="001B524A"/>
+    <w:p w14:paraId="74AB2CDB" w14:textId="77777777" w:rsidR="003576C2" w:rsidRDefault="003576C2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76C64887" w14:textId="77777777" w:rsidR="001B524A" w:rsidRDefault="001B524A" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="16743B0E" w14:textId="77777777" w:rsidR="003576C2" w:rsidRDefault="003576C2" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD960B3" w14:textId="77777777" w:rsidR="001B524A" w:rsidRDefault="001B524A"/>
+    <w:p w14:paraId="040A3EA3" w14:textId="77777777" w:rsidR="003576C2" w:rsidRDefault="003576C2"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0772CBEE" w14:textId="77777777" w:rsidR="001B524A" w:rsidRDefault="001B524A">
+    <w:p w14:paraId="798D9673" w14:textId="77777777" w:rsidR="003576C2" w:rsidRDefault="003576C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -24918,61 +25082,52 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Note: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72DBEBE5" w14:textId="5654A5B1" w:rsidR="00B564C1" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -25167,51 +25322,51 @@
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2B8C5047" w14:textId="77777777" w:rsidR="00B564C1" w:rsidRDefault="00B564C1" w:rsidP="00B564C1">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A21D9F" wp14:editId="5D574E5A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A21D9F" wp14:editId="5D574E5A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9705975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="352425"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1730328604" name="Group 1730328604">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
@@ -25288,51 +25443,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="356CC521" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251659264;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+            <v:group w14:anchorId="533374F5" id="Group 1730328604" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658241;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCsDMQilwIAAG0HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02xuTTdqtiq9CalA&#10;ReEDvI5zEYltxt7Nlq9n7OwlLDygVgKJF8vjGY/nnDmTnF9s+o6sBZhWyYKGJzNKhOSqbGVd0C+f&#10;b9+cUWIskyXrlBQFfRKGXixevzofdC4i1aiuFEAwiTT5oAvaWKvzIDC8ET0zJ0oLic5KQc8smlAH&#10;JbABs/ddEM1mp8GgoNSguDAGT69HJ134/FUluP1YVUZY0hUUa7N+Bb8u3RoszlleA9NNy7dlsGdU&#10;0bNW4qP7VNfMMrKC9pdUfctBGVXZE676QFVVy4XHgGjC2RGaO1Ar7bHU+VDrPU1I7RFPz07LP6zv&#10;QD/qBxirx+294l8N8hIMus6nfmfXYzBZDu9Vif1kK6s88E0FvUuBkMjG8/u051dsLOF4mGVZlMyw&#10;DRx9cRolUTo2gDfYpcO1MI3O9p6b7eUwwrvj1TT13oDl46u+0m1lrvMoJXNgy7yMrceGaeGbYBwb&#10;D0DaEpUex/MomqdZTIlkPTLxCbXGZN0JcupAuSowfMesGWklUl01GCUuAdTQCFZidaGLRwyTC84w&#10;2JQ/5HlC2I7rCV1hMvcv7OhiuQZj74TqidsUFLB030S2vjfWFXMIcT01qmvL27brvAH18qoDsmY4&#10;Uje3b+fxrhk/hXXSBUvlro0Z3YlH6YCNBC1V+YQgQY1zid8R3DQKvlMy4EwW1HxbMRCUdO8kEjUP&#10;EycB640kzSI0YOpZTj1MckxVUEvJuL2y4+CvNLR1gy+FHrRUlyjiqvXAHfFjVdtiUUl/SVJxGIZx&#10;FDpQx4rK/oGikjh2r7L8N4pKZr6i/QAe5PJiRUU3cTYfJ+JIeP+VovwnC7/pfta2/x/305jaXoGH&#10;v+TiBwAAAP//AwBQSwMEFAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AQhe8m/ofNmHizCyiGIEvTNOqpMbE1Md6m7BRI2V3CboH+e4eT3mbem7z5XrGeTSdGGnzr&#10;rIJ4FYEgWznd2lrB1+HtIQPhA1qNnbOk4Eoe1uXtTYG5dpP9pHEfasEh1ueooAmhz6X0VUMG/cr1&#10;ZNk7ucFg4HWopR5w4nDTySSKnqXB1vKHBnvaNlSd9xej4H3CafMYv46782l7/TmkH9+7mJS6v5s3&#10;LyACzeHvGBZ8RoeSmY7uYrUXnQIuElhNkywFsfhJ8sTacdEynmRZyP8dyl8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEArAzEIpcCAABtBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAKXxYBt8AAAALAQAADwAAAAAAAAAAAAAAAADxBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACLuFgyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dS8Mw&#10;EH8X/B/CCb651MaPrS4bMhQGg4FzjD0ezdkUm0tJ4lr31xtB8PF+3zdfjq4TJwqx9azhdlKAIK69&#10;abnRsH9/vZmCiAnZYOeZNHxThOXi8mKOlfEDv9FplxqRQzhWqMGm1FdSxtqSwzjxPXHmPnxwmPIZ&#10;GmkCDjncdbIsigfpsOXcYLGnlaX6c/flNBwP7eZcpkYdtuplsHfnsJquN1pfX43PTyASjelf/Ode&#10;mzxfqVlZzu4fFfz+lAGQix8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAi7hYMkAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAiIwxayQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjODNZrMVkW3TIguCoKC2Ih7TzZgsbiZLErurv945CD0Ob973+NbbOQziiCn3kTSoRQUC&#10;qYu2J6fhbX9/dQsiF0PWDJFQww9m2G7Oz9amsXGiVzzuihMModwYDb6UsZEydx6DyYs4InH2GVMw&#10;hc/kpE1mYngYZF1VNzKYnnjBmxFbj93X7jswZd8+H6b334/rR/LzU9+6hO5F68uL+W4FouBcTs//&#10;7QerYamUWtaqZglWYh2Qmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiMMWskAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="29F8E603" w14:textId="77777777" w:rsidR="0019409E" w:rsidRPr="00E365B8" w:rsidRDefault="0019409E" w:rsidP="00E365B8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
@@ -25422,61 +25577,52 @@
       <w:t>ote</w:t>
     </w:r>
     <w:r w:rsidRPr="00E365B8">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="49C1DFAA" w14:textId="2E4E342D" w:rsidR="00DC6031" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -25671,51 +25817,51 @@
         <w:rPr>
           <w:color w:val="2E368F"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="79A39E2A" w14:textId="661D822B" w:rsidR="00AC1E9E" w:rsidRDefault="00DC6031" w:rsidP="00DC6031">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="708ECDEC" wp14:editId="317ECAF3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="708ECDEC" wp14:editId="317ECAF3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9705975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7772400" cy="352425"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="26" name="Group 26">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr>
                       <a:grpSpLocks/>
@@ -25792,51 +25938,51 @@
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="748547F7" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251657216;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
+            <v:group w14:anchorId="7593F6D0" id="Group 26" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:764.25pt;width:612pt;height:27.75pt;z-index:251658240;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin=",15285" coordsize="12240,555" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkx6drjAIAAF4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVdtu1DAQfUfiHyy/02yy2aYbNVuV3oRU&#10;oKLwAV7HuYjENmPvZsvXM7b3EhYeUCuBxEvkyYzHZ86csc8vNn1H1gJMq2RB45MJJUJyVbayLuiX&#10;z7dvzigxlsmSdUqKgj4JQy8Wr1+dDzoXiWpUVwogmESafNAFbazVeRQZ3oiemROlhURnpaBnFk2o&#10;oxLYgNn7Lkomk9NoUFBqUFwYg3+vg5MufP6qEtx+rCojLOkKitis/4L/Lt03WpyzvAamm5ZvYbBn&#10;oOhZK/HQfaprZhlZQftLqr7loIyq7AlXfaSqquXC14DVxJOjau5ArbSvpc6HWu9pQmqPeHp2Wv5h&#10;fQf6UT9AQI/Le8W/GuQlGnSdj/3OrkMwWQ7vVYn9ZCurfOGbCnqXAksiG8/v055fsbGE488sy5J0&#10;gm3g6JvOkjSZhQbwBrt02BbPkrO952a7OU5wb9g6m3lvxPJwqke6ReY6j1IyB7bMy9h6bJgWvgnG&#10;sfEApC0LmmSUSNYjA59QY0zWnSCnrhh3OobtGDWBTiLVVYNR4hJADY1gJaKKXTxiH21whsFm/CG/&#10;I6J2HI9oitO5P2FHE8s1GHsnVE/coqCA0H3z2PreWAfmEOJ6aVTXlrdt13kD6uVVB2TNcJRubt/O&#10;p7sm/BTWSRcsldsWMro/vkpXWCBoqconLBJUmEe8P3DRKPhOyYCzWFDzbcVAUNK9k0jUPE5d6603&#10;0lmWoAFjz3LsYZJjqoJaSsLyyoaBX2lo6wZPin3RUl2ieKvWF+6ID6i2YFFBf0tKeEUeSyn7B1JK&#10;p1N3Kst/I6V04hHtJ+6gkxdLKbmZZvMwCkeK+6+k5O8ovMT9kG0fHPdKjG0vvcOzuPgBAAD//wMA&#10;UEsDBBQABgAIAAAAIQApfFgG3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6H&#10;zZh4swsohiBL0zTqqTGxNTHepuwUSNldwm6B/nuHk95m3pu8+V6xnk0nRhp866yCeBWBIFs53dpa&#10;wdfh7SED4QNajZ2zpOBKHtbl7U2BuXaT/aRxH2rBIdbnqKAJoc+l9FVDBv3K9WTZO7nBYOB1qKUe&#10;cOJw08kkip6lwdbyhwZ72jZUnfcXo+B9wmnzGL+Ou/Npe/05pB/fu5iUur+bNy8gAs3h7xgWfEaH&#10;kpmO7mK1F50CLhJYTZMsBbH4SfLE2nHRMp5kWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGTHp2uMAgAAXgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACl8WAbfAAAACwEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;">
               <v:rect id="Rectangle 6" o:spid="_x0000_s1027" style="position:absolute;top:15285;width:12240;height:149;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHD+pxxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeIK3mnUtVbZGEVEQhEJVpMfH5nWzdPOyJNHd+uubQsHjMDPfMItVbxtxIx9qxwom4wwE&#10;cel0zZWC82n3PAcRIrLGxjEp+KEAq+XgaYGFdh1/0O0YK5EgHApUYGJsCylDachiGLuWOHlfzluM&#10;SfpKao9dgttG5ln2Ki3WnBYMtrQxVH4fr1bB56U+3PNYTS/v021nXu5+M98flBoN+/UbiEh9fIT/&#10;23utIJ/B35f0A+TyFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAcP6nHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#efb935" stroked="f"/>
               <v:rect id="Rectangle 7" o:spid="_x0000_s1028" style="position:absolute;top:15433;width:12240;height:407;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpMtFcwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSgMx&#10;EIbvQt8hTMGbzbaIyNq0yEJBUFBbEY/TzTRZ3EyWJHZXn945CB6Hf/5v5ltvp9CrM6XcRTawXFSg&#10;iNtoO3YG3g67q1tQuSBb7COTgW/KsN3MLtZY2zjyK533xSmBcK7RgC9lqLXOraeAeREHYslOMQUs&#10;MianbcJR4KHXq6q60QE7lgseB2o8tZ/7ryCUQ/N8HN9/Pq4f2U9PXeMSuRdjLufT/R2oQlP5X/5r&#10;P1gDK3lWXMQD9OYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqTLRXMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#2e3791" stroked="f"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="14F7B0CA" w14:textId="77777777" w:rsidR="00AC1E9E" w:rsidRDefault="00AC1E9E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10938" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
       <w:gridCol w:w="3646"/>
@@ -25919,61 +26065,52 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Contract User Guides are updated regularly. Print copies should be compared against the current version posted on </w:t>
     </w:r>
     <w:r w:rsidRPr="00550E35">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>mass.gov/</w:t>
+      <w:t>mass.gov/osd</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00621EE2">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BD17469" w14:textId="33A3C3CC" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="00B84519">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -26172,73 +26309,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AE9C7AF" w14:textId="77777777" w:rsidR="001B524A" w:rsidRDefault="001B524A" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="47776FCB" w14:textId="77777777" w:rsidR="003576C2" w:rsidRDefault="003576C2" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="159E3FB2" w14:textId="77777777" w:rsidR="001B524A" w:rsidRDefault="001B524A"/>
+    <w:p w14:paraId="4C088FE5" w14:textId="77777777" w:rsidR="003576C2" w:rsidRDefault="003576C2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="213158EE" w14:textId="77777777" w:rsidR="001B524A" w:rsidRDefault="001B524A" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2F3D1D55" w14:textId="77777777" w:rsidR="003576C2" w:rsidRDefault="003576C2" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2D709C" w14:textId="77777777" w:rsidR="001B524A" w:rsidRDefault="001B524A"/>
+    <w:p w14:paraId="569B0F15" w14:textId="77777777" w:rsidR="003576C2" w:rsidRDefault="003576C2"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3EDA778A" w14:textId="77777777" w:rsidR="001B524A" w:rsidRDefault="001B524A">
+    <w:p w14:paraId="7D43789D" w14:textId="77777777" w:rsidR="003576C2" w:rsidRDefault="003576C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="555F7604" w14:textId="664ED651" w:rsidR="00A15C21" w:rsidRDefault="00A15C21">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15C21">
         <w:t>Note that COMMBUYS is the official system of record for vendor contact information.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
@@ -26516,51 +26653,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="04CD994D" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="00602BE3" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -26863,51 +27000,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="452D5F25" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="4BD44D9C" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29935,50 +30072,51 @@
     <w:rsid w:val="0004480A"/>
     <w:rsid w:val="0004484E"/>
     <w:rsid w:val="000454B3"/>
     <w:rsid w:val="000456E7"/>
     <w:rsid w:val="000466F9"/>
     <w:rsid w:val="00047007"/>
     <w:rsid w:val="0004772E"/>
     <w:rsid w:val="00047BD3"/>
     <w:rsid w:val="0005037F"/>
     <w:rsid w:val="00050399"/>
     <w:rsid w:val="000507A7"/>
     <w:rsid w:val="0005094B"/>
     <w:rsid w:val="00051461"/>
     <w:rsid w:val="00051537"/>
     <w:rsid w:val="00051972"/>
     <w:rsid w:val="00051C03"/>
     <w:rsid w:val="00051F6B"/>
     <w:rsid w:val="00052767"/>
     <w:rsid w:val="0005289A"/>
     <w:rsid w:val="00052AF0"/>
     <w:rsid w:val="00052DA2"/>
     <w:rsid w:val="000534C0"/>
     <w:rsid w:val="00053531"/>
     <w:rsid w:val="0005359A"/>
     <w:rsid w:val="00054340"/>
+    <w:rsid w:val="000545EC"/>
     <w:rsid w:val="0005508B"/>
     <w:rsid w:val="00055156"/>
     <w:rsid w:val="00055222"/>
     <w:rsid w:val="00055356"/>
     <w:rsid w:val="0005582A"/>
     <w:rsid w:val="0005642B"/>
     <w:rsid w:val="0005684F"/>
     <w:rsid w:val="00056C0D"/>
     <w:rsid w:val="0005780F"/>
     <w:rsid w:val="000578FC"/>
     <w:rsid w:val="00057C61"/>
     <w:rsid w:val="00057CE6"/>
     <w:rsid w:val="0006042A"/>
     <w:rsid w:val="000606C7"/>
     <w:rsid w:val="00060815"/>
     <w:rsid w:val="000611C7"/>
     <w:rsid w:val="00061212"/>
     <w:rsid w:val="00062147"/>
     <w:rsid w:val="00062930"/>
     <w:rsid w:val="00062A4B"/>
     <w:rsid w:val="00062AE7"/>
     <w:rsid w:val="00062DDE"/>
     <w:rsid w:val="00062F21"/>
     <w:rsid w:val="00063010"/>
     <w:rsid w:val="000633A7"/>
@@ -30039,50 +30177,51 @@
     <w:rsid w:val="00083566"/>
     <w:rsid w:val="00083BC6"/>
     <w:rsid w:val="000843DB"/>
     <w:rsid w:val="0008448A"/>
     <w:rsid w:val="00084583"/>
     <w:rsid w:val="00084660"/>
     <w:rsid w:val="00084FFD"/>
     <w:rsid w:val="00085300"/>
     <w:rsid w:val="000858B6"/>
     <w:rsid w:val="000859D8"/>
     <w:rsid w:val="00085F04"/>
     <w:rsid w:val="00086976"/>
     <w:rsid w:val="00086D13"/>
     <w:rsid w:val="00086DB8"/>
     <w:rsid w:val="00086F6D"/>
     <w:rsid w:val="0008776A"/>
     <w:rsid w:val="00087CD6"/>
     <w:rsid w:val="00087E20"/>
     <w:rsid w:val="00087F2C"/>
     <w:rsid w:val="0009019F"/>
     <w:rsid w:val="00090A78"/>
     <w:rsid w:val="00090FF8"/>
     <w:rsid w:val="00091096"/>
     <w:rsid w:val="000910B0"/>
     <w:rsid w:val="00091120"/>
+    <w:rsid w:val="00091396"/>
     <w:rsid w:val="00091677"/>
     <w:rsid w:val="000918E5"/>
     <w:rsid w:val="00092535"/>
     <w:rsid w:val="00092DDE"/>
     <w:rsid w:val="000937A5"/>
     <w:rsid w:val="00093918"/>
     <w:rsid w:val="000939B9"/>
     <w:rsid w:val="00093DC0"/>
     <w:rsid w:val="00093FAA"/>
     <w:rsid w:val="00094339"/>
     <w:rsid w:val="0009454C"/>
     <w:rsid w:val="000946AA"/>
     <w:rsid w:val="00094F0A"/>
     <w:rsid w:val="00095370"/>
     <w:rsid w:val="000953B5"/>
     <w:rsid w:val="00095986"/>
     <w:rsid w:val="000961D2"/>
     <w:rsid w:val="000963BA"/>
     <w:rsid w:val="000A0837"/>
     <w:rsid w:val="000A1337"/>
     <w:rsid w:val="000A1BCF"/>
     <w:rsid w:val="000A1C0F"/>
     <w:rsid w:val="000A25FB"/>
     <w:rsid w:val="000A2B0A"/>
     <w:rsid w:val="000A2BA0"/>
@@ -30668,50 +30807,51 @@
     <w:rsid w:val="00213632"/>
     <w:rsid w:val="00213662"/>
     <w:rsid w:val="00213A67"/>
     <w:rsid w:val="00214452"/>
     <w:rsid w:val="00214875"/>
     <w:rsid w:val="00214B32"/>
     <w:rsid w:val="0021535D"/>
     <w:rsid w:val="00215B12"/>
     <w:rsid w:val="00215BF2"/>
     <w:rsid w:val="0021633E"/>
     <w:rsid w:val="0021685E"/>
     <w:rsid w:val="002169F8"/>
     <w:rsid w:val="00216A7B"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="0021794D"/>
     <w:rsid w:val="00217ABB"/>
     <w:rsid w:val="0022000D"/>
     <w:rsid w:val="0022021A"/>
     <w:rsid w:val="002206C9"/>
     <w:rsid w:val="002208BA"/>
     <w:rsid w:val="00221333"/>
     <w:rsid w:val="002214E5"/>
     <w:rsid w:val="002215A8"/>
     <w:rsid w:val="00222273"/>
     <w:rsid w:val="002228E1"/>
+    <w:rsid w:val="00222972"/>
     <w:rsid w:val="00222B88"/>
     <w:rsid w:val="00222DA8"/>
     <w:rsid w:val="00222FBE"/>
     <w:rsid w:val="0022320B"/>
     <w:rsid w:val="002235C3"/>
     <w:rsid w:val="00223A9D"/>
     <w:rsid w:val="0022452D"/>
     <w:rsid w:val="002248B4"/>
     <w:rsid w:val="00224C35"/>
     <w:rsid w:val="00225567"/>
     <w:rsid w:val="00225A76"/>
     <w:rsid w:val="00225CD6"/>
     <w:rsid w:val="00226810"/>
     <w:rsid w:val="0022684D"/>
     <w:rsid w:val="00227409"/>
     <w:rsid w:val="002276AB"/>
     <w:rsid w:val="00227B29"/>
     <w:rsid w:val="0023012D"/>
     <w:rsid w:val="002301A7"/>
     <w:rsid w:val="00230786"/>
     <w:rsid w:val="00230B7E"/>
     <w:rsid w:val="00231254"/>
     <w:rsid w:val="00231703"/>
     <w:rsid w:val="00231B85"/>
     <w:rsid w:val="00232BBA"/>
@@ -30732,50 +30872,51 @@
     <w:rsid w:val="002371FF"/>
     <w:rsid w:val="002374EF"/>
     <w:rsid w:val="00237715"/>
     <w:rsid w:val="00237B53"/>
     <w:rsid w:val="00237C02"/>
     <w:rsid w:val="00237E7F"/>
     <w:rsid w:val="00237EFF"/>
     <w:rsid w:val="00240817"/>
     <w:rsid w:val="0024116F"/>
     <w:rsid w:val="002411B9"/>
     <w:rsid w:val="00241803"/>
     <w:rsid w:val="00241C93"/>
     <w:rsid w:val="00241CC6"/>
     <w:rsid w:val="00241D9B"/>
     <w:rsid w:val="00242169"/>
     <w:rsid w:val="00242685"/>
     <w:rsid w:val="002426DE"/>
     <w:rsid w:val="002428AA"/>
     <w:rsid w:val="00242AC9"/>
     <w:rsid w:val="00243197"/>
     <w:rsid w:val="00243276"/>
     <w:rsid w:val="00243561"/>
     <w:rsid w:val="002437F5"/>
     <w:rsid w:val="00243F9D"/>
     <w:rsid w:val="002449BE"/>
+    <w:rsid w:val="0024569F"/>
     <w:rsid w:val="00245732"/>
     <w:rsid w:val="00245B24"/>
     <w:rsid w:val="00245FDB"/>
     <w:rsid w:val="002468B2"/>
     <w:rsid w:val="002468FF"/>
     <w:rsid w:val="00246E10"/>
     <w:rsid w:val="0024729E"/>
     <w:rsid w:val="00247454"/>
     <w:rsid w:val="0025001F"/>
     <w:rsid w:val="00250704"/>
     <w:rsid w:val="00250ACA"/>
     <w:rsid w:val="00250B29"/>
     <w:rsid w:val="002513F1"/>
     <w:rsid w:val="00251B5F"/>
     <w:rsid w:val="00251D2B"/>
     <w:rsid w:val="0025288C"/>
     <w:rsid w:val="00252908"/>
     <w:rsid w:val="0025318D"/>
     <w:rsid w:val="00253749"/>
     <w:rsid w:val="0025396F"/>
     <w:rsid w:val="00253A51"/>
     <w:rsid w:val="002542E6"/>
     <w:rsid w:val="00254B3D"/>
     <w:rsid w:val="00255DB6"/>
     <w:rsid w:val="00256475"/>
@@ -30799,50 +30940,51 @@
     <w:rsid w:val="002655B7"/>
     <w:rsid w:val="002655CF"/>
     <w:rsid w:val="00266086"/>
     <w:rsid w:val="0026625F"/>
     <w:rsid w:val="00266475"/>
     <w:rsid w:val="002665C5"/>
     <w:rsid w:val="0026670F"/>
     <w:rsid w:val="0026740B"/>
     <w:rsid w:val="00267BB6"/>
     <w:rsid w:val="002705CB"/>
     <w:rsid w:val="002710E6"/>
     <w:rsid w:val="0027186F"/>
     <w:rsid w:val="002718D1"/>
     <w:rsid w:val="002722E1"/>
     <w:rsid w:val="002725D9"/>
     <w:rsid w:val="00272A26"/>
     <w:rsid w:val="002733A5"/>
     <w:rsid w:val="002733D1"/>
     <w:rsid w:val="002739BC"/>
     <w:rsid w:val="00273A68"/>
     <w:rsid w:val="00275216"/>
     <w:rsid w:val="002753E8"/>
     <w:rsid w:val="00275AAF"/>
     <w:rsid w:val="00275DEB"/>
     <w:rsid w:val="00276002"/>
+    <w:rsid w:val="002768AE"/>
     <w:rsid w:val="00277786"/>
     <w:rsid w:val="00277C51"/>
     <w:rsid w:val="00277CB7"/>
     <w:rsid w:val="00277D1B"/>
     <w:rsid w:val="00277E0D"/>
     <w:rsid w:val="00280B86"/>
     <w:rsid w:val="00280DE4"/>
     <w:rsid w:val="00280EC3"/>
     <w:rsid w:val="002812E6"/>
     <w:rsid w:val="00281536"/>
     <w:rsid w:val="002816F4"/>
     <w:rsid w:val="00281714"/>
     <w:rsid w:val="0028171C"/>
     <w:rsid w:val="002819AB"/>
     <w:rsid w:val="002819F1"/>
     <w:rsid w:val="00281FB4"/>
     <w:rsid w:val="00282767"/>
     <w:rsid w:val="00282A4E"/>
     <w:rsid w:val="00282C29"/>
     <w:rsid w:val="002832C4"/>
     <w:rsid w:val="0028336E"/>
     <w:rsid w:val="00283DF0"/>
     <w:rsid w:val="00283EDD"/>
     <w:rsid w:val="00284325"/>
     <w:rsid w:val="00284411"/>
@@ -30897,50 +31039,51 @@
     <w:rsid w:val="002A03A1"/>
     <w:rsid w:val="002A0E8C"/>
     <w:rsid w:val="002A10B9"/>
     <w:rsid w:val="002A1148"/>
     <w:rsid w:val="002A1A05"/>
     <w:rsid w:val="002A1C92"/>
     <w:rsid w:val="002A2001"/>
     <w:rsid w:val="002A22A0"/>
     <w:rsid w:val="002A23C2"/>
     <w:rsid w:val="002A310B"/>
     <w:rsid w:val="002A326F"/>
     <w:rsid w:val="002A3ACC"/>
     <w:rsid w:val="002A3E20"/>
     <w:rsid w:val="002A3E79"/>
     <w:rsid w:val="002A3ED3"/>
     <w:rsid w:val="002A3FC0"/>
     <w:rsid w:val="002A400F"/>
     <w:rsid w:val="002A40B2"/>
     <w:rsid w:val="002A40E1"/>
     <w:rsid w:val="002A4290"/>
     <w:rsid w:val="002A464F"/>
     <w:rsid w:val="002A4C9A"/>
     <w:rsid w:val="002A530A"/>
     <w:rsid w:val="002A5B1A"/>
     <w:rsid w:val="002A642B"/>
+    <w:rsid w:val="002B0137"/>
     <w:rsid w:val="002B02C8"/>
     <w:rsid w:val="002B04B8"/>
     <w:rsid w:val="002B052E"/>
     <w:rsid w:val="002B068D"/>
     <w:rsid w:val="002B06A1"/>
     <w:rsid w:val="002B0A51"/>
     <w:rsid w:val="002B0D95"/>
     <w:rsid w:val="002B1342"/>
     <w:rsid w:val="002B167F"/>
     <w:rsid w:val="002B2726"/>
     <w:rsid w:val="002B2B23"/>
     <w:rsid w:val="002B36A0"/>
     <w:rsid w:val="002B384F"/>
     <w:rsid w:val="002B4F4A"/>
     <w:rsid w:val="002B5B98"/>
     <w:rsid w:val="002B5EFC"/>
     <w:rsid w:val="002B6D2F"/>
     <w:rsid w:val="002B6D5C"/>
     <w:rsid w:val="002C03BF"/>
     <w:rsid w:val="002C0911"/>
     <w:rsid w:val="002C1276"/>
     <w:rsid w:val="002C13B6"/>
     <w:rsid w:val="002C155F"/>
     <w:rsid w:val="002C17F3"/>
     <w:rsid w:val="002C1858"/>
@@ -31004,50 +31147,51 @@
     <w:rsid w:val="002E5A64"/>
     <w:rsid w:val="002E618D"/>
     <w:rsid w:val="002E67A6"/>
     <w:rsid w:val="002E6F20"/>
     <w:rsid w:val="002E6FC9"/>
     <w:rsid w:val="002E6FFA"/>
     <w:rsid w:val="002E7138"/>
     <w:rsid w:val="002E7698"/>
     <w:rsid w:val="002E7816"/>
     <w:rsid w:val="002E79BA"/>
     <w:rsid w:val="002F05C6"/>
     <w:rsid w:val="002F0CEC"/>
     <w:rsid w:val="002F0EED"/>
     <w:rsid w:val="002F1403"/>
     <w:rsid w:val="002F164A"/>
     <w:rsid w:val="002F195E"/>
     <w:rsid w:val="002F215E"/>
     <w:rsid w:val="002F2A20"/>
     <w:rsid w:val="002F3315"/>
     <w:rsid w:val="002F33A4"/>
     <w:rsid w:val="002F3890"/>
     <w:rsid w:val="002F3BAF"/>
     <w:rsid w:val="002F3EF5"/>
     <w:rsid w:val="002F432C"/>
     <w:rsid w:val="002F460B"/>
+    <w:rsid w:val="002F49C5"/>
     <w:rsid w:val="002F4F98"/>
     <w:rsid w:val="002F5141"/>
     <w:rsid w:val="002F58E0"/>
     <w:rsid w:val="002F5921"/>
     <w:rsid w:val="002F677F"/>
     <w:rsid w:val="002F67D2"/>
     <w:rsid w:val="002F6EEA"/>
     <w:rsid w:val="002F71E0"/>
     <w:rsid w:val="002F75FB"/>
     <w:rsid w:val="003007DC"/>
     <w:rsid w:val="00300D98"/>
     <w:rsid w:val="00300E7C"/>
     <w:rsid w:val="0030133C"/>
     <w:rsid w:val="00301501"/>
     <w:rsid w:val="003018A4"/>
     <w:rsid w:val="00301931"/>
     <w:rsid w:val="00301B4D"/>
     <w:rsid w:val="00301C2C"/>
     <w:rsid w:val="00302709"/>
     <w:rsid w:val="003028DB"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="0030386D"/>
     <w:rsid w:val="00303C3D"/>
     <w:rsid w:val="00303D78"/>
@@ -31182,50 +31326,51 @@
     <w:rsid w:val="0035048E"/>
     <w:rsid w:val="00350787"/>
     <w:rsid w:val="00350B4D"/>
     <w:rsid w:val="00350C44"/>
     <w:rsid w:val="00351C1A"/>
     <w:rsid w:val="0035246B"/>
     <w:rsid w:val="00352757"/>
     <w:rsid w:val="0035316A"/>
     <w:rsid w:val="003536A5"/>
     <w:rsid w:val="00353ABE"/>
     <w:rsid w:val="00353B2E"/>
     <w:rsid w:val="00353B74"/>
     <w:rsid w:val="00353C29"/>
     <w:rsid w:val="00353C4A"/>
     <w:rsid w:val="003541D2"/>
     <w:rsid w:val="00354CA8"/>
     <w:rsid w:val="003552F2"/>
     <w:rsid w:val="00356623"/>
     <w:rsid w:val="0035686C"/>
     <w:rsid w:val="0035697E"/>
     <w:rsid w:val="003569FD"/>
     <w:rsid w:val="00356B9E"/>
     <w:rsid w:val="00356BEB"/>
     <w:rsid w:val="00356FBF"/>
     <w:rsid w:val="00357158"/>
+    <w:rsid w:val="003576C2"/>
     <w:rsid w:val="00357D1E"/>
     <w:rsid w:val="00360181"/>
     <w:rsid w:val="00360811"/>
     <w:rsid w:val="00360AB6"/>
     <w:rsid w:val="00361F5B"/>
     <w:rsid w:val="003624C5"/>
     <w:rsid w:val="00362843"/>
     <w:rsid w:val="00362B9D"/>
     <w:rsid w:val="00362DFB"/>
     <w:rsid w:val="003630DB"/>
     <w:rsid w:val="003633CD"/>
     <w:rsid w:val="00363413"/>
     <w:rsid w:val="00363527"/>
     <w:rsid w:val="00363A21"/>
     <w:rsid w:val="00363A57"/>
     <w:rsid w:val="00363C98"/>
     <w:rsid w:val="00364115"/>
     <w:rsid w:val="003648B0"/>
     <w:rsid w:val="00364902"/>
     <w:rsid w:val="00364C24"/>
     <w:rsid w:val="00365361"/>
     <w:rsid w:val="003657F8"/>
     <w:rsid w:val="00365932"/>
     <w:rsid w:val="00365EE5"/>
     <w:rsid w:val="00366438"/>
@@ -31380,50 +31525,51 @@
     <w:rsid w:val="003C5E1E"/>
     <w:rsid w:val="003C6101"/>
     <w:rsid w:val="003C62B7"/>
     <w:rsid w:val="003C69A7"/>
     <w:rsid w:val="003C6B7A"/>
     <w:rsid w:val="003C6BDE"/>
     <w:rsid w:val="003C6C32"/>
     <w:rsid w:val="003C6F89"/>
     <w:rsid w:val="003C7617"/>
     <w:rsid w:val="003C76BE"/>
     <w:rsid w:val="003C7B20"/>
     <w:rsid w:val="003C7B9C"/>
     <w:rsid w:val="003D03B0"/>
     <w:rsid w:val="003D098B"/>
     <w:rsid w:val="003D0B01"/>
     <w:rsid w:val="003D171F"/>
     <w:rsid w:val="003D2027"/>
     <w:rsid w:val="003D212A"/>
     <w:rsid w:val="003D2485"/>
     <w:rsid w:val="003D2E60"/>
     <w:rsid w:val="003D3290"/>
     <w:rsid w:val="003D3825"/>
     <w:rsid w:val="003D3C27"/>
     <w:rsid w:val="003D4172"/>
     <w:rsid w:val="003D430A"/>
+    <w:rsid w:val="003D4654"/>
     <w:rsid w:val="003D4D32"/>
     <w:rsid w:val="003D4D92"/>
     <w:rsid w:val="003D547C"/>
     <w:rsid w:val="003D54DF"/>
     <w:rsid w:val="003D57B7"/>
     <w:rsid w:val="003D5B6C"/>
     <w:rsid w:val="003D6297"/>
     <w:rsid w:val="003D68A6"/>
     <w:rsid w:val="003D6EDB"/>
     <w:rsid w:val="003D7911"/>
     <w:rsid w:val="003D7CD6"/>
     <w:rsid w:val="003D7EDE"/>
     <w:rsid w:val="003E0898"/>
     <w:rsid w:val="003E089A"/>
     <w:rsid w:val="003E0DE7"/>
     <w:rsid w:val="003E0F45"/>
     <w:rsid w:val="003E1014"/>
     <w:rsid w:val="003E118F"/>
     <w:rsid w:val="003E15D1"/>
     <w:rsid w:val="003E1A04"/>
     <w:rsid w:val="003E1D00"/>
     <w:rsid w:val="003E1F53"/>
     <w:rsid w:val="003E2006"/>
     <w:rsid w:val="003E2473"/>
     <w:rsid w:val="003E281C"/>
@@ -32043,50 +32189,51 @@
     <w:rsid w:val="005576FE"/>
     <w:rsid w:val="005579E4"/>
     <w:rsid w:val="00557B8F"/>
     <w:rsid w:val="00557E62"/>
     <w:rsid w:val="00557F2C"/>
     <w:rsid w:val="00560098"/>
     <w:rsid w:val="005603DE"/>
     <w:rsid w:val="0056085F"/>
     <w:rsid w:val="00560EB5"/>
     <w:rsid w:val="00560F85"/>
     <w:rsid w:val="00561D1A"/>
     <w:rsid w:val="0056244C"/>
     <w:rsid w:val="00562697"/>
     <w:rsid w:val="00562EFB"/>
     <w:rsid w:val="00563148"/>
     <w:rsid w:val="00563606"/>
     <w:rsid w:val="00564149"/>
     <w:rsid w:val="0056426D"/>
     <w:rsid w:val="00564A93"/>
     <w:rsid w:val="00564EF7"/>
     <w:rsid w:val="005654A3"/>
     <w:rsid w:val="00565A60"/>
     <w:rsid w:val="00565DEB"/>
     <w:rsid w:val="00565FBD"/>
     <w:rsid w:val="0056602A"/>
+    <w:rsid w:val="005661D9"/>
     <w:rsid w:val="0056669C"/>
     <w:rsid w:val="00566FCF"/>
     <w:rsid w:val="005673AE"/>
     <w:rsid w:val="00567AAC"/>
     <w:rsid w:val="005700E1"/>
     <w:rsid w:val="005703BE"/>
     <w:rsid w:val="00570761"/>
     <w:rsid w:val="00570EB4"/>
     <w:rsid w:val="005710E8"/>
     <w:rsid w:val="005712A6"/>
     <w:rsid w:val="00571316"/>
     <w:rsid w:val="0057140A"/>
     <w:rsid w:val="00571485"/>
     <w:rsid w:val="00571BEC"/>
     <w:rsid w:val="005720FA"/>
     <w:rsid w:val="005729CF"/>
     <w:rsid w:val="005729DA"/>
     <w:rsid w:val="00572C13"/>
     <w:rsid w:val="0057357A"/>
     <w:rsid w:val="0057361C"/>
     <w:rsid w:val="00573686"/>
     <w:rsid w:val="0057382C"/>
     <w:rsid w:val="00573B08"/>
     <w:rsid w:val="005741C5"/>
     <w:rsid w:val="005749F2"/>
@@ -32111,60 +32258,62 @@
     <w:rsid w:val="00581840"/>
     <w:rsid w:val="00581AFD"/>
     <w:rsid w:val="0058230A"/>
     <w:rsid w:val="0058310F"/>
     <w:rsid w:val="0058323E"/>
     <w:rsid w:val="00583311"/>
     <w:rsid w:val="00583917"/>
     <w:rsid w:val="0058463F"/>
     <w:rsid w:val="005847F9"/>
     <w:rsid w:val="00584C4A"/>
     <w:rsid w:val="005851F6"/>
     <w:rsid w:val="00585D18"/>
     <w:rsid w:val="005875DD"/>
     <w:rsid w:val="00590190"/>
     <w:rsid w:val="00590927"/>
     <w:rsid w:val="00590E85"/>
     <w:rsid w:val="00591234"/>
     <w:rsid w:val="0059140B"/>
     <w:rsid w:val="005914E2"/>
     <w:rsid w:val="005918AD"/>
     <w:rsid w:val="005918B7"/>
     <w:rsid w:val="00591E6A"/>
     <w:rsid w:val="0059231F"/>
     <w:rsid w:val="005925D9"/>
     <w:rsid w:val="00592E7B"/>
+    <w:rsid w:val="00593750"/>
     <w:rsid w:val="0059392F"/>
     <w:rsid w:val="00593B8B"/>
     <w:rsid w:val="005943FD"/>
     <w:rsid w:val="00594CFF"/>
     <w:rsid w:val="00594F78"/>
     <w:rsid w:val="00594F80"/>
     <w:rsid w:val="00595108"/>
     <w:rsid w:val="00595134"/>
     <w:rsid w:val="0059525A"/>
     <w:rsid w:val="00595342"/>
+    <w:rsid w:val="0059575F"/>
     <w:rsid w:val="00595B0F"/>
     <w:rsid w:val="00595D09"/>
     <w:rsid w:val="005961BD"/>
     <w:rsid w:val="00596410"/>
     <w:rsid w:val="005966AE"/>
     <w:rsid w:val="00596752"/>
     <w:rsid w:val="00596E24"/>
     <w:rsid w:val="005977B8"/>
     <w:rsid w:val="00597905"/>
     <w:rsid w:val="00597A48"/>
     <w:rsid w:val="005A0258"/>
     <w:rsid w:val="005A03C2"/>
     <w:rsid w:val="005A06FE"/>
     <w:rsid w:val="005A0705"/>
     <w:rsid w:val="005A0937"/>
     <w:rsid w:val="005A0BA9"/>
     <w:rsid w:val="005A1039"/>
     <w:rsid w:val="005A12BC"/>
     <w:rsid w:val="005A19D9"/>
     <w:rsid w:val="005A1A75"/>
     <w:rsid w:val="005A1F5C"/>
     <w:rsid w:val="005A202B"/>
     <w:rsid w:val="005A21C6"/>
     <w:rsid w:val="005A2754"/>
     <w:rsid w:val="005A2878"/>
@@ -32780,50 +32929,51 @@
     <w:rsid w:val="007113DC"/>
     <w:rsid w:val="00711900"/>
     <w:rsid w:val="00711AAE"/>
     <w:rsid w:val="00711CD2"/>
     <w:rsid w:val="007121CD"/>
     <w:rsid w:val="007125D8"/>
     <w:rsid w:val="00712647"/>
     <w:rsid w:val="00712921"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
     <w:rsid w:val="00715D26"/>
     <w:rsid w:val="00715E69"/>
     <w:rsid w:val="00715EB3"/>
     <w:rsid w:val="007160BE"/>
     <w:rsid w:val="00716EE8"/>
     <w:rsid w:val="0071728B"/>
     <w:rsid w:val="0071734E"/>
     <w:rsid w:val="007173B7"/>
     <w:rsid w:val="0071760F"/>
     <w:rsid w:val="00717F45"/>
     <w:rsid w:val="007206C5"/>
+    <w:rsid w:val="0072072C"/>
     <w:rsid w:val="00720B50"/>
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
     <w:rsid w:val="00722170"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072504A"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="007304CB"/>
     <w:rsid w:val="00730B55"/>
@@ -33450,50 +33600,51 @@
     <w:rsid w:val="008A72A3"/>
     <w:rsid w:val="008A7551"/>
     <w:rsid w:val="008A76DD"/>
     <w:rsid w:val="008A7953"/>
     <w:rsid w:val="008A7CFE"/>
     <w:rsid w:val="008B0EC0"/>
     <w:rsid w:val="008B1399"/>
     <w:rsid w:val="008B1C1B"/>
     <w:rsid w:val="008B1C4B"/>
     <w:rsid w:val="008B1D9E"/>
     <w:rsid w:val="008B1F60"/>
     <w:rsid w:val="008B2111"/>
     <w:rsid w:val="008B2125"/>
     <w:rsid w:val="008B21AC"/>
     <w:rsid w:val="008B228E"/>
     <w:rsid w:val="008B26F4"/>
     <w:rsid w:val="008B35F4"/>
     <w:rsid w:val="008B36B1"/>
     <w:rsid w:val="008B3FA8"/>
     <w:rsid w:val="008B44A9"/>
     <w:rsid w:val="008B47DF"/>
     <w:rsid w:val="008B4AA4"/>
     <w:rsid w:val="008B4C54"/>
     <w:rsid w:val="008B4DE7"/>
     <w:rsid w:val="008B4F51"/>
+    <w:rsid w:val="008B551A"/>
     <w:rsid w:val="008B5634"/>
     <w:rsid w:val="008B6393"/>
     <w:rsid w:val="008B6513"/>
     <w:rsid w:val="008B6A50"/>
     <w:rsid w:val="008B707F"/>
     <w:rsid w:val="008B74E9"/>
     <w:rsid w:val="008B75CC"/>
     <w:rsid w:val="008B7881"/>
     <w:rsid w:val="008B7B9E"/>
     <w:rsid w:val="008B7C9A"/>
     <w:rsid w:val="008B7D4E"/>
     <w:rsid w:val="008C08F5"/>
     <w:rsid w:val="008C0AF8"/>
     <w:rsid w:val="008C0C26"/>
     <w:rsid w:val="008C0DFF"/>
     <w:rsid w:val="008C0FF4"/>
     <w:rsid w:val="008C10AA"/>
     <w:rsid w:val="008C155B"/>
     <w:rsid w:val="008C18BF"/>
     <w:rsid w:val="008C2162"/>
     <w:rsid w:val="008C2A6D"/>
     <w:rsid w:val="008C2CF4"/>
     <w:rsid w:val="008C32DB"/>
     <w:rsid w:val="008C32E7"/>
     <w:rsid w:val="008C36B7"/>
@@ -33884,50 +34035,51 @@
     <w:rsid w:val="009C5AD8"/>
     <w:rsid w:val="009C5C60"/>
     <w:rsid w:val="009C6A52"/>
     <w:rsid w:val="009C6BB8"/>
     <w:rsid w:val="009C6F94"/>
     <w:rsid w:val="009C769F"/>
     <w:rsid w:val="009D08AB"/>
     <w:rsid w:val="009D08E2"/>
     <w:rsid w:val="009D0F83"/>
     <w:rsid w:val="009D0FE1"/>
     <w:rsid w:val="009D12D8"/>
     <w:rsid w:val="009D1970"/>
     <w:rsid w:val="009D1CF0"/>
     <w:rsid w:val="009D26A0"/>
     <w:rsid w:val="009D2EFD"/>
     <w:rsid w:val="009D3B6F"/>
     <w:rsid w:val="009D400E"/>
     <w:rsid w:val="009D46F8"/>
     <w:rsid w:val="009D4A13"/>
     <w:rsid w:val="009D4EDC"/>
     <w:rsid w:val="009D523B"/>
     <w:rsid w:val="009D54D2"/>
     <w:rsid w:val="009D5BA6"/>
     <w:rsid w:val="009D6864"/>
     <w:rsid w:val="009D6A37"/>
+    <w:rsid w:val="009D7E49"/>
     <w:rsid w:val="009E0ECD"/>
     <w:rsid w:val="009E12A3"/>
     <w:rsid w:val="009E12DB"/>
     <w:rsid w:val="009E1707"/>
     <w:rsid w:val="009E1828"/>
     <w:rsid w:val="009E1A15"/>
     <w:rsid w:val="009E1C59"/>
     <w:rsid w:val="009E23AC"/>
     <w:rsid w:val="009E2781"/>
     <w:rsid w:val="009E280D"/>
     <w:rsid w:val="009E28EA"/>
     <w:rsid w:val="009E2D17"/>
     <w:rsid w:val="009E31DC"/>
     <w:rsid w:val="009E3265"/>
     <w:rsid w:val="009E32F6"/>
     <w:rsid w:val="009E3A45"/>
     <w:rsid w:val="009E3C57"/>
     <w:rsid w:val="009E3D3E"/>
     <w:rsid w:val="009E3E94"/>
     <w:rsid w:val="009E42E8"/>
     <w:rsid w:val="009E47AB"/>
     <w:rsid w:val="009E4840"/>
     <w:rsid w:val="009E5417"/>
     <w:rsid w:val="009E57AD"/>
     <w:rsid w:val="009E58ED"/>
@@ -34094,50 +34246,51 @@
     <w:rsid w:val="00A507D2"/>
     <w:rsid w:val="00A50DED"/>
     <w:rsid w:val="00A51210"/>
     <w:rsid w:val="00A515DF"/>
     <w:rsid w:val="00A516AE"/>
     <w:rsid w:val="00A51773"/>
     <w:rsid w:val="00A51C99"/>
     <w:rsid w:val="00A51D7E"/>
     <w:rsid w:val="00A52024"/>
     <w:rsid w:val="00A52C96"/>
     <w:rsid w:val="00A52F81"/>
     <w:rsid w:val="00A530C6"/>
     <w:rsid w:val="00A538BC"/>
     <w:rsid w:val="00A53BCF"/>
     <w:rsid w:val="00A5400D"/>
     <w:rsid w:val="00A54127"/>
     <w:rsid w:val="00A54C3C"/>
     <w:rsid w:val="00A552CD"/>
     <w:rsid w:val="00A5677A"/>
     <w:rsid w:val="00A568DF"/>
     <w:rsid w:val="00A56907"/>
     <w:rsid w:val="00A56D30"/>
     <w:rsid w:val="00A56D8A"/>
     <w:rsid w:val="00A56FBD"/>
     <w:rsid w:val="00A57308"/>
+    <w:rsid w:val="00A57C47"/>
     <w:rsid w:val="00A57CCA"/>
     <w:rsid w:val="00A60BFC"/>
     <w:rsid w:val="00A617F9"/>
     <w:rsid w:val="00A61E64"/>
     <w:rsid w:val="00A62395"/>
     <w:rsid w:val="00A6294B"/>
     <w:rsid w:val="00A62A3D"/>
     <w:rsid w:val="00A63048"/>
     <w:rsid w:val="00A63214"/>
     <w:rsid w:val="00A64D6D"/>
     <w:rsid w:val="00A6581E"/>
     <w:rsid w:val="00A65B61"/>
     <w:rsid w:val="00A6637E"/>
     <w:rsid w:val="00A66918"/>
     <w:rsid w:val="00A6698E"/>
     <w:rsid w:val="00A673D1"/>
     <w:rsid w:val="00A67809"/>
     <w:rsid w:val="00A67C0B"/>
     <w:rsid w:val="00A67D05"/>
     <w:rsid w:val="00A7030F"/>
     <w:rsid w:val="00A70375"/>
     <w:rsid w:val="00A7060F"/>
     <w:rsid w:val="00A706B3"/>
     <w:rsid w:val="00A70B78"/>
     <w:rsid w:val="00A70D1C"/>
@@ -34161,117 +34314,121 @@
     <w:rsid w:val="00A774B6"/>
     <w:rsid w:val="00A77EC2"/>
     <w:rsid w:val="00A800CD"/>
     <w:rsid w:val="00A80256"/>
     <w:rsid w:val="00A80360"/>
     <w:rsid w:val="00A8084E"/>
     <w:rsid w:val="00A8098F"/>
     <w:rsid w:val="00A80E0F"/>
     <w:rsid w:val="00A81426"/>
     <w:rsid w:val="00A81D67"/>
     <w:rsid w:val="00A81E2B"/>
     <w:rsid w:val="00A8273C"/>
     <w:rsid w:val="00A82D21"/>
     <w:rsid w:val="00A82EE7"/>
     <w:rsid w:val="00A831DA"/>
     <w:rsid w:val="00A83E4F"/>
     <w:rsid w:val="00A84325"/>
     <w:rsid w:val="00A84D37"/>
     <w:rsid w:val="00A866DC"/>
     <w:rsid w:val="00A87130"/>
     <w:rsid w:val="00A876A9"/>
     <w:rsid w:val="00A87A58"/>
     <w:rsid w:val="00A9060E"/>
     <w:rsid w:val="00A907CD"/>
     <w:rsid w:val="00A91001"/>
+    <w:rsid w:val="00A91127"/>
     <w:rsid w:val="00A916B8"/>
     <w:rsid w:val="00A91F47"/>
     <w:rsid w:val="00A921B4"/>
     <w:rsid w:val="00A923EE"/>
     <w:rsid w:val="00A929B1"/>
     <w:rsid w:val="00A92CEC"/>
     <w:rsid w:val="00A92F99"/>
     <w:rsid w:val="00A9321E"/>
     <w:rsid w:val="00A9325F"/>
     <w:rsid w:val="00A93C5B"/>
     <w:rsid w:val="00A9430F"/>
     <w:rsid w:val="00A94A75"/>
     <w:rsid w:val="00A94C72"/>
     <w:rsid w:val="00A94CCE"/>
     <w:rsid w:val="00A9519E"/>
     <w:rsid w:val="00A95898"/>
     <w:rsid w:val="00A95A65"/>
     <w:rsid w:val="00A95CE4"/>
     <w:rsid w:val="00A95D09"/>
     <w:rsid w:val="00A95F45"/>
     <w:rsid w:val="00A96457"/>
     <w:rsid w:val="00A96592"/>
     <w:rsid w:val="00A968F7"/>
     <w:rsid w:val="00A97043"/>
     <w:rsid w:val="00A979B2"/>
     <w:rsid w:val="00AA0475"/>
     <w:rsid w:val="00AA04BD"/>
     <w:rsid w:val="00AA04D2"/>
     <w:rsid w:val="00AA0559"/>
     <w:rsid w:val="00AA09F5"/>
     <w:rsid w:val="00AA0BBF"/>
     <w:rsid w:val="00AA0BC6"/>
     <w:rsid w:val="00AA0CEE"/>
     <w:rsid w:val="00AA179A"/>
     <w:rsid w:val="00AA17DC"/>
+    <w:rsid w:val="00AA1DCD"/>
     <w:rsid w:val="00AA2117"/>
     <w:rsid w:val="00AA24F5"/>
     <w:rsid w:val="00AA327F"/>
     <w:rsid w:val="00AA35D6"/>
     <w:rsid w:val="00AA3642"/>
     <w:rsid w:val="00AA4313"/>
     <w:rsid w:val="00AA4D44"/>
     <w:rsid w:val="00AA4E9E"/>
     <w:rsid w:val="00AA5BF7"/>
     <w:rsid w:val="00AA6138"/>
     <w:rsid w:val="00AA6402"/>
     <w:rsid w:val="00AA7DE3"/>
+    <w:rsid w:val="00AA7E35"/>
     <w:rsid w:val="00AB0878"/>
     <w:rsid w:val="00AB0CF1"/>
     <w:rsid w:val="00AB0EE8"/>
     <w:rsid w:val="00AB0F7F"/>
     <w:rsid w:val="00AB211E"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AB2644"/>
     <w:rsid w:val="00AB29DA"/>
     <w:rsid w:val="00AB315D"/>
     <w:rsid w:val="00AB34E4"/>
     <w:rsid w:val="00AB39FB"/>
     <w:rsid w:val="00AB3FFD"/>
     <w:rsid w:val="00AB405A"/>
     <w:rsid w:val="00AB425A"/>
     <w:rsid w:val="00AB498D"/>
     <w:rsid w:val="00AB4E43"/>
     <w:rsid w:val="00AB4E5F"/>
     <w:rsid w:val="00AB58CE"/>
     <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB5ED1"/>
+    <w:rsid w:val="00AB66D9"/>
     <w:rsid w:val="00AB7D22"/>
     <w:rsid w:val="00AC0745"/>
     <w:rsid w:val="00AC07E7"/>
     <w:rsid w:val="00AC0B6A"/>
     <w:rsid w:val="00AC1E9E"/>
     <w:rsid w:val="00AC214E"/>
     <w:rsid w:val="00AC2465"/>
     <w:rsid w:val="00AC266C"/>
     <w:rsid w:val="00AC2BD8"/>
     <w:rsid w:val="00AC32AA"/>
     <w:rsid w:val="00AC3858"/>
     <w:rsid w:val="00AC3F4D"/>
     <w:rsid w:val="00AC400C"/>
     <w:rsid w:val="00AC4043"/>
     <w:rsid w:val="00AC417E"/>
     <w:rsid w:val="00AC4318"/>
     <w:rsid w:val="00AC4379"/>
     <w:rsid w:val="00AC51D1"/>
     <w:rsid w:val="00AC5356"/>
     <w:rsid w:val="00AC5CCF"/>
     <w:rsid w:val="00AC6539"/>
     <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AC6DC9"/>
     <w:rsid w:val="00AC7116"/>
     <w:rsid w:val="00AC75CF"/>
@@ -34768,50 +34925,51 @@
     <w:rsid w:val="00BE48AA"/>
     <w:rsid w:val="00BE4A40"/>
     <w:rsid w:val="00BE5195"/>
     <w:rsid w:val="00BE54AF"/>
     <w:rsid w:val="00BE5560"/>
     <w:rsid w:val="00BE5C6C"/>
     <w:rsid w:val="00BE64D7"/>
     <w:rsid w:val="00BE6775"/>
     <w:rsid w:val="00BE70F4"/>
     <w:rsid w:val="00BE7560"/>
     <w:rsid w:val="00BE757C"/>
     <w:rsid w:val="00BE76D0"/>
     <w:rsid w:val="00BE7EC5"/>
     <w:rsid w:val="00BF00EC"/>
     <w:rsid w:val="00BF02B3"/>
     <w:rsid w:val="00BF0A37"/>
     <w:rsid w:val="00BF0FFF"/>
     <w:rsid w:val="00BF1738"/>
     <w:rsid w:val="00BF2595"/>
     <w:rsid w:val="00BF33F5"/>
     <w:rsid w:val="00BF3A01"/>
     <w:rsid w:val="00BF3BAC"/>
     <w:rsid w:val="00BF422D"/>
     <w:rsid w:val="00BF54B9"/>
     <w:rsid w:val="00BF5B25"/>
+    <w:rsid w:val="00BF5EB9"/>
     <w:rsid w:val="00BF6E04"/>
     <w:rsid w:val="00BF7187"/>
     <w:rsid w:val="00BF761E"/>
     <w:rsid w:val="00BF77A9"/>
     <w:rsid w:val="00BF788F"/>
     <w:rsid w:val="00C00270"/>
     <w:rsid w:val="00C0028C"/>
     <w:rsid w:val="00C0068D"/>
     <w:rsid w:val="00C00EC0"/>
     <w:rsid w:val="00C00FB1"/>
     <w:rsid w:val="00C01A5B"/>
     <w:rsid w:val="00C02022"/>
     <w:rsid w:val="00C02183"/>
     <w:rsid w:val="00C02C63"/>
     <w:rsid w:val="00C03325"/>
     <w:rsid w:val="00C04568"/>
     <w:rsid w:val="00C045FB"/>
     <w:rsid w:val="00C046CC"/>
     <w:rsid w:val="00C0483A"/>
     <w:rsid w:val="00C04963"/>
     <w:rsid w:val="00C0549D"/>
     <w:rsid w:val="00C05E08"/>
     <w:rsid w:val="00C06209"/>
     <w:rsid w:val="00C0641C"/>
     <w:rsid w:val="00C06B02"/>
@@ -35159,50 +35317,51 @@
     <w:rsid w:val="00CE203A"/>
     <w:rsid w:val="00CE2175"/>
     <w:rsid w:val="00CE221B"/>
     <w:rsid w:val="00CE2941"/>
     <w:rsid w:val="00CE295E"/>
     <w:rsid w:val="00CE296A"/>
     <w:rsid w:val="00CE2C68"/>
     <w:rsid w:val="00CE3171"/>
     <w:rsid w:val="00CE363C"/>
     <w:rsid w:val="00CE3882"/>
     <w:rsid w:val="00CE3925"/>
     <w:rsid w:val="00CE429F"/>
     <w:rsid w:val="00CE42D2"/>
     <w:rsid w:val="00CE47E3"/>
     <w:rsid w:val="00CE4D93"/>
     <w:rsid w:val="00CE4F99"/>
     <w:rsid w:val="00CE5063"/>
     <w:rsid w:val="00CE5C94"/>
     <w:rsid w:val="00CE634E"/>
     <w:rsid w:val="00CE6515"/>
     <w:rsid w:val="00CE6FF4"/>
     <w:rsid w:val="00CE7248"/>
     <w:rsid w:val="00CE75BB"/>
     <w:rsid w:val="00CF03A2"/>
     <w:rsid w:val="00CF04CB"/>
+    <w:rsid w:val="00CF1569"/>
     <w:rsid w:val="00CF17EB"/>
     <w:rsid w:val="00CF17F5"/>
     <w:rsid w:val="00CF25E4"/>
     <w:rsid w:val="00CF28C8"/>
     <w:rsid w:val="00CF2EBB"/>
     <w:rsid w:val="00CF3BFE"/>
     <w:rsid w:val="00CF4261"/>
     <w:rsid w:val="00CF47F7"/>
     <w:rsid w:val="00CF4E6F"/>
     <w:rsid w:val="00CF4F58"/>
     <w:rsid w:val="00CF56DC"/>
     <w:rsid w:val="00CF5988"/>
     <w:rsid w:val="00CF5EB3"/>
     <w:rsid w:val="00CF5F24"/>
     <w:rsid w:val="00CF60CE"/>
     <w:rsid w:val="00CF66B7"/>
     <w:rsid w:val="00CF70FE"/>
     <w:rsid w:val="00CF756A"/>
     <w:rsid w:val="00D0099F"/>
     <w:rsid w:val="00D01C34"/>
     <w:rsid w:val="00D02042"/>
     <w:rsid w:val="00D021FA"/>
     <w:rsid w:val="00D02206"/>
     <w:rsid w:val="00D02240"/>
     <w:rsid w:val="00D022D8"/>
@@ -35522,50 +35681,51 @@
     <w:rsid w:val="00DC2B56"/>
     <w:rsid w:val="00DC2C68"/>
     <w:rsid w:val="00DC300A"/>
     <w:rsid w:val="00DC36F0"/>
     <w:rsid w:val="00DC3D3F"/>
     <w:rsid w:val="00DC3DF1"/>
     <w:rsid w:val="00DC4074"/>
     <w:rsid w:val="00DC4292"/>
     <w:rsid w:val="00DC450E"/>
     <w:rsid w:val="00DC47E6"/>
     <w:rsid w:val="00DC48F0"/>
     <w:rsid w:val="00DC5113"/>
     <w:rsid w:val="00DC5230"/>
     <w:rsid w:val="00DC56C0"/>
     <w:rsid w:val="00DC5830"/>
     <w:rsid w:val="00DC5CC1"/>
     <w:rsid w:val="00DC6031"/>
     <w:rsid w:val="00DC6078"/>
     <w:rsid w:val="00DC62D3"/>
     <w:rsid w:val="00DC6930"/>
     <w:rsid w:val="00DC71BD"/>
     <w:rsid w:val="00DC74D4"/>
     <w:rsid w:val="00DC7B5F"/>
     <w:rsid w:val="00DD0065"/>
     <w:rsid w:val="00DD0432"/>
+    <w:rsid w:val="00DD1C0D"/>
     <w:rsid w:val="00DD232F"/>
     <w:rsid w:val="00DD23A3"/>
     <w:rsid w:val="00DD24A4"/>
     <w:rsid w:val="00DD28DB"/>
     <w:rsid w:val="00DD2D97"/>
     <w:rsid w:val="00DD2DF9"/>
     <w:rsid w:val="00DD2FD3"/>
     <w:rsid w:val="00DD2FE9"/>
     <w:rsid w:val="00DD30E3"/>
     <w:rsid w:val="00DD3107"/>
     <w:rsid w:val="00DD3351"/>
     <w:rsid w:val="00DD3534"/>
     <w:rsid w:val="00DD35D3"/>
     <w:rsid w:val="00DD384C"/>
     <w:rsid w:val="00DD390F"/>
     <w:rsid w:val="00DD4350"/>
     <w:rsid w:val="00DD43DE"/>
     <w:rsid w:val="00DD4AD1"/>
     <w:rsid w:val="00DD4ED1"/>
     <w:rsid w:val="00DD5236"/>
     <w:rsid w:val="00DD5656"/>
     <w:rsid w:val="00DD5C73"/>
     <w:rsid w:val="00DD5E3C"/>
     <w:rsid w:val="00DD5E80"/>
     <w:rsid w:val="00DD5F30"/>
@@ -36333,50 +36493,51 @@
     <w:rsid w:val="00FC29BB"/>
     <w:rsid w:val="00FC2B4E"/>
     <w:rsid w:val="00FC2C97"/>
     <w:rsid w:val="00FC3479"/>
     <w:rsid w:val="00FC3605"/>
     <w:rsid w:val="00FC3C7B"/>
     <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC602B"/>
     <w:rsid w:val="00FC6263"/>
     <w:rsid w:val="00FC6F7F"/>
     <w:rsid w:val="00FC7864"/>
     <w:rsid w:val="00FC78EF"/>
     <w:rsid w:val="00FC7B47"/>
     <w:rsid w:val="00FD0121"/>
     <w:rsid w:val="00FD0BA0"/>
     <w:rsid w:val="00FD113F"/>
     <w:rsid w:val="00FD1A4D"/>
     <w:rsid w:val="00FD2515"/>
     <w:rsid w:val="00FD3078"/>
     <w:rsid w:val="00FD30D0"/>
     <w:rsid w:val="00FD335F"/>
     <w:rsid w:val="00FD354B"/>
     <w:rsid w:val="00FD385A"/>
     <w:rsid w:val="00FD3AD0"/>
     <w:rsid w:val="00FD3D27"/>
+    <w:rsid w:val="00FD3E72"/>
     <w:rsid w:val="00FD3E97"/>
     <w:rsid w:val="00FD4160"/>
     <w:rsid w:val="00FD457A"/>
     <w:rsid w:val="00FD46A5"/>
     <w:rsid w:val="00FD4934"/>
     <w:rsid w:val="00FD4BB5"/>
     <w:rsid w:val="00FD4BFB"/>
     <w:rsid w:val="00FD4E5C"/>
     <w:rsid w:val="00FD5116"/>
     <w:rsid w:val="00FD5DB3"/>
     <w:rsid w:val="00FD5DFA"/>
     <w:rsid w:val="00FD6052"/>
     <w:rsid w:val="00FD6715"/>
     <w:rsid w:val="00FD7474"/>
     <w:rsid w:val="00FD7977"/>
     <w:rsid w:val="00FD7B5F"/>
     <w:rsid w:val="00FE024B"/>
     <w:rsid w:val="00FE0B73"/>
     <w:rsid w:val="00FE13A2"/>
     <w:rsid w:val="00FE15A5"/>
     <w:rsid w:val="00FE15B7"/>
     <w:rsid w:val="00FE18C4"/>
     <w:rsid w:val="00FE1B82"/>
     <w:rsid w:val="00FE1EB2"/>
     <w:rsid w:val="00FE2191"/>
@@ -41846,51 +42007,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.lebert@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jena.adams@centerforhealthimpact.org" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenders@cpsl.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marcia.Stankard@Lionbridge.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.chochois@powerling.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dodde@ascentria.org" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:farah@industranslation.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leo@languageconnections.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvandyke@propio-ls.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmacrina@transperfect.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-19-1067-MCD01-MCD01-14812&amp;releaseNbr=0&amp;parentUrl=contract" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dawson@mass.gov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcalista@centerforhealthimpact.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vtantlinger@cyracom.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbrightwell@languageline.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mateus@mapatranslation.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.lebert@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22555&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbrooks@baystateinterpreters.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@language.link" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cis_request@ccab.org" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advancedtranslationservices.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shamso@itctranslation.net" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bpickelsimer@lingualinx.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pendara@verizon.net" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wendypease@rapportintl.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sjsnedden@propio.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22553&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.lebert@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clientsuccess@ad-astrainc.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/osd-training" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dawson@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pm@calinterpreting.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmcmath@certifiedlanguages.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AFederico@LanguageTranslate.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anorkin@lbridge.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tom.Benton@lsa.inc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drita@mapatranslation.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessica@transfluenci.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.state.ma.us/divisions/cis/maps.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dawson@mass.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctendler@ititranslates.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diversitycertification.mass.gov/BusinessDirectory/BusinessDirectorySearch.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dshamebo@languages-translation.info" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard.dealy@keylingo.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22552&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelby.werley@cetra.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmzaher@nwiglobal.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin_cahill@ccab.org" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesse@lilt.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hayley.Lebert@mass.gov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:May.Kamel@jtg-inc.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.lebert@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dina@foxtranslation.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:envisagecv@gmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/laws/generallaws/partiv/titlei/chapter272/section99" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-19-1067-MCD01-MCD01-14812&amp;releaseNbr=0&amp;parentUrl=contract" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jcalista@centerforhealthimpact.org" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vtantlinger@cyracom.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mateus@mapatranslation.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvandyke@propio-ls.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/supplier-diversity-program-sdp?_gl=1*1dd4k06*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzk5MCRqNTckbDAkaDA." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rbrooks@baystateinterpreters.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shamso@itctranslation.net" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kbrightwell@languageline.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wendypease@rapportintl.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sjsnedden@propio.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22553&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dmcmath@certifiedlanguages.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advancedtranslationservices.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tom.Benton@lsa.inc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drita@mapatranslation.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22556&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pm@calinterpreting.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenders@cpsl.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jena.adams@centerforhealthimpact.org" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dshamebo@languages-translation.info" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctendler@ititranslates.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Marcia.Stankard@Lionbridge.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:s.chochois@powerling.com" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:richard.dealy@keylingo.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diversitycertification.mass.gov/BusinessDirectory/BusinessDirectorySearch.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22552&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/small-business-purchasing-program-sbpp?_gl=1*flb0s8*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTY5MTE2ODkkbzM2OSRnMSR0MTc1NjkxMzg1NCRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dodde@ascentria.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erin_cahill@ccab.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shelby.werley@cetra.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:farah@industranslation.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leo@languageconnections.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesse@lilt.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kmzaher@nwiglobal.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmacrina@transperfect.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:May.Kamel@jtg-inc.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://malegislature.gov/laws/generallaws/partiv/titlei/chapter272/section99" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dina@foxtranslation.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:envisagecv@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22555&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contracts@language.link" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pendara@verizon.net" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cis_request@ccab.org" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bpickelsimer@lingualinx.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-22-1080-OSD03-SRC3-22554&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/osd-training" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clientsuccess@ad-astrainc.com" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anorkin@lbridge.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AFederico@LanguageTranslate.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jessica@transfluenci.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sec.state.ma.us/divisions/cis/maps.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -42171,61 +42332,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ce164f3e4dc664cfddf0b6a5cebcddc6" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -42414,130 +42586,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
+    <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC265005-1008-40E2-BB65-28F6768E778F}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>37224</Characters>
+  <Pages>27</Pages>
+  <Words>6534</Words>
+  <Characters>37250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
   <Lines>310</Lines>
   <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Products and Services Contract User Guide Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>43667</CharactersWithSpaces>
+  <CharactersWithSpaces>43697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="810" baseType="variant">
       <vt:variant>
         <vt:i4>7274557</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>519</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.sec.state.ma.us/divisions/cis/maps.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1835031</vt:i4>
       </vt:variant>
       <vt:variant>