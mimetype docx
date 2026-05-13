--- v0 (2025-10-27)
+++ v1 (2026-05-13)
@@ -119,83 +119,83 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E236867" w14:textId="77777777" w:rsidR="00B96467" w:rsidRDefault="00B96467" w:rsidP="00B22304">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1717ED78" w14:textId="096F0BAA" w:rsidR="00680B92" w:rsidRPr="00CA6AF1" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc206762628"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc211957511"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226569071"/>
       <w:r w:rsidRPr="00E4744C">
         <w:t>Contract User Guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00E4744C">
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="007A364D" w:rsidRPr="00E4744C">
         <w:t>PRF86</w:t>
       </w:r>
       <w:r w:rsidR="003E0898" w:rsidRPr="00E4744C">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="fld_SolicitationTitle"/>
       <w:r w:rsidR="00F40D9E" w:rsidRPr="00E4744C">
         <w:t>Advertising, Marketing &amp; Event Planning Services</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="65E4D6F9" w14:textId="77777777" w:rsidR="00680B92" w:rsidRPr="00680B92" w:rsidRDefault="00680B92" w:rsidP="00680B92">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3AFAB3" w14:textId="6AA26EBE" w:rsidR="003121D1" w:rsidRDefault="00803BD8" w:rsidP="003E0898">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc211957512"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc226569072"/>
       <w:r w:rsidRPr="003E0898">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r w:rsidR="003E0898">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="390D03BC" w14:textId="14BDB73B" w:rsidR="00C9452E" w:rsidRDefault="00C9452E" w:rsidP="00666B28">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable5Dark-Accent1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="14" w:type="dxa"/>
         <w:tblLook w:val="02A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2557"/>
         <w:gridCol w:w="5442"/>
@@ -215,202 +215,199 @@
           <w:p w14:paraId="0A4D33B9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00E64357">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Category Manager Contact Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="50068B27" w14:textId="77777777" w:rsidR="00084686" w:rsidRPr="00E4744C" w:rsidRDefault="00F40D9E" w:rsidP="00E64357">
+          <w:p w14:paraId="073B10B8" w14:textId="4451C2B4" w:rsidR="006B02C8" w:rsidRPr="00720FEB" w:rsidRDefault="006B02C8" w:rsidP="00B1168A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
-                <w:b w:val="0"/>
-                <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Hlk207090020"/>
-[...19 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00632B6C">
+              <w:r w:rsidRPr="00720FEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Gerard.dawson@mass.gov</w:t>
+                <w:t>Hayley Lebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:bookmarkEnd w:id="5"/>
-          <w:p w14:paraId="64910FE5" w14:textId="650F77D3" w:rsidR="0064148A" w:rsidRPr="00E4744C" w:rsidRDefault="00CA11DF" w:rsidP="00E64357">
+          <w:p w14:paraId="7F04BFC5" w14:textId="77777777" w:rsidR="00B1168A" w:rsidRDefault="00FD5C48" w:rsidP="00B1168A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4744C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>978-</w:t>
+              <w:t>617-720-3146</w:t>
             </w:r>
-            <w:r w:rsidR="006B02C8" w:rsidRPr="00E4744C">
+          </w:p>
+          <w:p w14:paraId="08EDF762" w14:textId="77777777" w:rsidR="00A06EE5" w:rsidRDefault="00A06EE5" w:rsidP="00B1168A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9165"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C3829FF" w14:textId="49FFABB7" w:rsidR="00A06EE5" w:rsidRPr="00A06EE5" w:rsidRDefault="00A06EE5" w:rsidP="00A06EE5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="9165"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>429-4512</w:t>
+              <w:instrText xml:space="preserve">HYPERLINK </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText>"mailto:OSDProfessionalServices@mass.gov"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00720FEB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Tim Kennedy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ABFFCD7" w14:textId="77777777" w:rsidR="00B1168A" w:rsidRPr="00E4744C" w:rsidRDefault="00B1168A" w:rsidP="00E64357">
+          <w:p w14:paraId="18E36C1D" w14:textId="5E863A37" w:rsidR="00A06EE5" w:rsidRPr="00E4744C" w:rsidRDefault="00A06EE5" w:rsidP="00A06EE5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
-                <w:b w:val="0"/>
-[...19 lines deleted...]
-              <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Hayley Lebert</w:t>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...21 lines deleted...]
-            </w:pPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
             <w:r w:rsidRPr="00E4744C">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>617-720-3146</w:t>
+              <w:t>617-720-31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="22AC3B9B" w14:textId="77777777" w:rsidTr="00CA5D6C">
         <w:trPr>
           <w:trHeight w:val="1923"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
           <w:p w14:paraId="000A0D78" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00E64357">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -590,66 +587,80 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Any</w:t>
             </w:r>
             <w:r w:rsidR="00BA4720" w:rsidRPr="00BA4720">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> successor contract will commence approximately 6 months prior to PRF86's expiration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0064148A" w:rsidRPr="00136526" w14:paraId="7146EE8A" w14:textId="77777777" w:rsidTr="471D6F9D">
         <w:trPr>
           <w:trHeight w:val="581"/>
           <w:tblCellSpacing w:w="14" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="2E3192"/>
           </w:tcPr>
-          <w:p w14:paraId="44776E05" w14:textId="4F72CB31" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00E64357">
+          <w:p w14:paraId="44776E05" w14:textId="52EF3595" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="006626DD" w:rsidP="00E64357">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006626DD">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+              <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+            </w:r>
+            <w:r w:rsidR="000C55CF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>OSAIC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006626DD">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="0064148A" w:rsidRPr="00136526">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DF0B69">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Agreement (MA) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -778,72 +789,72 @@
           <w:p w14:paraId="182735FB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00E64357">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendor List</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C8D9EB"/>
           </w:tcPr>
-          <w:p w14:paraId="334E9C00" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00E64357">
+          <w:p w14:paraId="334E9C00" w14:textId="3EC76E82" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00E64357">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Refer to</w:t>
             </w:r>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
+            <w:hyperlink w:anchor="_Vendor_List_and" w:history="1">
               <w:r w:rsidRPr="00136526">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Vendor List and Information</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for eligible vendors on this contract.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69C38038" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00E64357">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
@@ -863,2582 +874,2601 @@
           </w:tcPr>
           <w:p w14:paraId="79F057E1" w14:textId="77777777" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="0064148A" w:rsidP="00E64357">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="9165"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136526">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Updates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="000010000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="1" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14685198" w14:textId="0A0C491F" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="00953F87" w:rsidP="00E64357">
+          <w:p w14:paraId="14685198" w14:textId="356AB11A" w:rsidR="0064148A" w:rsidRPr="00136526" w:rsidRDefault="000B5B65" w:rsidP="00E64357">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00953F87">
-              <w:rPr>
+            <w:r w:rsidRPr="000B5B65">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10/2</w:t>
+              <w:t xml:space="preserve">April </w:t>
             </w:r>
-            <w:r w:rsidR="00E631B3">
-              <w:rPr>
+            <w:r w:rsidR="00720FEB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2/25</w:t>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B5B65">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00953F87" w:rsidRPr="000B5B65">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00953F87">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
-[...6 lines deleted...]
-              <w:t>Initial release</w:t>
+              <w:t>Update Category Manager Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08E75DCB" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="1034C9AF" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="6A797466" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="73BB169B" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="40131F3C" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="3DE4B0E3" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="2E8018C9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="54C851E8" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="71F4C0C7" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="3DC81AD9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="5BFDAFF9" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="035C44E2" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="5F2853BE" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="061BB024" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="2B2EB590" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="0061066A" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="19F2705C" w14:textId="77777777" w:rsidR="0064148A" w:rsidRDefault="0064148A" w:rsidP="00D332F1"/>
     <w:p w14:paraId="7616055C" w14:textId="77777777" w:rsidR="005B059F" w:rsidRDefault="005B059F" w:rsidP="00CA5D6C">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F71D7BD" w14:textId="14163B13" w:rsidR="005B059F" w:rsidRDefault="00ED0182">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BCBF46A" w14:textId="77777777" w:rsidR="00B03625" w:rsidRDefault="00B03625" w:rsidP="00426815">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9165"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="00B03625" w:rsidSect="003E7DC2">
-          <w:headerReference w:type="default" r:id="rId14"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="550150400"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...3 lines deleted...]
-      </w:sdtEndPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="46FC1B32" w14:textId="3C7397EB" w:rsidR="005A21C6" w:rsidRDefault="005A21C6">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="66A941D8" w14:textId="1692BC42" w:rsidR="00101028" w:rsidRDefault="00903EEC">
+        <w:p w14:paraId="41491F09" w14:textId="28E09265" w:rsidR="0030667E" w:rsidRDefault="00903EEC">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:vanish w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00720489">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidR="00003C5E" w:rsidRPr="00720489">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00720489">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc211957511" w:history="1">
-            <w:r w:rsidR="00101028" w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569071" w:history="1">
+            <w:r w:rsidR="0030667E" w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Contract User Guide PRF86: Advertising, Marketing &amp; Event Planning Services</w:t>
             </w:r>
-            <w:r w:rsidR="00101028">
+            <w:r w:rsidR="0030667E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00101028">
+            <w:r w:rsidR="0030667E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00101028">
+            <w:r w:rsidR="0030667E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957511 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569071 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00101028">
+            <w:r w:rsidR="0030667E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00101028">
+            <w:r w:rsidR="0030667E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00101028">
+            <w:r w:rsidR="0030667E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00101028">
+            <w:r w:rsidR="0030667E">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="064FEFD6" w14:textId="21CC87A3" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="2D388339" w14:textId="6A976631" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957512" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569072" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957512 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569072 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43B09B97" w14:textId="41118405" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="6C0EEB36" w14:textId="06A2B211" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957513" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569073" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957513 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569073 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="694DC832" w14:textId="7312CDF2" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="136257BA" w14:textId="5411DEC3" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957514" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569074" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Benefits and Cost Savings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957514 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569074 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="680605EC" w14:textId="77175D14" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="3ECC3DA2" w14:textId="0E02D1A3" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957515" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569075" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957515 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569075 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A1E0DD1" w14:textId="7181EF84" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="3C653922" w14:textId="7BD908A3" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957516" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569076" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957516 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569076 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E04F805" w14:textId="2FF54CEF" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="124D998F" w14:textId="742A7319" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957517" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569077" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Who May Use the Contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957517 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569077 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1FABC3A4" w14:textId="27A571E0" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="4608AC03" w14:textId="44949DEC" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957518" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569078" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Pricing Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957518 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569078 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B7D2CBE" w14:textId="6F161677" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="55BBB73F" w14:textId="5549D184" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957519" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569079" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Quote Response and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957519 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569079 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C2A3769" w14:textId="78CC2358" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="1D71C2A8" w14:textId="34DA2026" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957520" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569080" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purchase Options</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957520 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569080 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A9C8E6F" w14:textId="021771D6" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="3045678C" w14:textId="1A4D4BC8" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957521" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569081" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957521 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569081 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1311299E" w14:textId="60BC27E8" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="71A22865" w14:textId="7AE72BFF" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957522" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569082" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Setting Up a COMMBUYS Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957522 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569082 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="14765E74" w14:textId="032672A0" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="74F48FEB" w14:textId="52EF2EC0" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957523" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569083" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Finding Contract Documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957523 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569083 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C1249A1" w14:textId="53F3EFCE" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="6542137E" w14:textId="2C3B6C6A" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957524" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569084" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Statement of Work (SOW) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957524 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569084 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="049F75E4" w14:textId="4DEA1422" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="32F2C2FC" w14:textId="664C1AB3" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957525" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569085" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Office (SDO) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957525 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569085 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="747A5B7B" w14:textId="07995EDE" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="262EFAD7" w14:textId="46705586" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957526" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569086" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957526 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569086 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="15146B9B" w14:textId="22E0F23A" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="7359D3E8" w14:textId="000042C5" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957527" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569087" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957527 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569087 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B70DEC4" w14:textId="26AD2CFE" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="58236843" w14:textId="2D52F877" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957528" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569088" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Subcontractors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957528 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569088 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="441EEDA7" w14:textId="13F6D848" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="6163AB47" w14:textId="5DC5C4C0" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957529" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569089" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Additional Discounts</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957529 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569089 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71900172" w14:textId="0520AFE2" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="47AEB3EF" w14:textId="077D7B03" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957530" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569090" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Emergency Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957530 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569090 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3C947431" w14:textId="1FBA790F" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="1439BC4E" w14:textId="2ACB4567" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957531" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569091" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957531 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569091 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="263A465B" w14:textId="03B57BDC" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="05F9C612" w14:textId="4D8F69B8" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957532" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569092" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Procurement Guidelines and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957532 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569092 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="24A9E0A2" w14:textId="6BD7D2EF" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="5A3049D3" w14:textId="144D8BA6" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957533" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569093" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Environmentally Preferable Products and Services (EPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957533 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569093 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="241B7CF2" w14:textId="6662A5EF" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="098D00B8" w14:textId="71B9CD9A" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957534" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569094" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MMARS) Users</w:t>
+              <w:t>Instructions for Massachusetts Management Accounting and Reporting System (MOSAIC) Users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957534 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569094 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D951E70" w14:textId="08996BD2" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="016136E3" w14:textId="38F6E3DE" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957535" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569095" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Vendor List and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957535 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569095 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CBD9650" w14:textId="61315CB4" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="0983641B" w14:textId="2EC3E73B" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957536" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569096" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>UNSPSC® for PRF86:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957536 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569096 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="403C5CEB" w14:textId="476CCD7B" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="10A417C9" w14:textId="5A5B14F7" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4598"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957537" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569097" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix: Detailed Scope of Categories</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957537 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569097 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66C585E6" w14:textId="774148D6" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="02312CF0" w14:textId="010C506B" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957538" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569098" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 1 -Web-Based, Social &amp; Emerging Media Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957538 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569098 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42AEC34A" w14:textId="374EECEF" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="3395A3C8" w14:textId="5221C486" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957539" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569099" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 2 - Creative Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957539 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569099 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4586B597" w14:textId="7B48EDA8" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="0EB8EE6A" w14:textId="7E014CBD" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957540" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569100" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 3 -Marketing Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957540 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569100 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BF1352D" w14:textId="1A168F60" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="679F1490" w14:textId="30FF42BE" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957541" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569101" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 4 -Event Planning &amp; Support Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957541 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569101 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F91D896" w14:textId="4F19A0DF" w:rsidR="00101028" w:rsidRDefault="00101028">
+        <w:p w14:paraId="5CE4B569" w14:textId="459B6ACB" w:rsidR="0030667E" w:rsidRDefault="0030667E">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc211957542" w:history="1">
-            <w:r w:rsidRPr="00614C28">
+          <w:hyperlink w:anchor="_Toc226569102" w:history="1">
+            <w:r w:rsidRPr="0028216E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Category 5 - Integrated Marketing Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc211957542 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc226569102 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="19525BC6" w14:textId="292ED925" w:rsidR="00903EEC" w:rsidRPr="00ED0182" w:rsidRDefault="00903EEC" w:rsidP="4E40AD63">
+        <w:p w14:paraId="19525BC6" w14:textId="4D105E40" w:rsidR="00903EEC" w:rsidRPr="00ED0182" w:rsidRDefault="00903EEC" w:rsidP="4E40AD63">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="4590"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00720489">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="4BCAF3C8" w14:textId="77777777" w:rsidR="00975D07" w:rsidRDefault="00975D07">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:sectPr w:rsidR="00975D07" w:rsidSect="00975D07">
-          <w:headerReference w:type="first" r:id="rId18"/>
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
+          <w:footerReference w:type="first" r:id="rId18"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="125" w:right="1152" w:bottom="1440" w:left="1152" w:header="864" w:footer="360" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76DCC826" w14:textId="3B8A9271" w:rsidR="003F26F2" w:rsidRDefault="13FE62E6" w:rsidP="00B21A5B">
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TIP: To return to the first page throughout this document, use Ctrl+home</w:t>
       </w:r>
       <w:r w:rsidRPr="4C2A9F3F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D66FF8">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_Toc194066592"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc194066592"/>
     </w:p>
     <w:p w14:paraId="0954B7C4" w14:textId="695E6010" w:rsidR="00E26E6E" w:rsidRDefault="00F65966" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc211957513"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc226569073"/>
       <w:r w:rsidRPr="00564A93">
         <w:lastRenderedPageBreak/>
         <w:t>Contract</w:t>
       </w:r>
       <w:r w:rsidR="00C0549D" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15B3F" w:rsidRPr="00633557">
         <w:t>Summary</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="633937D9" w14:textId="3F7BB0A0" w:rsidR="00046E46" w:rsidRPr="00633EA2" w:rsidRDefault="003E1132" w:rsidP="00815201">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD4551">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">PRF86 </w:t>
       </w:r>
       <w:r w:rsidR="00AD4551" w:rsidRPr="00AD4551">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3617,104 +3647,104 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For Master Contract Record, </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="00505933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="006324E1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Master Blanket Purchase Order (MBPO) with RFR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00505933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B3704B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA47DAA" w14:textId="77777777" w:rsidR="00EF0700" w:rsidRPr="008E5111" w:rsidRDefault="00EF0700" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc194066617"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc211957514"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc194066617"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226569074"/>
       <w:r w:rsidRPr="008E5111">
         <w:t xml:space="preserve">Benefits and </w:t>
       </w:r>
       <w:r w:rsidRPr="4E40AD63">
         <w:t>Cost</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5111">
         <w:t xml:space="preserve"> Savings</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="7375C5A9" w14:textId="559BCB5A" w:rsidR="00EF0700" w:rsidRPr="00A12C2C" w:rsidRDefault="00EF0700" w:rsidP="00EF0700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc188457898"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc188457898"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="008E5111">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prompt Pay Discount</w:t>
       </w:r>
       <w:r w:rsidR="002C516F" w:rsidRPr="008E5111">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="008E5111">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ability to negotiate additional volume discount</w:t>
       </w:r>
       <w:r w:rsidR="002C516F" w:rsidRPr="008E5111">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3940,57 +3970,57 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D6D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accessing a wide range of environmentally preferable products and services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E3E7FC" w14:textId="5F5EFCB9" w:rsidR="00F75989" w:rsidRDefault="008B7D4E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc194066593"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc211957515"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc194066593"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc226569075"/>
       <w:r>
         <w:t>Contract Categories</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="627C1184" w14:textId="2CFDBA23" w:rsidR="00A72844" w:rsidRPr="00A12C2C" w:rsidRDefault="00A72844" w:rsidP="008B7D4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12C2C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract includes </w:t>
       </w:r>
       <w:r w:rsidR="00E570AC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4295,56 +4325,56 @@
         <w:r w:rsidR="00720489" w:rsidRPr="00720489">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:iCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Appendix</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00720489">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FAB35B" w14:textId="024239D1" w:rsidR="005D20CA" w:rsidRDefault="005D20CA" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc226569076"/>
       <w:bookmarkStart w:id="13" w:name="_Toc194066595"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc211957516"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Contract Exclusions and Related Statewide Contracts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="668D4B08" w14:textId="495DD6F9" w:rsidR="00B956EB" w:rsidRPr="00B956EB" w:rsidRDefault="00B956EB" w:rsidP="00B956EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B956EB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The intent of the PRF86 statewide contract is to enable Eligible Entities to procure Professional Services for Advertising, Marketing &amp; Event Planning as specified in this RFR.  While some overlap with other existing statewide contracts is permitted (e.g., products bundled as part of a system purchase), items that are offered on Statewide Contracts (and any of the successor statewide contracts) with the primary use as listed below will be excluded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA90CE2" w14:textId="558469CA" w:rsidR="005D20CA" w:rsidRPr="002D216C" w:rsidRDefault="005D20CA" w:rsidP="005D20CA">
       <w:pPr>
         <w:rPr>
@@ -4456,63 +4486,63 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D216C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ITT – Information Technology – Telecommunications and Networking</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9CB97" w14:textId="480FE874" w:rsidR="005F7C01" w:rsidRPr="00DC5CC1" w:rsidRDefault="00B77AE5" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc194066594"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc211957517"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc194066594"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc226569077"/>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve">Who </w:t>
       </w:r>
       <w:r w:rsidR="008B1C4B">
         <w:t>May</w:t>
       </w:r>
       <w:r w:rsidRPr="000067FD">
         <w:t xml:space="preserve"> Use the Contract</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
-      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="2F421623" w14:textId="14254EBC" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F80200" w:rsidP="00F80200">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following </w:t>
       </w:r>
       <w:r w:rsidR="00F355B6" w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">is a complete list of the types of organizations generally allowed to use </w:t>
       </w:r>
       <w:r w:rsidR="00671BFA">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -4693,51 +4723,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public purchasing cooperatives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8B4229" w14:textId="058CC811" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="003C62B7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Non-profit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, UFR-certified organizations that are doing business with the Commonwealth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5575D2F8" w14:textId="4BDF2708" w:rsidR="00F355B6" w:rsidRPr="003C62B7" w:rsidRDefault="00F355B6" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
@@ -4805,117 +4835,99 @@
     </w:p>
     <w:p w14:paraId="0B394519" w14:textId="3C7F7EE8" w:rsidR="00F355B6" w:rsidRDefault="00F355B6" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C62B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other entities when designated in writing by the State Purchasing Agent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3A806F" w14:textId="77777777" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc194066597"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc211957518"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc194066597"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc226569078"/>
       <w:r>
         <w:t>Pricing Options</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="155DFCC4" w14:textId="3B04FF5C" w:rsidR="00F35A63" w:rsidRPr="00D62C5E" w:rsidRDefault="00E84D04" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D62C5E">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B4434" w:rsidRPr="00D62C5E">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Purchases made through this contract will be direct outright purchases. All elements of the project’s creation </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Commonwealth funds are owned by the Commonwealth except where prior ownership has been established. Commonwealth departments should be made aware of such exceptions. </w:t>
+        <w:t xml:space="preserve">Purchases made through this contract will be direct outright purchases. All elements of the project’s creation through the use of Commonwealth funds are owned by the Commonwealth except where prior ownership has been established. Commonwealth departments should be made aware of such exceptions. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D62C5E">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The various pricing options are outlined as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B6A7E5" w14:textId="5746308B" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk193714773"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk193714773"/>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidR="00027B4E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Price</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
@@ -4937,51 +4949,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">iles </w:t>
       </w:r>
       <w:r w:rsidR="00027B4E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessible</w:t>
       </w:r>
       <w:r w:rsidR="00DE572F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00DE572F" w:rsidRPr="005B5DD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>HERE</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> through public view in COMMBUYS; therefore, buyers </w:t>
       </w:r>
       <w:r w:rsidR="004C3029">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
@@ -4996,51 +5008,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Price File</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> and vendor catalogs without sign</w:t>
       </w:r>
       <w:r w:rsidR="00333FC6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC75FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> into a COMMBUYS account.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="233BE652" w14:textId="1131E5B3" w:rsidR="00071BD4" w:rsidRPr="004E70A9" w:rsidRDefault="000A5DAA" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E70A9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project Pricing</w:t>
       </w:r>
       <w:r w:rsidR="00F35A63" w:rsidRPr="004E70A9">
         <w:rPr>
           <w:b/>
@@ -5305,58 +5317,58 @@
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Regardless of the type/category of bid response, all vendors must include the number of edits or corrections allowed without an additional charge and what the charge will be after that level is reached. These changes are known as Artists Adjustments, AA’s, Edits, Corrections, Changes, etc., but the vendor’s response to the SOW must be clear. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776239B0" w14:textId="77777777" w:rsidR="00E411B8" w:rsidRDefault="00E411B8" w:rsidP="00F35A63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E411B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buying Power: relates to the media buying relationship that a vendor has within the communication market which Commonwealth entities may benefit from by receiving greater discounts and savings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6DD92B" w14:textId="074255D2" w:rsidR="00F35A63" w:rsidRDefault="00F35A63" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Quote_Response_and"/>
+      <w:bookmarkStart w:id="19" w:name="_Quote_Response_and"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc226569079"/>
       <w:bookmarkStart w:id="21" w:name="_Toc194066598"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc211957519"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:t>Quote Response and Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="379A6A51" w14:textId="32885CC3" w:rsidR="00614844" w:rsidRDefault="00614844" w:rsidP="003F5278">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00614844">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers must solicit quotes when using this contract.</w:t>
       </w:r>
       <w:r w:rsidR="003F5278">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5657,99 +5669,99 @@
       <w:r w:rsidR="001F086C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E5BF85" w14:textId="11D2BC1C" w:rsidR="008511BC" w:rsidRPr="008511BC" w:rsidRDefault="008511BC" w:rsidP="008511BC">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008511BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For a full description of how to complete a quote in COMMBUYS visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="004167A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Job Aids for Buyers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008511BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> webpage, and select</w:t>
       </w:r>
       <w:r w:rsidR="00C9334D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="008511BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The COMMBUYS Purchase Orders section and choose the How to Make a Statewide Contract Purchase in COMMBUYS job aid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45336D7C" w14:textId="04C58DEE" w:rsidR="00ED723A" w:rsidRDefault="00ED723A" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc194066596"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc211957520"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc194066596"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc226569080"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Purchase</w:t>
       </w:r>
       <w:r w:rsidR="00BC5DEA" w:rsidRPr="00564A93">
         <w:t xml:space="preserve"> Options</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="49D982C2" w14:textId="1417A253" w:rsidR="006812FE" w:rsidRPr="003B0898" w:rsidRDefault="006812FE" w:rsidP="0098057D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006812FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The purchase options identified below are the only acceptable options that may be used in this contract:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CD568C" w14:textId="6D0635EF" w:rsidR="00A9060E" w:rsidRPr="0014551C" w:rsidRDefault="00CA7992" w:rsidP="008A72A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -5764,69 +5776,51 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00F27D29" w:rsidRPr="00C27626">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>irect, outright purchases</w:t>
       </w:r>
       <w:r w:rsidR="00D127E0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="00D127E0" w:rsidRPr="00D127E0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">All elements of the project’s creation </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Commonwealth funds are owned by the Commonwealth except where prior ownership has been established. Commonwealth departments should be made aware of such exceptions.</w:t>
+        <w:t>All elements of the project’s creation through the use of Commonwealth funds are owned by the Commonwealth except where prior ownership has been established. Commonwealth departments should be made aware of such exceptions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35658EC8" w14:textId="46280584" w:rsidR="008A72A3" w:rsidRPr="003B0898" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quote Solicitation:</w:t>
       </w:r>
@@ -6039,51 +6033,51 @@
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Refer to</w:t>
       </w:r>
       <w:r w:rsidR="00A9060E" w:rsidRPr="003B0898">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidR="00A9060E" w:rsidRPr="003B0898">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>How to Request Quotes from Vendors on Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A9060E" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A9060E" w:rsidRPr="003B0898">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -6182,51 +6176,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0023E606" w14:textId="142960D3" w:rsidR="00435DA6" w:rsidRPr="003B0898" w:rsidRDefault="00E0296F" w:rsidP="00064A76">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0296F">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For a description of how to complete this purchase in COMMBUYS, visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="003D57E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Job Aids for Buyers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D0CC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0296F">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
@@ -6268,100 +6262,128 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0296F">
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purchase in COMMBUYS or one of the quick reference guides.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740C9D60" w14:textId="77777777" w:rsidR="00A9060E" w:rsidRPr="003B0898" w:rsidRDefault="00A9060E" w:rsidP="00A9060E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B11B24D" w14:textId="284CB1C5" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
+    <w:p w14:paraId="2B11B24D" w14:textId="1FEEEE02" w:rsidR="008A72A3" w:rsidRDefault="008A72A3" w:rsidP="009F6189">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0898">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> MMARS and COMMBUYS do not interface. Payment request and invoice must be reported in both MMARS and COMMBUYS.</w:t>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidR="005742FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS do not interface. Payment request and invoice must be reported in both M</w:t>
+      </w:r>
+      <w:r w:rsidR="005742FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0898">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and COMMBUYS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DCABB5" w14:textId="77777777" w:rsidR="00CA5D6C" w:rsidRDefault="00CA5D6C" w:rsidP="009F6189">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14E32EE5" w14:textId="593D2531" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00FE302E" w:rsidP="00CF49FE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Extend_Beyond_(Performance"/>
+      <w:bookmarkStart w:id="24" w:name="_Extend_Beyond_(Performance"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc226569081"/>
       <w:bookmarkStart w:id="26" w:name="_Toc194066599"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc211957521"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t>Extend Beyond (Performance and Payment That Goes Beyond Contract End Date)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="001A489C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="19A07CFA" w14:textId="7D3EAF66" w:rsidR="00264128" w:rsidRPr="00136C46" w:rsidRDefault="00590190" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For extend beyond, t</w:t>
       </w:r>
       <w:r w:rsidR="00264128" w:rsidRPr="00136C46">
@@ -6404,111 +6426,95 @@
       <w:r w:rsidRPr="00505FB0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The initial term of this Contract is five (5) years and six (6) months. This Contract has no options to renew so the maximum possible contract duration is five (5) years and six (6) months.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6A3D7B" w14:textId="24AC76D7" w:rsidR="00E21DF2" w:rsidRPr="007700CF" w:rsidRDefault="007700CF" w:rsidP="007700CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007700CF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is the intent of the SST that the contract that will replace PRF86 will go into effect 6 (six) months prior to PRF86’s termination date </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> enable Eligible Entities to transition to the new statewide contract.</w:t>
+        <w:t>It is the intent of the SST that the contract that will replace PRF86 will go into effect 6 (six) months prior to PRF86’s termination date in order to enable Eligible Entities to transition to the new statewide contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70EA506D" w14:textId="2172A8EB" w:rsidR="00FE302E" w:rsidRPr="00136C46" w:rsidRDefault="00BC2619" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No new agreements, including leases, rentals, or service contracts, may be made after the contract's expiration</w:t>
       </w:r>
       <w:r w:rsidR="00D129F4" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0288325A" w14:textId="32D6FF57" w:rsidR="000067FD" w:rsidRPr="000067FD" w:rsidRDefault="000067FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc211957522"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc226569082"/>
       <w:r>
         <w:t xml:space="preserve">Setting Up a </w:t>
       </w:r>
       <w:r w:rsidRPr="00633557">
         <w:t>COMMBUYS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Account</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="78CB2CA0" w14:textId="1B4D9B57" w:rsidR="000B5F54" w:rsidRDefault="000B5F54" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">COMMBUYS is the Commonwealth of Massachusetts' e-procurement platform, serving as a central marketplace for state agencies </w:t>
       </w:r>
       <w:r w:rsidR="00FE3CAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and other Eligible Entities </w:t>
       </w:r>
@@ -6571,51 +6577,51 @@
       <w:r w:rsidR="00124E63" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It aims to streamline the purchasing process, ensuring transparency</w:t>
       </w:r>
       <w:r w:rsidR="00E93701">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00124E63" w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>efficiency in the procurement process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370E26D7" w14:textId="34F4D0F6" w:rsidR="0082614B" w:rsidRPr="00136C46" w:rsidRDefault="0082614B" w:rsidP="00FE302E">
+    <w:p w14:paraId="370E26D7" w14:textId="2363188E" w:rsidR="0082614B" w:rsidRPr="00136C46" w:rsidRDefault="0082614B" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For Executive Agencies, COMMBUYS is required. </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Per </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
@@ -6652,59 +6658,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ontracts (SWCs) for the purchase of products and services. </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To set up a COMMBUYS buyer account or to update an existing agency account, the buyers must contact the COMMBUYS Help Desk at: (888)-627-8283 or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00136C46">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00DD341A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>OSDhelpdesk@mass.gov</w:t>
+          <w:t>OSD Help Desk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E6D23F5" w14:textId="74989048" w:rsidR="006C26B7" w:rsidRPr="00136C46" w:rsidRDefault="0005780F" w:rsidP="00FE302E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6742,56 +6748,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00DF3644">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed purchasing choices. Eligible entities should follow their internal guidelines for COMMBUYS use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DC6409" w14:textId="58CA8183" w:rsidR="004B6469" w:rsidRDefault="00AB211E" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc226569083"/>
       <w:bookmarkStart w:id="29" w:name="_Toc194066601"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc211957523"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t>Finding Contract Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00AB211E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="782F9C76" w14:textId="247790D6" w:rsidR="00AF445B" w:rsidRPr="00136C46" w:rsidRDefault="00D2137A" w:rsidP="00AF445B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers </w:t>
       </w:r>
       <w:r w:rsidR="00E3202F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
@@ -6943,51 +6949,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D67533E" w14:textId="52E10B6E" w:rsidR="00AB211E" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00AB211E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="00136C46">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>COMMBUYS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">home page, enter </w:t>
@@ -7113,51 +7119,51 @@
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MBPOs</w:t>
       </w:r>
       <w:r w:rsidR="00837172" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB211E" w:rsidRPr="00136C46">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information opens in a table format. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5DE19C" w14:textId="3575CF5F" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
+    <w:p w14:paraId="6C5DE19C" w14:textId="2CDAD7DB" w:rsidR="00EF6BEA" w:rsidRPr="00136C46" w:rsidRDefault="00AB211E" w:rsidP="00F329F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">To view </w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
@@ -7168,159 +7174,168 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>associated</w:t>
       </w:r>
       <w:r w:rsidR="006219BA" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">contract documents, under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Blanket #</w:t>
-[...85 lines deleted...]
-      <w:r w:rsidRPr="00136C46">
+        <w:t xml:space="preserve">Blanket </w:t>
+      </w:r>
+      <w:r w:rsidR="005742FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Agency Attachments</w:t>
+        <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve"> column, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF04CB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>select</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14A44" w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Purchase Order (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PO</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3369B" w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> link. </w:t>
+      </w:r>
+      <w:r w:rsidR="0002260E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001E44D0" w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MBPO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opens for the selected PO and the attachments </w:t>
+      </w:r>
+      <w:r w:rsidR="000F68FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be found in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Agency Attachments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136C46">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Vendor Attachments</w:t>
       </w:r>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C20135" w14:textId="06FEBB1C" w:rsidR="00AB211E" w:rsidRPr="00E31AA3" w:rsidRDefault="00D618B6" w:rsidP="00D17040">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -7344,76 +7359,76 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within the Master Contract Record. Access them directly by </w:t>
       </w:r>
       <w:r w:rsidR="00CF04CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select</w:t>
       </w:r>
       <w:r w:rsidR="00242AC9" w:rsidRPr="00D17040">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ing </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00623EBA" w:rsidRPr="008A7D2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Master Blanket Purchase Order PO-26-1080-OSD03-SRC3-37156</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001B46C7" w:rsidRPr="008A7D2B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C055FEA" w14:textId="22A0D38B" w:rsidR="0011136C" w:rsidRDefault="0011136C" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc211957524"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc226569084"/>
       <w:r w:rsidRPr="0011136C">
         <w:t>Statement of Work (SOW) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="0011136C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7845E053" w14:textId="01B7B6B9" w:rsidR="0011136C" w:rsidRPr="00136C46" w:rsidRDefault="0011136C" w:rsidP="0011136C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00677B85" w:rsidRPr="00136C46">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
@@ -7423,51 +7438,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">uyers must complete a detailed SOW when soliciting </w:t>
       </w:r>
       <w:r w:rsidRPr="008028C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quotes</w:t>
       </w:r>
       <w:r w:rsidR="008028C7" w:rsidRPr="008028C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> located </w:t>
       </w:r>
       <w:r w:rsidR="008E4202" w:rsidRPr="008028C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="008E4202" w:rsidRPr="000D5D8A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Master Contract Record MBPO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E4202" w:rsidRPr="008028C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the</w:t>
       </w:r>
       <w:r w:rsidR="008E4202" w:rsidRPr="008028C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Attachments</w:t>
       </w:r>
@@ -7645,116 +7660,116 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Detailed budget</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45EA00A8" w14:textId="77777777" w:rsidR="0024729E" w:rsidRPr="00136C46" w:rsidRDefault="0024729E" w:rsidP="008F4357">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Estimated total costs </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D281003" w14:textId="77777777" w:rsidR="0024729E" w:rsidRPr="00136C46" w:rsidRDefault="0024729E" w:rsidP="008F4357">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Number of staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531A1D85" w14:textId="44FB1AE8" w:rsidR="0024729E" w:rsidRPr="0024729E" w:rsidRDefault="0024729E" w:rsidP="008F4357">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00136C46">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rate(s) per hour</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC0800" w14:textId="68AFCE52" w:rsidR="003813D4" w:rsidRPr="00B6218B" w:rsidRDefault="003813D4" w:rsidP="000D7FAE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc201925128"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc211957525"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc201925128"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc226569085"/>
       <w:r w:rsidRPr="00B6218B">
         <w:t xml:space="preserve">Supplier Diversity </w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>Office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (SD</w:t>
       </w:r>
       <w:r w:rsidR="006C2DAB">
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:t>) Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="668BC85C" w14:textId="6CF9E2B5" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="003813D4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00EA4D16">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -7778,51 +7793,51 @@
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Executive Departments </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> use diverse and small businesses to the extent possible based on contract terms, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Supplier Diversity Office (SDO)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and departmental policies, laws, and regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C47129" w14:textId="7E2B5CCC" w:rsidR="00D16914" w:rsidRDefault="00D16914" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -7857,51 +7872,51 @@
         </w:rPr>
         <w:t>f Work (SOWs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763DAE00" w14:textId="685BF2A0" w:rsidR="00A31A6A" w:rsidRDefault="00A4039E" w:rsidP="003813D4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A4039E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Operational Services Division (OSD) provides a list of SDO businesses through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Statewide Contract Index</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A4039E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000B307C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Refer to</w:t>
@@ -7935,55 +7950,55 @@
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and SBPP)</w:t>
       </w:r>
       <w:r w:rsidR="0031019F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab on the index (scroll to view the tab).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F758EA" w14:textId="3A242519" w:rsidR="00CF5EB3" w:rsidRDefault="00DD5236" w:rsidP="00CF5EB3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc211957526"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc226569086"/>
       <w:r w:rsidRPr="00DD5236">
         <w:t>Supplier Diversity Program (SDP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="57E6AF7E" w14:textId="23FD8D57" w:rsidR="00DD5236" w:rsidRDefault="00DD5236" w:rsidP="00DD5236">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD5236">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7774F470" w14:textId="24C50C07" w:rsidR="007002E9" w:rsidRDefault="007002E9" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8012,51 +8027,51 @@
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r w:rsidR="008E179F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Best Value Evaluation of SDP Plan Forms: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B925288" w14:textId="2C8CC15C" w:rsidR="003813D4" w:rsidRDefault="003813D4" w:rsidP="009E2D17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -8094,55 +8109,55 @@
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Vendor" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>vendor list</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3086F60C" w14:textId="140E70D3" w:rsidR="00A2036A" w:rsidRDefault="007418B6" w:rsidP="007418B6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc211957527"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc226569087"/>
       <w:r w:rsidRPr="007418B6">
         <w:t>Small Business Purchasing Program (SBPP) Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="07859058" w14:textId="229DACA8" w:rsidR="007418B6" w:rsidRDefault="003C6101" w:rsidP="007418B6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C6101">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please view the following guidelines:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B1D11BB" w14:textId="5E52330C" w:rsidR="003C6101" w:rsidRDefault="003C6101" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8169,51 +8184,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>refer to</w:t>
       </w:r>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" w:history="1">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:tooltip="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" w:history="1">
         <w:r w:rsidRPr="008F629C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Best Value Evaluation of Responses to Small Procurements: A Guide for Strategic Sourcing Teams</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008F629C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE73878" w14:textId="685C5905" w:rsidR="008F629C" w:rsidRPr="003C6101" w:rsidRDefault="00ED6956" w:rsidP="003C6101">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
@@ -8244,98 +8259,98 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> table in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2D17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SDO Certification Type</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED6956">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C87046" w14:textId="4EB80C12" w:rsidR="00B41726" w:rsidRDefault="00DB33F1" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc226569088"/>
       <w:bookmarkStart w:id="36" w:name="_Toc194066607"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc211957528"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Subcontractor</w:t>
       </w:r>
       <w:r w:rsidR="000E3C80" w:rsidRPr="003066B4">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidR="004D3A5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="477867D8" w14:textId="7C605950" w:rsidR="000E3C80" w:rsidRDefault="000E3C80" w:rsidP="000E3C80">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The awarded vendor’s use of subcontractors is subject to the provisions of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth’s Terms and Conditions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Standard Contract Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as well as other applicable terms of this </w:t>
       </w:r>
       <w:r w:rsidR="005C457B" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Statewide Contract (</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
@@ -8495,57 +8510,57 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00896AB1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The PRF75 Contract User Guide will provide a list, updated from time to time, identifying its awarded vendors and the specific services that may be obtained</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B09715" w14:textId="22183C37" w:rsidR="006659DA" w:rsidRDefault="00F52DB7" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc194066611"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc211957529"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc194066611"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc226569089"/>
       <w:r>
         <w:t>Additional Discounts</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="5722884C" w14:textId="2C86CC2C" w:rsidR="00F52DB7" w:rsidRPr="009E12A3" w:rsidRDefault="000157ED" w:rsidP="00F52DB7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors in this statewide contract offer the following discounts, which </w:t>
       </w:r>
       <w:r w:rsidR="00187389">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
@@ -8618,51 +8633,51 @@
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
       <w:r w:rsidR="006A0936">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">percentage </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>discount given to the buyer if the invoice is paid within a specified time, in accordance with the</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Commonwealth’s Bill Paying Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9FFCE7" w14:textId="510A4AD2" w:rsidR="00BC6254" w:rsidRPr="00F55F96" w:rsidRDefault="006A37A2" w:rsidP="00BC6254">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
@@ -8699,196 +8714,196 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vendors are required to pass third-party discounts through to the contract </w:t>
       </w:r>
       <w:r w:rsidR="00C949CD" w:rsidRPr="006A37A2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>user;</w:t>
       </w:r>
       <w:r w:rsidRPr="006A37A2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> this applies to any commission that the Awarded Vendors are paid as well.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A76A16" w14:textId="29A77A73" w:rsidR="004553D2" w:rsidRPr="00C50D01" w:rsidRDefault="00280EC3" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc194066612"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc211957530"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc194066612"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc226569090"/>
       <w:r w:rsidRPr="003066B4">
         <w:t>Emergency Services</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
-      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="087026AC" w14:textId="4B074EB0" w:rsidR="00280EC3" w:rsidRPr="009E12A3" w:rsidRDefault="00280EC3" w:rsidP="00280EC3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors on this contract may be required to provide products or services in cases of statewide emergencies</w:t>
       </w:r>
       <w:r w:rsidR="00497BD7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007A7E73">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The</w:t>
       </w:r>
       <w:r w:rsidR="00003B08">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="00003B08" w:rsidRPr="00003B08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>801 CMR 21.05(3)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00003B08">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">defines emergency for procurement purposes. Visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="009E12A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Emergency Response Supplies, Services and Equipment Contact Information for Statewide Contracts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> list for emergency services related to this contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2BA003" w14:textId="1E68B3FE" w:rsidR="00177A06" w:rsidRDefault="00177A06" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc194066614"/>
-      <w:bookmarkStart w:id="43" w:name="_Toc211957531"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc194066614"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc226569091"/>
       <w:r w:rsidRPr="00564A93">
         <w:t>Vendor Performance</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
-      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="56E5F7E6" w14:textId="48BF78A9" w:rsidR="00177A06" w:rsidRPr="009E12A3" w:rsidRDefault="00F0752D" w:rsidP="00177A06">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0752D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key points concerning vendor performance are outlined below</w:t>
       </w:r>
       <w:r w:rsidR="000E7EC0" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAD9AC7" w14:textId="51698A83" w:rsidR="00FE1EB2" w:rsidRPr="009E12A3" w:rsidRDefault="00A36AA5" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide actionable feedback on vendors for this contract to optimize performance </w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="00387453" w:rsidRPr="001F178A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurated Platform</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00387453" w:rsidRPr="00A36AA5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00387453">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C4CD8">
         <w:rPr>
@@ -8985,144 +9000,155 @@
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
       <w:r w:rsidR="00B94333">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>licable</w:t>
       </w:r>
       <w:r w:rsidR="00E8347B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> vendor listed.</w:t>
       </w:r>
       <w:r w:rsidR="00116495">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F3CD7E" w14:textId="0BD862FC" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="00F50710">
+    <w:p w14:paraId="12F3CD7E" w14:textId="2F9CEE91" w:rsidR="0060320F" w:rsidRPr="009E12A3" w:rsidRDefault="0060320F" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Buyers are encouraged to reach out to the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="004F6F66">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00035EDF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
-[...9 lines deleted...]
-      <w:r w:rsidR="00A119A8">
+      <w:r w:rsidR="00D15BA9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId41" w:history="1">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00A119A8" w:rsidRPr="00A119A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Hayley Lebert</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00D15BA9">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00035EDF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00815ABF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15BA9">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="00815ABF" w:rsidRPr="00815ABF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Tim Kennedy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00815ABF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if vendors are not meeting their contractual obligations and buyers may be surveyed for vendor performance feedback.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEB944D" w14:textId="2C0339E6" w:rsidR="00EF1817" w:rsidRPr="009E12A3" w:rsidRDefault="00423FB0" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9348,51 +9374,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors</w:t>
       </w:r>
       <w:r w:rsidR="00471474" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> must meet all contractual requirements throughout the life of the contract, including requirements for timely and accurate report submission, to remain in good standing under the contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679A8D86" w14:textId="77777777" w:rsidR="00323237" w:rsidRPr="00323237" w:rsidRDefault="00323237" w:rsidP="00323237">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc194066615"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc194066615"/>
       <w:r w:rsidRPr="00323237">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsiveness to bids to which they have been invited to submit a response</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F343FB9" w14:textId="77777777" w:rsidR="00323237" w:rsidRPr="00323237" w:rsidRDefault="00323237" w:rsidP="00323237">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323237">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9416,51 +9442,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ability to remain current on administrative fees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F075FFC" w14:textId="77777777" w:rsidR="00323237" w:rsidRPr="00323237" w:rsidRDefault="00323237" w:rsidP="00323237">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323237">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide details of their active work to encourage buyers to leave </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00323237">
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Procurated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00323237">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reviews</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78FA1AB1" w14:textId="77777777" w:rsidR="00323237" w:rsidRPr="00323237" w:rsidRDefault="00323237" w:rsidP="00323237">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9498,56 +9524,56 @@
     </w:p>
     <w:p w14:paraId="5B891A49" w14:textId="77777777" w:rsidR="00323237" w:rsidRPr="00323237" w:rsidRDefault="00323237" w:rsidP="00323237">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323237">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adherence to Project budget – 90%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4F3ADB" w14:textId="477EF2DC" w:rsidR="000E01B4" w:rsidRDefault="000E01B4" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc211957532"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc226569092"/>
       <w:r>
         <w:t>General Procurement Guidelines and Best Practices</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
-      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="6091B2E8" w14:textId="465D2E1E" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="000E01B4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For general procurement guidelines and best practices, follow these recommendations:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508955D5" w14:textId="6645E429" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9703,51 +9729,51 @@
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Payments for products or services provided must be paid </w:t>
       </w:r>
       <w:r w:rsidR="0059231F" w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>45 days per Massachusetts Bill Payment Policy, or sooner if applying Prompt Payment Discount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC49F8A" w14:textId="09E54BF8" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00F50710">
+    <w:p w14:paraId="3BC49F8A" w14:textId="6A10509F" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Buyers are not required to sign additional agreements with vendors that conflict with the Request for Response (RFR) Terms and Conditions</w:t>
       </w:r>
       <w:r w:rsidR="00ED285F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9788,78 +9814,97 @@
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Category Manager</w:t>
       </w:r>
       <w:r w:rsidR="004F6F66">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-[...9 lines deleted...]
-      <w:r w:rsidR="00042BAB">
+      <w:r w:rsidR="00BC718E">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00042BAB" w:rsidRPr="00A119A8">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00BC718E" w:rsidRPr="00A119A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Hayley Lebert</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00BC718E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC718E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="00BC718E" w:rsidRPr="00815ABF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Tim Kennedy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BC718E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00042BAB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for gui</w:t>
       </w:r>
       <w:r w:rsidR="00861069">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dance</w:t>
       </w:r>
       <w:r w:rsidRPr="009E12A3">
@@ -9874,63 +9919,63 @@
     <w:p w14:paraId="012945E2" w14:textId="77777777" w:rsidR="000E01B4" w:rsidRPr="009E12A3" w:rsidRDefault="000E01B4" w:rsidP="00F50710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E12A3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vendors must notify buyers of product substitutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287EE5A1" w14:textId="72903154" w:rsidR="00EF4D38" w:rsidRDefault="00EF4D38" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc194066618"/>
-      <w:bookmarkStart w:id="47" w:name="_Toc211957533"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc194066618"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc226569093"/>
       <w:r w:rsidRPr="00D40F23">
         <w:t xml:space="preserve">Environmentally Preferable Products </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidR="00C73C16">
         <w:t>and Services</w:t>
       </w:r>
       <w:r w:rsidR="000702C6">
         <w:t xml:space="preserve"> (EPPS)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidR="00131479">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C199F04" w14:textId="77777777" w:rsidR="00D70F66" w:rsidRPr="00D70F66" w:rsidRDefault="00D70F66" w:rsidP="00D70F66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D70F66">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts is committed to prioritizing and promoting Environmentally Preferable Products and Services in state contracts with both vendors and buyers and collaborating with businesses that embrace sustainable practices in their facilities and operations. Climate is a priority of the Commonwealth and awarded vendors will be required to provide additional reporting related to their business practices.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277D791B" w14:textId="54532EAB" w:rsidR="00D70F66" w:rsidRPr="00D70F66" w:rsidRDefault="00D70F66" w:rsidP="00941769">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9951,101 +9996,116 @@
         </w:rPr>
         <w:t xml:space="preserve"> Awarded vendors</w:t>
       </w:r>
       <w:r w:rsidR="00941769">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidR="00C84098">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70F66">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">required to provide OSD with specific climate and environmental data to meet the goals of Executive Order EO604: Establishing the Office of Climate Innovation and Resilience within the Office of the Governor. This includes collaborating with OSD to assist vendors to understand and meet the reporting requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E5311" w14:textId="10360EED" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
+    <w:p w14:paraId="401E5311" w14:textId="2046C7E1" w:rsidR="004C38FD" w:rsidRPr="002E2D42" w:rsidRDefault="004C38FD" w:rsidP="00633557">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Memorandum_of_Understanding"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkStart w:id="47" w:name="_Memorandum_of_Understanding"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc194066620"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc226569094"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="003066B4">
         <w:lastRenderedPageBreak/>
         <w:t>Instructions for</w:t>
       </w:r>
       <w:r w:rsidR="00BA483E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
-        <w:t>Massachusetts Management Accounting and Reporting System (MMARS)</w:t>
+        <w:t>Massachusetts Management Accounting and Reporting System (M</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6E70">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA483E" w:rsidRPr="00BA483E">
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003066B4">
         <w:t xml:space="preserve"> Users</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="6B85F581" w14:textId="271302A1" w:rsidR="00953F87" w:rsidRDefault="006F493B" w:rsidP="00CA5D6C">
+    <w:p w14:paraId="6B85F581" w14:textId="67A5014C" w:rsidR="00953F87" w:rsidRDefault="006F493B" w:rsidP="00CA5D6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">When placing orders with a contractor, </w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3" w:rsidRPr="00E006A5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6E70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> users </w:t>
       </w:r>
       <w:r w:rsidRPr="00075074">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -10063,207 +10123,240 @@
         <w:t>PRF86</w:t>
       </w:r>
       <w:r w:rsidR="008959D4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00BD68D3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>in the Agreement ID field in MMARS for encumbrances related to purchases from Statewide Contracts.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>in the Agreement ID field in M</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6E70">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00EC67F3" w:rsidRPr="00E006A5">
+        <w:t>OSAIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F493B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>MMARS</w:t>
+        <w:t xml:space="preserve"> for encumbrances related to purchases from Statewide Contracts.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC67F3" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> technical support and job aids to the Comptroller Help Desk </w:t>
-[...6 lines deleted...]
-        <w:t>at</w:t>
+        <w:t>Please address all inquiries regarding</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC67F3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC67F3" w:rsidRPr="00E006A5">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC6E70">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OSAIC</w:t>
       </w:r>
       <w:r w:rsidR="00EC67F3" w:rsidRPr="00D27BA2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 617-973-2468 or </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EC67F3" w:rsidRPr="00E006A5">
+        <w:t xml:space="preserve"> technical support and job aids to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="00EC67F3" w:rsidRPr="004C20CA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Comptroller.Info@mass.gov</w:t>
+          <w:t>Comptroller Help Desk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="51" w:name="_Contract_Summary"/>
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidR="00EC67F3" w:rsidRPr="00D27BA2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C20CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC67F3" w:rsidRPr="00D27BA2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0030667E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC67F3" w:rsidRPr="00D27BA2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>617-973-2468</w:t>
+      </w:r>
+      <w:r w:rsidR="0030667E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="22DD9A6F" w14:textId="77777777" w:rsidR="00CA5D6C" w:rsidRDefault="00CA5D6C" w:rsidP="00CA5D6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc194066623"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc211957535"/>
+      <w:bookmarkStart w:id="50" w:name="_Vendor_List_and"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc194066623"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc226569095"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00ED150D">
         <w:t xml:space="preserve">Vendor </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">List and </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED150D">
         <w:t>Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00B142B5">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7A5178" w14:textId="77777777" w:rsidR="00CA5D6C" w:rsidRPr="00842331" w:rsidRDefault="00CA5D6C" w:rsidP="00CA5D6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10230"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a list of current vendors their COMMBUYS ID Number, DBA, Contract Manager, Phone Number, Email, Categories Awarded, PPD Discount Percentages, SDP Commitments and SDO Certifications please refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="471D6F9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Master Contract Record</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> – Vendor Information Sheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31942476" w14:textId="77777777" w:rsidR="00CA5D6C" w:rsidRPr="000538F4" w:rsidRDefault="00CA5D6C" w:rsidP="00CA5D6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc211957536"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc226569096"/>
       <w:r w:rsidRPr="000538F4">
         <w:t xml:space="preserve">UNSPSC® for </w:t>
       </w:r>
       <w:r>
         <w:t>PRF86</w:t>
       </w:r>
       <w:r w:rsidRPr="000538F4">
         <w:t>:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="000538F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B47A1BB" w14:textId="6767A251" w:rsidR="00CA5D6C" w:rsidRPr="00E006A5" w:rsidRDefault="00CA5D6C" w:rsidP="00CA5D6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>80</w:t>
       </w:r>
@@ -10642,78 +10735,78 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6EDC7375" w14:textId="77777777" w:rsidR="00CA5D6C" w:rsidRDefault="00CA5D6C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE6D1B4" w14:textId="4843DF5B" w:rsidR="00A577F7" w:rsidRPr="00CA5D6C" w:rsidRDefault="00A577F7" w:rsidP="00720489">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc211957537"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc226569097"/>
       <w:r w:rsidRPr="00CA5D6C">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix: Detailed Scope of Categories</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00CA5D6C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26539631" w14:textId="2BDFA5C2" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00720489">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc211957538"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc226569098"/>
       <w:r w:rsidRPr="00903EEC">
         <w:t>Category 1 -Web-Based, Social &amp; Emerging Media Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="6FB58C45" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00953F87">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Services Include but are not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E490CA" w14:textId="77777777" w:rsidR="00A577F7" w:rsidRDefault="00953F87" w:rsidP="00D76662">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -10760,55 +10853,55 @@
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A577F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any other emerging media platform</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D36D34" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00720489">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc211957539"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc226569099"/>
       <w:r w:rsidRPr="00903EEC">
         <w:t>Category 2 - Creative Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="45114466" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00953F87">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Services Include but are not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4279D518" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00D76662">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -10858,55 +10951,55 @@
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Video Production</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E08D134" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00720489">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc211957540"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc226569100"/>
       <w:r w:rsidRPr="00903EEC">
         <w:t>Category 3 -Marketing Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="134EB1CD" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00953F87">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Services Include but are not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D07CD41" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00D76662">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -10979,55 +11072,55 @@
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Media Planning, buying and monitoring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03300F29" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00720489">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc211957541"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc226569101"/>
       <w:r w:rsidRPr="00903EEC">
         <w:t>Category 4 -Event Planning &amp; Support Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="65C2557C" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00953F87">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Services Include but are not limited to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B565BB9" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00D76662">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -11123,116 +11216,132 @@
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Audio/Visual Support/Equipment Rental/Setup</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CDC99F" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00720489">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc211957542"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc226569102"/>
       <w:r w:rsidRPr="00903EEC">
         <w:lastRenderedPageBreak/>
         <w:t>Category 5 - Integrated Marketing Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="6EBCAB8E" w14:textId="77777777" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00953F87">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Integrated Marketing Services Category is broad in scope so that departments can develop scopes of work that may require a variety of services offered under this contract. Must include services offered under Categories one (1) through four (4), above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CE39810" w14:textId="6BC99180" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00953F87">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">On a project-by-project basis, additional and related services offered through one or more of the 5 Categories under the awarded contract for PRF86 RFR may include, but are not limited to, the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224D958D" w14:textId="54DFA1E7" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00D76662">
+    <w:p w14:paraId="224D958D" w14:textId="07719623" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00D76662">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Strategic planning assistance in establishing goals and strategies and help to structure on-going marketing </w:t>
+        <w:t xml:space="preserve">Strategic planning assistance in establishing goals and strategies and </w:t>
+      </w:r>
+      <w:r w:rsidR="00325698" w:rsidRPr="00903EEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>helping</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903EEC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to structure on-going marketing </w:t>
       </w:r>
       <w:r w:rsidR="002D357E" w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>programs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156EFFBE" w14:textId="65A6AF93" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00D76662">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
@@ -11343,118 +11452,82 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>advertising.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D6A648" w14:textId="16EAC9CF" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00D76662">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide a regular schedule of media buys for approval by the hiring entity prior to any media buy </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00903EEC">
+        <w:t xml:space="preserve">Provide a regular schedule of media buys for approval by the hiring entity prior to any media buy actually </w:t>
+      </w:r>
+      <w:r w:rsidR="002D357E" w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">actually </w:t>
-[...16 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>occurring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B5E530" w14:textId="43F2BD90" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00D76662">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Develop and implement a post media buy evaluation and reporting methodology </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> provide the hiring entity with the success level for each </w:t>
+        <w:t xml:space="preserve">Develop and implement a post media buy evaluation and reporting methodology in order to provide the hiring entity with the success level for each </w:t>
       </w:r>
       <w:r w:rsidR="002D357E" w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>buy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22260B6D" w14:textId="23673798" w:rsidR="00953F87" w:rsidRPr="00903EEC" w:rsidRDefault="00953F87" w:rsidP="00D76662">
       <w:pPr>
         <w:pStyle w:val="HeadText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
@@ -11827,134 +11900,133 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00903EEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Securing Services needed to conduct a campaign or convention type of event, such as photographers and/ or videographers, audio/visual support, equipment rental/setup, decorating services and non-construction electrical services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25832A3D" w14:textId="0E73AEAE" w:rsidR="00931DF2" w:rsidRPr="002E58BD" w:rsidRDefault="00931DF2" w:rsidP="001D5A23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00931DF2" w:rsidRPr="002E58BD" w:rsidSect="00CA5D6C">
-      <w:footerReference w:type="first" r:id="rId47"/>
+      <w:footerReference w:type="first" r:id="rId46"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="864" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72B153D1" w14:textId="77777777" w:rsidR="0065077E" w:rsidRDefault="0065077E" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="2A8E0888" w14:textId="77777777" w:rsidR="00B77F17" w:rsidRDefault="00B77F17" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E95F35" w14:textId="77777777" w:rsidR="0065077E" w:rsidRDefault="0065077E"/>
+    <w:p w14:paraId="25EA2439" w14:textId="77777777" w:rsidR="00B77F17" w:rsidRDefault="00B77F17"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7408C67B" w14:textId="77777777" w:rsidR="0065077E" w:rsidRDefault="0065077E" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="17441CEC" w14:textId="77777777" w:rsidR="00B77F17" w:rsidRDefault="00B77F17" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB364FB" w14:textId="77777777" w:rsidR="0065077E" w:rsidRDefault="0065077E"/>
+    <w:p w14:paraId="2B163678" w14:textId="77777777" w:rsidR="00B77F17" w:rsidRDefault="00B77F17"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="57509E2A" w14:textId="77777777" w:rsidR="0065077E" w:rsidRDefault="0065077E">
+    <w:p w14:paraId="0A04401E" w14:textId="77777777" w:rsidR="00B77F17" w:rsidRDefault="00B77F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -12991,73 +13063,73 @@
         </w:rPr>
         <w:t xml:space="preserve">www.mass.gov/osd </w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="003E118F">
       <w:rPr>
         <w:color w:val="2E368F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>| TDD: (617) 727 - 2716 | Twitter: @Mass_OSD | Fax: (617) 727 - 4527</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D920BE9" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6" w:rsidP="4C2A9F3F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="76DFCE92" w14:textId="77777777" w:rsidR="005851F6" w:rsidRDefault="005851F6"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06F49F0A" w14:textId="77777777" w:rsidR="0065077E" w:rsidRDefault="0065077E" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="745260F6" w14:textId="77777777" w:rsidR="00B77F17" w:rsidRDefault="00B77F17" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7185E639" w14:textId="77777777" w:rsidR="0065077E" w:rsidRDefault="0065077E"/>
+    <w:p w14:paraId="175EADFD" w14:textId="77777777" w:rsidR="00B77F17" w:rsidRDefault="00B77F17"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3749C430" w14:textId="77777777" w:rsidR="0065077E" w:rsidRDefault="0065077E" w:rsidP="00BA4C0C">
+    <w:p w14:paraId="51E7051E" w14:textId="77777777" w:rsidR="00B77F17" w:rsidRDefault="00B77F17" w:rsidP="00BA4C0C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F83EE7" w14:textId="77777777" w:rsidR="0065077E" w:rsidRDefault="0065077E"/>
+    <w:p w14:paraId="26BC3F2B" w14:textId="77777777" w:rsidR="00B77F17" w:rsidRDefault="00B77F17"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4C0E952B" w14:textId="77777777" w:rsidR="0065077E" w:rsidRDefault="0065077E">
+    <w:p w14:paraId="320F2800" w14:textId="77777777" w:rsidR="00B77F17" w:rsidRDefault="00B77F17">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9B9F4D" w14:textId="06244364" w:rsidR="00886F53" w:rsidRPr="00D02B79" w:rsidRDefault="00D76662" w:rsidP="007A023C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="10365"/>
       </w:tabs>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -13291,51 +13363,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="1FF1C0BB" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="442FB37B" id="Straight Connector 4" o:spid="_x0000_s1026" alt="Title: Horizontal Blue Line - Description: Horizontal Blue Line in the Header" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1020B730" w14:textId="1B04F90A" w:rsidR="00886F53" w:rsidRDefault="00886F53" w:rsidP="00D02B79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="10"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D02B79">
       <w:rPr>
         <w:sz w:val="10"/>
@@ -13617,51 +13689,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="3">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="38A6F981" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
+            <v:line w14:anchorId="1EAFF828" id="Straight Connector 1684346985" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="550.8pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD85/3nQEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P4zAQvSPxHyzfadIiKoiacgDBBe2i&#10;BX6AccaNJdtj2aZJ//2O3TZF7EpIq704/pj3Zt6byep2tIZtIUSNruXzWc0ZOImddpuWv70+XFxz&#10;FpNwnTDooOU7iPx2fX62GnwDC+zRdBAYkbjYDL7lfUq+qaooe7AiztCDo0eFwYpEx7CpuiAGYrem&#10;WtT1showdD6ghBjp9n7/yNeFXymQ6adSERIzLafaUllDWd/zWq1XotkE4XstD2WIf6jCCu0o6UR1&#10;L5JgH0H/QWW1DBhRpZlEW6FSWkLRQGrm9Rc1L73wULSQOdFPNsX/Ryt/bO/ccyAbBh+b6J9DVjGq&#10;YPOX6mNjMWs3mQVjYpIulzc3V/MleSqPb9UJ6ENMj4CW5U3LjXZZh2jE9ikmSkahxxA6nFKXXdoZ&#10;yMHG/QLFdEfJLgu6TAXcmcC2gvoppASX5rmHxFeiM0xpYyZg/T3wEJ+hUCZmAi++B0+IkhldmsBW&#10;Owx/I0jjsWS1jz86sNedLXjHbleaUqyh1heFhzHNs/X5XOCnn2n9GwAA//8DAFBLAwQUAAYACAAA&#10;ACEA9fNL6dgAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2kKggxKkq&#10;EKAe23LguI23SdR4HWK3NXw9Ti/0MtJoVjNvi0W0nTjR4FvHGrKZAkFcOdNyreFz+3b3CMIHZIOd&#10;Y9LwQx4W5eSmwNy4M6/ptAm1SCXsc9TQhNDnUvqqIYt+5nrilO3dYDEkO9TSDHhO5baT90rNpcWW&#10;00KDPb00VB02R6vhffv0+xrj98MXftCKaxOWK2W0vp3G5TOIQDH8H8OIn9ChTEw7d2TjRachPRIu&#10;OmaZyuYgdqOXZSGv2cs/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPzn/edAQAAlAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPXzS+nYAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="#4f81bd [3204]" strokeweight="3pt">
               <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C7967846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18084,50 +18156,51 @@
     <w:rsid w:val="00050399"/>
     <w:rsid w:val="000507A7"/>
     <w:rsid w:val="0005094B"/>
     <w:rsid w:val="00051537"/>
     <w:rsid w:val="00051972"/>
     <w:rsid w:val="00051C03"/>
     <w:rsid w:val="00051F6B"/>
     <w:rsid w:val="00052232"/>
     <w:rsid w:val="00052767"/>
     <w:rsid w:val="0005289A"/>
     <w:rsid w:val="00052AF0"/>
     <w:rsid w:val="00052DA2"/>
     <w:rsid w:val="000534C0"/>
     <w:rsid w:val="00053531"/>
     <w:rsid w:val="0005359A"/>
     <w:rsid w:val="000538F4"/>
     <w:rsid w:val="00054340"/>
     <w:rsid w:val="0005508B"/>
     <w:rsid w:val="00055156"/>
     <w:rsid w:val="00055222"/>
     <w:rsid w:val="00055356"/>
     <w:rsid w:val="0005582A"/>
     <w:rsid w:val="0005642B"/>
     <w:rsid w:val="0005684F"/>
     <w:rsid w:val="00056C64"/>
+    <w:rsid w:val="00057259"/>
     <w:rsid w:val="0005780F"/>
     <w:rsid w:val="000578FC"/>
     <w:rsid w:val="00057CE6"/>
     <w:rsid w:val="0006042A"/>
     <w:rsid w:val="000606C7"/>
     <w:rsid w:val="00060815"/>
     <w:rsid w:val="000611C7"/>
     <w:rsid w:val="00061212"/>
     <w:rsid w:val="00062147"/>
     <w:rsid w:val="00062930"/>
     <w:rsid w:val="00062A4B"/>
     <w:rsid w:val="00062AE7"/>
     <w:rsid w:val="00062DDE"/>
     <w:rsid w:val="00062F21"/>
     <w:rsid w:val="00063010"/>
     <w:rsid w:val="000633A7"/>
     <w:rsid w:val="0006381D"/>
     <w:rsid w:val="00063865"/>
     <w:rsid w:val="00063CB1"/>
     <w:rsid w:val="00064A76"/>
     <w:rsid w:val="00064CC9"/>
     <w:rsid w:val="0006602E"/>
     <w:rsid w:val="000667FF"/>
     <w:rsid w:val="00066DCE"/>
     <w:rsid w:val="00067072"/>
@@ -18235,70 +18308,72 @@
     <w:rsid w:val="000A4331"/>
     <w:rsid w:val="000A4668"/>
     <w:rsid w:val="000A4D11"/>
     <w:rsid w:val="000A50FE"/>
     <w:rsid w:val="000A52A9"/>
     <w:rsid w:val="000A52C4"/>
     <w:rsid w:val="000A5384"/>
     <w:rsid w:val="000A5986"/>
     <w:rsid w:val="000A5DAA"/>
     <w:rsid w:val="000A5E6A"/>
     <w:rsid w:val="000A716E"/>
     <w:rsid w:val="000A7577"/>
     <w:rsid w:val="000A7626"/>
     <w:rsid w:val="000A76F0"/>
     <w:rsid w:val="000A7EC2"/>
     <w:rsid w:val="000B0079"/>
     <w:rsid w:val="000B0DF5"/>
     <w:rsid w:val="000B14CC"/>
     <w:rsid w:val="000B2106"/>
     <w:rsid w:val="000B2152"/>
     <w:rsid w:val="000B2914"/>
     <w:rsid w:val="000B2B6E"/>
     <w:rsid w:val="000B307C"/>
     <w:rsid w:val="000B42F9"/>
     <w:rsid w:val="000B58FF"/>
+    <w:rsid w:val="000B5B65"/>
     <w:rsid w:val="000B5F54"/>
     <w:rsid w:val="000B69DC"/>
     <w:rsid w:val="000B6C29"/>
     <w:rsid w:val="000B7E41"/>
     <w:rsid w:val="000C08FA"/>
     <w:rsid w:val="000C0F9A"/>
     <w:rsid w:val="000C17B5"/>
     <w:rsid w:val="000C1D14"/>
     <w:rsid w:val="000C21CB"/>
     <w:rsid w:val="000C2766"/>
     <w:rsid w:val="000C2C11"/>
     <w:rsid w:val="000C2DF3"/>
     <w:rsid w:val="000C2F58"/>
     <w:rsid w:val="000C3134"/>
     <w:rsid w:val="000C33B3"/>
     <w:rsid w:val="000C361D"/>
     <w:rsid w:val="000C4CD8"/>
     <w:rsid w:val="000C4DB8"/>
     <w:rsid w:val="000C4F12"/>
     <w:rsid w:val="000C5283"/>
+    <w:rsid w:val="000C55CF"/>
     <w:rsid w:val="000C5CD9"/>
     <w:rsid w:val="000C5DEF"/>
     <w:rsid w:val="000C5EFB"/>
     <w:rsid w:val="000C62B2"/>
     <w:rsid w:val="000C659E"/>
     <w:rsid w:val="000C6C89"/>
     <w:rsid w:val="000C7194"/>
     <w:rsid w:val="000C794C"/>
     <w:rsid w:val="000C7969"/>
     <w:rsid w:val="000C7A46"/>
     <w:rsid w:val="000D012D"/>
     <w:rsid w:val="000D0603"/>
     <w:rsid w:val="000D134C"/>
     <w:rsid w:val="000D1573"/>
     <w:rsid w:val="000D1F0B"/>
     <w:rsid w:val="000D332E"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D3A16"/>
     <w:rsid w:val="000D4542"/>
     <w:rsid w:val="000D46F4"/>
     <w:rsid w:val="000D4A98"/>
     <w:rsid w:val="000D4B42"/>
     <w:rsid w:val="000D4C12"/>
     <w:rsid w:val="000D55B6"/>
     <w:rsid w:val="000D5CBA"/>
@@ -18530,50 +18605,51 @@
     <w:rsid w:val="001708FF"/>
     <w:rsid w:val="00170EFD"/>
     <w:rsid w:val="001718AE"/>
     <w:rsid w:val="001718C4"/>
     <w:rsid w:val="001725B9"/>
     <w:rsid w:val="00172A9B"/>
     <w:rsid w:val="00172AE0"/>
     <w:rsid w:val="00172C56"/>
     <w:rsid w:val="0017348E"/>
     <w:rsid w:val="00173629"/>
     <w:rsid w:val="00173847"/>
     <w:rsid w:val="00174038"/>
     <w:rsid w:val="00174238"/>
     <w:rsid w:val="001743C3"/>
     <w:rsid w:val="001747C6"/>
     <w:rsid w:val="00174E98"/>
     <w:rsid w:val="00174F93"/>
     <w:rsid w:val="00175545"/>
     <w:rsid w:val="00175B26"/>
     <w:rsid w:val="00175FFB"/>
     <w:rsid w:val="00177A06"/>
     <w:rsid w:val="001803B9"/>
     <w:rsid w:val="00180F43"/>
     <w:rsid w:val="001812D3"/>
     <w:rsid w:val="00181542"/>
+    <w:rsid w:val="00181625"/>
     <w:rsid w:val="00181AF0"/>
     <w:rsid w:val="00181E46"/>
     <w:rsid w:val="0018248C"/>
     <w:rsid w:val="00182926"/>
     <w:rsid w:val="00182EAD"/>
     <w:rsid w:val="00183B65"/>
     <w:rsid w:val="00183BE8"/>
     <w:rsid w:val="00185037"/>
     <w:rsid w:val="00185D36"/>
     <w:rsid w:val="001864F5"/>
     <w:rsid w:val="00187389"/>
     <w:rsid w:val="00187D56"/>
     <w:rsid w:val="00190188"/>
     <w:rsid w:val="00190192"/>
     <w:rsid w:val="00190434"/>
     <w:rsid w:val="00190554"/>
     <w:rsid w:val="00190DC5"/>
     <w:rsid w:val="00191F46"/>
     <w:rsid w:val="00192216"/>
     <w:rsid w:val="0019234C"/>
     <w:rsid w:val="00192877"/>
     <w:rsid w:val="001933D9"/>
     <w:rsid w:val="001938B7"/>
     <w:rsid w:val="00193DC7"/>
     <w:rsid w:val="00193DE0"/>
@@ -19111,93 +19187,95 @@
     <w:rsid w:val="002F75FB"/>
     <w:rsid w:val="003007DC"/>
     <w:rsid w:val="00300D98"/>
     <w:rsid w:val="00300E7C"/>
     <w:rsid w:val="0030133C"/>
     <w:rsid w:val="00301501"/>
     <w:rsid w:val="003018A4"/>
     <w:rsid w:val="00301931"/>
     <w:rsid w:val="00301B4D"/>
     <w:rsid w:val="00301C2C"/>
     <w:rsid w:val="00302709"/>
     <w:rsid w:val="00302C4E"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="0030386D"/>
     <w:rsid w:val="00303C3D"/>
     <w:rsid w:val="00303D78"/>
     <w:rsid w:val="00304398"/>
     <w:rsid w:val="0030497D"/>
     <w:rsid w:val="00304C6F"/>
     <w:rsid w:val="00305245"/>
     <w:rsid w:val="00305298"/>
     <w:rsid w:val="003058A3"/>
     <w:rsid w:val="00305D00"/>
     <w:rsid w:val="00305DAC"/>
     <w:rsid w:val="00305DFC"/>
+    <w:rsid w:val="0030667E"/>
     <w:rsid w:val="003066B4"/>
     <w:rsid w:val="003070B0"/>
     <w:rsid w:val="003077B9"/>
     <w:rsid w:val="00307B90"/>
     <w:rsid w:val="00307F54"/>
     <w:rsid w:val="0031019F"/>
     <w:rsid w:val="00310944"/>
     <w:rsid w:val="003119F5"/>
     <w:rsid w:val="00311C44"/>
     <w:rsid w:val="003121D1"/>
     <w:rsid w:val="003122DA"/>
     <w:rsid w:val="0031246D"/>
     <w:rsid w:val="003135FE"/>
     <w:rsid w:val="003137C5"/>
     <w:rsid w:val="00313846"/>
     <w:rsid w:val="00313D61"/>
     <w:rsid w:val="00314899"/>
     <w:rsid w:val="00314AFF"/>
     <w:rsid w:val="00314F50"/>
     <w:rsid w:val="00315038"/>
     <w:rsid w:val="00315187"/>
     <w:rsid w:val="003151C6"/>
     <w:rsid w:val="0031638F"/>
     <w:rsid w:val="00316BBD"/>
     <w:rsid w:val="00316EC7"/>
     <w:rsid w:val="0031721B"/>
     <w:rsid w:val="00317604"/>
     <w:rsid w:val="0032058B"/>
     <w:rsid w:val="00320B04"/>
     <w:rsid w:val="00320C77"/>
     <w:rsid w:val="00320FAB"/>
     <w:rsid w:val="003218BB"/>
     <w:rsid w:val="00321B03"/>
     <w:rsid w:val="00321BD9"/>
     <w:rsid w:val="00321C9E"/>
     <w:rsid w:val="003226E7"/>
     <w:rsid w:val="003229A4"/>
     <w:rsid w:val="00322DC1"/>
     <w:rsid w:val="00323237"/>
     <w:rsid w:val="00323324"/>
     <w:rsid w:val="00323B02"/>
     <w:rsid w:val="00323F32"/>
     <w:rsid w:val="00324F3B"/>
+    <w:rsid w:val="00325698"/>
     <w:rsid w:val="003256F6"/>
     <w:rsid w:val="00325D8B"/>
     <w:rsid w:val="00325FC0"/>
     <w:rsid w:val="0032736B"/>
     <w:rsid w:val="00327761"/>
     <w:rsid w:val="00327853"/>
     <w:rsid w:val="003300E5"/>
     <w:rsid w:val="00330AE1"/>
     <w:rsid w:val="00330C0C"/>
     <w:rsid w:val="00330D13"/>
     <w:rsid w:val="00331685"/>
     <w:rsid w:val="003317A0"/>
     <w:rsid w:val="00331A19"/>
     <w:rsid w:val="00331C22"/>
     <w:rsid w:val="00331DAD"/>
     <w:rsid w:val="0033203C"/>
     <w:rsid w:val="0033239D"/>
     <w:rsid w:val="00332768"/>
     <w:rsid w:val="00332B74"/>
     <w:rsid w:val="00332CAE"/>
     <w:rsid w:val="00332F24"/>
     <w:rsid w:val="00333321"/>
     <w:rsid w:val="003336A1"/>
     <w:rsid w:val="00333989"/>
     <w:rsid w:val="00333FC6"/>
@@ -19395,50 +19473,51 @@
     <w:rsid w:val="003B1E68"/>
     <w:rsid w:val="003B2440"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B310A"/>
     <w:rsid w:val="003B3427"/>
     <w:rsid w:val="003B3773"/>
     <w:rsid w:val="003B3797"/>
     <w:rsid w:val="003B43C6"/>
     <w:rsid w:val="003B56A7"/>
     <w:rsid w:val="003B592C"/>
     <w:rsid w:val="003B5DB4"/>
     <w:rsid w:val="003B63DE"/>
     <w:rsid w:val="003B6CF4"/>
     <w:rsid w:val="003B758E"/>
     <w:rsid w:val="003B7672"/>
     <w:rsid w:val="003B7E7C"/>
     <w:rsid w:val="003C0549"/>
     <w:rsid w:val="003C063A"/>
     <w:rsid w:val="003C082E"/>
     <w:rsid w:val="003C0886"/>
     <w:rsid w:val="003C0901"/>
     <w:rsid w:val="003C113C"/>
     <w:rsid w:val="003C11A6"/>
     <w:rsid w:val="003C2307"/>
     <w:rsid w:val="003C23B2"/>
+    <w:rsid w:val="003C2FDE"/>
     <w:rsid w:val="003C309C"/>
     <w:rsid w:val="003C3178"/>
     <w:rsid w:val="003C3ABF"/>
     <w:rsid w:val="003C40A9"/>
     <w:rsid w:val="003C48D6"/>
     <w:rsid w:val="003C4A59"/>
     <w:rsid w:val="003C4D74"/>
     <w:rsid w:val="003C5500"/>
     <w:rsid w:val="003C5810"/>
     <w:rsid w:val="003C5E1E"/>
     <w:rsid w:val="003C6101"/>
     <w:rsid w:val="003C62B7"/>
     <w:rsid w:val="003C69A7"/>
     <w:rsid w:val="003C6B7A"/>
     <w:rsid w:val="003C6BDE"/>
     <w:rsid w:val="003C6C32"/>
     <w:rsid w:val="003C6F89"/>
     <w:rsid w:val="003C7617"/>
     <w:rsid w:val="003C7B20"/>
     <w:rsid w:val="003C7B9C"/>
     <w:rsid w:val="003D03B0"/>
     <w:rsid w:val="003D098B"/>
     <w:rsid w:val="003D0B01"/>
     <w:rsid w:val="003D171F"/>
     <w:rsid w:val="003D2027"/>
@@ -19791,50 +19870,51 @@
     <w:rsid w:val="004B0F71"/>
     <w:rsid w:val="004B1455"/>
     <w:rsid w:val="004B1CBB"/>
     <w:rsid w:val="004B228C"/>
     <w:rsid w:val="004B2994"/>
     <w:rsid w:val="004B2B07"/>
     <w:rsid w:val="004B3C56"/>
     <w:rsid w:val="004B4BAB"/>
     <w:rsid w:val="004B4E12"/>
     <w:rsid w:val="004B61F6"/>
     <w:rsid w:val="004B6469"/>
     <w:rsid w:val="004B653F"/>
     <w:rsid w:val="004B6A60"/>
     <w:rsid w:val="004B6CB7"/>
     <w:rsid w:val="004B6DA7"/>
     <w:rsid w:val="004B6F2C"/>
     <w:rsid w:val="004B71AC"/>
     <w:rsid w:val="004B756B"/>
     <w:rsid w:val="004C0702"/>
     <w:rsid w:val="004C077E"/>
     <w:rsid w:val="004C0AF1"/>
     <w:rsid w:val="004C1425"/>
     <w:rsid w:val="004C164B"/>
     <w:rsid w:val="004C1874"/>
     <w:rsid w:val="004C1D0C"/>
+    <w:rsid w:val="004C20CA"/>
     <w:rsid w:val="004C3029"/>
     <w:rsid w:val="004C32EF"/>
     <w:rsid w:val="004C38FD"/>
     <w:rsid w:val="004C3D1C"/>
     <w:rsid w:val="004C404F"/>
     <w:rsid w:val="004C4286"/>
     <w:rsid w:val="004C433B"/>
     <w:rsid w:val="004C4EF3"/>
     <w:rsid w:val="004C5307"/>
     <w:rsid w:val="004C5CB2"/>
     <w:rsid w:val="004C6227"/>
     <w:rsid w:val="004C68FD"/>
     <w:rsid w:val="004C6C3C"/>
     <w:rsid w:val="004C6CF8"/>
     <w:rsid w:val="004C6F43"/>
     <w:rsid w:val="004C789E"/>
     <w:rsid w:val="004C7997"/>
     <w:rsid w:val="004C7CD5"/>
     <w:rsid w:val="004C7F26"/>
     <w:rsid w:val="004D05C6"/>
     <w:rsid w:val="004D0ECD"/>
     <w:rsid w:val="004D2A93"/>
     <w:rsid w:val="004D3336"/>
     <w:rsid w:val="004D387D"/>
     <w:rsid w:val="004D3915"/>
@@ -19850,50 +19930,51 @@
     <w:rsid w:val="004E1C44"/>
     <w:rsid w:val="004E1CBC"/>
     <w:rsid w:val="004E1E93"/>
     <w:rsid w:val="004E2047"/>
     <w:rsid w:val="004E240F"/>
     <w:rsid w:val="004E2617"/>
     <w:rsid w:val="004E2CD6"/>
     <w:rsid w:val="004E378B"/>
     <w:rsid w:val="004E3899"/>
     <w:rsid w:val="004E4052"/>
     <w:rsid w:val="004E430B"/>
     <w:rsid w:val="004E465C"/>
     <w:rsid w:val="004E4757"/>
     <w:rsid w:val="004E4824"/>
     <w:rsid w:val="004E4B2C"/>
     <w:rsid w:val="004E4BCC"/>
     <w:rsid w:val="004E4D51"/>
     <w:rsid w:val="004E55E4"/>
     <w:rsid w:val="004E5706"/>
     <w:rsid w:val="004E572D"/>
     <w:rsid w:val="004E644E"/>
     <w:rsid w:val="004E686F"/>
     <w:rsid w:val="004E6BF5"/>
     <w:rsid w:val="004E70A9"/>
     <w:rsid w:val="004E78BB"/>
+    <w:rsid w:val="004E7953"/>
     <w:rsid w:val="004E7D4B"/>
     <w:rsid w:val="004E7FC1"/>
     <w:rsid w:val="004F0F63"/>
     <w:rsid w:val="004F1008"/>
     <w:rsid w:val="004F160B"/>
     <w:rsid w:val="004F1B8D"/>
     <w:rsid w:val="004F20E6"/>
     <w:rsid w:val="004F2257"/>
     <w:rsid w:val="004F28BD"/>
     <w:rsid w:val="004F2CD1"/>
     <w:rsid w:val="004F35A5"/>
     <w:rsid w:val="004F3CBB"/>
     <w:rsid w:val="004F3D32"/>
     <w:rsid w:val="004F3E68"/>
     <w:rsid w:val="004F3E87"/>
     <w:rsid w:val="004F4864"/>
     <w:rsid w:val="004F50F1"/>
     <w:rsid w:val="004F521A"/>
     <w:rsid w:val="004F5321"/>
     <w:rsid w:val="004F559B"/>
     <w:rsid w:val="004F5BE9"/>
     <w:rsid w:val="004F62CC"/>
     <w:rsid w:val="004F6F66"/>
     <w:rsid w:val="00500724"/>
     <w:rsid w:val="005011FB"/>
@@ -19973,50 +20054,51 @@
     <w:rsid w:val="00530409"/>
     <w:rsid w:val="005304DD"/>
     <w:rsid w:val="00530D68"/>
     <w:rsid w:val="00530EC5"/>
     <w:rsid w:val="0053115E"/>
     <w:rsid w:val="00531B19"/>
     <w:rsid w:val="005320F4"/>
     <w:rsid w:val="0053228F"/>
     <w:rsid w:val="00532305"/>
     <w:rsid w:val="00532330"/>
     <w:rsid w:val="00532372"/>
     <w:rsid w:val="005339FA"/>
     <w:rsid w:val="00533B85"/>
     <w:rsid w:val="00533F7B"/>
     <w:rsid w:val="0053470F"/>
     <w:rsid w:val="00535288"/>
     <w:rsid w:val="00535A03"/>
     <w:rsid w:val="00535EBD"/>
     <w:rsid w:val="00537222"/>
     <w:rsid w:val="0053742F"/>
     <w:rsid w:val="005376C9"/>
     <w:rsid w:val="005378E6"/>
     <w:rsid w:val="0053797D"/>
     <w:rsid w:val="005402A0"/>
     <w:rsid w:val="00540416"/>
+    <w:rsid w:val="0054050B"/>
     <w:rsid w:val="005405EC"/>
     <w:rsid w:val="00540B0E"/>
     <w:rsid w:val="00540F15"/>
     <w:rsid w:val="005419AD"/>
     <w:rsid w:val="00541BAD"/>
     <w:rsid w:val="0054200A"/>
     <w:rsid w:val="005425BA"/>
     <w:rsid w:val="005441C3"/>
     <w:rsid w:val="005442F1"/>
     <w:rsid w:val="0054439B"/>
     <w:rsid w:val="00544519"/>
     <w:rsid w:val="00544A11"/>
     <w:rsid w:val="00544C0A"/>
     <w:rsid w:val="00544F06"/>
     <w:rsid w:val="00545746"/>
     <w:rsid w:val="005457A9"/>
     <w:rsid w:val="00545BDA"/>
     <w:rsid w:val="005460EF"/>
     <w:rsid w:val="00546250"/>
     <w:rsid w:val="00546AB2"/>
     <w:rsid w:val="00550627"/>
     <w:rsid w:val="005507F7"/>
     <w:rsid w:val="00550D9E"/>
     <w:rsid w:val="00550E35"/>
     <w:rsid w:val="00550EFD"/>
@@ -20065,50 +20147,51 @@
     <w:rsid w:val="005654A3"/>
     <w:rsid w:val="00565A60"/>
     <w:rsid w:val="00565DEB"/>
     <w:rsid w:val="00565FBD"/>
     <w:rsid w:val="0056602A"/>
     <w:rsid w:val="0056669C"/>
     <w:rsid w:val="00566FCF"/>
     <w:rsid w:val="005673AE"/>
     <w:rsid w:val="00567AAC"/>
     <w:rsid w:val="005700E1"/>
     <w:rsid w:val="005703BE"/>
     <w:rsid w:val="00570761"/>
     <w:rsid w:val="00570EB4"/>
     <w:rsid w:val="005712A6"/>
     <w:rsid w:val="00571316"/>
     <w:rsid w:val="0057140A"/>
     <w:rsid w:val="00571BEC"/>
     <w:rsid w:val="005720FA"/>
     <w:rsid w:val="00572C13"/>
     <w:rsid w:val="00572E99"/>
     <w:rsid w:val="0057357A"/>
     <w:rsid w:val="0057361C"/>
     <w:rsid w:val="00573686"/>
     <w:rsid w:val="0057382C"/>
     <w:rsid w:val="005741C5"/>
+    <w:rsid w:val="005742FF"/>
     <w:rsid w:val="005749F2"/>
     <w:rsid w:val="00575ADB"/>
     <w:rsid w:val="00575AE4"/>
     <w:rsid w:val="00575D06"/>
     <w:rsid w:val="00575FD2"/>
     <w:rsid w:val="005761E6"/>
     <w:rsid w:val="005762C5"/>
     <w:rsid w:val="0057655E"/>
     <w:rsid w:val="0057754E"/>
     <w:rsid w:val="0057785B"/>
     <w:rsid w:val="00577A36"/>
     <w:rsid w:val="00577ACB"/>
     <w:rsid w:val="005802CA"/>
     <w:rsid w:val="0058051A"/>
     <w:rsid w:val="00580600"/>
     <w:rsid w:val="00581369"/>
     <w:rsid w:val="00581690"/>
     <w:rsid w:val="005816B4"/>
     <w:rsid w:val="00581840"/>
     <w:rsid w:val="00581AFD"/>
     <w:rsid w:val="0058230A"/>
     <w:rsid w:val="0058323E"/>
     <w:rsid w:val="00583311"/>
     <w:rsid w:val="00583917"/>
     <w:rsid w:val="0058463F"/>
@@ -20342,50 +20425,51 @@
     <w:rsid w:val="00614844"/>
     <w:rsid w:val="00614D7F"/>
     <w:rsid w:val="00614EA3"/>
     <w:rsid w:val="00615613"/>
     <w:rsid w:val="006157E1"/>
     <w:rsid w:val="00615811"/>
     <w:rsid w:val="006158A9"/>
     <w:rsid w:val="006159B4"/>
     <w:rsid w:val="00615FD9"/>
     <w:rsid w:val="0061696E"/>
     <w:rsid w:val="00616DFF"/>
     <w:rsid w:val="006178AA"/>
     <w:rsid w:val="00617A30"/>
     <w:rsid w:val="006201C6"/>
     <w:rsid w:val="00620242"/>
     <w:rsid w:val="00620ECF"/>
     <w:rsid w:val="006219BA"/>
     <w:rsid w:val="00621EE2"/>
     <w:rsid w:val="006220A4"/>
     <w:rsid w:val="00622307"/>
     <w:rsid w:val="00622D59"/>
     <w:rsid w:val="00622F5C"/>
     <w:rsid w:val="00622F5E"/>
     <w:rsid w:val="00623467"/>
     <w:rsid w:val="0062348E"/>
+    <w:rsid w:val="0062351F"/>
     <w:rsid w:val="0062359E"/>
     <w:rsid w:val="00623EBA"/>
     <w:rsid w:val="00624184"/>
     <w:rsid w:val="00624246"/>
     <w:rsid w:val="0062454C"/>
     <w:rsid w:val="0062468D"/>
     <w:rsid w:val="00624750"/>
     <w:rsid w:val="00624765"/>
     <w:rsid w:val="00625157"/>
     <w:rsid w:val="0062541B"/>
     <w:rsid w:val="00625F3D"/>
     <w:rsid w:val="006268EB"/>
     <w:rsid w:val="00626FDA"/>
     <w:rsid w:val="00627F46"/>
     <w:rsid w:val="00630650"/>
     <w:rsid w:val="0063093E"/>
     <w:rsid w:val="00630CB1"/>
     <w:rsid w:val="006310F6"/>
     <w:rsid w:val="006314C6"/>
     <w:rsid w:val="006316E0"/>
     <w:rsid w:val="006317D2"/>
     <w:rsid w:val="00631975"/>
     <w:rsid w:val="006324E1"/>
     <w:rsid w:val="00632884"/>
     <w:rsid w:val="00632D81"/>
@@ -20744,50 +20828,51 @@
     <w:rsid w:val="00711CD2"/>
     <w:rsid w:val="007121CD"/>
     <w:rsid w:val="007125D8"/>
     <w:rsid w:val="00712647"/>
     <w:rsid w:val="00712921"/>
     <w:rsid w:val="00712B87"/>
     <w:rsid w:val="00712D65"/>
     <w:rsid w:val="00713D0C"/>
     <w:rsid w:val="007144ED"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="007156D4"/>
     <w:rsid w:val="00715D26"/>
     <w:rsid w:val="00715E69"/>
     <w:rsid w:val="00715EB3"/>
     <w:rsid w:val="007160BE"/>
     <w:rsid w:val="00716EE8"/>
     <w:rsid w:val="0071734E"/>
     <w:rsid w:val="007173B7"/>
     <w:rsid w:val="0071760F"/>
     <w:rsid w:val="00717F45"/>
     <w:rsid w:val="00720489"/>
     <w:rsid w:val="007206C5"/>
     <w:rsid w:val="00720B50"/>
     <w:rsid w:val="00720C80"/>
     <w:rsid w:val="00720FCF"/>
+    <w:rsid w:val="00720FEB"/>
     <w:rsid w:val="00721589"/>
     <w:rsid w:val="007215A7"/>
     <w:rsid w:val="00722170"/>
     <w:rsid w:val="00722B08"/>
     <w:rsid w:val="00722C2A"/>
     <w:rsid w:val="00723608"/>
     <w:rsid w:val="007242B4"/>
     <w:rsid w:val="0072458F"/>
     <w:rsid w:val="0072462C"/>
     <w:rsid w:val="00724893"/>
     <w:rsid w:val="0072528A"/>
     <w:rsid w:val="00725500"/>
     <w:rsid w:val="0072552E"/>
     <w:rsid w:val="00725582"/>
     <w:rsid w:val="0072593D"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="007262F3"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727662"/>
     <w:rsid w:val="00730B55"/>
     <w:rsid w:val="00730C42"/>
     <w:rsid w:val="007314FB"/>
     <w:rsid w:val="00731D28"/>
     <w:rsid w:val="00731D8C"/>
     <w:rsid w:val="0073219F"/>
@@ -20825,50 +20910,51 @@
     <w:rsid w:val="00743C39"/>
     <w:rsid w:val="00743F4E"/>
     <w:rsid w:val="00744CB8"/>
     <w:rsid w:val="00745468"/>
     <w:rsid w:val="00745E16"/>
     <w:rsid w:val="0074637F"/>
     <w:rsid w:val="00746451"/>
     <w:rsid w:val="007464B3"/>
     <w:rsid w:val="007472BB"/>
     <w:rsid w:val="00747845"/>
     <w:rsid w:val="00750294"/>
     <w:rsid w:val="0075041B"/>
     <w:rsid w:val="00750860"/>
     <w:rsid w:val="0075112C"/>
     <w:rsid w:val="007514C7"/>
     <w:rsid w:val="007514E1"/>
     <w:rsid w:val="00752008"/>
     <w:rsid w:val="0075262F"/>
     <w:rsid w:val="00752872"/>
     <w:rsid w:val="00752BCE"/>
     <w:rsid w:val="00753127"/>
     <w:rsid w:val="0075391A"/>
     <w:rsid w:val="0075396C"/>
     <w:rsid w:val="00753E85"/>
     <w:rsid w:val="0075477B"/>
+    <w:rsid w:val="00754CA6"/>
     <w:rsid w:val="00754DF1"/>
     <w:rsid w:val="00754F08"/>
     <w:rsid w:val="00754FD0"/>
     <w:rsid w:val="00755050"/>
     <w:rsid w:val="0075509D"/>
     <w:rsid w:val="007553C2"/>
     <w:rsid w:val="00756482"/>
     <w:rsid w:val="00756CDF"/>
     <w:rsid w:val="00756D9B"/>
     <w:rsid w:val="00756E9F"/>
     <w:rsid w:val="0075729A"/>
     <w:rsid w:val="0075785E"/>
     <w:rsid w:val="00757D1A"/>
     <w:rsid w:val="007609D7"/>
     <w:rsid w:val="00760DC2"/>
     <w:rsid w:val="0076150F"/>
     <w:rsid w:val="00761812"/>
     <w:rsid w:val="00762005"/>
     <w:rsid w:val="00762723"/>
     <w:rsid w:val="00762D6F"/>
     <w:rsid w:val="00762F59"/>
     <w:rsid w:val="007637D8"/>
     <w:rsid w:val="00764332"/>
     <w:rsid w:val="00764E96"/>
     <w:rsid w:val="007651CB"/>
@@ -21118,50 +21204,51 @@
     <w:rsid w:val="00803882"/>
     <w:rsid w:val="00803BBB"/>
     <w:rsid w:val="00803BD8"/>
     <w:rsid w:val="008040ED"/>
     <w:rsid w:val="0080427D"/>
     <w:rsid w:val="008046E1"/>
     <w:rsid w:val="008052E3"/>
     <w:rsid w:val="00805372"/>
     <w:rsid w:val="00805600"/>
     <w:rsid w:val="00806296"/>
     <w:rsid w:val="008065D0"/>
     <w:rsid w:val="008067EB"/>
     <w:rsid w:val="0080709A"/>
     <w:rsid w:val="0080791C"/>
     <w:rsid w:val="00807FBA"/>
     <w:rsid w:val="008105B0"/>
     <w:rsid w:val="0081067A"/>
     <w:rsid w:val="008107FB"/>
     <w:rsid w:val="00810B8B"/>
     <w:rsid w:val="00811868"/>
     <w:rsid w:val="0081239D"/>
     <w:rsid w:val="00813867"/>
     <w:rsid w:val="00813D9D"/>
     <w:rsid w:val="00814F65"/>
     <w:rsid w:val="00815201"/>
+    <w:rsid w:val="00815ABF"/>
     <w:rsid w:val="008161E7"/>
     <w:rsid w:val="00816341"/>
     <w:rsid w:val="00816990"/>
     <w:rsid w:val="0081786A"/>
     <w:rsid w:val="00817B91"/>
     <w:rsid w:val="008200BD"/>
     <w:rsid w:val="00820106"/>
     <w:rsid w:val="0082048B"/>
     <w:rsid w:val="008204F6"/>
     <w:rsid w:val="008209B8"/>
     <w:rsid w:val="008209D4"/>
     <w:rsid w:val="00820B51"/>
     <w:rsid w:val="00820F13"/>
     <w:rsid w:val="0082151F"/>
     <w:rsid w:val="00821B56"/>
     <w:rsid w:val="008220DD"/>
     <w:rsid w:val="00822F94"/>
     <w:rsid w:val="008234A6"/>
     <w:rsid w:val="008249A6"/>
     <w:rsid w:val="008251FA"/>
     <w:rsid w:val="00825271"/>
     <w:rsid w:val="00825387"/>
     <w:rsid w:val="00825AB6"/>
     <w:rsid w:val="00825BF6"/>
     <w:rsid w:val="0082614B"/>
@@ -21640,50 +21727,51 @@
     <w:rsid w:val="009541EC"/>
     <w:rsid w:val="00954506"/>
     <w:rsid w:val="0095461C"/>
     <w:rsid w:val="009548F0"/>
     <w:rsid w:val="009558B7"/>
     <w:rsid w:val="009559A0"/>
     <w:rsid w:val="00955A80"/>
     <w:rsid w:val="009560A9"/>
     <w:rsid w:val="00956F56"/>
     <w:rsid w:val="00957300"/>
     <w:rsid w:val="0095793F"/>
     <w:rsid w:val="00960159"/>
     <w:rsid w:val="009603FA"/>
     <w:rsid w:val="00960D6F"/>
     <w:rsid w:val="009613D0"/>
     <w:rsid w:val="0096166C"/>
     <w:rsid w:val="00962788"/>
     <w:rsid w:val="0096287A"/>
     <w:rsid w:val="009634DF"/>
     <w:rsid w:val="00964094"/>
     <w:rsid w:val="00964CD3"/>
     <w:rsid w:val="00965999"/>
     <w:rsid w:val="009659C4"/>
     <w:rsid w:val="009660C1"/>
     <w:rsid w:val="0096635F"/>
+    <w:rsid w:val="0096704F"/>
     <w:rsid w:val="00967071"/>
     <w:rsid w:val="00967930"/>
     <w:rsid w:val="00971241"/>
     <w:rsid w:val="00971966"/>
     <w:rsid w:val="00971F06"/>
     <w:rsid w:val="0097232E"/>
     <w:rsid w:val="00972400"/>
     <w:rsid w:val="009724FF"/>
     <w:rsid w:val="0097276B"/>
     <w:rsid w:val="00972F58"/>
     <w:rsid w:val="00973573"/>
     <w:rsid w:val="00973CD6"/>
     <w:rsid w:val="009742BB"/>
     <w:rsid w:val="00974D8C"/>
     <w:rsid w:val="00975D07"/>
     <w:rsid w:val="00976226"/>
     <w:rsid w:val="009771D1"/>
     <w:rsid w:val="0097763B"/>
     <w:rsid w:val="009801A9"/>
     <w:rsid w:val="00980306"/>
     <w:rsid w:val="0098057D"/>
     <w:rsid w:val="00980B57"/>
     <w:rsid w:val="009812F9"/>
     <w:rsid w:val="00981648"/>
     <w:rsid w:val="00981F83"/>
@@ -21858,50 +21946,51 @@
     <w:rsid w:val="009F55B6"/>
     <w:rsid w:val="009F57D1"/>
     <w:rsid w:val="009F5AC0"/>
     <w:rsid w:val="009F6189"/>
     <w:rsid w:val="009F6770"/>
     <w:rsid w:val="009F6FDB"/>
     <w:rsid w:val="009F743B"/>
     <w:rsid w:val="00A002CD"/>
     <w:rsid w:val="00A00AD6"/>
     <w:rsid w:val="00A00D9A"/>
     <w:rsid w:val="00A01082"/>
     <w:rsid w:val="00A01DC3"/>
     <w:rsid w:val="00A01EC7"/>
     <w:rsid w:val="00A0248E"/>
     <w:rsid w:val="00A02763"/>
     <w:rsid w:val="00A02910"/>
     <w:rsid w:val="00A02D41"/>
     <w:rsid w:val="00A0381B"/>
     <w:rsid w:val="00A040B6"/>
     <w:rsid w:val="00A04C86"/>
     <w:rsid w:val="00A05518"/>
     <w:rsid w:val="00A05B70"/>
     <w:rsid w:val="00A05CBB"/>
     <w:rsid w:val="00A06690"/>
     <w:rsid w:val="00A069C0"/>
+    <w:rsid w:val="00A06EE5"/>
     <w:rsid w:val="00A07610"/>
     <w:rsid w:val="00A0791A"/>
     <w:rsid w:val="00A07CC2"/>
     <w:rsid w:val="00A07D47"/>
     <w:rsid w:val="00A10197"/>
     <w:rsid w:val="00A10584"/>
     <w:rsid w:val="00A107F6"/>
     <w:rsid w:val="00A114CB"/>
     <w:rsid w:val="00A11683"/>
     <w:rsid w:val="00A119A8"/>
     <w:rsid w:val="00A122BC"/>
     <w:rsid w:val="00A12457"/>
     <w:rsid w:val="00A1249D"/>
     <w:rsid w:val="00A12C2C"/>
     <w:rsid w:val="00A13A57"/>
     <w:rsid w:val="00A14344"/>
     <w:rsid w:val="00A14A44"/>
     <w:rsid w:val="00A14E22"/>
     <w:rsid w:val="00A15FB5"/>
     <w:rsid w:val="00A16309"/>
     <w:rsid w:val="00A16329"/>
     <w:rsid w:val="00A163AF"/>
     <w:rsid w:val="00A168F7"/>
     <w:rsid w:val="00A17394"/>
     <w:rsid w:val="00A174EC"/>
@@ -21999,50 +22088,51 @@
     <w:rsid w:val="00A54C3C"/>
     <w:rsid w:val="00A552CD"/>
     <w:rsid w:val="00A568DF"/>
     <w:rsid w:val="00A56907"/>
     <w:rsid w:val="00A56D30"/>
     <w:rsid w:val="00A56D8A"/>
     <w:rsid w:val="00A56FBD"/>
     <w:rsid w:val="00A57308"/>
     <w:rsid w:val="00A577F7"/>
     <w:rsid w:val="00A57A90"/>
     <w:rsid w:val="00A57CCA"/>
     <w:rsid w:val="00A60BFC"/>
     <w:rsid w:val="00A61E64"/>
     <w:rsid w:val="00A62395"/>
     <w:rsid w:val="00A6294B"/>
     <w:rsid w:val="00A62A3D"/>
     <w:rsid w:val="00A64D6D"/>
     <w:rsid w:val="00A65B61"/>
     <w:rsid w:val="00A6637E"/>
     <w:rsid w:val="00A66918"/>
     <w:rsid w:val="00A673D1"/>
     <w:rsid w:val="00A67809"/>
     <w:rsid w:val="00A67C0B"/>
     <w:rsid w:val="00A7030F"/>
     <w:rsid w:val="00A70375"/>
+    <w:rsid w:val="00A7047D"/>
     <w:rsid w:val="00A7060F"/>
     <w:rsid w:val="00A706B3"/>
     <w:rsid w:val="00A70D1C"/>
     <w:rsid w:val="00A70D69"/>
     <w:rsid w:val="00A70FB3"/>
     <w:rsid w:val="00A72542"/>
     <w:rsid w:val="00A72593"/>
     <w:rsid w:val="00A72844"/>
     <w:rsid w:val="00A72FD9"/>
     <w:rsid w:val="00A7414D"/>
     <w:rsid w:val="00A7446E"/>
     <w:rsid w:val="00A74AFF"/>
     <w:rsid w:val="00A74D52"/>
     <w:rsid w:val="00A74EB4"/>
     <w:rsid w:val="00A75758"/>
     <w:rsid w:val="00A75A59"/>
     <w:rsid w:val="00A7667C"/>
     <w:rsid w:val="00A76962"/>
     <w:rsid w:val="00A774B6"/>
     <w:rsid w:val="00A77EC2"/>
     <w:rsid w:val="00A800CD"/>
     <w:rsid w:val="00A80256"/>
     <w:rsid w:val="00A80360"/>
     <w:rsid w:val="00A8084E"/>
     <w:rsid w:val="00A80E0F"/>
@@ -22362,85 +22452,87 @@
     <w:rsid w:val="00B57210"/>
     <w:rsid w:val="00B5782C"/>
     <w:rsid w:val="00B57D6D"/>
     <w:rsid w:val="00B57DAE"/>
     <w:rsid w:val="00B60DEF"/>
     <w:rsid w:val="00B6139A"/>
     <w:rsid w:val="00B614C1"/>
     <w:rsid w:val="00B61741"/>
     <w:rsid w:val="00B61764"/>
     <w:rsid w:val="00B61978"/>
     <w:rsid w:val="00B61A77"/>
     <w:rsid w:val="00B61ACA"/>
     <w:rsid w:val="00B61BA9"/>
     <w:rsid w:val="00B61D1E"/>
     <w:rsid w:val="00B620E2"/>
     <w:rsid w:val="00B6210E"/>
     <w:rsid w:val="00B6218B"/>
     <w:rsid w:val="00B62320"/>
     <w:rsid w:val="00B62566"/>
     <w:rsid w:val="00B63060"/>
     <w:rsid w:val="00B631EE"/>
     <w:rsid w:val="00B6325A"/>
     <w:rsid w:val="00B632E9"/>
     <w:rsid w:val="00B634C1"/>
     <w:rsid w:val="00B6354D"/>
+    <w:rsid w:val="00B636D6"/>
     <w:rsid w:val="00B637B4"/>
     <w:rsid w:val="00B63E5A"/>
     <w:rsid w:val="00B64320"/>
     <w:rsid w:val="00B64C9D"/>
     <w:rsid w:val="00B65975"/>
     <w:rsid w:val="00B65AF7"/>
     <w:rsid w:val="00B65BC6"/>
     <w:rsid w:val="00B66495"/>
     <w:rsid w:val="00B665CE"/>
     <w:rsid w:val="00B66AAC"/>
     <w:rsid w:val="00B6761D"/>
     <w:rsid w:val="00B67D2F"/>
     <w:rsid w:val="00B70257"/>
     <w:rsid w:val="00B70F2C"/>
     <w:rsid w:val="00B70FFB"/>
     <w:rsid w:val="00B7206D"/>
     <w:rsid w:val="00B720C8"/>
     <w:rsid w:val="00B72D6D"/>
     <w:rsid w:val="00B73214"/>
     <w:rsid w:val="00B73651"/>
     <w:rsid w:val="00B74465"/>
     <w:rsid w:val="00B74627"/>
     <w:rsid w:val="00B74893"/>
     <w:rsid w:val="00B75A1C"/>
     <w:rsid w:val="00B75F15"/>
     <w:rsid w:val="00B768C2"/>
     <w:rsid w:val="00B76BB7"/>
     <w:rsid w:val="00B76FBE"/>
     <w:rsid w:val="00B7723C"/>
     <w:rsid w:val="00B77742"/>
     <w:rsid w:val="00B778DE"/>
     <w:rsid w:val="00B77AE5"/>
     <w:rsid w:val="00B77DA3"/>
     <w:rsid w:val="00B77E92"/>
     <w:rsid w:val="00B77EC4"/>
+    <w:rsid w:val="00B77F17"/>
     <w:rsid w:val="00B805A4"/>
     <w:rsid w:val="00B8094D"/>
     <w:rsid w:val="00B820D9"/>
     <w:rsid w:val="00B82428"/>
     <w:rsid w:val="00B825B6"/>
     <w:rsid w:val="00B825FC"/>
     <w:rsid w:val="00B82D04"/>
     <w:rsid w:val="00B82EDF"/>
     <w:rsid w:val="00B83354"/>
     <w:rsid w:val="00B833E2"/>
     <w:rsid w:val="00B84519"/>
     <w:rsid w:val="00B845C5"/>
     <w:rsid w:val="00B848D5"/>
     <w:rsid w:val="00B84AB7"/>
     <w:rsid w:val="00B84F24"/>
     <w:rsid w:val="00B85109"/>
     <w:rsid w:val="00B853B4"/>
     <w:rsid w:val="00B85AA9"/>
     <w:rsid w:val="00B85C26"/>
     <w:rsid w:val="00B85E2F"/>
     <w:rsid w:val="00B85F04"/>
     <w:rsid w:val="00B864E3"/>
     <w:rsid w:val="00B8682F"/>
     <w:rsid w:val="00B86895"/>
     <w:rsid w:val="00B868CB"/>
@@ -22531,50 +22623,51 @@
     <w:rsid w:val="00BC1029"/>
     <w:rsid w:val="00BC1081"/>
     <w:rsid w:val="00BC11FD"/>
     <w:rsid w:val="00BC12EB"/>
     <w:rsid w:val="00BC1BA2"/>
     <w:rsid w:val="00BC1E8D"/>
     <w:rsid w:val="00BC238D"/>
     <w:rsid w:val="00BC2619"/>
     <w:rsid w:val="00BC2C4D"/>
     <w:rsid w:val="00BC340D"/>
     <w:rsid w:val="00BC3653"/>
     <w:rsid w:val="00BC4277"/>
     <w:rsid w:val="00BC4768"/>
     <w:rsid w:val="00BC4ACB"/>
     <w:rsid w:val="00BC4AF0"/>
     <w:rsid w:val="00BC517F"/>
     <w:rsid w:val="00BC56F3"/>
     <w:rsid w:val="00BC5762"/>
     <w:rsid w:val="00BC58D7"/>
     <w:rsid w:val="00BC5D65"/>
     <w:rsid w:val="00BC5DEA"/>
     <w:rsid w:val="00BC6254"/>
     <w:rsid w:val="00BC6326"/>
     <w:rsid w:val="00BC69B5"/>
     <w:rsid w:val="00BC7097"/>
+    <w:rsid w:val="00BC718E"/>
     <w:rsid w:val="00BC75E6"/>
     <w:rsid w:val="00BC75FE"/>
     <w:rsid w:val="00BC7610"/>
     <w:rsid w:val="00BC77B5"/>
     <w:rsid w:val="00BD00B0"/>
     <w:rsid w:val="00BD08FD"/>
     <w:rsid w:val="00BD1000"/>
     <w:rsid w:val="00BD1030"/>
     <w:rsid w:val="00BD171F"/>
     <w:rsid w:val="00BD19D2"/>
     <w:rsid w:val="00BD211F"/>
     <w:rsid w:val="00BD280E"/>
     <w:rsid w:val="00BD296A"/>
     <w:rsid w:val="00BD2E7E"/>
     <w:rsid w:val="00BD333B"/>
     <w:rsid w:val="00BD33D6"/>
     <w:rsid w:val="00BD3869"/>
     <w:rsid w:val="00BD3B82"/>
     <w:rsid w:val="00BD3BC6"/>
     <w:rsid w:val="00BD3C99"/>
     <w:rsid w:val="00BD3FB2"/>
     <w:rsid w:val="00BD42D5"/>
     <w:rsid w:val="00BD4971"/>
     <w:rsid w:val="00BD523D"/>
     <w:rsid w:val="00BD59DC"/>
@@ -22907,76 +23000,78 @@
     <w:rsid w:val="00CB5B5C"/>
     <w:rsid w:val="00CB61C4"/>
     <w:rsid w:val="00CB6BA8"/>
     <w:rsid w:val="00CB7E21"/>
     <w:rsid w:val="00CB7F39"/>
     <w:rsid w:val="00CC0BE2"/>
     <w:rsid w:val="00CC1B02"/>
     <w:rsid w:val="00CC2001"/>
     <w:rsid w:val="00CC258E"/>
     <w:rsid w:val="00CC2B3B"/>
     <w:rsid w:val="00CC2BB3"/>
     <w:rsid w:val="00CC2D3A"/>
     <w:rsid w:val="00CC2D61"/>
     <w:rsid w:val="00CC3014"/>
     <w:rsid w:val="00CC30F2"/>
     <w:rsid w:val="00CC3513"/>
     <w:rsid w:val="00CC367A"/>
     <w:rsid w:val="00CC38BA"/>
     <w:rsid w:val="00CC4601"/>
     <w:rsid w:val="00CC4BF2"/>
     <w:rsid w:val="00CC514F"/>
     <w:rsid w:val="00CC5EC6"/>
     <w:rsid w:val="00CC6282"/>
     <w:rsid w:val="00CC69E7"/>
     <w:rsid w:val="00CC6BEF"/>
+    <w:rsid w:val="00CC6E70"/>
     <w:rsid w:val="00CD00FD"/>
     <w:rsid w:val="00CD023C"/>
     <w:rsid w:val="00CD0547"/>
     <w:rsid w:val="00CD0F08"/>
     <w:rsid w:val="00CD1DB1"/>
     <w:rsid w:val="00CD20D0"/>
     <w:rsid w:val="00CD2D00"/>
     <w:rsid w:val="00CD3492"/>
     <w:rsid w:val="00CD35FB"/>
     <w:rsid w:val="00CD45D6"/>
     <w:rsid w:val="00CD46C5"/>
     <w:rsid w:val="00CD4CC6"/>
     <w:rsid w:val="00CD588E"/>
     <w:rsid w:val="00CD594C"/>
     <w:rsid w:val="00CD5979"/>
     <w:rsid w:val="00CD629E"/>
     <w:rsid w:val="00CD6AC7"/>
     <w:rsid w:val="00CD70F4"/>
     <w:rsid w:val="00CD74E6"/>
     <w:rsid w:val="00CD7705"/>
     <w:rsid w:val="00CE04A0"/>
     <w:rsid w:val="00CE0613"/>
     <w:rsid w:val="00CE0810"/>
     <w:rsid w:val="00CE096F"/>
     <w:rsid w:val="00CE0BD2"/>
     <w:rsid w:val="00CE0D61"/>
+    <w:rsid w:val="00CE1213"/>
     <w:rsid w:val="00CE19AA"/>
     <w:rsid w:val="00CE1D99"/>
     <w:rsid w:val="00CE1FAB"/>
     <w:rsid w:val="00CE203A"/>
     <w:rsid w:val="00CE2175"/>
     <w:rsid w:val="00CE221B"/>
     <w:rsid w:val="00CE2941"/>
     <w:rsid w:val="00CE295E"/>
     <w:rsid w:val="00CE296A"/>
     <w:rsid w:val="00CE2C68"/>
     <w:rsid w:val="00CE3171"/>
     <w:rsid w:val="00CE3882"/>
     <w:rsid w:val="00CE429F"/>
     <w:rsid w:val="00CE47E3"/>
     <w:rsid w:val="00CE4D93"/>
     <w:rsid w:val="00CE4F99"/>
     <w:rsid w:val="00CE5C94"/>
     <w:rsid w:val="00CE634E"/>
     <w:rsid w:val="00CE6515"/>
     <w:rsid w:val="00CE6FF4"/>
     <w:rsid w:val="00CE7248"/>
     <w:rsid w:val="00CE75BB"/>
     <w:rsid w:val="00CF03A2"/>
     <w:rsid w:val="00CF04CB"/>
     <w:rsid w:val="00CF17EB"/>
@@ -23012,50 +23107,51 @@
     <w:rsid w:val="00D0541A"/>
     <w:rsid w:val="00D05438"/>
     <w:rsid w:val="00D056C4"/>
     <w:rsid w:val="00D05942"/>
     <w:rsid w:val="00D063E2"/>
     <w:rsid w:val="00D06645"/>
     <w:rsid w:val="00D06B62"/>
     <w:rsid w:val="00D06C53"/>
     <w:rsid w:val="00D073D6"/>
     <w:rsid w:val="00D07902"/>
     <w:rsid w:val="00D10019"/>
     <w:rsid w:val="00D102D4"/>
     <w:rsid w:val="00D102E8"/>
     <w:rsid w:val="00D108AF"/>
     <w:rsid w:val="00D119CD"/>
     <w:rsid w:val="00D12795"/>
     <w:rsid w:val="00D127E0"/>
     <w:rsid w:val="00D128DF"/>
     <w:rsid w:val="00D129F4"/>
     <w:rsid w:val="00D132BC"/>
     <w:rsid w:val="00D13D70"/>
     <w:rsid w:val="00D14A29"/>
     <w:rsid w:val="00D14D61"/>
     <w:rsid w:val="00D1511F"/>
     <w:rsid w:val="00D15A2A"/>
+    <w:rsid w:val="00D15BA9"/>
     <w:rsid w:val="00D15E47"/>
     <w:rsid w:val="00D16914"/>
     <w:rsid w:val="00D16FBB"/>
     <w:rsid w:val="00D16FFE"/>
     <w:rsid w:val="00D17040"/>
     <w:rsid w:val="00D17217"/>
     <w:rsid w:val="00D178F7"/>
     <w:rsid w:val="00D17907"/>
     <w:rsid w:val="00D208A7"/>
     <w:rsid w:val="00D2100D"/>
     <w:rsid w:val="00D210A5"/>
     <w:rsid w:val="00D2137A"/>
     <w:rsid w:val="00D217DF"/>
     <w:rsid w:val="00D21BD6"/>
     <w:rsid w:val="00D21BF1"/>
     <w:rsid w:val="00D2232B"/>
     <w:rsid w:val="00D22374"/>
     <w:rsid w:val="00D224BC"/>
     <w:rsid w:val="00D22650"/>
     <w:rsid w:val="00D2286A"/>
     <w:rsid w:val="00D22A65"/>
     <w:rsid w:val="00D22CB8"/>
     <w:rsid w:val="00D233F3"/>
     <w:rsid w:val="00D2340D"/>
     <w:rsid w:val="00D234B2"/>
@@ -23089,50 +23185,51 @@
     <w:rsid w:val="00D37E5D"/>
     <w:rsid w:val="00D40131"/>
     <w:rsid w:val="00D402EF"/>
     <w:rsid w:val="00D4030A"/>
     <w:rsid w:val="00D403F6"/>
     <w:rsid w:val="00D40553"/>
     <w:rsid w:val="00D405E8"/>
     <w:rsid w:val="00D40E02"/>
     <w:rsid w:val="00D40F23"/>
     <w:rsid w:val="00D41841"/>
     <w:rsid w:val="00D4215A"/>
     <w:rsid w:val="00D424EB"/>
     <w:rsid w:val="00D4339C"/>
     <w:rsid w:val="00D43604"/>
     <w:rsid w:val="00D4391D"/>
     <w:rsid w:val="00D439B8"/>
     <w:rsid w:val="00D43A61"/>
     <w:rsid w:val="00D43B59"/>
     <w:rsid w:val="00D43CEC"/>
     <w:rsid w:val="00D445B1"/>
     <w:rsid w:val="00D447A7"/>
     <w:rsid w:val="00D448FC"/>
     <w:rsid w:val="00D44D92"/>
     <w:rsid w:val="00D45329"/>
     <w:rsid w:val="00D46323"/>
+    <w:rsid w:val="00D463BB"/>
     <w:rsid w:val="00D4659E"/>
     <w:rsid w:val="00D47118"/>
     <w:rsid w:val="00D47408"/>
     <w:rsid w:val="00D47574"/>
     <w:rsid w:val="00D5048A"/>
     <w:rsid w:val="00D50C28"/>
     <w:rsid w:val="00D51754"/>
     <w:rsid w:val="00D51D8D"/>
     <w:rsid w:val="00D5235C"/>
     <w:rsid w:val="00D5248D"/>
     <w:rsid w:val="00D52BC4"/>
     <w:rsid w:val="00D52DB7"/>
     <w:rsid w:val="00D52DED"/>
     <w:rsid w:val="00D53B2A"/>
     <w:rsid w:val="00D540A5"/>
     <w:rsid w:val="00D542F2"/>
     <w:rsid w:val="00D5430D"/>
     <w:rsid w:val="00D54D42"/>
     <w:rsid w:val="00D55329"/>
     <w:rsid w:val="00D553C4"/>
     <w:rsid w:val="00D555A8"/>
     <w:rsid w:val="00D55714"/>
     <w:rsid w:val="00D55B10"/>
     <w:rsid w:val="00D55E65"/>
     <w:rsid w:val="00D56433"/>
@@ -23216,50 +23313,51 @@
     <w:rsid w:val="00D85935"/>
     <w:rsid w:val="00D85A66"/>
     <w:rsid w:val="00D86065"/>
     <w:rsid w:val="00D86662"/>
     <w:rsid w:val="00D86C52"/>
     <w:rsid w:val="00D871E4"/>
     <w:rsid w:val="00D87A1E"/>
     <w:rsid w:val="00D87B58"/>
     <w:rsid w:val="00D87B92"/>
     <w:rsid w:val="00D87DAC"/>
     <w:rsid w:val="00D87E6F"/>
     <w:rsid w:val="00D912C6"/>
     <w:rsid w:val="00D915B3"/>
     <w:rsid w:val="00D91C4D"/>
     <w:rsid w:val="00D92EE3"/>
     <w:rsid w:val="00D92F35"/>
     <w:rsid w:val="00D93081"/>
     <w:rsid w:val="00D93B0C"/>
     <w:rsid w:val="00D94492"/>
     <w:rsid w:val="00D949FE"/>
     <w:rsid w:val="00D94FED"/>
     <w:rsid w:val="00D95373"/>
     <w:rsid w:val="00D95579"/>
     <w:rsid w:val="00D958F1"/>
     <w:rsid w:val="00D95C7F"/>
+    <w:rsid w:val="00D961BB"/>
     <w:rsid w:val="00D9648C"/>
     <w:rsid w:val="00D96BC1"/>
     <w:rsid w:val="00D96DA2"/>
     <w:rsid w:val="00D96F3B"/>
     <w:rsid w:val="00D972A1"/>
     <w:rsid w:val="00D9746C"/>
     <w:rsid w:val="00D97551"/>
     <w:rsid w:val="00D9774C"/>
     <w:rsid w:val="00DA0204"/>
     <w:rsid w:val="00DA030C"/>
     <w:rsid w:val="00DA0C01"/>
     <w:rsid w:val="00DA0DAA"/>
     <w:rsid w:val="00DA107C"/>
     <w:rsid w:val="00DA1973"/>
     <w:rsid w:val="00DA1E2F"/>
     <w:rsid w:val="00DA1EA5"/>
     <w:rsid w:val="00DA2039"/>
     <w:rsid w:val="00DA28D8"/>
     <w:rsid w:val="00DA2CC8"/>
     <w:rsid w:val="00DA2FC9"/>
     <w:rsid w:val="00DA32ED"/>
     <w:rsid w:val="00DA38F8"/>
     <w:rsid w:val="00DA3D2C"/>
     <w:rsid w:val="00DA3FD7"/>
     <w:rsid w:val="00DA4146"/>
@@ -23268,95 +23366,97 @@
     <w:rsid w:val="00DA459F"/>
     <w:rsid w:val="00DA4673"/>
     <w:rsid w:val="00DA4E51"/>
     <w:rsid w:val="00DA5946"/>
     <w:rsid w:val="00DA5AD5"/>
     <w:rsid w:val="00DA5BC9"/>
     <w:rsid w:val="00DA632C"/>
     <w:rsid w:val="00DA7827"/>
     <w:rsid w:val="00DA7A54"/>
     <w:rsid w:val="00DA7B49"/>
     <w:rsid w:val="00DA7EAA"/>
     <w:rsid w:val="00DB009B"/>
     <w:rsid w:val="00DB0221"/>
     <w:rsid w:val="00DB048F"/>
     <w:rsid w:val="00DB04D0"/>
     <w:rsid w:val="00DB077A"/>
     <w:rsid w:val="00DB1EC2"/>
     <w:rsid w:val="00DB254B"/>
     <w:rsid w:val="00DB2DC7"/>
     <w:rsid w:val="00DB317E"/>
     <w:rsid w:val="00DB321B"/>
     <w:rsid w:val="00DB33F1"/>
     <w:rsid w:val="00DB3964"/>
     <w:rsid w:val="00DB3A14"/>
     <w:rsid w:val="00DB4178"/>
+    <w:rsid w:val="00DB4356"/>
     <w:rsid w:val="00DB5D77"/>
     <w:rsid w:val="00DB6094"/>
     <w:rsid w:val="00DB7558"/>
     <w:rsid w:val="00DB7808"/>
     <w:rsid w:val="00DB7BE1"/>
     <w:rsid w:val="00DB7FFE"/>
     <w:rsid w:val="00DC0042"/>
     <w:rsid w:val="00DC029D"/>
     <w:rsid w:val="00DC0DCF"/>
     <w:rsid w:val="00DC0E3B"/>
     <w:rsid w:val="00DC1A07"/>
     <w:rsid w:val="00DC1D0E"/>
     <w:rsid w:val="00DC2105"/>
     <w:rsid w:val="00DC2900"/>
     <w:rsid w:val="00DC2B56"/>
     <w:rsid w:val="00DC300A"/>
     <w:rsid w:val="00DC36F0"/>
     <w:rsid w:val="00DC3D3F"/>
     <w:rsid w:val="00DC4074"/>
     <w:rsid w:val="00DC450E"/>
     <w:rsid w:val="00DC47E6"/>
     <w:rsid w:val="00DC48F0"/>
     <w:rsid w:val="00DC5230"/>
     <w:rsid w:val="00DC56C0"/>
     <w:rsid w:val="00DC5830"/>
     <w:rsid w:val="00DC5CC1"/>
     <w:rsid w:val="00DC6078"/>
     <w:rsid w:val="00DC62D3"/>
     <w:rsid w:val="00DC6930"/>
     <w:rsid w:val="00DC71BD"/>
     <w:rsid w:val="00DC74D4"/>
     <w:rsid w:val="00DC7B5F"/>
     <w:rsid w:val="00DC7C1A"/>
     <w:rsid w:val="00DD0065"/>
     <w:rsid w:val="00DD0432"/>
     <w:rsid w:val="00DD232F"/>
     <w:rsid w:val="00DD23A3"/>
     <w:rsid w:val="00DD24A4"/>
     <w:rsid w:val="00DD28DB"/>
     <w:rsid w:val="00DD2D97"/>
     <w:rsid w:val="00DD2DF9"/>
     <w:rsid w:val="00DD2FD3"/>
     <w:rsid w:val="00DD2FE9"/>
     <w:rsid w:val="00DD30E3"/>
     <w:rsid w:val="00DD3107"/>
+    <w:rsid w:val="00DD341A"/>
     <w:rsid w:val="00DD3534"/>
     <w:rsid w:val="00DD35D3"/>
     <w:rsid w:val="00DD390F"/>
     <w:rsid w:val="00DD4350"/>
     <w:rsid w:val="00DD43DE"/>
     <w:rsid w:val="00DD4AD1"/>
     <w:rsid w:val="00DD4ED1"/>
     <w:rsid w:val="00DD5236"/>
     <w:rsid w:val="00DD5C73"/>
     <w:rsid w:val="00DD5E3C"/>
     <w:rsid w:val="00DD5E80"/>
     <w:rsid w:val="00DD5F30"/>
     <w:rsid w:val="00DD6009"/>
     <w:rsid w:val="00DD64DA"/>
     <w:rsid w:val="00DD6EB2"/>
     <w:rsid w:val="00DD74FD"/>
     <w:rsid w:val="00DD7657"/>
     <w:rsid w:val="00DD7FC6"/>
     <w:rsid w:val="00DE0537"/>
     <w:rsid w:val="00DE0F6A"/>
     <w:rsid w:val="00DE19E5"/>
     <w:rsid w:val="00DE1E47"/>
     <w:rsid w:val="00DE24F3"/>
     <w:rsid w:val="00DE2664"/>
     <w:rsid w:val="00DE2A0C"/>
@@ -23578,50 +23678,51 @@
     <w:rsid w:val="00E752B2"/>
     <w:rsid w:val="00E7555A"/>
     <w:rsid w:val="00E75853"/>
     <w:rsid w:val="00E77B47"/>
     <w:rsid w:val="00E801E6"/>
     <w:rsid w:val="00E806E6"/>
     <w:rsid w:val="00E80851"/>
     <w:rsid w:val="00E80DA1"/>
     <w:rsid w:val="00E810BA"/>
     <w:rsid w:val="00E815A8"/>
     <w:rsid w:val="00E816BD"/>
     <w:rsid w:val="00E8195C"/>
     <w:rsid w:val="00E81B4E"/>
     <w:rsid w:val="00E8235E"/>
     <w:rsid w:val="00E82C24"/>
     <w:rsid w:val="00E82D9A"/>
     <w:rsid w:val="00E8332E"/>
     <w:rsid w:val="00E8347B"/>
     <w:rsid w:val="00E83484"/>
     <w:rsid w:val="00E84D04"/>
     <w:rsid w:val="00E85370"/>
     <w:rsid w:val="00E85735"/>
     <w:rsid w:val="00E85875"/>
     <w:rsid w:val="00E85892"/>
     <w:rsid w:val="00E85CDF"/>
+    <w:rsid w:val="00E87053"/>
     <w:rsid w:val="00E870A4"/>
     <w:rsid w:val="00E87947"/>
     <w:rsid w:val="00E87E69"/>
     <w:rsid w:val="00E900B1"/>
     <w:rsid w:val="00E90FC2"/>
     <w:rsid w:val="00E90FC4"/>
     <w:rsid w:val="00E91563"/>
     <w:rsid w:val="00E91896"/>
     <w:rsid w:val="00E91BDB"/>
     <w:rsid w:val="00E928F6"/>
     <w:rsid w:val="00E93701"/>
     <w:rsid w:val="00E946C2"/>
     <w:rsid w:val="00E95518"/>
     <w:rsid w:val="00E95AC3"/>
     <w:rsid w:val="00E95AE4"/>
     <w:rsid w:val="00E95DE1"/>
     <w:rsid w:val="00E95F46"/>
     <w:rsid w:val="00E965AA"/>
     <w:rsid w:val="00E968DA"/>
     <w:rsid w:val="00E9749F"/>
     <w:rsid w:val="00E976C1"/>
     <w:rsid w:val="00E97BB0"/>
     <w:rsid w:val="00EA0089"/>
     <w:rsid w:val="00EA06C5"/>
     <w:rsid w:val="00EA193C"/>
@@ -29573,51 +29674,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136943964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hayley.lebert@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.procurated.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37156&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dawson@mass.gov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/osd-buyer-training" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37156&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.lebert@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37156&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerard.dawson@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gerard.dawson@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/osd-buyer-training" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37156&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37156&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hayley.lebert@mass.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.commbuys.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37156&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/wp-content/uploads/instructions_standard-contract-form.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/supplier-diversity-office-sdo" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/osd-buyer-training" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-responses-to-small-procurements-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/emergency-response-supplies-services-and-equipment-contact-information" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37156&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/how-to-request-quotes-from-vendors-on-statewide-contracts/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37156&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/801-cmr-21-procurement-of-commodities-or-services-including-human-and-social-services/download?_ga=2.5187184.276064254.1754065769-411155804.1736349941&amp;_gl=1*sw9tsp*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*czE3NTQwNzY0MjMkbzMyMyRnMSR0MTc1NDA3NjQ1NSRqMjgkbDAkaDA." TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37156&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/best-value-evaluation-of-sdp-plan-forms-a-guide-for-strategic-sourcing-teams/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Comptroller.Info@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/osd-buyer-training" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commbuys.com/bso/external/purchaseorder/poSummary.sdo?docId=PO-26-1080-OSD03-SRC3-37156&amp;releaseNbr=0&amp;external=true&amp;parentUrl=close" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/statewide-contract-index" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.macomptroller.org/policies/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDProfessionalServices@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OSDhelpdesk@mass.gov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/exhibit-f-1-commonwealth-terms-and-conditions-0/download?_ga=2.11892660.1852975385.1737644168-411155804.1736349941&amp;_gl=1*1ehavvx*_ga*NDExMTU1ODA0LjE3MzYzNDk5NDE.*_ga_MCLPEGW7WM*MTczNzY1MjIyMi4xNS4xLjE3Mzc2NTIzODYuMC4wLjA." TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://go.procurated.com/ma-statewide/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/non-profit-purchasing-programs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.procurated.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/osd" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -29911,52 +30012,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0c40c71eb45016cd4244ce3126ed5c8e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6ea81047b344181ee716fe9b46053cf" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4acca893a766136a5bafeab47b9027e1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="07049b86-902b-4773-b7aa-1fd847dfddb9" xmlns:ns3="09ce38db-efdb-4708-8c34-9908d67fb011" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e0e5592891313212390eddb4a3d5f9a" ns2:_="" ns3:_="">
     <xsd:import namespace="07049b86-902b-4773-b7aa-1fd847dfddb9"/>
     <xsd:import namespace="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -30173,91 +30274,85 @@
     <TaxCatchAll xmlns="09ce38db-efdb-4708-8c34-9908d67fb011" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="07049b86-902b-4773-b7aa-1fd847dfddb9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C4BD58-2203-4230-8F1F-9DCF4FB5BA44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E5E76A4-4B53-4E46-8362-0320020EC781}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA626D6A-097A-40ED-B22D-3D6CF080918F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E64BC69-069B-41BA-ADFA-B29E975084B1}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20DD85D6-0887-4118-8B8C-1267772729E8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="09ce38db-efdb-4708-8c34-9908d67fb011"/>
     <ds:schemaRef ds:uri="6b33c406-dd06-4363-a0cc-3f7e8f9bebb6"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>4755</Words>
-  <Characters>27107</Characters>
+  <Words>4759</Words>
+  <Characters>27129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>225</Lines>
+  <Lines>226</Lines>
   <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31799</CharactersWithSpaces>
+  <CharactersWithSpaces>31825</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Products and Services Contract User Guide Template</dc:title>
   <dc:subject/>
   <dc:creator>Danielle Frizzi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BBCFE9BE6DEBCF4FAEF3D74F5E0F169D</vt:lpwstr>
   </property>