--- v0 (2025-12-07)
+++ v1 (2026-09-28)
@@ -1,4252 +1,4890 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27126"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
+  <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RMakhe\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/EHS-Teams-DPH_DQI-PrimaryStrokeService/Shared Documents/Primary Stroke Service/CY2026/Webpage Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96C3865D-305C-46E0-9322-1B641A9766F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="85" documentId="8_{FFCB270F-CCA8-435C-A5F9-810390838218}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A4EFE345-9042-4CF7-9B4C-D5C6FDD6AAFE}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{CFFF5759-526D-4982-A99D-DE79D0A5E5A7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Information about the Data" sheetId="4" r:id="rId1"/>
+    <sheet name="Information about the Data" sheetId="3" r:id="rId1"/>
     <sheet name="Region-Facility" sheetId="1" r:id="rId2"/>
-    <sheet name="Facility Information" sheetId="2" r:id="rId3"/>
+    <sheet name="Facility Information" sheetId="8" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Facility Information'!$A$1:$I$73</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
-[...1 lines deleted...]
-    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="391">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="735" uniqueCount="422">
+  <si>
+    <t>Boston</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>Metro West</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Western</t>
+  </si>
+  <si>
+    <t>Health Care Facility Name</t>
+  </si>
+  <si>
+    <t>DPH Tier</t>
+  </si>
+  <si>
+    <t>Street
+Address</t>
+  </si>
+  <si>
+    <t>City</t>
+  </si>
+  <si>
+    <t>Zip
+Code</t>
+  </si>
+  <si>
+    <t>County</t>
+  </si>
+  <si>
+    <t>Active</t>
+  </si>
+  <si>
+    <t>BETH ISRAEL DEACONESS
+MED CTR/WEST</t>
+  </si>
+  <si>
+    <t>BOSTON</t>
+  </si>
+  <si>
+    <t>02215</t>
+  </si>
+  <si>
+    <t>Suffolk</t>
+  </si>
+  <si>
+    <t>(617)632-7000</t>
+  </si>
+  <si>
+    <t>BOSTON CHILDREN'S
+HOSPITAL</t>
+  </si>
+  <si>
+    <t>02115</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>(617) 355-600</t>
+  </si>
+  <si>
+    <t>BOSTON MED CTR CORP
+MENINO PAVILION</t>
+  </si>
+  <si>
+    <t>02118</t>
+  </si>
+  <si>
+    <t>(617)414-5000</t>
+  </si>
+  <si>
+    <t>BOSTON MEDICAL
+CENTER-BRIGHTON</t>
+  </si>
+  <si>
+    <t>02135</t>
+  </si>
+  <si>
+    <t>(617) 789-300</t>
+  </si>
+  <si>
+    <t>BRIGHAM &amp; WOMEN'S
+FAULKNER HOSPITAL</t>
+  </si>
+  <si>
+    <t>02130</t>
+  </si>
+  <si>
+    <t>(617)522-5800</t>
+  </si>
+  <si>
+    <t>BRIGHAM &amp; WOMEN'S
+HOSPITAL</t>
+  </si>
+  <si>
+    <t>(617)732-5500</t>
+  </si>
+  <si>
+    <t>MASS GENERAL HOSPITAL</t>
+  </si>
+  <si>
+    <t>02114</t>
+  </si>
+  <si>
+    <t>(617)726-2000</t>
+  </si>
+  <si>
+    <t>MASSACHUSETTS EYE AND
+EAR INFIRMARY -</t>
+  </si>
+  <si>
+    <t>(617) 523-790</t>
+  </si>
+  <si>
+    <t>NEIGHBORHEALTH (SATELLITE
+EMERGENCY FACILITY)</t>
+  </si>
+  <si>
+    <t>02128</t>
+  </si>
+  <si>
+    <t>(617)424-5365</t>
+  </si>
+  <si>
+    <t>TUFTS MEDICAL CENTER</t>
+  </si>
+  <si>
+    <t>02111</t>
+  </si>
+  <si>
+    <t>(617)636-5000</t>
+  </si>
+  <si>
+    <t>Inactive</t>
+  </si>
+  <si>
+    <t>CARNEY HOSPITAL</t>
+  </si>
+  <si>
+    <t>02124</t>
+  </si>
+  <si>
+    <t>(617)296-4000</t>
+  </si>
+  <si>
+    <t>HEALTH
+ALLIANCE-CLINTON,CLINTON
+CMP</t>
+  </si>
+  <si>
+    <t>CLINTON</t>
+  </si>
+  <si>
+    <t>01510</t>
+  </si>
+  <si>
+    <t>Worcester</t>
+  </si>
+  <si>
+    <t>(978)368-3000</t>
+  </si>
+  <si>
+    <t>HEALTH
+ALLIANCE-CLNTN,LEOMINSTER
+CM</t>
+  </si>
+  <si>
+    <t>LEOMINSTER</t>
+  </si>
+  <si>
+    <t>01453</t>
+  </si>
+  <si>
+    <t>(978)466-2000</t>
+  </si>
+  <si>
+    <t>HEYWOOD HOSPITAL</t>
+  </si>
+  <si>
+    <t>GARDNER</t>
+  </si>
+  <si>
+    <t>01440</t>
+  </si>
+  <si>
+    <t>(978)632-3420</t>
+  </si>
+  <si>
+    <t>ST VINCENT HOSPITAL</t>
+  </si>
+  <si>
+    <t>WORCESTER</t>
+  </si>
+  <si>
+    <t>01608</t>
+  </si>
+  <si>
+    <t>(508)363-5000</t>
+  </si>
+  <si>
+    <t>UMASS MEMORIAL HEALTH -
+HARRINGTON AT WEBSTER</t>
+  </si>
+  <si>
+    <t>WEBSTER</t>
+  </si>
+  <si>
+    <t>01570</t>
+  </si>
+  <si>
+    <t>(508)765-9771</t>
+  </si>
+  <si>
+    <t>UMASS MEMORIAL HEALTH -
+HARRINGTON HOSPITAL</t>
+  </si>
+  <si>
+    <t>SOUTHBRIDGE</t>
+  </si>
+  <si>
+    <t>01550</t>
+  </si>
+  <si>
+    <t>UMASS MEMORIAL HEALTH -
+MILFORD REGIONAL MEDICAL
+CENTER</t>
+  </si>
+  <si>
+    <t>MILFORD</t>
+  </si>
+  <si>
+    <t>01757</t>
+  </si>
+  <si>
+    <t>(508)473-1190</t>
+  </si>
+  <si>
+    <t>UMASS MEMORIAL MED
+CTR/MEM CAMPUS</t>
+  </si>
+  <si>
+    <t>01605</t>
+  </si>
+  <si>
+    <t>(508) 334-100</t>
+  </si>
+  <si>
+    <t>UMASS MEMORIAL MED
+CTR/UNIV CAMPUS</t>
+  </si>
+  <si>
+    <t>01655</t>
+  </si>
+  <si>
+    <t>(508)334-1000</t>
+  </si>
+  <si>
+    <t>NASHOBA VALLEY MEDICAL
+CENTER</t>
+  </si>
+  <si>
+    <t>AYER</t>
+  </si>
+  <si>
+    <t>01432</t>
+  </si>
+  <si>
+    <t>Middlesex</t>
+  </si>
+  <si>
+    <t>(978)784-9000</t>
+  </si>
+  <si>
+    <t>Metro
+West</t>
+  </si>
+  <si>
+    <t>BETH ISR DEACNSS HOSP -
+NEEDHAM</t>
+  </si>
+  <si>
+    <t>NEEDHAM</t>
+  </si>
+  <si>
+    <t>02192</t>
+  </si>
+  <si>
+    <t>Norfolk</t>
+  </si>
+  <si>
+    <t>(781)453-3000</t>
+  </si>
+  <si>
+    <t>BETH ISRAEL DEACONESS
+HOSP-MILTON I</t>
+  </si>
+  <si>
+    <t>MILTON</t>
+  </si>
+  <si>
+    <t>02186</t>
+  </si>
+  <si>
+    <t>(617)696-4600</t>
+  </si>
+  <si>
+    <t>CHA CAMBRIDGE HOSPITAL</t>
+  </si>
+  <si>
+    <t>SOMERVILLE</t>
+  </si>
+  <si>
+    <t>02143</t>
+  </si>
+  <si>
+    <t>(617)591-4500</t>
+  </si>
+  <si>
+    <t>EMERSON HOSPITAL</t>
+  </si>
+  <si>
+    <t>CONCORD</t>
+  </si>
+  <si>
+    <t>01742</t>
+  </si>
+  <si>
+    <t>(978)369-1400</t>
+  </si>
+  <si>
+    <t>LAHEY HOSPITAL &amp; MED
+CTR,BURLINGTON</t>
+  </si>
+  <si>
+    <t>41 MALL
+ROAD</t>
+  </si>
+  <si>
+    <t>BURLINGTON</t>
+  </si>
+  <si>
+    <t>01806</t>
+  </si>
+  <si>
+    <t>(781)744-8330</t>
+  </si>
+  <si>
+    <t>MARLBOROUGH HOSPITAL</t>
+  </si>
+  <si>
+    <t>MARLBOROUGH</t>
+  </si>
+  <si>
+    <t>01752</t>
+  </si>
+  <si>
+    <t>(508)485-1121</t>
+  </si>
+  <si>
+    <t>METROWEST MED CTR/FRAM
+UNION CAMPUS</t>
+  </si>
+  <si>
+    <t>FRAMINGHAM</t>
+  </si>
+  <si>
+    <t>01701</t>
+  </si>
+  <si>
+    <t>(508)383-1000</t>
+  </si>
+  <si>
+    <t>MOUNT AUBURN HOSPITAL</t>
+  </si>
+  <si>
+    <t>CAMBRIDGE</t>
+  </si>
+  <si>
+    <t>02238</t>
+  </si>
+  <si>
+    <t>(617)492-3500</t>
+  </si>
+  <si>
+    <t>NEWTON-WELLESLEY
+HOSPITAL</t>
+  </si>
+  <si>
+    <t>NEWTON</t>
+  </si>
+  <si>
+    <t>02462</t>
+  </si>
+  <si>
+    <t>(617)243-6000</t>
+  </si>
+  <si>
+    <t>SOUTH SHORE HOSPITAL</t>
+  </si>
+  <si>
+    <t>WEYMOUTH</t>
+  </si>
+  <si>
+    <t>02190</t>
+  </si>
+  <si>
+    <t>(781)340-8000</t>
+  </si>
+  <si>
+    <t>WINCHESTER HOSPITAL</t>
+  </si>
+  <si>
+    <t>WINCHESTER</t>
+  </si>
+  <si>
+    <t>01890</t>
+  </si>
+  <si>
+    <t>(781)729-9000</t>
+  </si>
+  <si>
+    <t>CHA SOMERVILLE HOSPITAL</t>
+  </si>
+  <si>
+    <t>02139</t>
+  </si>
+  <si>
+    <t>(617)498-1000</t>
+  </si>
+  <si>
+    <t>NORWOOD HOSPITAL</t>
+  </si>
+  <si>
+    <t>NORWOOD</t>
+  </si>
+  <si>
+    <t>02062</t>
+  </si>
+  <si>
+    <t>(781)769-4000</t>
+  </si>
+  <si>
+    <t>ANNA JAQUES HOSPITAL</t>
+  </si>
+  <si>
+    <t>NEWBURYPORT</t>
+  </si>
+  <si>
+    <t>01950</t>
+  </si>
+  <si>
+    <t>Essex</t>
+  </si>
+  <si>
+    <t>(978)463-1010</t>
+  </si>
+  <si>
+    <t>BEVERLY HOSP/ADDISION
+GILBERT CAMPU</t>
+  </si>
+  <si>
+    <t>GLOUCESTER</t>
+  </si>
+  <si>
+    <t>01930</t>
+  </si>
+  <si>
+    <t>(978)283-4000</t>
+  </si>
+  <si>
+    <t>BEVERLY HOSP/BEVERLY
+CAMPUS</t>
+  </si>
+  <si>
+    <t>85 HERRICK
+STREET</t>
+  </si>
+  <si>
+    <t>BEVERLY</t>
+  </si>
+  <si>
+    <t>01915</t>
+  </si>
+  <si>
+    <t>(978)922-3000</t>
+  </si>
+  <si>
+    <t>CHA EVERETT HOSPITAL</t>
+  </si>
+  <si>
+    <t>EVERETT</t>
+  </si>
+  <si>
+    <t>02149</t>
+  </si>
+  <si>
+    <t>HOLY FAMILY HOSPITAL</t>
+  </si>
+  <si>
+    <t>01844</t>
+  </si>
+  <si>
+    <t>(978) 687-015</t>
+  </si>
+  <si>
+    <t>HOLY FAMILY HOSPITAL AT
+MERRIMACK VALLEY</t>
+  </si>
+  <si>
+    <t>HAVERHILL</t>
+  </si>
+  <si>
+    <t>01830</t>
+  </si>
+  <si>
+    <t>(978)374-2000</t>
+  </si>
+  <si>
+    <t>LAHEY MEDICAL CTR,
+PEADODY (INPT ST</t>
+  </si>
+  <si>
+    <t>PEABODY</t>
+  </si>
+  <si>
+    <t>01960</t>
+  </si>
+  <si>
+    <t>(978)273-5100</t>
+  </si>
+  <si>
+    <t>LAWRENCE GENERAL
+HOSPITAL</t>
+  </si>
+  <si>
+    <t>LAWRENCE</t>
+  </si>
+  <si>
+    <t>01842</t>
+  </si>
+  <si>
+    <t>(978)683-4000</t>
+  </si>
+  <si>
+    <t>LOWELL GENERAL HOSP
+SAINTS CAMPUS</t>
+  </si>
+  <si>
+    <t>LOWELL</t>
+  </si>
+  <si>
+    <t>01852</t>
+  </si>
+  <si>
+    <t>(978)458-1411</t>
+  </si>
+  <si>
+    <t>LOWELL GENERAL HOSPITAL</t>
+  </si>
+  <si>
+    <t>01854</t>
+  </si>
+  <si>
+    <t>(978)937-6000</t>
+  </si>
+  <si>
+    <t>MELROSEWKFLD HLTHCRE
+MELROSE-WKFLD</t>
+  </si>
+  <si>
+    <t>MELROSE</t>
+  </si>
+  <si>
+    <t>02176</t>
+  </si>
+  <si>
+    <t>(781)979-3000</t>
+  </si>
+  <si>
+    <t>NORTH SHORE MED
+CTR/SALEM HOSPITAL</t>
+  </si>
+  <si>
+    <t>SALEM</t>
+  </si>
+  <si>
+    <t>01970</t>
+  </si>
+  <si>
+    <t>(978)741-1215</t>
+  </si>
+  <si>
+    <t>BETH ISRAEL DEACONESS
+HOSP-PLYMOUTH</t>
+  </si>
+  <si>
+    <t>PLYMOUTH</t>
+  </si>
+  <si>
+    <t>02360</t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>(508)830-2005</t>
+  </si>
+  <si>
+    <t>BOSTON MEDICAL
+CENTER-SOUTH</t>
+  </si>
+  <si>
+    <t>BROCKTON</t>
+  </si>
+  <si>
+    <t>02301</t>
+  </si>
+  <si>
+    <t>(508)588-4000</t>
+  </si>
+  <si>
+    <t>CAPE COD HOSPITAL</t>
+  </si>
+  <si>
+    <t>BARNSTABLE</t>
+  </si>
+  <si>
+    <t>02601</t>
+  </si>
+  <si>
+    <t>Barnstable</t>
+  </si>
+  <si>
+    <t>(508)771-1800</t>
+  </si>
+  <si>
+    <t>FALMOUTH HOSPITAL</t>
+  </si>
+  <si>
+    <t>FALMOUTH</t>
+  </si>
+  <si>
+    <t>02540</t>
+  </si>
+  <si>
+    <t>(508)548-5300</t>
+  </si>
+  <si>
+    <t>MARTHA'S VINEYARD
+HOSPITAL</t>
+  </si>
+  <si>
+    <t>OAK BLUFFS</t>
+  </si>
+  <si>
+    <t>02557</t>
+  </si>
+  <si>
+    <t>Dukes</t>
+  </si>
+  <si>
+    <t>(508)693-0410</t>
+  </si>
+  <si>
+    <t>MORTON HOSPITAL</t>
+  </si>
+  <si>
+    <t>TAUNTON</t>
+  </si>
+  <si>
+    <t>02780</t>
+  </si>
+  <si>
+    <t>Bristol</t>
+  </si>
+  <si>
+    <t>(508)828-7000</t>
+  </si>
+  <si>
+    <t>NANTUCKET COTTAGE
+HOSPITAL</t>
+  </si>
+  <si>
+    <t>02554</t>
+  </si>
+  <si>
+    <t>(508) 825-810</t>
+  </si>
+  <si>
+    <t>SIGNATURE HEALTHCRE
+BROCKTON HOSPIT</t>
+  </si>
+  <si>
+    <t>02302</t>
+  </si>
+  <si>
+    <t>(508)941-7000</t>
+  </si>
+  <si>
+    <t>SOUTHCOAST HOSPS GRP
+INC/CHARLTON</t>
+  </si>
+  <si>
+    <t>FALL RIVER</t>
+  </si>
+  <si>
+    <t>02720</t>
+  </si>
+  <si>
+    <t>(508)679-7115</t>
+  </si>
+  <si>
+    <t>SOUTHCOAST HOSPS GRP
+INC/ST LUKES</t>
+  </si>
+  <si>
+    <t>NEW BEDFORD</t>
+  </si>
+  <si>
+    <t>02740</t>
+  </si>
+  <si>
+    <t>(508)997-1515</t>
+  </si>
+  <si>
+    <t>SOUTHCOAST HOSPS GRP
+INC/TOBEY</t>
+  </si>
+  <si>
+    <t>WAREHAM</t>
+  </si>
+  <si>
+    <t>02571</t>
+  </si>
+  <si>
+    <t>(508)295-0880</t>
+  </si>
+  <si>
+    <t>ST ANNE'S HOSPITAL</t>
+  </si>
+  <si>
+    <t>02721</t>
+  </si>
+  <si>
+    <t>(508)674-5600</t>
+  </si>
+  <si>
+    <t>STURDY MEMORIAL HOSPITAL</t>
+  </si>
+  <si>
+    <t>ATTLEBORO</t>
+  </si>
+  <si>
+    <t>02703</t>
+  </si>
+  <si>
+    <t>(508)236-8000</t>
+  </si>
+  <si>
+    <t>GOOD SAMARITAN MEDICAL
+CENTER</t>
+  </si>
+  <si>
+    <t>ATHOL MEMORIAL HOSPITAL</t>
+  </si>
+  <si>
+    <t>ATHOL</t>
+  </si>
+  <si>
+    <t>01331</t>
+  </si>
+  <si>
+    <t>(978)249-3511</t>
+  </si>
+  <si>
+    <t>BAYSTATE FRANKLIN MEDICAL
+CENTER</t>
+  </si>
+  <si>
+    <t>GREENFIELD</t>
+  </si>
+  <si>
+    <t>01301</t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t>(413)773-0211</t>
+  </si>
+  <si>
+    <t>BAYSTATE MEDICAL CENTER</t>
+  </si>
+  <si>
+    <t>SPRINGFIELD</t>
+  </si>
+  <si>
+    <t>01199</t>
+  </si>
+  <si>
+    <t>Hampden</t>
+  </si>
+  <si>
+    <t>(413)794-0000</t>
+  </si>
+  <si>
+    <t>BAYSTATE NOBLE HOSPITAL</t>
+  </si>
+  <si>
+    <t>WESTFIELD</t>
+  </si>
+  <si>
+    <t>01086</t>
+  </si>
+  <si>
+    <t>(413)568-2811</t>
+  </si>
+  <si>
+    <t>BAYSTATE WING HOSPITAL &amp;
+MED CTRS</t>
+  </si>
+  <si>
+    <t>PALMER</t>
+  </si>
+  <si>
+    <t>01069</t>
+  </si>
+  <si>
+    <t>(413)283-7651</t>
+  </si>
+  <si>
+    <t>BERKSHIRE MED CTR
+INC/BERKSHIRE CAM</t>
+  </si>
+  <si>
+    <t>PITTSFIELD</t>
+  </si>
+  <si>
+    <t>01201</t>
+  </si>
+  <si>
+    <t>Berkshire</t>
+  </si>
+  <si>
+    <t>(413)447-2000</t>
+  </si>
+  <si>
+    <t>COOLEY DICKINSON HOSPITAL
+INC THE</t>
+  </si>
+  <si>
+    <t>NORTHAMPTON</t>
+  </si>
+  <si>
+    <t>01060</t>
+  </si>
+  <si>
+    <t>Hampshire</t>
+  </si>
+  <si>
+    <t>(413)582-2000</t>
+  </si>
+  <si>
+    <t>FAIRVIEW HOSPITAL</t>
+  </si>
+  <si>
+    <t>01230</t>
+  </si>
+  <si>
+    <t>(413)528-0790</t>
+  </si>
+  <si>
+    <t>HOLYOKE MEDICAL CENTER</t>
+  </si>
+  <si>
+    <t>HOLYOKE</t>
+  </si>
+  <si>
+    <t>01040</t>
+  </si>
+  <si>
+    <t>(413)536-5221</t>
+  </si>
+  <si>
+    <t>MERCY MEDICAL CENTER
+CAMPUS</t>
+  </si>
+  <si>
+    <t>01102</t>
+  </si>
+  <si>
+    <t>(413)748-9000</t>
+  </si>
+  <si>
+    <t>NORTH ADAMS REGIONAL
+HOSPITAL</t>
+  </si>
+  <si>
+    <t>NORTH ADAMS</t>
+  </si>
+  <si>
+    <t>01247</t>
+  </si>
+  <si>
+    <t>BAYSTATE MARY LANE</t>
+  </si>
+  <si>
+    <t>Not Available</t>
+  </si>
+  <si>
+    <t>WARE</t>
+  </si>
+  <si>
+    <t>Not
+Available</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>Executive Office of Health and Human
+Services (EOHHS) Region</t>
+  </si>
+  <si>
+    <t>Facility Status</t>
+  </si>
   <si>
     <t xml:space="preserve"> Executive Office of Health and Human Services (EOHHS) Region</t>
   </si>
   <si>
     <t>Total Number of Primary Stroke Facilities</t>
   </si>
   <si>
-    <t>Metro West</t>
-[...44 lines deleted...]
-    <t>BETH ISR DEACNSS HOSP - NEEDHAM</t>
+    <t>Term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Description </t>
+  </si>
+  <si>
+    <t>Source URL</t>
+  </si>
+  <si>
+    <t>Data Note 1</t>
+  </si>
+  <si>
+    <t>Acute Stroke includes all types of strokes, but excludes in-hospital strokes, no stroke-related diagnosis, and elective carotid procedures</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Data Note 2</t>
+  </si>
+  <si>
+    <t>Race – As provided by the reporting facility.  Unable to determine is a data collection category.</t>
+  </si>
+  <si>
+    <t>Data Note 3</t>
+  </si>
+  <si>
+    <t>Hispanic Ethnicity – As provided by the reporting facility, all patients identified as Hispanic/Latinx are combined into one category.  Not Hispanic/Latinx include patients with unknown Hispanic/Latinx ethnicity.</t>
+  </si>
+  <si>
+    <t>Data Note 4</t>
+  </si>
+  <si>
+    <t>Age Group – Based on age as provided by the reporting facility, patients under 20 years of age were excluded.</t>
+  </si>
+  <si>
+    <t>Data Note 5</t>
+  </si>
+  <si>
+    <t>Sex – Sex assigned at birth. Unknown is a data collection category.</t>
+  </si>
+  <si>
+    <t>Data Note 6</t>
+  </si>
+  <si>
+    <t>All rates are calculated using the UMass Donahue Institute population estimates.</t>
+  </si>
+  <si>
+    <t>Suppression Rule 1</t>
+  </si>
+  <si>
+    <t>Data is suppressed, or not displayed, because the number is between 1 and 4. We do not display these small counts to preserve the privacy of patients or individuals.</t>
+  </si>
+  <si>
+    <t>Suppression Rule 2</t>
+  </si>
+  <si>
+    <t>Data is suppressed, or not displayed, because displaying this information would allow for the calculation of other data with a number between 1 and 4</t>
+  </si>
+  <si>
+    <t>Suppression Rule 3</t>
+  </si>
+  <si>
+    <t>Rate cannot be calculated because a population denominator does not exist for this category</t>
+  </si>
+  <si>
+    <t>Suppression Rule 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Individual-level data are also de-identified using the Safe Harbor method. More detail on deidentification procedures can be found in the Massachusetts Department of Public Health Confidentiality Procedures document. </t>
+  </si>
+  <si>
+    <t>Acute Stroke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When the stroke occurs suddenly. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sciencedirect.com/science/article/pii/S1357303920301389 </t>
+  </si>
+  <si>
+    <t>Antithrombolytics Treatment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A type of medication that helps break up the blood clot causing an ischemic stroke. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.stroke.org/en/about-stroke/types-of-stroke/ischemic-stroke-clots/ischemic-stroke-treatment </t>
+  </si>
+  <si>
+    <t>Antithrombolytic treatment in 60 minutes of arrival</t>
+  </si>
+  <si>
+    <t>The percentage of patients receiving alteplase within 60 minutes of arriving at the facility and the percentage of patient receiving alteplase treatment 60 minutes or more after facility arrival. Includes ischemic stroke patients only. patients with ischemic or transient ischemic strokes, subarachnoid or intracerebral hemorrhage, and stroke not otherwise specified.  Excludes patients admitted for transient ischemic strokes, subarachnoid or intracerebral hemorrhage, stroke type not otherwise specified, elective carotid procedures, enrolled in a clinical trial, and not diagnosed with a stroke.</t>
+  </si>
+  <si>
+    <t>EOHHS</t>
+  </si>
+  <si>
+    <t>Executive Office of Health and Human Services</t>
+  </si>
+  <si>
+    <t>Intracerebral Hemorrhage</t>
+  </si>
+  <si>
+    <t>This type of stroke is caused by a bleed in the brain tissue.</t>
+  </si>
+  <si>
+    <t>Ischemic Stroke</t>
+  </si>
+  <si>
+    <t>A stroke caused by a blockage of blood to the brain by a blood clot. This is the most common type of stroke.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mechanical Endovascular Reperfusion </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Treatment for ischemic stroke where a blood clot is physically removed from the brain. </t>
+  </si>
+  <si>
+    <t>nH/nL</t>
+  </si>
+  <si>
+    <t>Non-Hispanic/non-Latinx</t>
+  </si>
+  <si>
+    <t>Patient receiving CT in 25 minutes</t>
+  </si>
+  <si>
+    <t>The percentage of Primary Stroke Service patients the reporting facility indicated initiating brain image within 25 minutes or arrival at facility. Includes patients with ischemic or transient ischemic strokes, subarachnoid or intracerebral hemorrhage, and stroke not otherwise specified.  Excludes patients admitted for elective carotid procedures, enrolled in a clinical trial, and not diagnosed with a stroke.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subarachnoid Hemorrhage </t>
+  </si>
+  <si>
+    <t xml:space="preserve">A brain bleed in the tissue surrounding, but not in, the brain. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stroke Not Otherwise Specified </t>
+  </si>
+  <si>
+    <t xml:space="preserve">This is a diagnosis received when a patient has stroke-like symptoms but does not meet other stroke definitions. </t>
+  </si>
+  <si>
+    <t>Transient Ischemic Attack (less than 24 hours)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> A “mini stroke.” This is a type of stroke where symptoms resolve because the blood clot does not stay in the brain. </t>
+  </si>
+  <si>
+    <t>Acute Stroke Ready Service</t>
+  </si>
+  <si>
+    <t>Endovascular Capable Stroke Service</t>
+  </si>
+  <si>
+    <t>Primary Stroke Service</t>
+  </si>
+  <si>
+    <t>BRIGHTON</t>
+  </si>
+  <si>
+    <t>METHEUN</t>
+  </si>
+  <si>
+    <t>NANTUCKET</t>
+  </si>
+  <si>
+    <t>GREAT BARRINGTON</t>
+  </si>
+  <si>
+    <t>Not Applicable</t>
+  </si>
+  <si>
+    <t>800 WASHINGTON STREET</t>
+  </si>
+  <si>
+    <t>ONE DEACONESS ROAD</t>
+  </si>
+  <si>
+    <t>300 Longwood Avenue</t>
+  </si>
+  <si>
+    <t>736 Cambridge Street</t>
+  </si>
+  <si>
+    <t>1153 CENTRE STREET</t>
+  </si>
+  <si>
+    <t>75 FRANCIS STREET</t>
+  </si>
+  <si>
+    <t>55 FRUIT STREET</t>
+  </si>
+  <si>
+    <t>243 Charles Street</t>
+  </si>
+  <si>
+    <t>10 GOVE STREET</t>
+  </si>
+  <si>
+    <t>201 HIGHLAND STREET</t>
+  </si>
+  <si>
+    <t>60 HOSPITAL ROAD</t>
+  </si>
+  <si>
+    <t>242 GREEN STREET</t>
+  </si>
+  <si>
+    <t>123 SUMMER STREET</t>
+  </si>
+  <si>
+    <t>340 THOMPSON ROAD 1st &amp; 2nd fls</t>
+  </si>
+  <si>
+    <t>100 SOUTH STREET</t>
+  </si>
+  <si>
+    <t>14 PROSPECT STREET</t>
+  </si>
+  <si>
+    <t>119 Belmont Street</t>
+  </si>
+  <si>
+    <t>55 LAKE AVENUE NORTH</t>
+  </si>
+  <si>
+    <t>200 GROTON STREET</t>
   </si>
   <si>
     <t>148 CHESTNUT STREET</t>
   </si>
   <si>
-    <t>NEEDHAM</t>
-[...11 lines deleted...]
-    <t>BETH ISRAEL DEACONESS HOSP-MILTON I</t>
+    <t>OLD ROAD TO NINE ACRE CORNER</t>
   </si>
   <si>
     <t>199 REEDSDALE ROAD</t>
   </si>
   <si>
-    <t>MILTON</t>
-[...8 lines deleted...]
-    <t>CHA CAMBRIDGE HOSPITAL</t>
+    <t>230 HIGHLAND AVENUE</t>
+  </si>
+  <si>
+    <t>103 GARLAND ST 3RD FL, LEVEL C</t>
+  </si>
+  <si>
+    <t>140 LINCOLN AVENUE</t>
+  </si>
+  <si>
+    <t>1 ESSEX CENTER DRIVE 1 2 3 4 5 FLS</t>
+  </si>
+  <si>
+    <t>ONE GENERAL STREET</t>
+  </si>
+  <si>
+    <t>1 HOSPITAL DRIVE</t>
+  </si>
+  <si>
+    <t>295 VARNUMAVENUE</t>
+  </si>
+  <si>
+    <t>585 LEBANON STREET</t>
+  </si>
+  <si>
+    <t>81 HIGHLAND AVENUE</t>
+  </si>
+  <si>
+    <t>275 SANDWICHSTREET</t>
+  </si>
+  <si>
+    <t>235 NORTH PEARL STREET</t>
+  </si>
+  <si>
+    <t>27 PARK STREET PO BOX 640</t>
+  </si>
+  <si>
+    <t>100 TER HEUN DRIVE</t>
+  </si>
+  <si>
+    <t>ONE HOSPITAL ROAD, FIRST FL, WING 5</t>
+  </si>
+  <si>
+    <t>88 WASHINGTON STREET</t>
+  </si>
+  <si>
+    <t>680 CENTRE STREET</t>
+  </si>
+  <si>
+    <t>363 HIGHLAND AVENUE</t>
+  </si>
+  <si>
+    <t>43 HIGH STREET</t>
+  </si>
+  <si>
+    <t>795 MIDDLE STREET</t>
+  </si>
+  <si>
+    <t>211 PARK STREET</t>
+  </si>
+  <si>
+    <t>2033 MAIN STREET</t>
+  </si>
+  <si>
+    <t>164 HIGH STREET</t>
+  </si>
+  <si>
+    <t>759 CHESTNUT STREET</t>
+  </si>
+  <si>
+    <t>115 WEST SILVER STREET, BOX 1634</t>
+  </si>
+  <si>
+    <t>40 WRIGHT STREET</t>
+  </si>
+  <si>
+    <t>725 NORTH STREET</t>
+  </si>
+  <si>
+    <t>30 LOCUST STREET</t>
+  </si>
+  <si>
+    <t>575 BEECH STREET</t>
+  </si>
+  <si>
+    <t>271 CAREW STREET</t>
+  </si>
+  <si>
+    <t>71 HOSPITAL AVENUE</t>
+  </si>
+  <si>
+    <t>29 LEWIS AVENUE</t>
+  </si>
+  <si>
+    <t>101 PAGE STREET, BOX 3003</t>
+  </si>
+  <si>
+    <t>298 WASHINGTON STREET</t>
+  </si>
+  <si>
+    <t>2014 WASHINGTON STREET</t>
+  </si>
+  <si>
+    <t>55 FOGG ROAD</t>
+  </si>
+  <si>
+    <t>41 HIGHLAND AVENUE</t>
   </si>
   <si>
     <t>1493 CAMBRIDGE STREET</t>
   </si>
   <si>
-    <t>CAMBRIDGE</t>
-[...56 lines deleted...]
-    <t>MARLBOROUGH HOSPITAL</t>
+    <t>25 HIGHLAND AVENUE</t>
   </si>
   <si>
     <t>157 UNION STREET</t>
   </si>
   <si>
-    <t>MARLBOROUGH</t>
-[...10 lines deleted...]
-  <si>
     <t>115 LINCOLN ST</t>
   </si>
   <si>
-    <t>FRAMINGHAM</t>
-[...10 lines deleted...]
-  <si>
     <t>330 MOUNT AUBURN STREET</t>
   </si>
   <si>
-    <t>02238</t>
-[...772 lines deleted...]
-  <si>
     <t>830-840 HARRISON AVENUE</t>
   </si>
   <si>
-    <t>02118</t>
-[...209 lines deleted...]
-    <t>The percentage of Primary Stroke Service patients the reporting facility indicated initiating brain image within 25 minutes or arrival at facility. Includes patients with ischemic or transient ischemic strokes, subarachnoid or intracerebral hemorrhage, and stroke not otherwise specified.  Excludes patients admitted for elective carotid procedures, enrolled in a clinical trial, and not diagnosed with a stroke.</t>
+    <t>2100 DORCHESTER AVENUE</t>
+  </si>
+  <si>
+    <t>57 PROSPECT STREET</t>
+  </si>
+  <si>
+    <t>70 EAST STREET</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="9.5"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Courier New"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <sz val="10"/>
+      <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <u/>
+      <sz val="9.5"/>
+      <color theme="10"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="11">
+  <dxfs count="16">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
     </dxf>
   </dxfs>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{FD6FBBCE-86F5-4B91-A07A-F4B8F4E0BEDC}" name="Table2" displayName="Table2" ref="A1:B8" totalsRowShown="0" headerRowDxfId="10" headerRowCellStyle="Normal" dataCellStyle="Normal">
-  <autoFilter ref="A1:B8" xr:uid="{FD6FBBCE-86F5-4B91-A07A-F4B8F4E0BEDC}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{6D2C3B52-33A9-43D4-9B1E-9D8DFC63084D}" name="Table2" displayName="Table2" ref="A1:B8" totalsRowShown="0" headerRowDxfId="15" dataDxfId="14">
+  <autoFilter ref="A1:B8" xr:uid="{6D2C3B52-33A9-43D4-9B1E-9D8DFC63084D}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{27DCEA40-D610-471A-9B6B-C3D9C74E621A}" name=" Executive Office of Health and Human Services (EOHHS) Region" dataCellStyle="Normal"/>
-    <tableColumn id="2" xr3:uid="{ED4D9F0B-2A00-4D6C-9E94-D1011EDC980B}" name="Total Number of Primary Stroke Facilities" dataCellStyle="Normal"/>
+    <tableColumn id="1" xr3:uid="{30743FB7-5111-4521-80E5-F89C5746AF8D}" name=" Executive Office of Health and Human Services (EOHHS) Region" dataDxfId="13"/>
+    <tableColumn id="2" xr3:uid="{8A43115F-1C0A-4B2C-BF76-13C85A0BBE32}" name="Total Number of Primary Stroke Facilities" dataDxfId="12"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{C712971A-A543-4F60-B8D9-0E27A05CC193}" name="Table1" displayName="Table1" ref="A1:H67" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8">
-[...9 lines deleted...]
-    <tableColumn id="8" xr3:uid="{827C53E1-56D7-4CE8-8B4C-F785B1FC0D12}" name="Telephone Number" dataDxfId="0"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E1BE5E05-21F6-4E3F-A136-F20F92F0A76D}" name="Table1" displayName="Table1" ref="A1:I73" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10" tableBorderDxfId="9">
+  <autoFilter ref="A1:I73" xr:uid="{3413B49F-674F-45B7-A951-97559614BC5B}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{0A19937B-7850-43FC-80D3-8FC17CB9EA32}" name="Executive Office of Health and Human_x000a_Services (EOHHS) Region" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{BD2DCA41-327A-458D-AA81-C2A7ED8D3A44}" name="Facility Status" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{05AD4DDE-7B14-4CDA-8176-5C4499F7FE4A}" name="Health Care Facility Name" dataDxfId="6"/>
+    <tableColumn id="4" xr3:uid="{85760A40-2AC2-4967-B90B-B0BDB0E03F68}" name="DPH Tier" dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{EF11459B-984F-482A-B634-813BCCE85BC7}" name="Street_x000a_Address" dataDxfId="4"/>
+    <tableColumn id="6" xr3:uid="{0339C7AC-D434-43B9-80F1-B017F09D9CE5}" name="City" dataDxfId="3"/>
+    <tableColumn id="7" xr3:uid="{AEB30218-5558-4716-8E6F-A6629FF52BC5}" name="Zip_x000a_Code" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{BFE96C28-C20A-496A-AE9F-6E63A0EAAC28}" name="County" dataDxfId="1"/>
+    <tableColumn id="9" xr3:uid="{E6E2A2DA-E9FE-44B4-8F26-7208A6434540}" name="Telephone Number" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ODS Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="ODS Theme">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="ODS Theme">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Courier New"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Courier New"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="ODS Theme">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...50 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
-          <a:schemeClr val="phClr">
-[...2 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
-[...25 lines deleted...]
-        </a:gradFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stroke.org/en/about-stroke/types-of-stroke/ischemic-stroke-clots/ischemic-stroke-treatment" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stroke.org/en/about-stroke/types-of-stroke/ischemic-stroke-clots/ischemic-stroke-treatment" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stroke.org/en/about-stroke/types-of-stroke/ischemic-stroke-clots/ischemic-stroke-treatment" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S1357303920301389" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stroke.org/en/about-stroke/types-of-stroke/ischemic-stroke-clots/ischemic-stroke-treatment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0844CC35-AB5A-4E10-8F17-BF70EB393CCE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FB551ED-5575-4C95-A5F7-2E387FC0E6F1}">
   <dimension ref="A1:C23"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:C23"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="45.28515625" style="9" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="8.7109375" style="9"/>
+    <col min="1" max="1" width="45.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="144.140625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="94.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="8.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="12" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="11" t="s">
+    <row r="1" spans="1:3" s="2" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="B1" s="9" t="s">
+        <v>298</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A15" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A16" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A18" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A19" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A20" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A21" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="C1" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="9" t="s">
+      <c r="B21" s="6" t="s">
         <v>342</v>
       </c>
-      <c r="B2" s="13" t="s">
+      <c r="C21" s="7" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A22" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="C2" s="9" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="9" t="s">
+      <c r="B22" s="6" t="s">
         <v>344</v>
       </c>
-      <c r="B3" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="9" t="s">
+      <c r="C22" s="7" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15" x14ac:dyDescent="0.2">
+      <c r="A23" s="5" t="s">
         <v>345</v>
       </c>
-      <c r="B4" s="13" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="B23" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...201 lines deleted...]
-        <v>353</v>
+      <c r="C23" s="7" t="s">
+        <v>323</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C13" r:id="rId1" xr:uid="{D0FCD570-A7D2-46A1-A6AF-19DCEC5E6DA8}"/>
-[...6 lines deleted...]
-    <hyperlink ref="C12" r:id="rId8" xr:uid="{671E30EE-2B1C-4AC4-A429-3C0A0265CC27}"/>
+    <hyperlink ref="C13" r:id="rId1" xr:uid="{96F9A723-907B-4415-9F67-7B10DB536DB7}"/>
+    <hyperlink ref="C16" r:id="rId2" xr:uid="{89D1E759-AEC1-4CAB-9FD6-C77EFB462B40}"/>
+    <hyperlink ref="C17" r:id="rId3" xr:uid="{A826F24A-C9F9-45BB-B2B1-4665CA977EE0}"/>
+    <hyperlink ref="C18" r:id="rId4" xr:uid="{7668A2E4-1E2F-4C17-97F3-1250B6EC63EC}"/>
+    <hyperlink ref="C21" r:id="rId5" xr:uid="{AB40B147-AEC8-44F2-AF9D-0265C41B2F0C}"/>
+    <hyperlink ref="C22" r:id="rId6" xr:uid="{38B6CFFF-7B18-433C-BB82-619FC8BE2F6F}"/>
+    <hyperlink ref="C23" r:id="rId7" xr:uid="{F5CD2D6E-EEBA-4D06-9D62-F703A9A029C7}"/>
+    <hyperlink ref="C12" r:id="rId8" xr:uid="{1F76E64E-9B46-4440-85BC-4A3CEB08EBB4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId9"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43210E91-5DB4-4B20-9F03-F2B2100F278C}">
-  <dimension ref="A1:G8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:B8"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection sqref="A1:B8"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.85546875" customWidth="1"/>
-    <col min="2" max="2" width="31.85546875" customWidth="1"/>
+    <col min="1" max="1" width="82.140625" style="12" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="55.5703125" style="12" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="11.42578125" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B2" s="12">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3"/>
-[...6 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B3" s="12">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B2">
-[...5 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B4" s="12">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="B3">
-[...5 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="12">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B4">
+      <c r="B6" s="12">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="12">
         <v>12</v>
       </c>
-      <c r="F4" s="1"/>
-[...2 lines deleted...]
-      <c r="A5" t="s">
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B5">
-[...27 lines deleted...]
-        <v>66</v>
+      <c r="B8" s="12">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.05" right="0.05" top="0.5" bottom="0.5" header="0" footer="0"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter>
+    <oddHeader>The SAS System</oddHeader>
+  </headerFooter>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66521E2D-23A9-4F99-83AD-5C63B0BA5A95}">
-  <dimension ref="A1:H67"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3413B49F-674F-45B7-A951-97559614BC5B}">
+  <dimension ref="A1:I73"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="E41" sqref="E41"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.140625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="17.42578125" customWidth="1"/>
+    <col min="1" max="1" width="52.28515625" style="10" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="62.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="36.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="20" style="10" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.85546875" style="10" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.5703125" style="10" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="20.42578125" style="10" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A1" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="C1" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="H1" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="I1" s="11" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="6" t="s">
-[...14 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="B2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H1" s="6" t="s">
+      <c r="D2" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="F2" s="1" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="G2" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E9" s="14" t="s">
+        <v>362</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="8" t="s">
-[...14 lines deleted...]
-      <c r="G2" s="5" t="s">
+      <c r="B23" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>376</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>377</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H40" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="H2" s="5" t="s">
-[...22 lines deleted...]
-      <c r="G3" s="5" t="s">
+      <c r="I40" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A41" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A42" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A43" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A48" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H54" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="H3" s="5" t="s">
-[...91 lines deleted...]
-      <c r="D7" s="5" t="s">
+      <c r="I54" s="1" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E57" s="14" t="s">
+        <v>408</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...28 lines deleted...]
-      <c r="F8" s="5" t="s">
+      <c r="C61" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H62" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="G8" s="5" t="s">
-[...984 lines deleted...]
-      <c r="F46" s="5" t="s">
+      <c r="I62" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="G46" s="5" t="s">
+    </row>
+    <row r="63" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="H46" s="5" t="s">
+      <c r="D63" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="F63" s="1" t="s">
         <v>248</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C47" s="4" t="s">
+      <c r="G63" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="D47" s="5" t="s">
+      <c r="H63" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="E47" s="5" t="s">
+      <c r="I63" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="F47" s="5" t="s">
+    </row>
+    <row r="64" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="G47" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="5" t="s">
+      <c r="D64" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="F64" s="1" t="s">
         <v>253</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C48" s="4" t="s">
+      <c r="G64" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="D48" s="5" t="s">
+      <c r="H64" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="E48" s="5" t="s">
+      <c r="I64" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="F48" s="5" t="s">
+    </row>
+    <row r="65" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C65" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="G48" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="5" t="s">
+      <c r="D65" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>258</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C49" s="4" t="s">
+      <c r="G65" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="D49" s="5" t="s">
+      <c r="H65" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="I65" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="E49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F49" s="5" t="s">
+    </row>
+    <row r="66" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="G49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H49" s="5" t="s">
+      <c r="D66" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>262</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C50" s="4" t="s">
+      <c r="G66" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="D50" s="5" t="s">
+      <c r="H66" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="I66" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="E50" s="5" t="s">
+    </row>
+    <row r="67" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C67" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="F50" s="5" t="s">
+      <c r="D67" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="F67" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="G50" s="5" t="s">
-[...13 lines deleted...]
-      <c r="C51" s="4" t="s">
+      <c r="G67" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E51" s="5" t="s">
+      <c r="H67" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="F51" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A52" s="7" t="s">
+      <c r="I67" s="1" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B52" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="4" t="s">
+      <c r="B68" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E69" s="14" t="s">
+        <v>407</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="I72" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...11 lines deleted...]
-      <c r="H52" s="5" t="s">
+    </row>
+    <row r="73" spans="1:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="A73" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="D73" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="E73" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="F73" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="G73" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="H73" s="13" t="s">
         <v>273</v>
       </c>
-    </row>
-[...85 lines deleted...]
-      <c r="C56" s="4" t="s">
+      <c r="I73" s="13" t="s">
         <v>289</v>
-      </c>
-[...299 lines deleted...]
-        <v>340</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b40d8767-b4e3-497f-b910-e94cc9e6bad5">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c5e887a9-3264-4a11-98fe-00f96354db3e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="bdeca24f-08ac-4d9d-9340-a6ec495f6c99" xsi:nil="true"/>
-[...7 lines deleted...]
-    <MediaLengthInSeconds xmlns="b40d8767-b4e3-497f-b910-e94cc9e6bad5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="bdeca24f-08ac-4d9d-9340-a6ec495f6c99"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010041FCC5F2C8880F45B59EA6BBBA4E1A66" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="20b115d0d316cc1e85aada7bda3cb5ab">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c5e887a9-3264-4a11-98fe-00f96354db3e" xmlns:ns3="fb1e1941-e971-4fcd-9647-5c92aa44abc0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9692dc7109260a2e1de382c554c5e39e" ns2:_="" ns3:_="">
+    <xsd:import namespace="c5e887a9-3264-4a11-98fe-00f96354db3e"/>
+    <xsd:import namespace="fb1e1941-e971-4fcd-9647-5c92aa44abc0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b40d8767-b4e3-497f-b910-e94cc9e6bad5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c5e887a9-3264-4a11-98fe-00f96354db3e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...15 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bdeca24f-08ac-4d9d-9340-a6ec495f6c99" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fb1e1941-e971-4fcd-9647-5c92aa44abc0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4304,142 +4942,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0A200C9-0356-4699-8CF7-615701A07F54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{416214A6-1AF9-4DDE-9B3C-06E23C3E9088}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5e887a9-3264-4a11-98fe-00f96354db3e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28BAD3C6-9503-4A6F-B78E-31B5DACEEB58}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ADA56CB-4B7D-420C-8E33-4A15250570B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4466DA94-50C3-4514-9C72-257C11591E28}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="b40d8767-b4e3-497f-b910-e94cc9e6bad5"/>
-    <ds:schemaRef ds:uri="bdeca24f-08ac-4d9d-9340-a6ec495f6c99"/>
+    <ds:schemaRef ds:uri="c5e887a9-3264-4a11-98fe-00f96354db3e"/>
+    <ds:schemaRef ds:uri="fb1e1941-e971-4fcd-9647-5c92aa44abc0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FF01C35-175A-45BA-B5D0-D2BD87667541}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Information about the Data</vt:lpstr>
       <vt:lpstr>Region-Facility</vt:lpstr>
       <vt:lpstr>Facility Information</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>The SAS System</dc:title>
+  <dc:creator>jkuang</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010080FB196C5046594DA3AE90F0EC0344D6</vt:lpwstr>
+    <vt:lpwstr>0x01010041FCC5F2C8880F45B59EA6BBBA4E1A66</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
-[...19 lines deleted...]
-  </property>
 </Properties>
 </file>