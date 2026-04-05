--- v0 (2025-10-18)
+++ v1 (2026-04-05)
@@ -1,866 +1,1409 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D053157" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r w:rsidRPr="0090477B">
+    <w:p w14:paraId="3D053157" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>MassHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B42BD8F" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r w:rsidRPr="0090477B">
+    <w:p w14:paraId="0B42BD8F" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Commonwealth of Massachusetts • EOHHS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6EE075" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="0090477B" w:rsidRDefault="00F4503B" w:rsidP="0090477B">
+    <w:p w14:paraId="1A6EE075" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="0090477B" w:rsidRPr="0090477B">
+        <w:r w:rsidRPr="00727DBC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.mass.gov/masshealth</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AA5A340" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r w:rsidRPr="0090477B">
+    <w:p w14:paraId="21C45E53" w14:textId="6EDB1FF1" w:rsidR="002627D7" w:rsidRPr="00727DBC" w:rsidRDefault="002627D7" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Prior Authorization Request</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1735C9A5" w14:textId="550C45E6" w:rsidR="002627D7" w:rsidRPr="00727DBC" w:rsidRDefault="002627D7" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>This form may only be used by MassHealth Providers with an approved paper claim submission waiver. Use of this form without an approved waiver is strictly prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA5A340" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>MassHealth reviews requests for prior authorization (PA) on the basis of medical necessity only. If MassHealth approves the request, payment is still subject to all general conditions of MassHealth, including current member eligibility, other insurance, and program restrictions. MassHealth will notify the provider and member of its decision. Providers must complete items 1-22 or risk delays</w:t>
       </w:r>
-      <w:r w:rsidR="00732BC6" w:rsidRPr="00732BC6">
+      <w:r w:rsidR="00732BC6" w:rsidRPr="00727DBC">
         <w:t>, as described at 130 CMR 450.303(B).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F749150" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="00AB3DC7">
+    <w:p w14:paraId="2399C576" w14:textId="7EB77074" w:rsidR="000608BA" w:rsidRPr="00727DBC" w:rsidRDefault="005B7814" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Request to Expedite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:tab/>
+        <w:t>Standard</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F749150" w14:textId="6F057318" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="00AB3DC7">
       <w:pPr>
         <w:ind w:left="270" w:hanging="270"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>1. Provider’s Name, Address, and Tel.</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Contact Name</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Contact Tel. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
         <w:t>Contact Email</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
-        <w:t>Contact FAX</w:t>
-[...3 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Contact </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6E83" w:rsidRPr="00727DBC">
+        <w:t>Fax</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F77358" w14:textId="4B7B8C44" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>2. Prov</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">ider ID/Service Location or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1F22" w:rsidRPr="00727DBC">
+        <w:t>National Provider Identifier (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
+        <w:t>NPI</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1F22" w:rsidRPr="00727DBC">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2110C32C" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>3. PA Assignment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1C3E69" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1B1C3E69" w14:textId="11AF1C12" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">4. Member’s Name, Address, and Tel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25930A4D" w14:textId="05D49AC9" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>5. Place of Residence:</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Home</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Nursing </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2990" w:rsidRPr="00727DBC">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>acility</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Rehab. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2990" w:rsidRPr="00727DBC">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>ospital</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Other:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FF02BE" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r w:rsidRPr="0090477B">
+    <w:p w14:paraId="14FF02BE" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t xml:space="preserve">6. Height _______ ft. _______ in.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1618F38A" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r w:rsidRPr="0090477B">
+    <w:p w14:paraId="1618F38A" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>7. Weight _______ lb. _______ oz.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5643B7AB" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="00A90C08" w:rsidP="0090477B">
-      <w:r>
+    <w:p w14:paraId="5643B7AB" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="00A90C08" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>8. Gender</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:t xml:space="preserve"> M F</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEA0058" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...3 lines deleted...]
-      <w:r w:rsidR="00AB3DC7">
+    <w:p w14:paraId="7EEA0058" w14:textId="0D2461CA" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91CF1" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Date of Birth </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721C3F61" w14:textId="7517002D" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91CF1" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Member ID </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B85F8E" w14:textId="2BE24C34" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91CF1" w:rsidRPr="00E91CF1">
+        <w:t>Other Insurance Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C36930A" w14:textId="0456DBA8" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91CF1" w:rsidRPr="00E91CF1">
+        <w:t>Full Name of Insurance Carrier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B3D946" w14:textId="1E891AA0" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">13. Community Case Management </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0D0A" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">(CCM) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Member Identifier</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721C3F61" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...18 lines deleted...]
-      <w:r w:rsidR="00AB3DC7">
+    <w:p w14:paraId="12A328FA" w14:textId="1093DD68" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:r w:rsidR="0064433D" w:rsidRPr="00727DBC">
+        <w:t>Reason</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="0064433D" w:rsidRPr="00727DBC">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">his </w:t>
+      </w:r>
+      <w:r w:rsidR="0064433D" w:rsidRPr="00727DBC">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">ervice </w:t>
+      </w:r>
+      <w:r w:rsidR="0064433D" w:rsidRPr="00727DBC">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="0064433D" w:rsidRPr="00727DBC">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">edically </w:t>
+      </w:r>
+      <w:r w:rsidR="0064433D" w:rsidRPr="00727DBC">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">ecessary. Include the diagnosis, </w:t>
+      </w:r>
+      <w:r w:rsidR="004901B7" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>place of service, and a description of the proposed treatment</w:t>
+      </w:r>
+      <w:r w:rsidR="00270779" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> as well as the prognosis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>. Attach supporting documentation if required by MassHealth regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1867AA6E" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Primary Diagnosis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C020CDC" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r>
+    <w:p w14:paraId="5C020CDC" w14:textId="66148CE2" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Secondary Diagnosis</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E704D9" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> (if any)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B43806" w14:textId="74865881" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="00EF01CF" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ICD </w:t>
+      </w:r>
+      <w:r w:rsidR="0090477B" w:rsidRPr="00727DBC">
         <w:t>Diagnosis Code(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD631CA" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r>
+    <w:p w14:paraId="7DD631CA" w14:textId="7742D113" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Place of Service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D411D01" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r>
+    <w:p w14:paraId="1D411D01" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Description of Treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66026456" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+    <w:p w14:paraId="66026456" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="0090477B">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>SERVICES REQUESTED</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D02132" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r>
+    <w:p w14:paraId="04D02132" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>15. Servicing Provider ID/Service Location or NPI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F96287F" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3F96287F" w14:textId="37D6A6C3" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>16. Service Code (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7815" w:rsidRPr="00727DBC">
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>se a separate line for each code)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7815" w:rsidRPr="00727DBC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> Include modifier if code requires one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9C65DA" w14:textId="61996BBC" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>17. No. of Units (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7815" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>at least 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FC549B" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>18. Attachments Yes    No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B469440" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>19. Date PA Requested</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB24233" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5DB24233" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">20. Requested Effective Date </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA28E8C" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>21. Requested End Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6943598A" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r>
+    <w:p w14:paraId="6943598A" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>22. Provider Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CEE450" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="57CEE450" w14:textId="4E3C7440" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">I certify under the pains and penalties of perjury that the information on this form and any attached statement that I have provided has been reviewed and signed by me and is true, accurate, and complete, to the best of my knowledge. I also certify that I am the provider or, in the case of a legal entity, duly authorized to act on </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6054" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">the provider’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>behalf. I understand that I may be subject to civil penalties or criminal prosecution for any falsification, omission, or concealment of any material fact contained herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3719C175" w14:textId="0044A833" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t xml:space="preserve">Provider’s signature </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00F4503B" w:rsidRPr="00F4503B">
-[...16 lines deleted...]
-    <w:p w14:paraId="0851574C" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidR="00F4503B" w:rsidRPr="00727DBC">
+        <w:t>The form can either be signed traditionally and then scanned, or be signed electronically using DocuSign or Adobe Sign. For electronic signatures, the signer can upload a picture of their wet signature. The typed text of a signature is not an acceptable form of an electronic signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721F6AA9" w14:textId="350C110E" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Printed </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6AD3" w:rsidRPr="00727DBC">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">egal </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6AD3" w:rsidRPr="00727DBC">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">ame of </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6AD3" w:rsidRPr="00727DBC">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>rovider</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4BC856" w14:textId="5031A716" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Printed </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6AD3" w:rsidRPr="00727DBC">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">egal </w:t>
+      </w:r>
+      <w:r w:rsidR="000C6AD3" w:rsidRPr="00727DBC">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">ame of </w:t>
+      </w:r>
+      <w:r w:rsidR="00954D9F">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6AD3" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">erson Signing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>(if the provider is a legal entity)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0851574C" w14:textId="79A4EF72" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="0090477B">
-[...3 lines deleted...]
-    <w:p w14:paraId="338EC019" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>INSTRUCTIONS FOR COMPLETING THE PA-1 FORM (PLEASE PRINT OR TYPE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338EC019" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>General Instructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066C4F7C" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r>
+    <w:p w14:paraId="066C4F7C" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Complete Items 1–22 only. Enter all dates in mm/dd/yyyy format. Below are instructions for specific fields. All other fields are self-explanatory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0431F7B5" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...11 lines deleted...]
-      <w:r w:rsidR="00AB3DC7">
+    <w:p w14:paraId="2893BA0F" w14:textId="7E4D001E" w:rsidR="00D52FC9" w:rsidRPr="00727DBC" w:rsidRDefault="00D52FC9" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22EBF" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> PA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">: PA requests that comply with all submission/documentation requirements will receive a decision in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E67864" w:rsidRPr="00727DBC">
+        <w:t>seven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> days</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67864" w:rsidRPr="00727DBC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72618449" w14:textId="0E6E85E2" w:rsidR="00C35177" w:rsidRPr="00727DBC" w:rsidRDefault="00C35177" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Expedited PA: MassHealth will evaluate all requests to expedite PA. If MassHealth determines that the standard seven-day timeframe may pose a serious risk to the member’s life or health, a PA decision will be issued in 72 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF87BF3" w14:textId="67DE93CA" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Item 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB3DC7">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Provider’s Name, Address, and Tel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:tab/>
         <w:t xml:space="preserve">Enter the provider’s name, address, and phone number (including area code). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B7DEA9" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00AB3DC7" w:rsidRDefault="0090477B" w:rsidP="00AB3DC7">
-      <w:r w:rsidRPr="00AB3DC7">
+    <w:p w14:paraId="56B7DEA9" w14:textId="3890C730" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
+        <w:lastRenderedPageBreak/>
         <w:t>Item 2</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB3DC7">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Provider ID/Loc or </w:t>
+      </w:r>
+      <w:r w:rsidR="00767758" w:rsidRPr="00727DBC">
+        <w:t>National Provider Identifier (NPI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:tab/>
-        <w:t>Enter the nine-digit requesting-provider ID followed by the one-character location code. If not available, enter the requesting provider’s 10-digit national provider identifier.</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AB3DC7">
+        <w:t xml:space="preserve">Enter the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1F22" w:rsidRPr="00727DBC">
+        <w:t>requesting provider’s 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">-digit ID followed by the one-character location code. If </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1F22" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">that is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">not available, enter the requesting provider’s 10-digit </w:t>
+      </w:r>
+      <w:r w:rsidR="005C11BD" w:rsidRPr="00727DBC">
+        <w:t>NPI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E5DAE0" w14:textId="25365AED" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Item 3</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>PA Assignment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
         <w:tab/>
-        <w:t>Select the type of PA you are requesting from this list of basic medical or long-term services and supports (L</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Select the type of PA you are requesting from this list of basic medical </w:t>
+      </w:r>
+      <w:r w:rsidR="00B554A2" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>or long-term services and supports (LTSS):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0AA948" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t xml:space="preserve">Basic Medical </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030CE3D6" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r>
+    <w:p w14:paraId="030CE3D6" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Early Intervention </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208D3075" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Hearing Services </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6388B652" w14:textId="314AEB73" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Physician</w:t>
+      </w:r>
+      <w:r w:rsidR="00B554A2" w:rsidRPr="00727DBC">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Adult</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC75304" w14:textId="22375AD8" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Physician</w:t>
+      </w:r>
+      <w:r w:rsidR="00B554A2" w:rsidRPr="00727DBC">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Pediatric</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC87129" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Vision </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A9E7EC" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Wigs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C32FAC9" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="00AB3DC7" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Other</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACBD7BE" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">LTSS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7920956C" w14:textId="0FA461B6" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Home Health/Personal Care Attendant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B554A2" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> (PCA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721144BF" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>CarePlus Skilled Nursing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B873E9D" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Home Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E79BDD1" w14:textId="328EB72C" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="00B554A2" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>PCA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F73B7EC" w14:textId="0D52574F" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Durable Medical Equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00185805" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> (DME)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53FF6CC9" w14:textId="5C510B89" w:rsidR="003D7781" w:rsidRPr="00727DBC" w:rsidRDefault="00765F6D" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Augmentative and Alternative Communication</w:t>
+      </w:r>
+      <w:r w:rsidR="0090477B" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> Non-Dedicated Device </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656386AA" w14:textId="7313A720" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Absorbent Products</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36320EDC" w14:textId="2C34766A" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="00185805" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>DME</w:t>
+      </w:r>
+      <w:r w:rsidR="00B554A2" w:rsidRPr="00727DBC">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="0090477B" w:rsidRPr="00727DBC">
+        <w:t>Other</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3970E55D" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Enterals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1BF9A7" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Mobility and Repairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B453F7B" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Orthotics and Prosthetics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA113EB" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Oxygen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40860E17" w14:textId="73AF8CB5" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="00DE105C" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Personal Emergency Response System</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D75B86" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="00AB3DC7" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Standers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDF1558" w14:textId="30B5F18B" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Therapy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2242BFF1" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Early Intervention </w:t>
-[...108 lines deleted...]
-      <w:r>
         <w:t>Occupational Therapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CA3479" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r>
+    <w:p w14:paraId="75CA3479" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Physical Therapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694C0170" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-      <w:r>
+    <w:p w14:paraId="694C0170" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Speech/Language Therapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E00CB7" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0090477B">
+    <w:p w14:paraId="655498F4" w14:textId="7511A46D" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Item 4</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0090477B">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Member’s Name, Address, and Tel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:tab/>
         <w:t>Enter the member’s name, address, and phone number (including area code).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797CA5A0" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="00AB3DC7" w:rsidP="00AB3DC7">
-      <w:r>
+    <w:p w14:paraId="797CA5A0" w14:textId="412A9CF2" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="00AB3DC7" w:rsidP="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Item 13</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0090477B" w:rsidRPr="0090477B">
+      <w:r w:rsidR="0090477B" w:rsidRPr="00727DBC">
         <w:t xml:space="preserve">Community Case Management </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F94E8F">
+      <w:r w:rsidR="00EB0D0A" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">(CCM) </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7781" w:rsidRPr="00727DBC">
+        <w:t>Member Identifier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEAD4ED" w14:textId="611E583B" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Select “Yes” if the member for </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0D0A" w:rsidRPr="00727DBC">
+        <w:t>whom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> the service is being requested is enrolled in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E770E0" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">CCM </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Program. CCM provides case management services to complex care </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94E8F" w:rsidRPr="00727DBC">
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="0090477B">
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">embers who </w:t>
+      </w:r>
+      <w:r w:rsidR="00455C4D" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">need </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>a nurse visit of more than two continuous hours of nursing services to remain in the community, as determined by MassHealth or its designee. CCM enrollment can be confirmed by checking the member</w:t>
+      </w:r>
+      <w:r w:rsidR="007B4E0E" w:rsidRPr="00727DBC">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">s eligibility </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4E0E" w:rsidRPr="00727DBC">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">n the MassHealth Eligibility Verification System (EVS) or by checking the eligibility panel of the Provider Online Service Center (POSC). On the POSC left </w:t>
+      </w:r>
+      <w:r w:rsidR="006E48E1" w:rsidRPr="00727DBC">
+        <w:t>side</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">, select Manage Members, Verify Member, </w:t>
+      </w:r>
+      <w:r w:rsidR="006E48E1" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>then Eligibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F74DDA" w14:textId="4AC71999" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Item 14</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E2018A" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Reason This Service Is Medically Necessary </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68776EAF" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Descript</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:t>ion of Treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DE3087" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0090477B">
+    <w:p w14:paraId="3095F9D6" w14:textId="51F1AE25" w:rsidR="00AF576B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Enter a statement explaining why the proposed service is medically necessary. Also include a description of the proposed treatment and prognosis. Refer to your MassHealth provider manual for additional information about this field. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12157786" w14:textId="77777777" w:rsidR="00EF01CF" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">ICD </w:t>
+      </w:r>
+      <w:r w:rsidR="00537F66" w:rsidRPr="00727DBC">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">iagnosis </w:t>
+      </w:r>
+      <w:r w:rsidR="00537F66" w:rsidRPr="00727DBC">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">ode(s) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3CA06F" w14:textId="3C862176" w:rsidR="00AF576B" w:rsidRPr="00727DBC" w:rsidRDefault="00EF01CF" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Enter the code </w:t>
+      </w:r>
+      <w:r w:rsidR="0090477B" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">from ICD-10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00537F66" w:rsidRPr="00727DBC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0090477B" w:rsidRPr="00727DBC">
+        <w:t>for the most relevant diagnoses for the procedure or item being requested</w:t>
+      </w:r>
+      <w:r w:rsidR="00537F66" w:rsidRPr="00727DBC">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0090477B" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D1F9B0" w14:textId="2AA353C9" w:rsidR="00AF576B" w:rsidRPr="00727DBC" w:rsidRDefault="00EF4057" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Description of Treatment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DE3087" w14:textId="2516ED14" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Enter a narrative of the proposed treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC71E06" w14:textId="77777777" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Item 15</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Servicing Prov</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:t>ider ID/Service Location or NPI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD7C484" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0090477B">
+    <w:p w14:paraId="2DD7C484" w14:textId="2F81E38E" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Enter the </w:t>
+      </w:r>
+      <w:r w:rsidR="00663A28" w:rsidRPr="00727DBC">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">-digit servicing-provider ID followed by the one-character service location code. Write “same” if </w:t>
+      </w:r>
+      <w:r w:rsidR="00663A28" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">this is the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>same as requesting provider ID/</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4704" w:rsidRPr="00727DBC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">ervice </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4704" w:rsidRPr="00727DBC">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">ocation. If </w:t>
+      </w:r>
+      <w:r w:rsidR="005C11BD" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">that is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">not available, enter the provider’s 10-digit </w:t>
+      </w:r>
+      <w:r w:rsidR="005C11BD" w:rsidRPr="00727DBC">
+        <w:t>NPI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499ACB01" w14:textId="77777777" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Item 16</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Service Code</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526AB10A" w14:textId="77777777" w:rsidR="0090477B" w:rsidRDefault="0090477B" w:rsidP="0090477B">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="526AB10A" w14:textId="4711714A" w:rsidR="0090477B" w:rsidRPr="00727DBC" w:rsidRDefault="0090477B" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Enter the appropriate </w:t>
+      </w:r>
+      <w:r w:rsidR="00E058FD" w:rsidRPr="00727DBC">
+        <w:t>Current Procedural Terminology (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>CPT</w:t>
+      </w:r>
+      <w:r w:rsidR="00E058FD" w:rsidRPr="00727DBC">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00663A28" w:rsidRPr="00727DBC">
+        <w:t>Healthcare Common Procedure Coding System (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>HCPCS</w:t>
+      </w:r>
+      <w:r w:rsidR="00663A28" w:rsidRPr="00727DBC">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> code for each service requested. Refer to Subchapter 6 of the applicable MassHealth provider manual to determine payable service codes. You must include a modifier if the service code requires one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6216B801" w14:textId="4DDDBB17" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="00AB3DC7" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Item 17</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00450038" w:rsidRPr="00450038">
+      <w:r w:rsidR="00450038" w:rsidRPr="00727DBC">
         <w:t>No. of Units</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BC1FEF" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve"> (enter at least 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9DE35E" w14:textId="7DC4C055" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="00450038" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Enter the number of times the service for which you are requesting PA will be furnished. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58295369" w14:textId="77777777" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="00AB3DC7" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:lastRenderedPageBreak/>
         <w:t>Item 18</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00450038" w:rsidRPr="00450038">
+      <w:r w:rsidR="00450038" w:rsidRPr="00727DBC">
         <w:t>Attachments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4471C2FA" w14:textId="77777777" w:rsidR="00450038" w:rsidRDefault="00450038" w:rsidP="0090477B">
-[...8 lines deleted...]
-      <w:r w:rsidR="00AB3DC7">
+    <w:p w14:paraId="4471C2FA" w14:textId="7DD46FA1" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="00450038" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>Select “Yes” if additional information or supporting documentation is attached (refer to your provider manual); otherwise select “No</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7F09" w:rsidRPr="00727DBC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC7F09" w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">Make sure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">the attached documentation clearly supports the medical necessity for the services and/or equipment you are requesting (for example, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD774D" w:rsidRPr="00727DBC">
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>-rays, admission notes, photographs, or explicit details).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2397DCBF" w14:textId="77777777" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="00450038" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>See Subchapter 5 of your MassHealth provider manual for additional instructions for requesting PA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FC49F4" w14:textId="70FC7D02" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="00450038" w:rsidP="0090477B">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>INSTRUCTIONS FOR MAILING REQUESTS FOR PRIOR AUTHORIZATION (</w:t>
+      </w:r>
+      <w:r w:rsidR="00096070" w:rsidRPr="00727DBC">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">ee Item 3 above for </w:t>
+      </w:r>
+      <w:r w:rsidR="00096070" w:rsidRPr="00727DBC">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">asic </w:t>
+      </w:r>
+      <w:r w:rsidR="00096070" w:rsidRPr="00727DBC">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>edical or LTSS service options)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50ADE2D1" w14:textId="490DE635" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="00450038" w:rsidP="00450038">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">For PA requests for basic medical services, mail the Prior Authorization Request </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97175" w:rsidRPr="00727DBC">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>orm, with all necessary attachments, to the following address</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97175" w:rsidRPr="00727DBC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7C7BED" w14:textId="2DAE2BF3" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="00450038" w:rsidP="00450038">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97175" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00450038">
-[...35 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>ATTN: Prior Authorization</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>100 Hancock Street, 6th Floor</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AB0EBC" w14:textId="77777777" w:rsidR="00450038" w:rsidRDefault="00450038" w:rsidP="00450038">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="45AB0EBC" w14:textId="51C4E7A4" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="00450038" w:rsidP="00450038">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t xml:space="preserve">For PA requests for LTSS services, mail the Prior Authorization Request </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97175" w:rsidRPr="00727DBC">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>orm, with all necessary attachments, to the following address</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2F5C" w:rsidRPr="00727DBC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6121C1" w14:textId="09F7708C" w:rsidR="00450038" w:rsidRPr="00727DBC" w:rsidRDefault="00450038" w:rsidP="00450038">
+      <w:r w:rsidRPr="00727DBC">
         <w:t>MassHealth LTSS</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AB3DC7">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>PO Box 159108</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3DC7" w:rsidRPr="00727DBC">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00727DBC">
         <w:t>Boston, MA 02215</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F58D2AF" w14:textId="77777777" w:rsidR="00450038" w:rsidRPr="0090477B" w:rsidRDefault="00450038" w:rsidP="00450038"/>
+    <w:p w14:paraId="7F58D2AF" w14:textId="5CC4732A" w:rsidR="00450038" w:rsidRPr="0090477B" w:rsidRDefault="00067BCE" w:rsidP="00450038">
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>PA-1-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA57B7" w:rsidRPr="00727DBC">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3BA5">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00727DBC">
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr w:rsidR="00450038" w:rsidRPr="0090477B" w:rsidSect="00EF794D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITC Franklin Gothic Std Bk Cp">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0090477B"/>
+    <w:rsid w:val="000608BA"/>
+    <w:rsid w:val="0006656D"/>
+    <w:rsid w:val="00067BCE"/>
+    <w:rsid w:val="00096070"/>
+    <w:rsid w:val="000A1567"/>
+    <w:rsid w:val="000A2F2A"/>
+    <w:rsid w:val="000C2990"/>
+    <w:rsid w:val="000C6AD3"/>
+    <w:rsid w:val="000E019C"/>
+    <w:rsid w:val="00110824"/>
+    <w:rsid w:val="001524FA"/>
+    <w:rsid w:val="00185805"/>
+    <w:rsid w:val="001A597F"/>
+    <w:rsid w:val="001B5D75"/>
+    <w:rsid w:val="001C431A"/>
+    <w:rsid w:val="001E4704"/>
+    <w:rsid w:val="001F7349"/>
+    <w:rsid w:val="00227CB7"/>
+    <w:rsid w:val="00233B52"/>
+    <w:rsid w:val="002627D7"/>
+    <w:rsid w:val="00270779"/>
+    <w:rsid w:val="00272ED7"/>
+    <w:rsid w:val="002C2890"/>
+    <w:rsid w:val="002C4EB7"/>
+    <w:rsid w:val="00305A92"/>
+    <w:rsid w:val="00317C1A"/>
+    <w:rsid w:val="0033591E"/>
+    <w:rsid w:val="003A07C9"/>
+    <w:rsid w:val="003B013C"/>
+    <w:rsid w:val="003D7781"/>
+    <w:rsid w:val="00407DFD"/>
+    <w:rsid w:val="00447534"/>
+    <w:rsid w:val="00447F37"/>
     <w:rsid w:val="00450038"/>
+    <w:rsid w:val="00450E44"/>
+    <w:rsid w:val="00455C4D"/>
+    <w:rsid w:val="004901B7"/>
+    <w:rsid w:val="004A4757"/>
+    <w:rsid w:val="004B0351"/>
+    <w:rsid w:val="004C188F"/>
+    <w:rsid w:val="004D6054"/>
+    <w:rsid w:val="004F6E83"/>
+    <w:rsid w:val="00512C27"/>
+    <w:rsid w:val="00535EF1"/>
+    <w:rsid w:val="00537F66"/>
+    <w:rsid w:val="005831BD"/>
+    <w:rsid w:val="00597CF8"/>
+    <w:rsid w:val="005B7814"/>
+    <w:rsid w:val="005C11BD"/>
+    <w:rsid w:val="005E6840"/>
+    <w:rsid w:val="005F5A0B"/>
+    <w:rsid w:val="0064433D"/>
+    <w:rsid w:val="00663A28"/>
+    <w:rsid w:val="00665F2B"/>
+    <w:rsid w:val="006B5FF0"/>
+    <w:rsid w:val="006E48E1"/>
+    <w:rsid w:val="006F09F2"/>
+    <w:rsid w:val="00727DBC"/>
     <w:rsid w:val="00732BC6"/>
-    <w:rsid w:val="0090477B"/>
+    <w:rsid w:val="00750842"/>
+    <w:rsid w:val="007639AE"/>
+    <w:rsid w:val="00765F6D"/>
+    <w:rsid w:val="00767758"/>
+    <w:rsid w:val="00790E20"/>
+    <w:rsid w:val="007A3064"/>
+    <w:rsid w:val="007B4E0E"/>
+    <w:rsid w:val="007B7C7F"/>
+    <w:rsid w:val="007C1379"/>
+    <w:rsid w:val="00875BF7"/>
+    <w:rsid w:val="008B2F5C"/>
+    <w:rsid w:val="008D4544"/>
+    <w:rsid w:val="008E0D9A"/>
+    <w:rsid w:val="0090477B"/>
+    <w:rsid w:val="00913EF0"/>
+    <w:rsid w:val="00942889"/>
+    <w:rsid w:val="00954D9F"/>
+    <w:rsid w:val="00976306"/>
+    <w:rsid w:val="009B3BA5"/>
+    <w:rsid w:val="00A31CBE"/>
     <w:rsid w:val="00A90C08"/>
+    <w:rsid w:val="00A954BB"/>
     <w:rsid w:val="00AB3DC7"/>
+    <w:rsid w:val="00AC0607"/>
+    <w:rsid w:val="00AC7815"/>
+    <w:rsid w:val="00AC7F09"/>
+    <w:rsid w:val="00AD5730"/>
+    <w:rsid w:val="00AD774D"/>
+    <w:rsid w:val="00AF576B"/>
+    <w:rsid w:val="00B42E91"/>
+    <w:rsid w:val="00B554A2"/>
+    <w:rsid w:val="00BA76C1"/>
+    <w:rsid w:val="00BC1FEF"/>
+    <w:rsid w:val="00BC2C25"/>
+    <w:rsid w:val="00BF2047"/>
+    <w:rsid w:val="00BF5DB0"/>
+    <w:rsid w:val="00BF7C31"/>
+    <w:rsid w:val="00C00153"/>
+    <w:rsid w:val="00C35177"/>
+    <w:rsid w:val="00C97834"/>
+    <w:rsid w:val="00CA6E70"/>
+    <w:rsid w:val="00CC7836"/>
+    <w:rsid w:val="00D212A2"/>
+    <w:rsid w:val="00D52FC9"/>
+    <w:rsid w:val="00D97175"/>
+    <w:rsid w:val="00DC1B99"/>
+    <w:rsid w:val="00DE105C"/>
+    <w:rsid w:val="00E008F7"/>
+    <w:rsid w:val="00E058FD"/>
+    <w:rsid w:val="00E2018A"/>
+    <w:rsid w:val="00E22EBF"/>
+    <w:rsid w:val="00E25BAC"/>
+    <w:rsid w:val="00E37A10"/>
+    <w:rsid w:val="00E55F8F"/>
+    <w:rsid w:val="00E67864"/>
+    <w:rsid w:val="00E704D9"/>
+    <w:rsid w:val="00E770E0"/>
+    <w:rsid w:val="00E8497B"/>
+    <w:rsid w:val="00E91CF1"/>
+    <w:rsid w:val="00EB0D0A"/>
+    <w:rsid w:val="00EE4969"/>
+    <w:rsid w:val="00EF01CF"/>
+    <w:rsid w:val="00EF4057"/>
+    <w:rsid w:val="00EF4879"/>
     <w:rsid w:val="00F4503B"/>
+    <w:rsid w:val="00F47BDA"/>
     <w:rsid w:val="00F94E8F"/>
+    <w:rsid w:val="00FA4E0B"/>
+    <w:rsid w:val="00FA57B7"/>
+    <w:rsid w:val="00FD49ED"/>
+    <w:rsid w:val="00FE1F22"/>
+    <w:rsid w:val="00FE54D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="08429F7F"/>
   <w15:docId w15:val="{A30D06EF-DFAA-403D-AA65-26910E59419C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1861,55 +2404,145 @@
     <w:qFormat/>
     <w:rsid w:val="0090477B"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0090477B"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B7C7F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C00153"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C00153"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C00153"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C00153"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C00153"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC1FEF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2160,70 +2793,76 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1129</Words>
-  <Characters>6440</Characters>
+  <Words>1118</Words>
+  <Characters>6379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7554</CharactersWithSpaces>
+  <CharactersWithSpaces>7483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kraytman, Paul (EHS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>