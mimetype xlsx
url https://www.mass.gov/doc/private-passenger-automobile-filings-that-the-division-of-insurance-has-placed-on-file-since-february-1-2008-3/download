--- v4 (2026-08-26)
+++ v5 (2026-10-13)
@@ -1,9769 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/flora_spitzer_mass_gov/Documents/Desktop/weekly PPA Report/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="46" documentId="13_ncr:1_{D2B8B535-592A-458A-85C3-6F76AC328942}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4E2B44A6-CE54-466D-A746-12240C439748}"/>
+  <xr:revisionPtr revIDLastSave="181" documentId="13_ncr:1_{D2B8B535-592A-458A-85C3-6F76AC328942}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{51062075-AEC3-4B6A-AEA4-D40F9489FD6E}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Website posting list" sheetId="1" r:id="rId1"/>
+    <sheet name="Website Posting List" sheetId="2" r:id="rId1"/>
+    <sheet name="Note " sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
-  <externalReferences>
-[...4 lines deleted...]
-  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5814" uniqueCount="2903">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="173">
   <si>
     <t>PRIVATE PASSENGER MOTOR VEHICLE FILINGS THAT THE DIVISION HAS PLACED ON FILE</t>
   </si>
   <si>
     <t>Received</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>SRB #</t>
   </si>
   <si>
     <t>Filing Type</t>
   </si>
   <si>
     <t>Effective Date</t>
   </si>
   <si>
     <t>Website Posting Date</t>
   </si>
   <si>
-    <t xml:space="preserve">Safety Insurance Company  </t>
-[...256 lines deleted...]
-  <si>
     <t>Preferred Mutual Insurance Company</t>
   </si>
   <si>
-    <t>SERFF # PMUT-125880380</t>
-[...43 lines deleted...]
-  <si>
     <t>Liberty Mutual Insurance Company</t>
   </si>
   <si>
-    <t xml:space="preserve">SERFF # LBPM-125983836 </t>
-[...100 lines deleted...]
-  <si>
     <t>Form/Rate/Rule</t>
   </si>
   <si>
-    <t>Geico General Insurance Company</t>
-[...10 lines deleted...]
-  <si>
     <t>Rule</t>
   </si>
   <si>
-    <t xml:space="preserve">SERFF # TRVA-126102321 </t>
-[...4 lines deleted...]
-  <si>
     <t>Norfolk &amp; Dedham Mutual Fire Insurance Company</t>
   </si>
   <si>
-    <t xml:space="preserve">SERFF # NFDG-126113706 </t>
-[...22 lines deleted...]
-  <si>
     <t>Rate</t>
   </si>
   <si>
-    <t>Filed Effec. 9/15/09</t>
-[...13 lines deleted...]
-  <si>
     <t>The Commerce Insurance Company</t>
   </si>
   <si>
-    <t xml:space="preserve">SERFF # CMRC-126187430 </t>
-[...37 lines deleted...]
-  <si>
     <t>Form/Rule</t>
   </si>
   <si>
-    <t>SERFF # AMMA-126213104</t>
-[...112 lines deleted...]
-  <si>
     <t>Rate/Rule</t>
   </si>
   <si>
-    <t>Filed Effec. 1/11/10</t>
-[...16 lines deleted...]
-  <si>
     <t>The Hanover Insurance Company</t>
   </si>
   <si>
-    <t>SERFF # HNVR-126359135</t>
-[...208 lines deleted...]
-  <si>
     <t>Commonwealth Automobile Reinsurers</t>
   </si>
   <si>
-    <t>SERFF # CARI-126608597</t>
-[...55 lines deleted...]
-  <si>
     <t xml:space="preserve">Rate </t>
   </si>
   <si>
-    <t>Filed Effec. 9/23/10 (new) 11/8/10 (renewal)</t>
-[...235 lines deleted...]
-  <si>
     <t>Bankers Standard Insurance Company</t>
   </si>
   <si>
-    <t>SERFF # ACEH-126769958</t>
-[...631 lines deleted...]
-  <si>
     <t>LM General Insurance Company</t>
   </si>
   <si>
-    <t>SERFF # LBPM-128607849</t>
-[...421 lines deleted...]
-  <si>
     <t>Safeco Insurance Company of America</t>
   </si>
   <si>
-    <t>SERFF # LBRM-129260821</t>
-[...1214 lines deleted...]
-  <si>
     <t>Form/Rate</t>
   </si>
   <si>
-    <t>Filed Effec. 4/15/16</t>
-[...1336 lines deleted...]
-  <si>
     <t>Plymouth Rock Assurance Corporation</t>
   </si>
   <si>
-    <t>SERFF # PRAC-131016722</t>
-[...52 lines deleted...]
-  <si>
     <t>The Cincinnati Insurance Company</t>
   </si>
   <si>
-    <r>
-[...30 lines deleted...]
-  <si>
     <t>The Standard Fire Insurance Company</t>
   </si>
   <si>
-    <t>SERFF # TRVA-131102177</t>
-[...248 lines deleted...]
-  <si>
     <t>Quincy Mutual Fire Insurance Company</t>
   </si>
   <si>
-    <t>SERFF # QUEN-131214107</t>
-[...505 lines deleted...]
-  <si>
     <t>Liberty Mutual Personal Insurance Company</t>
   </si>
   <si>
-    <t>SERFF # LBPM-131761210</t>
-[...259 lines deleted...]
-  <si>
     <t xml:space="preserve">Form/Rate/Rule </t>
   </si>
   <si>
-    <t>Filed Effec 12/15/19 (new) and 10/01/2020 (renewal)</t>
-[...1023 lines deleted...]
-  <si>
     <t>Quincy Mutual Insurance Company</t>
   </si>
   <si>
-    <t>SERFF# QUEN-132808168</t>
-[...4 lines deleted...]
-  <si>
     <t>Incline Casualty Company</t>
   </si>
   <si>
-    <t>SERFF#  SPIS-132687117</t>
-[...148 lines deleted...]
-  <si>
     <t>Philadelphia Indemnity Insurance Company</t>
   </si>
   <si>
-    <t>SERFF# PHLX-132872276</t>
-[...348 lines deleted...]
-  <si>
     <t>Nationwide Insurance Company of America</t>
   </si>
   <si>
-    <t>SERFF# NWPP-132880797</t>
-[...64 lines deleted...]
-  <si>
     <t>Liberty Mutual Fire Insurance Company</t>
   </si>
   <si>
-    <t>SERFF# LBPM-132983017</t>
-[...1770 lines deleted...]
-  <si>
     <t>Hartford Insurance Company of the Southeast</t>
   </si>
   <si>
     <t>SERFF# HART-133708256</t>
   </si>
   <si>
-    <t>SERFF# CARI-134101960</t>
-[...254 lines deleted...]
-  <si>
     <t>Palisades Insurance Company</t>
   </si>
   <si>
-    <t>SERFF#HPIC-134596954</t>
-[...47 lines deleted...]
-  <si>
     <t>Filed Effec. 05/01/2026 (new and renewal).</t>
-  </si>
-[...16 lines deleted...]
-    <t>Filed Effec. 05/01/2026 (new and renewal).</t>
   </si>
   <si>
     <t>Allstate North American Insurance Company</t>
   </si>
   <si>
     <t>SERFF# ALSE-134299739</t>
   </si>
   <si>
     <t>Anywhere Insurance Services, LLC</t>
   </si>
   <si>
     <t>SERFF# MOCC-134027942</t>
   </si>
   <si>
     <t>Filed Effec. 07/01/2025(New).</t>
   </si>
   <si>
     <t xml:space="preserve"> American Family Connect Property and Casualty Insurance Company</t>
   </si>
   <si>
     <t xml:space="preserve">SERFF# PRCA-134752452
 </t>
   </si>
   <si>
     <t>Filed Effec. 03/01/2026 (new and renewal).</t>
@@ -9824,71 +257,50 @@
     <t>Filed Effec. 07/01/2026 (new and renewal).</t>
   </si>
   <si>
     <t>SERFF# CMRC-134806039</t>
   </si>
   <si>
     <t>Filed Effec. 05/15/2026 (new and renewal).</t>
   </si>
   <si>
     <t>Amica Mutual Insurance Company, …</t>
   </si>
   <si>
     <t>SERFF# AMMA-134817314</t>
   </si>
   <si>
     <t xml:space="preserve">Filed Effec. 07/01/2026 (new and renewal).
 </t>
   </si>
   <si>
     <t>SERFF# ACEH-134864488</t>
   </si>
   <si>
     <t>Filed Effec. 04/11/2026 (new and renewal).</t>
   </si>
   <si>
-    <t>SERFF# BRWS-134807470</t>
-[...19 lines deleted...]
-  <si>
     <t>Filed Effec.05/07/2026(New).</t>
   </si>
   <si>
     <t>SERFF# HART-133898011</t>
   </si>
   <si>
     <t>Effective date amended from 08/07/2025 to 10/07/2025, and then from 04/02/2026 to 05/07/2026.</t>
   </si>
   <si>
     <t>Filed Effec. 05/07/2026(New and Renewal).</t>
   </si>
   <si>
     <t xml:space="preserve">The effective date was amended from August 07, 2025 to October 07, 2025, and now to April 02, 2026.New Company </t>
   </si>
   <si>
     <t>The Standard Fire Insurance Company,</t>
   </si>
   <si>
     <t>SERFF# TRVD-G134823304</t>
   </si>
   <si>
     <t>Filed Effec. 05/22/2026 (New) and 06/21/2026 (Renewal).</t>
   </si>
   <si>
     <t>SERFF# TRVD-G134762491</t>
@@ -9911,56 +323,50 @@
   <si>
     <t>Filed Effec. 08/18/ 2026</t>
   </si>
   <si>
     <t>Amica Group</t>
   </si>
   <si>
     <t>SERFF# AMMA-134894503</t>
   </si>
   <si>
     <t>Filed Effec. 09/01/ 2026 (new and renewal).</t>
   </si>
   <si>
     <t>SERFF# PMUT-134891684</t>
   </si>
   <si>
     <t>Filed Effec. 11/01/2026 (new and renewal).</t>
   </si>
   <si>
     <t>SERFF# QUEN-134881314</t>
   </si>
   <si>
     <t>Filed Effec. 07/18/2026 (new and renewal).</t>
   </si>
   <si>
-    <t>SERFF# SFTY-134949701</t>
-[...4 lines deleted...]
-  <si>
     <t>SERFF# PERR-134945866</t>
   </si>
   <si>
     <t>Filed Effec. 07/01/2026 (new) and 08/01/2026 (renewal).</t>
   </si>
   <si>
     <t> SERFF# MRTN-134532663</t>
   </si>
   <si>
     <t>Filed Effec. 12/01/2026 (new)</t>
   </si>
   <si>
     <t>SERFF# PRAC-134953213</t>
   </si>
   <si>
     <t>SERFF# LBPM-134958653</t>
   </si>
   <si>
     <t>Filed Effec. 10/21/2026 (renewal only)</t>
   </si>
   <si>
     <t>SERFF# LBPM-134960477</t>
   </si>
   <si>
     <t>Filed Effec. 10/21/2026 (new and renewal)</t>
@@ -9977,53 +383,50 @@
   <si>
     <t>SERFF# PERR-134987198</t>
   </si>
   <si>
     <t>Filed Effec. 7/1/2026 (new)</t>
   </si>
   <si>
     <t>Amica Group (two insurers)</t>
   </si>
   <si>
     <t>SERFF# AMMA-134989905</t>
   </si>
   <si>
     <t>Motor Club Insurance Company</t>
   </si>
   <si>
     <t>SERFF# AAAN-134957739</t>
   </si>
   <si>
     <t>Filed Effec. 9/1/2026 (new and renewal)</t>
   </si>
   <si>
     <t>SERFF# HPIC-134868190</t>
   </si>
   <si>
-    <t>Filed Effec. 09/01/2026 (new and renewal).</t>
-[...1 lines deleted...]
-  <si>
     <t>SERFF# LBPM-134992929</t>
   </si>
   <si>
     <t>Filed Effec. 09/01/2026 (new) and 10/01/2026 (renewal)</t>
   </si>
   <si>
     <t>Geico Group (on behalf of two insurers)</t>
   </si>
   <si>
     <t>SERFF# GECC-134995255</t>
   </si>
   <si>
     <t>Filed Effec. 08/15/2026 (new)and 10/01/2026 (renewal).</t>
   </si>
   <si>
     <t>American Economy Insurance Company</t>
   </si>
   <si>
     <t>SERFF# LBPM-135017267</t>
   </si>
   <si>
     <t>Effective date amended from August 01, 2026 to September 01, 2026 for new business, and from September 01, 2026 to October 01, 2026 for renewal business.</t>
   </si>
   <si>
     <t>Filed Effec. 10/08/2026 (renewal only).</t>
@@ -10035,5812 +438,525 @@
     <t>Filed Effec. 08/27/2026 (new)and 10/08/2026 (renewal).</t>
   </si>
   <si>
     <t>Amended from August 20, 2026 to August 27, 2026 for new business, and from October 01, 2026 to October 08, 2026 for renewal business</t>
   </si>
   <si>
     <t>SERFF# PRAC-135032942</t>
   </si>
   <si>
     <t>Effective Dtae amended from August 18, 2026 to September 15, 2026 for new business.</t>
   </si>
   <si>
     <t>SERFF# HNVR-G134865030</t>
   </si>
   <si>
     <t>Filed Effec.09/14/2026 (new)</t>
   </si>
   <si>
     <t>SERFF# NWPP-G135045438</t>
   </si>
   <si>
     <t>Filed Effec. 11/12/ 2026 (new) and 12/12/2026 (renewal).</t>
   </si>
   <si>
     <t>Filed Effec. 09/15/2026(new)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note: </t>
+  </si>
+  <si>
+    <t>1. Yellow background color indicates new entrant;</t>
+  </si>
+  <si>
+    <t>2. Green background color indicates revision with rate impact;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. Brown background color indicates rule/form revision without rate impact. </t>
+  </si>
+  <si>
+    <t>4.Purpel background color indicates RV and motorcycle</t>
+  </si>
+  <si>
+    <t>Estimated market share is calculated as below:</t>
+  </si>
+  <si>
+    <t>1. Policy count is entered based on the number submitted on Rate/Rule Schedule tab on SERFF.</t>
+  </si>
+  <si>
+    <t>2. CAR 2025 report (PLD exposure) is used as total MA PPA car years.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. Policy count of the filing/Total MA PPA car years is the estimated market share </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The estimated market share does not reconcil with CAR reports for top ten companies. </t>
+  </si>
+  <si>
+    <t>End of Record</t>
+  </si>
+  <si>
+    <t>SERFF# CMRC-135014813</t>
+  </si>
+  <si>
+    <t>Filed Effec. 11/15/2026 (new and renewal).</t>
+  </si>
+  <si>
+    <t>SERFF# HNVR-G135034389</t>
+  </si>
+  <si>
+    <t>Filed Effec. 09/25/2026  (new and renewal).</t>
+  </si>
+  <si>
+    <t>Effective date amended from September 01, 2026 to September 25, 2026 for new and renewal business.</t>
+  </si>
+  <si>
+    <t>Filed Effec. 10/16/2026 (new)and 12/01/2026 (renewal).</t>
+  </si>
+  <si>
+    <t>Vermont Mutual Insurance Company</t>
+  </si>
+  <si>
+    <t>SERFF# VERM-135066674</t>
+  </si>
+  <si>
+    <t>Filed Effec.  01/01/2027 (new and renewal).</t>
+  </si>
+  <si>
+    <t>American National Property and Casualty Company</t>
+  </si>
+  <si>
+    <t>SERFF# ANPC-135000303</t>
+  </si>
+  <si>
+    <t>Filed Effec. 10/20/2026 (new)</t>
+  </si>
+  <si>
+    <t>State Farm Group (on behalf of two insurers)</t>
+  </si>
+  <si>
+    <t>SERFF# SFMA-134859021</t>
+  </si>
+  <si>
+    <t>Filed Effec. 01/02/2027 (new and renewal).</t>
+  </si>
+  <si>
+    <t>SERFF# ALSE-134896177</t>
+  </si>
+  <si>
+    <t>Filed Effec. 10/13/2026 (new) and 03/15/2027 (renewal).</t>
+  </si>
+  <si>
+    <t>Foremost Insurance Company Grand Rapids, Michigan</t>
+  </si>
+  <si>
+    <t>SERFF# BRWS-135042815</t>
+  </si>
+  <si>
+    <t>Filed Effec. 10/09/2026 (new)and 11/13/2026 (renewal)</t>
+  </si>
+  <si>
+    <t>National General Insurance Company</t>
+  </si>
+  <si>
+    <t>SERFF# GMMX-135065569</t>
+  </si>
+  <si>
+    <t>Filed Effec.10/08/2026 (new) and 11/13/2026 (renewal)</t>
+  </si>
+  <si>
+    <t>American Economy Insurance Company</t>
+  </si>
+  <si>
+    <t>SERFF# LBPM-135089629</t>
+  </si>
+  <si>
+    <t>Filed Effec.10/06/2026 (new and renewal ).</t>
+  </si>
+  <si>
+    <t>SERFF# PRAC-135059028</t>
+  </si>
+  <si>
+    <t>Filed Effec. 01/01/2027 (new and renewal).</t>
+  </si>
+  <si>
+    <t>SERFF# CMRC-135075657</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...35 lines deleted...]
-      <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="13">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...34 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="1" tint="0.34998626667073579"/>
+        <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFBC293"/>
+        <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...23 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="14" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="14" fontId="13" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="9">
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFBC293"/>
       <color rgb="FFCCFFCC"/>
       <color rgb="FF66FF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
-[...5448 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{CBA89B05-300A-4F9D-B1A2-4F879D69FF25}" name="Table3" displayName="Table3" ref="A2:G54" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7">
+  <autoFilter ref="A2:G54" xr:uid="{CBA89B05-300A-4F9D-B1A2-4F879D69FF25}"/>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{CCF75473-9424-4878-8658-81361F5663E1}" name="Received" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{FFC9F16C-6752-4514-B6BF-484F4E30D04D}" name="Company" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{3DFD2579-2B49-49EE-8DCB-B674C67ABE95}" name="SRB #" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{FD850E53-3A50-4EF1-823B-9D73C1441B56}" name="Filing Type" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{41328D22-6D67-419A-9420-EA6F5EAAF117}" name="Effective Date" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{5FFA5DA0-9B9F-4012-86F4-6B495B491C05}" name="Website Posting Date" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{34548FA3-4CCF-4528-A8B2-EF9BAD1E54AC}" name="Note " dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16085,28375 +1201,1265 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="A1:J1402"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{442EAAFA-67C0-4F45-997A-B275C78FB47D}">
+  <dimension ref="A1:G55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1356" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="E1409" sqref="E1409"/>
+    <sheetView tabSelected="1" topLeftCell="A39" workbookViewId="0">
+      <selection activeCell="B60" sqref="B60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.5703125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="0" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="27.28515625" customWidth="1"/>
+    <col min="2" max="2" width="60.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="49.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="22.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A2" s="75" t="s">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="75" t="s">
+      <c r="B2" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="75" t="s">
+      <c r="C2" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="75" t="s">
+      <c r="D2" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="75" t="s">
+      <c r="E2" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="76" t="s">
+      <c r="F2" s="11" t="s">
         <v>6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="3" t="s">
+      <c r="G2" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="12">
+        <v>45252</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="F3" s="9">
+        <v>46118</v>
+      </c>
+      <c r="G3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="15">
+        <v>45594</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="F4" s="9">
+        <v>46251</v>
+      </c>
+      <c r="G4" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="12">
+        <v>45385</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="9">
+        <v>46062</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="12">
+        <v>45986</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" s="9">
+        <v>46062</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="12">
+        <v>45987</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7" s="9">
+        <v>46062</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="12">
+        <v>46007</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F8" s="9">
+        <v>46070</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="12">
+        <v>46058</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="9">
+        <v>46076</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="12">
+        <v>45653</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" s="9">
+        <v>46083</v>
+      </c>
+      <c r="G10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="12">
+        <v>45904</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" s="9">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="12">
+        <v>46021</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="F12" s="9">
+        <v>46083</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="12">
+        <v>46007</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" s="9">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="12">
+        <v>46038</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" s="9">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="12">
+        <v>46045</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" s="9">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="12">
+        <v>46056</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="F16" s="9">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="12">
+        <v>46090</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="F17" s="9">
+        <v>46097</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="17">
+        <v>45252</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="F18" s="9">
+        <v>46118</v>
+      </c>
+      <c r="G18" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="12">
+        <v>46063</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="F19" s="9">
+        <v>46118</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="12">
+        <v>45665</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="F20" s="9">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="12">
+        <v>46099</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="F21" s="9">
+        <v>46133</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="12">
+        <v>46100</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F22" s="9">
+        <v>46139</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="15">
+        <v>45594</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="F23" s="9">
+        <v>46146</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="12">
+        <v>46126</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" s="9">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="12">
+        <v>46112</v>
+      </c>
+      <c r="B25" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C25" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" s="9">
+        <v>46181</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A26" s="12">
+        <v>46115</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="F26" s="9">
+        <v>46181</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A27" s="12">
+        <v>46156</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D27" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F27" s="9">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A28" s="12">
+        <v>45973</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="F28" s="9">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A29" s="12">
+        <v>46164</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F29" s="9">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A30" s="12">
+        <v>46164</v>
+      </c>
+      <c r="B30" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="3" t="s">
+      <c r="C30" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="D30" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F30" s="9">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A31" s="12">
+        <v>46164</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="F31" s="9">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A32" s="12">
+        <v>46164</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D32" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F32" s="9">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A33" s="12">
+        <v>46164</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="D33" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F33" s="9">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A34" s="12">
+        <v>46190</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="4" t="s">
-[...11 lines deleted...]
-      <c r="C4" s="8" t="s">
+      <c r="E34" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="F34" s="9">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A35" s="10">
+        <v>46197</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="8">
+        <v>46237</v>
+      </c>
+      <c r="G35" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A36" s="12">
+        <v>46185</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="F36" s="9">
+        <v>46223</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A37" s="15">
+        <v>46107</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="F37" s="8">
+        <v>46273</v>
+      </c>
+      <c r="G37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A38" s="10">
+        <v>46197</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="D38" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E38" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="F38" s="8">
+        <v>46244</v>
+      </c>
+      <c r="G38" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A39" s="10">
+        <v>46204</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="F39" s="8">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A40" s="10">
+        <v>46220</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="F40" s="8">
+        <v>46244</v>
+      </c>
+      <c r="G40" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A41" s="8">
+        <v>46230</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="F41" s="9">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A42" s="15">
+        <v>46086</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="D42" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="F42" s="9">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A43" s="10">
+        <v>46240</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="F43" s="9">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A44" s="10">
+        <v>46213</v>
+      </c>
+      <c r="B44" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="8" t="s">
-[...11 lines deleted...]
-      <c r="C5" s="12" t="s">
+      <c r="C44" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D44" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="E44" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="F44" s="9">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A45" s="10">
+        <v>46231</v>
+      </c>
+      <c r="B45" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="E5" s="13" t="s">
-[...86 lines deleted...]
-      <c r="D10" s="3" t="s">
+      <c r="C45" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D45" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="F45" s="9">
+        <v>46273</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A46" s="10">
+        <v>46259</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D46" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="F46" s="9">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A47" s="10">
+        <v>46199</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D47" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="E10" s="4" t="s">
-[...50 lines deleted...]
-      <c r="D13" s="3" t="s">
+      <c r="E47" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="F47" s="9">
+        <v>46286</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A48" s="6">
+        <v>46084</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="D48" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E13" s="4" t="s">
-[...14 lines deleted...]
-      <c r="D14" s="3" t="s">
+      <c r="E48" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="F48" s="9">
+        <v>46293</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A49" s="6">
+        <v>46176</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="D49" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E14" s="4" t="s">
-[...632 lines deleted...]
-      <c r="F49" s="5"/>
+      <c r="E49" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="F49" s="9">
+        <v>46293</v>
+      </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A50" s="10">
-        <v>39827</v>
-[...13 lines deleted...]
-      <c r="F50" s="5"/>
+        <v>46245</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C50" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="D50" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="F50" s="9">
+        <v>46293</v>
+      </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A51" s="28">
-[...14 lines deleted...]
-      <c r="F51" s="5"/>
+      <c r="A51" s="10">
+        <v>46258</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="C51" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F51" s="9">
+        <v>46293</v>
+      </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A52" s="20">
-[...14 lines deleted...]
-      <c r="F52" s="5"/>
+      <c r="A52" s="10">
+        <v>46280</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="C52" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="D52" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="F52" s="9">
+        <v>46293</v>
+      </c>
     </row>
     <row r="53" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A53" s="20">
-[...32 lines deleted...]
-      <c r="F54" s="22"/>
+      <c r="A53" s="10">
+        <v>46265</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="F53" s="9">
+        <v>46300</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A54" s="10">
+        <v>46267</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="F54" s="9">
+        <v>46300</v>
+      </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A55" s="20">
-[...113 lines deleted...]
-      <c r="C61" s="29" t="s">
+      <c r="A55" t="s">
+        <v>143</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="G1nfr4nRlCCIV03fQLG+0LSt27HkFiAI7ZRaq35ox4l+Ri6zT6Ef9qXwOF6TDiK0DkkfJLbmv5kp1n214V2pQg==" saltValue="Olr25G4xhtbaFUySYJeJ7Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBD521CF-3180-46F0-815E-13C1C5713D58}">
+  <dimension ref="A2:A15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J16" sqref="J16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetData>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="D61" s="29" t="s">
-[...14 lines deleted...]
-      <c r="C62" s="20" t="s">
+    </row>
+    <row r="4" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D62" s="20" t="s">
+    </row>
+    <row r="5" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="E62" s="20" t="s">
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A6" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="F62" s="5"/>
-[...8 lines deleted...]
-      <c r="C63" s="20" t="s">
+    </row>
+    <row r="7" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A7" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="D63" s="20" t="s">
-[...2 lines deleted...]
-      <c r="E63" s="20" t="s">
+    </row>
+    <row r="10" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A10" t="s">
         <v>138</v>
       </c>
-      <c r="F63" s="5"/>
-[...5 lines deleted...]
-      <c r="B64" s="27" t="s">
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A11" t="s">
         <v>139</v>
       </c>
-      <c r="C64" s="26" t="s">
+    </row>
+    <row r="12" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A12" t="s">
         <v>140</v>
       </c>
-      <c r="D64" s="26" t="s">
-[...2 lines deleted...]
-      <c r="E64" s="26" t="s">
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A13" t="s">
         <v>141</v>
       </c>
-      <c r="F64" s="5"/>
-[...8 lines deleted...]
-      <c r="C65" s="27" t="s">
+    </row>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A15" t="s">
         <v>142</v>
       </c>
-      <c r="D65" s="20" t="s">
-[...27098 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Lsprwlh2XwggCNilUGk1FTFUdZB84Xp4RUbCskZILRFkhBFDCwNOBEZtJX6tIL7ADf25ruzqDKwW693CUnAA0Q==" saltValue="HJOWHRljgkUQRng6o92ULw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...8 lines deleted...]
-  </colBreaks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CC43F186D082EA468EA7E4F1F092FC47" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="41a6851864aa6b2309014011b2247308">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e86af516-08af-420e-ad5c-d162defa213f" xmlns:ns3="85471739-20a3-405f-8957-71a2abecc360" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="882b86dc3b2b37f7bcd02fd6807220d2" ns2:_="" ns3:_="">
     <xsd:import namespace="e86af516-08af-420e-ad5c-d162defa213f"/>
     <xsd:import namespace="85471739-20a3-405f-8957-71a2abecc360"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -44620,112 +2626,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="85471739-20a3-405f-8957-71a2abecc360" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e86af516-08af-420e-ad5c-d162defa213f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEFF760F-334F-48AB-B352-70522FBE5FE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B30C19F-2060-4D25-8BA1-B6D00EB9B4EC}">
-[...9 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90B380D3-04FD-4807-B62A-B2EB6E4C9431}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e86af516-08af-420e-ad5c-d162defa213f"/>
     <ds:schemaRef ds:uri="85471739-20a3-405f-8957-71a2abecc360"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B30C19F-2060-4D25-8BA1-B6D00EB9B4EC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="85471739-20a3-405f-8957-71a2abecc360"/>
+    <ds:schemaRef ds:uri="e86af516-08af-420e-ad5c-d162defa213f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Website posting list</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Website Posting List</vt:lpstr>
+      <vt:lpstr>Note </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>DOI</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>echarbonn</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>