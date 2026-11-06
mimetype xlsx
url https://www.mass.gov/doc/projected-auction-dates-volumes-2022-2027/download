--- v0 (2026-04-05)
+++ v1 (2026-11-06)
@@ -1,107 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/DEP-BAW-Shared/Air/GHG/310 CMR 7.74 Reducing CO2 from EGUs/Compliance Workbooks/Limits and Adjusted Caps/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="74" documentId="8_{83EC024A-4FEC-4439-B34A-3C8850314C00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{01854A6A-309F-4793-BAD8-D63AC3202EAF}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{98B207FE-11A1-4203-B36C-E850EFB5280E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3F5814FD-5BB4-4CF0-A986-B8317927DE7A}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{65F67FFF-28C3-4013-B1E6-983212D60D98}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="6" xr2:uid="{65F67FFF-28C3-4013-B1E6-983212D60D98}"/>
   </bookViews>
   <sheets>
     <sheet name="2022" sheetId="1" r:id="rId1"/>
     <sheet name="2023" sheetId="5" r:id="rId2"/>
     <sheet name="2024" sheetId="6" r:id="rId3"/>
     <sheet name="2025" sheetId="8" r:id="rId4"/>
     <sheet name="2026" sheetId="10" r:id="rId5"/>
     <sheet name="2027" sheetId="11" r:id="rId6"/>
+    <sheet name="2028" sheetId="12" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G17" i="11" l="1"/>
+  <c r="G17" i="12" l="1"/>
+  <c r="C8" i="12"/>
+  <c r="C10" i="12" s="1"/>
+  <c r="G20" i="12"/>
+  <c r="G19" i="12"/>
+  <c r="G16" i="12"/>
+  <c r="J10" i="12" s="1"/>
+  <c r="C15" i="12"/>
+  <c r="G13" i="12"/>
+  <c r="B13" i="12"/>
+  <c r="G12" i="12"/>
+  <c r="G10" i="12"/>
+  <c r="G11" i="12" s="1"/>
+  <c r="C12" i="12"/>
+  <c r="G17" i="11"/>
   <c r="G17" i="10"/>
-  <c r="G19" i="11" l="1"/>
+  <c r="G21" i="12" l="1"/>
+  <c r="H12" i="12"/>
+  <c r="K12" i="12"/>
+  <c r="J12" i="12"/>
+  <c r="J13" i="12"/>
+  <c r="J11" i="12"/>
+  <c r="C11" i="12"/>
+  <c r="C13" i="12"/>
+  <c r="B12" i="12"/>
+  <c r="G19" i="11"/>
   <c r="G16" i="11"/>
   <c r="G21" i="11" s="1"/>
   <c r="C8" i="11"/>
   <c r="C15" i="11" s="1"/>
-  <c r="C10" i="11" l="1"/>
+  <c r="H10" i="12" l="1"/>
+  <c r="B10" i="12"/>
+  <c r="K10" i="12"/>
+  <c r="K13" i="12"/>
+  <c r="H13" i="12"/>
+  <c r="K11" i="12"/>
+  <c r="H11" i="12"/>
+  <c r="B11" i="12"/>
+  <c r="C10" i="11"/>
   <c r="K10" i="11" s="1"/>
   <c r="C11" i="11"/>
   <c r="C12" i="11"/>
   <c r="K12" i="11" s="1"/>
   <c r="B13" i="11"/>
   <c r="C13" i="11"/>
   <c r="K13" i="11" s="1"/>
   <c r="G10" i="11"/>
   <c r="H11" i="11"/>
   <c r="H13" i="11"/>
   <c r="B10" i="11"/>
   <c r="B12" i="11"/>
   <c r="H10" i="11"/>
   <c r="H12" i="11"/>
   <c r="J10" i="11"/>
   <c r="K11" i="11" l="1"/>
   <c r="B11" i="11"/>
   <c r="J12" i="11"/>
   <c r="J13" i="11"/>
   <c r="J11" i="11"/>
   <c r="G11" i="11"/>
   <c r="G17" i="8"/>
   <c r="G17" i="5"/>
   <c r="G21" i="8"/>
   <c r="J10" i="10"/>
@@ -237,51 +269,51 @@
   <c r="K10" i="6"/>
   <c r="H10" i="6"/>
   <c r="B10" i="5"/>
   <c r="K10" i="5"/>
   <c r="H10" i="5"/>
   <c r="K12" i="5"/>
   <c r="H12" i="5"/>
   <c r="H11" i="5"/>
   <c r="K11" i="5"/>
   <c r="B11" i="5"/>
   <c r="J13" i="5"/>
   <c r="J11" i="5"/>
   <c r="J12" i="5"/>
   <c r="H13" i="1"/>
   <c r="G10" i="1"/>
   <c r="G11" i="1" s="1"/>
   <c r="B10" i="1"/>
   <c r="K11" i="1"/>
   <c r="K12" i="1"/>
   <c r="H11" i="1"/>
   <c r="K10" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="394" uniqueCount="57">
   <si>
     <t>Projected auction dates and volumes in this workbook are reconsidered before each auction, and may be revised.</t>
   </si>
   <si>
     <t>Final auction dates and volumes are published in an auction notice at least 45 days before each auction.</t>
   </si>
   <si>
     <t>Year of Auction Series:</t>
   </si>
   <si>
     <t>Percent of This Year's Limit Offered in Actions 1 &amp; 2:</t>
   </si>
   <si>
     <t>Percent of Next Year's Limit Offered in Auctions 3 &amp; 4:</t>
   </si>
   <si>
     <t>Auction Series</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
@@ -396,50 +428,62 @@
     <t>TBD</t>
   </si>
   <si>
     <t>March 18,</t>
   </si>
   <si>
     <t>June 10,</t>
   </si>
   <si>
     <t>March 19,</t>
   </si>
   <si>
     <t>June 11,</t>
   </si>
   <si>
     <t>September 10,</t>
   </si>
   <si>
     <t>December 10,</t>
   </si>
   <si>
     <t>September 16,</t>
   </si>
   <si>
     <t>December 9,</t>
+  </si>
+  <si>
+    <t>March, 17</t>
+  </si>
+  <si>
+    <t>June, 9</t>
+  </si>
+  <si>
+    <t>September, 15</t>
+  </si>
+  <si>
+    <t>December 8 ,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -665,55 +709,51 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -995,2453 +1035,2861 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53CED36C-77A0-4A44-84A7-6394931C72EC}">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="32.26953125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11" style="1" customWidth="1"/>
-    <col min="3" max="3" width="15.140625" style="1" customWidth="1"/>
-    <col min="4" max="4" width="1.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="15.1796875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.7265625" style="1" customWidth="1"/>
     <col min="5" max="6" width="2" style="1" customWidth="1"/>
-    <col min="7" max="7" width="14.85546875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="8.7109375" style="1"/>
+    <col min="7" max="7" width="14.81640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.54296875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="22.81640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="20.7265625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="10.81640625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="5">
         <v>0.2</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C8" s="2">
         <f>H4</f>
         <v>2022</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="35" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="35"/>
       <c r="E9" s="35"/>
       <c r="G9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A10" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="10">
         <f>C10-1</f>
         <v>2021</v>
       </c>
       <c r="C10" s="10">
         <f>C8</f>
         <v>2022</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="12">
         <v>1</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="13">
         <f>ROUND(G16*H5,0)</f>
         <v>1611909</v>
       </c>
       <c r="H10" s="14">
         <f>C10</f>
         <v>2022</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="15">
         <v>0</v>
       </c>
       <c r="K10" s="14">
         <f>C10+1</f>
         <v>2023</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="16"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A11" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="18">
         <f>C11</f>
         <v>2022</v>
       </c>
       <c r="C11" s="18">
         <f>C8</f>
         <v>2022</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="18">
         <v>2</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="19">
         <f>G10</f>
         <v>1611909</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" ref="H11:H13" si="0">C11</f>
         <v>2022</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J11" s="21">
         <v>0</v>
       </c>
       <c r="K11" s="20">
         <f t="shared" ref="K11:K13" si="1">C11+1</f>
         <v>2023</v>
       </c>
       <c r="L11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M11" s="22"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A12" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="18">
         <f>C8</f>
         <v>2022</v>
       </c>
       <c r="C12" s="18">
         <f>C8</f>
         <v>2022</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="18">
         <v>3</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="23">
         <f>IF(G18="TBD","TBD",ROUND((G16-G17-G19-G10-G11)/2,0))</f>
         <v>1203642</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="0"/>
         <v>2022</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J12" s="21">
         <f>ROUND((G16-223876)*H6,0)</f>
         <v>391784</v>
       </c>
       <c r="K12" s="20">
         <f t="shared" si="1"/>
         <v>2023</v>
       </c>
       <c r="L12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="22"/>
     </row>
-    <row r="13" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="25">
         <f>C8</f>
         <v>2022</v>
       </c>
       <c r="C13" s="25">
         <f>C8</f>
         <v>2022</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="25">
         <v>4</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="26">
         <f>IF(G18="TBD","TBD",G16-G17-G19-G10-G11-G12)</f>
         <v>1203642</v>
       </c>
       <c r="H13" s="27">
         <f t="shared" si="0"/>
         <v>2022</v>
       </c>
       <c r="I13" s="25" t="s">
         <v>14</v>
       </c>
       <c r="J13" s="28">
         <f>J12</f>
         <v>391784</v>
       </c>
       <c r="K13" s="27">
         <f t="shared" si="1"/>
         <v>2023</v>
       </c>
       <c r="L13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="29"/>
     </row>
-    <row r="15" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C15" s="2">
         <f>C8</f>
         <v>2022</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="30">
         <f>8507299-223876*(C8-2020)</f>
         <v>8059547</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="17" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="31">
         <v>0</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="32">
         <v>2652320</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E19" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="33">
         <f>IF(G18="TBD","TBD",IF((G18-223875)&gt;0,G18-223875,0))</f>
         <v>2428445</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="34">
         <f>IF(G18="TBD","TBD",G10+G11+G12+G13+G17+G18)</f>
         <v>8283422</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="30">
         <f>G16+223876</f>
         <v>8283423</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBFBDCA2-C759-4C22-99A1-4135C5EC0A52}">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A5" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="7.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="32.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.26953125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.7265625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.453125" style="1" customWidth="1"/>
     <col min="5" max="6" width="2" style="1" customWidth="1"/>
     <col min="7" max="7" width="18" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
-    <col min="9" max="9" width="14.42578125" style="1" customWidth="1"/>
-    <col min="10" max="10" width="13.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="14.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="13.26953125" style="1" customWidth="1"/>
     <col min="11" max="11" width="5" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="8.7109375" style="1"/>
+    <col min="12" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="5">
         <v>0.15</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C8" s="2">
         <f>H4</f>
         <v>2023</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="G9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A10" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="10">
         <f>C10-1</f>
         <v>2022</v>
       </c>
       <c r="C10" s="10">
         <f>C8</f>
         <v>2023</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="12">
         <v>1</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="13">
         <f>ROUND(G16*H5,0)</f>
         <v>1175351</v>
       </c>
       <c r="H10" s="14">
         <f>C10</f>
         <v>2023</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="15">
         <f>ROUND((G16-223876)*H6,0)</f>
         <v>380590</v>
       </c>
       <c r="K10" s="14">
         <f>C10+1</f>
         <v>2024</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="16"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A11" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="18">
         <f>C11</f>
         <v>2023</v>
       </c>
       <c r="C11" s="18">
         <f>C8</f>
         <v>2023</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="18">
         <v>2</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="19">
         <f>G10</f>
         <v>1175351</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" ref="H11:H13" si="0">C11</f>
         <v>2023</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J11" s="21">
         <f>J10</f>
         <v>380590</v>
       </c>
       <c r="K11" s="20">
         <f t="shared" ref="K11:K13" si="1">C11+1</f>
         <v>2024</v>
       </c>
       <c r="L11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M11" s="22"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A12" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="18">
         <f>C8</f>
         <v>2023</v>
       </c>
       <c r="C12" s="18">
         <f>C8</f>
         <v>2023</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="18">
         <v>3</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="23">
         <f>IF(G18="TBD","TBD",ROUND((G16-G17-G19-G10-G11)/2,0))</f>
         <v>1536084</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="0"/>
         <v>2023</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J12" s="21">
         <f>J10</f>
         <v>380590</v>
       </c>
       <c r="K12" s="20">
         <f t="shared" si="1"/>
         <v>2024</v>
       </c>
       <c r="L12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="22"/>
     </row>
-    <row r="13" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="24" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="25">
         <f>C8</f>
         <v>2023</v>
       </c>
       <c r="C13" s="25">
         <f>C8</f>
         <v>2023</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="25">
         <v>4</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="26">
         <f>IF(G18="TBD","TBD",G16-G17-G19-G10-G11-G12)</f>
         <v>1536083</v>
       </c>
       <c r="H13" s="27">
         <f t="shared" si="0"/>
         <v>2023</v>
       </c>
       <c r="I13" s="25" t="s">
         <v>14</v>
       </c>
       <c r="J13" s="28">
         <f>J10</f>
         <v>380590</v>
       </c>
       <c r="K13" s="27">
         <f t="shared" si="1"/>
         <v>2024</v>
       </c>
       <c r="L13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="29"/>
     </row>
-    <row r="15" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C15" s="2">
         <f>C8</f>
         <v>2023</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="30">
         <f>8507299-223876*(C8-2020)</f>
         <v>7835671</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="17" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="31">
         <f>SUM('2022'!J10:J13)</f>
         <v>783568</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="32">
         <v>1853109</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E19" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="33">
         <f>IF(G18="TBD","TBD",IF((G18-223875)&gt;0,G18-223875,0))</f>
         <v>1629234</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="33">
         <f>IF(G18="TBD","TBD",G10+G11+G12+G13+G17+G18)</f>
         <v>8059546</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="30">
         <f>G16+223876</f>
         <v>8059547</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03EFF087-6283-4E32-9244-4F7190EA0865}">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C9" sqref="C9:E9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="32.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="5.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="5.453125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="7.7265625" style="1" customWidth="1"/>
     <col min="5" max="5" width="2" style="1" customWidth="1"/>
-    <col min="6" max="6" width="7.140625" style="1" customWidth="1"/>
-    <col min="7" max="7" width="20.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.1796875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.26953125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5" style="1" customWidth="1"/>
-    <col min="9" max="9" width="14.42578125" style="1" customWidth="1"/>
-    <col min="10" max="10" width="11.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="14.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11.7265625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="8.7109375" style="1"/>
+    <col min="12" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C8" s="2">
         <f>H4</f>
         <v>2024</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="G9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A10" s="9" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="10">
         <f>C10-1</f>
         <v>2023</v>
       </c>
       <c r="C10" s="10">
         <f>C8</f>
         <v>2024</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="12">
         <v>1</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="13">
         <f>ROUND(G16*H5,0)</f>
         <v>761180</v>
       </c>
       <c r="H10" s="14">
         <f>C10</f>
         <v>2024</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="15">
         <f>ROUND((G16-223876)*H6,0)</f>
         <v>369396</v>
       </c>
       <c r="K10" s="14">
         <f>C10+1</f>
         <v>2025</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="16"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A11" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="18">
         <f>C11</f>
         <v>2024</v>
       </c>
       <c r="C11" s="18">
         <f>C8</f>
         <v>2024</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="18">
         <v>2</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="19">
         <f>G10</f>
         <v>761180</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" ref="H11:H13" si="0">C11</f>
         <v>2024</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J11" s="21">
         <f>J10</f>
         <v>369396</v>
       </c>
       <c r="K11" s="20">
         <f t="shared" ref="K11:K13" si="1">C11+1</f>
         <v>2025</v>
       </c>
       <c r="L11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M11" s="22"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A12" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="18">
         <f>C8</f>
         <v>2024</v>
       </c>
       <c r="C12" s="18">
         <f>C8</f>
         <v>2024</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="18">
         <v>3</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="23">
         <f>IF(G18="TBD","TBD",ROUND((G16-G17-G19-G10-G11)/2,0))</f>
         <v>1178160</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="0"/>
         <v>2024</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J12" s="21">
         <f>J10</f>
         <v>369396</v>
       </c>
       <c r="K12" s="20">
         <f t="shared" si="1"/>
         <v>2025</v>
       </c>
       <c r="L12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="22"/>
     </row>
-    <row r="13" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="25">
         <f>C8</f>
         <v>2024</v>
       </c>
       <c r="C13" s="25">
         <f>C8</f>
         <v>2024</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="25">
         <v>4</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="26">
         <f>IF(G18="TBD","TBD",G16-G17-G19-G10-G11-G12)</f>
         <v>1178159</v>
       </c>
       <c r="H13" s="27">
         <f t="shared" si="0"/>
         <v>2024</v>
       </c>
       <c r="I13" s="25" t="s">
         <v>14</v>
       </c>
       <c r="J13" s="28">
         <f>J10</f>
         <v>369396</v>
       </c>
       <c r="K13" s="27">
         <f t="shared" si="1"/>
         <v>2025</v>
       </c>
       <c r="L13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="29"/>
     </row>
-    <row r="15" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C15" s="2">
         <f>C8</f>
         <v>2024</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="30">
         <f>8507299-223876*(C8-2020)</f>
         <v>7611795</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="17" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="31">
         <f>SUM('2023'!J10:J13)</f>
         <v>1522360</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="32">
         <v>2434631</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E19" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="33">
         <f>IF(G18="TBD","TBD",IF((G18-223875)&gt;0,G18-223875,0))</f>
         <v>2210756</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="33">
         <f>IF(G18="TBD","TBD",G10+G11+G12+G13+G17+G18)</f>
         <v>7835670</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="30">
         <f>G16+223876</f>
         <v>7835671</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68439838-4B51-4B9C-8829-45734037F1BF}">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C9" sqref="C9:E9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="1.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="32.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="5.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="5.453125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.7265625" style="1" customWidth="1"/>
     <col min="5" max="6" width="2" style="1" customWidth="1"/>
-    <col min="7" max="7" width="18.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="18.7265625" style="1" customWidth="1"/>
     <col min="8" max="8" width="11" style="1" customWidth="1"/>
-    <col min="9" max="9" width="14.42578125" style="1" customWidth="1"/>
-    <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="14.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8.7265625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="8.7109375" style="1"/>
+    <col min="12" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C8" s="2">
         <f>H4</f>
         <v>2025</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="G9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A10" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="10">
         <f>C10-1</f>
         <v>2024</v>
       </c>
       <c r="C10" s="10">
         <f>C8</f>
         <v>2025</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="12">
         <v>1</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="13">
         <f>ROUND(G16*H5,0)</f>
         <v>738792</v>
       </c>
       <c r="H10" s="14">
         <f>C10</f>
         <v>2025</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="15">
         <f>ROUND((G16-223876)*H6,0)</f>
         <v>358202</v>
       </c>
       <c r="K10" s="14">
         <f>C10+1</f>
         <v>2026</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="16"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A11" s="17" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="18">
         <f>C11</f>
         <v>2025</v>
       </c>
       <c r="C11" s="18">
         <f>C8</f>
         <v>2025</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="18">
         <v>2</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="19">
         <f>G10</f>
         <v>738792</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" ref="H11:H13" si="0">C11</f>
         <v>2025</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J11" s="21">
         <f>J10</f>
         <v>358202</v>
       </c>
       <c r="K11" s="20">
         <f t="shared" ref="K11:K13" si="1">C11+1</f>
         <v>2026</v>
       </c>
       <c r="L11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M11" s="22"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A12" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="18">
         <f>C8</f>
         <v>2025</v>
       </c>
       <c r="C12" s="18">
         <f>C8</f>
         <v>2025</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="18">
         <v>3</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="23">
         <f>IF(G18="TBD","TBD",ROUND((G16-G17-G19-G10-G11)/2,0))</f>
         <v>1550944</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="0"/>
         <v>2025</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J12" s="21">
         <f>J10</f>
         <v>358202</v>
       </c>
       <c r="K12" s="20">
         <f t="shared" si="1"/>
         <v>2026</v>
       </c>
       <c r="L12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="22"/>
     </row>
-    <row r="13" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="25">
         <f>C8</f>
         <v>2025</v>
       </c>
       <c r="C13" s="25">
         <f>C8</f>
         <v>2025</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="25">
         <v>4</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="26">
         <f>IF(G18="TBD","TBD",G16-G17-G19-G10-G11-G12)</f>
         <v>1550943</v>
       </c>
       <c r="H13" s="27">
         <f t="shared" si="0"/>
         <v>2025</v>
       </c>
       <c r="I13" s="25" t="s">
         <v>14</v>
       </c>
       <c r="J13" s="28">
         <f>J10</f>
         <v>358202</v>
       </c>
       <c r="K13" s="27">
         <f t="shared" si="1"/>
         <v>2026</v>
       </c>
       <c r="L13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="29"/>
     </row>
-    <row r="15" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C15" s="2">
         <f>C8</f>
         <v>2025</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="30">
         <f>8507299-223876*(C8-2020)</f>
         <v>7387919</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="17" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="31">
         <f>SUM('2024'!J10:J13)</f>
         <v>1477584</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="32">
         <v>1554739</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E19" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="33">
         <f>IF(G18="TBD","TBD",IF((G18-223875)&gt;0,G18-223875,0))</f>
         <v>1330864</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="33">
         <f>IF(G18="TBD","TBD",G10+G11+G12+G13+G17+G18)</f>
         <v>7611794</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="30">
         <f>G16+223876</f>
         <v>7611795</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8088E26-68CF-4CFB-B93E-58EB67CA18E6}">
   <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:E9"/>
+      <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="1.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="32.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="5.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="5.453125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.7265625" style="1" customWidth="1"/>
     <col min="5" max="6" width="2" style="1" customWidth="1"/>
-    <col min="7" max="7" width="16.28515625" style="1" customWidth="1"/>
-    <col min="8" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.26953125" style="1" customWidth="1"/>
+    <col min="8" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16" style="1" customWidth="1"/>
     <col min="11" max="11" width="5" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="8.7109375" style="1"/>
+    <col min="12" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>2026</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C8" s="2">
         <f>H4</f>
         <v>2026</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="G9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A10" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="10">
         <f>C10-1</f>
         <v>2025</v>
       </c>
       <c r="C10" s="10">
         <f>C8</f>
         <v>2026</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="12">
         <v>1</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="13">
         <f>ROUND(G16*H5,0)</f>
         <v>716404</v>
       </c>
       <c r="H10" s="14">
         <f>C10</f>
         <v>2026</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="15">
         <f>ROUND((G16-223876)*H6,0)</f>
         <v>347008</v>
       </c>
       <c r="K10" s="14">
         <f>C10+1</f>
         <v>2027</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="16"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A11" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="18">
         <f>C11</f>
         <v>2026</v>
       </c>
       <c r="C11" s="18">
         <f>C8</f>
         <v>2026</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="18">
         <v>2</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="19">
         <f>G10</f>
         <v>716404</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" ref="H11:H13" si="0">C11</f>
         <v>2026</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J11" s="21">
         <f>J10</f>
         <v>347008</v>
       </c>
       <c r="K11" s="20">
         <f t="shared" ref="K11:K13" si="1">C11+1</f>
         <v>2027</v>
       </c>
       <c r="L11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M11" s="22"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A12" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="18">
         <f>C8</f>
         <v>2026</v>
       </c>
       <c r="C12" s="18">
         <f>C8</f>
         <v>2026</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="18">
         <v>3</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="23">
         <f>IF(G18="TBD","TBD",ROUND((G16-G17-G19-G10-G11)/2,0))</f>
         <v>1907613</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="0"/>
         <v>2026</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J12" s="21">
         <f>J10</f>
         <v>347008</v>
       </c>
       <c r="K12" s="20">
         <f t="shared" si="1"/>
         <v>2027</v>
       </c>
       <c r="L12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="22"/>
     </row>
-    <row r="13" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="24" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="25">
         <f>C8</f>
         <v>2026</v>
       </c>
       <c r="C13" s="25">
         <f>C8</f>
         <v>2026</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="25">
         <v>4</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="26">
         <f>IF(G18="TBD","TBD",G16-G17-G19-G10-G11-G12)</f>
         <v>1907612</v>
       </c>
       <c r="H13" s="27">
         <f t="shared" si="0"/>
         <v>2026</v>
       </c>
       <c r="I13" s="25" t="s">
         <v>14</v>
       </c>
       <c r="J13" s="28">
         <f>J10</f>
         <v>347008</v>
       </c>
       <c r="K13" s="27">
         <f t="shared" si="1"/>
         <v>2027</v>
       </c>
       <c r="L13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="29"/>
     </row>
-    <row r="15" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C15" s="2">
         <f>C8</f>
         <v>2026</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="30">
         <f>8507299-223876*(C8-2020)</f>
         <v>7164043</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="17" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="31">
         <f>SUM('2025'!J10:J13)</f>
         <v>1432808</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="32">
         <v>707077</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E19" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="33">
         <f>IF(G18="TBD","TBD",IF((G18-223875)&gt;0,G18-223875,0))</f>
         <v>483202</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="33">
         <f>IF(G18="TBD","TBD",G10+G11+G12+G13+G17+G18)</f>
         <v>7387918</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="30">
         <f>G16+223876</f>
         <v>7387919</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A72D1342-83BB-473B-BD62-66B216CCF8CD}">
   <dimension ref="A1:M21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C9" sqref="C9:E9"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.28515625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="1.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="32.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="5.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="5.453125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.7265625" style="1" customWidth="1"/>
     <col min="5" max="6" width="2" style="1" customWidth="1"/>
-    <col min="7" max="7" width="10.42578125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="8.7109375" style="1"/>
+    <col min="7" max="7" width="16.7265625" style="1" customWidth="1"/>
+    <col min="8" max="9" width="14.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.7265625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="2">
         <v>2027</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="5">
-        <v>0.1</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
       <c r="G6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C8" s="2">
         <f>H4</f>
         <v>2027</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
     </row>
-    <row r="9" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="G9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A10" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B10" s="10">
         <f>C10-1</f>
         <v>2026</v>
       </c>
       <c r="C10" s="10">
         <f>C8</f>
         <v>2027</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="12">
         <v>1</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="13">
         <f>ROUND(G16*H5,0)</f>
-        <v>694017</v>
+        <v>1041025</v>
       </c>
       <c r="H10" s="14">
         <f>C10</f>
         <v>2027</v>
       </c>
       <c r="I10" s="10" t="s">
         <v>14</v>
       </c>
       <c r="J10" s="15">
         <f>ROUND((G16-223876)*H6,0)</f>
         <v>335815</v>
       </c>
       <c r="K10" s="14">
         <f>C10+1</f>
         <v>2028</v>
       </c>
       <c r="L10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="M10" s="16"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A11" s="17" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="B11" s="18">
         <f>C11</f>
         <v>2027</v>
       </c>
       <c r="C11" s="18">
         <f>C8</f>
         <v>2027</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="18">
         <v>2</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="19">
         <f>G10</f>
-        <v>694017</v>
+        <v>1041025</v>
       </c>
       <c r="H11" s="20">
         <f t="shared" ref="H11:H13" si="0">C11</f>
         <v>2027</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J11" s="21">
         <f>J10</f>
         <v>335815</v>
       </c>
       <c r="K11" s="20">
         <f t="shared" ref="K11:K13" si="1">C11+1</f>
         <v>2028</v>
       </c>
       <c r="L11" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M11" s="22"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
       <c r="A12" s="17" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="B12" s="18">
         <f>C8</f>
         <v>2027</v>
       </c>
       <c r="C12" s="18">
         <f>C8</f>
         <v>2027</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="18">
         <v>3</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="23" t="str">
         <f>IF(G18="TBD","TBD",ROUND((G16-G17-G19-G10-G11)/2,0))</f>
         <v>TBD</v>
       </c>
       <c r="H12" s="20">
         <f t="shared" si="0"/>
         <v>2027</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>14</v>
       </c>
       <c r="J12" s="21">
         <f>J10</f>
         <v>335815</v>
       </c>
       <c r="K12" s="20">
         <f t="shared" si="1"/>
         <v>2028</v>
       </c>
       <c r="L12" s="18" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="22"/>
     </row>
-    <row r="13" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A13" s="24" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="B13" s="25">
         <f>C8</f>
         <v>2027</v>
       </c>
       <c r="C13" s="25">
         <f>C8</f>
         <v>2027</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="25">
         <v>4</v>
       </c>
       <c r="F13" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="26" t="str">
         <f>IF(G18="TBD","TBD",G16-G17-G19-G10-G11-G12)</f>
         <v>TBD</v>
       </c>
       <c r="H13" s="27">
         <f t="shared" si="0"/>
         <v>2027</v>
       </c>
       <c r="I13" s="25" t="s">
         <v>14</v>
       </c>
       <c r="J13" s="28">
         <f>J10</f>
         <v>335815</v>
       </c>
       <c r="K13" s="27">
         <f t="shared" si="1"/>
         <v>2028</v>
       </c>
       <c r="L13" s="25" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="29"/>
     </row>
-    <row r="15" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="C15" s="2">
         <f>C8</f>
         <v>2027</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
       <c r="E16" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="30">
         <f>8507299-223876*(C8-2020)</f>
         <v>6940167</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="17" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E17" s="4" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="31">
         <f>SUM('2026'!J10:J13)</f>
         <v>1388032</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E18" s="4" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="32" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E19" s="4" t="s">
         <v>25</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="33" t="str">
         <f>IF(G18="TBD","TBD",IF((G18-223875)&gt;0,G18-223875,0))</f>
         <v>TBD</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="20" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E20" s="4" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="33" t="str">
         <f>IF(G18="TBD","TBD",G10+G11+G12+G13+G17+G18)</f>
         <v>TBD</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="21" spans="5:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="5:10" x14ac:dyDescent="0.35">
       <c r="E21" s="4" t="s">
         <v>29</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="30">
         <f>G16+223876</f>
         <v>7164043</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CDA27B9-2570-4BE0-A304-F12682B33547}">
+  <dimension ref="A1:M21"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
+      <selection activeCell="B9" sqref="B9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="32.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.54296875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="5.453125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="1.7265625" style="1" customWidth="1"/>
+    <col min="5" max="6" width="2" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.7265625" style="1" customWidth="1"/>
+    <col min="8" max="9" width="14.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.7265625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.7265625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="H4" s="2">
+        <v>2028</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="G5" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="5">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="G6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="5">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C8" s="2">
+        <f>H4</f>
+        <v>2028</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+    </row>
+    <row r="9" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="G9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="K9" s="7" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A10" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="10">
+        <f>C10-1</f>
+        <v>2027</v>
+      </c>
+      <c r="C10" s="10">
+        <f>C8</f>
+        <v>2028</v>
+      </c>
+      <c r="D10" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="12">
+        <v>1</v>
+      </c>
+      <c r="F10" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="13">
+        <f>ROUND(G16*H5,0)</f>
+        <v>1007444</v>
+      </c>
+      <c r="H10" s="14">
+        <f>C10</f>
+        <v>2028</v>
+      </c>
+      <c r="I10" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="15">
+        <f>ROUND((G16-223876)*H6,0)</f>
+        <v>324621</v>
+      </c>
+      <c r="K10" s="14">
+        <f>C10+1</f>
+        <v>2029</v>
+      </c>
+      <c r="L10" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="M10" s="16"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A11" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" s="18">
+        <f>C11</f>
+        <v>2028</v>
+      </c>
+      <c r="C11" s="18">
+        <f>C8</f>
+        <v>2028</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="18">
+        <v>2</v>
+      </c>
+      <c r="F11" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="19">
+        <f>G10</f>
+        <v>1007444</v>
+      </c>
+      <c r="H11" s="20">
+        <f t="shared" ref="H11:H13" si="0">C11</f>
+        <v>2028</v>
+      </c>
+      <c r="I11" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="J11" s="21">
+        <f>J10</f>
+        <v>324621</v>
+      </c>
+      <c r="K11" s="20">
+        <f t="shared" ref="K11:K13" si="1">C11+1</f>
+        <v>2029</v>
+      </c>
+      <c r="L11" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="M11" s="22"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A12" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="18">
+        <f>C8</f>
+        <v>2028</v>
+      </c>
+      <c r="C12" s="18">
+        <f>C8</f>
+        <v>2028</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="18">
+        <v>3</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="23" t="str">
+        <f>IF(G18="TBD","TBD",ROUND((G16-G17-G19-G10-G11)/2,0))</f>
+        <v>TBD</v>
+      </c>
+      <c r="H12" s="20">
+        <f t="shared" si="0"/>
+        <v>2028</v>
+      </c>
+      <c r="I12" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="J12" s="21">
+        <f>J10</f>
+        <v>324621</v>
+      </c>
+      <c r="K12" s="20">
+        <f t="shared" si="1"/>
+        <v>2029</v>
+      </c>
+      <c r="L12" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="M12" s="22"/>
+    </row>
+    <row r="13" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="25">
+        <f>C8</f>
+        <v>2028</v>
+      </c>
+      <c r="C13" s="25">
+        <f>C8</f>
+        <v>2028</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="25">
+        <v>4</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="26" t="str">
+        <f>IF(G18="TBD","TBD",G16-G17-G19-G10-G11-G12)</f>
+        <v>TBD</v>
+      </c>
+      <c r="H13" s="27">
+        <f t="shared" si="0"/>
+        <v>2028</v>
+      </c>
+      <c r="I13" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="J13" s="28">
+        <f>J10</f>
+        <v>324621</v>
+      </c>
+      <c r="K13" s="27">
+        <f t="shared" si="1"/>
+        <v>2029</v>
+      </c>
+      <c r="L13" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="M13" s="29"/>
+    </row>
+    <row r="15" spans="1:13" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="C15" s="2">
+        <f>C8</f>
+        <v>2028</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="E16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="30">
+        <f>8507299-223876*(C8-2020)</f>
+        <v>6716291</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="5:10" x14ac:dyDescent="0.35">
+      <c r="E17" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="31">
+        <f>SUM('2027'!J10:J13)</f>
+        <v>1343260</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="5:10" x14ac:dyDescent="0.35">
+      <c r="E18" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="5:10" x14ac:dyDescent="0.35">
+      <c r="E19" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="33" t="str">
+        <f>IF(G18="TBD","TBD",IF((G18-223875)&gt;0,G18-223875,0))</f>
+        <v>TBD</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="5:10" x14ac:dyDescent="0.35">
+      <c r="E20" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="33" t="str">
+        <f>IF(G18="TBD","TBD",G10+G11+G12+G13+G17+G18)</f>
+        <v>TBD</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="21" spans="5:10" x14ac:dyDescent="0.35">
+      <c r="E21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="30">
+        <f>G16+223876</f>
+        <v>6940167</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>15</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="97c241f7-0c18-4008-861b-5a676167a037">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F48B8951B32C44A8ABF1C6EE626DEA0" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1650441cba533cdd87d71197d4d38a1f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97c241f7-0c18-4008-861b-5a676167a037" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bf484b502aa0631730d63a6fcc4c17d9" ns2:_="" ns3:_="">
     <xsd:import namespace="97c241f7-0c18-4008-861b-5a676167a037"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3610,122 +4058,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{202A9C8B-252F-41DA-B03B-17DE3657B7DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EC4AE33-9BAA-463C-AA26-FF5B3B272DD1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="97c241f7-0c18-4008-861b-5a676167a037"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF955664-E85B-47AD-A671-10EC88D16411}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97c241f7-0c18-4008-861b-5a676167a037"/>
     <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2027</vt:lpstr>
+      <vt:lpstr>2028</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Space, William (DEP)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>