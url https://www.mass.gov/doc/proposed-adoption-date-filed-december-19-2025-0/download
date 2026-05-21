--- v0 (2025-12-24)
+++ v1 (2026-05-21)
@@ -1,55 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="36337FD6" w14:textId="77777777" w:rsidR="006360CC" w:rsidRPr="00763AD2" w:rsidRDefault="006360CC">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70BC0AAF" w14:textId="77777777" w:rsidR="005E3AAA" w:rsidRPr="00635A89" w:rsidRDefault="005E3AAA" w:rsidP="005E3AAA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1555"/>
           <w:tab w:val="left" w:pos="1915"/>
           <w:tab w:val="left" w:pos="2275"/>
           <w:tab w:val="left" w:pos="2635"/>
           <w:tab w:val="left" w:pos="2995"/>
           <w:tab w:val="left" w:pos="7675"/>
@@ -36252,56 +36246,51 @@
       <w:r w:rsidRPr="00635A89">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 71B, </w:t>
       </w:r>
       <w:r w:rsidRPr="00635A89">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidRPr="00635A89">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12C.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006360CC" w:rsidRPr="007B6A0A" w:rsidSect="00755BF4">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1267" w:bottom="1152" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1BE2FF0C" w14:textId="77777777" w:rsidR="00D657B3" w:rsidRDefault="00D657B3" w:rsidP="00287313">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5397341A" w14:textId="77777777" w:rsidR="00D657B3" w:rsidRDefault="00D657B3" w:rsidP="00287313">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
@@ -36323,110 +36312,70 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="35A54171" w14:textId="77777777" w:rsidR="00D657B3" w:rsidRDefault="00D657B3" w:rsidP="00287313">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7B547CB3" w14:textId="77777777" w:rsidR="00D657B3" w:rsidRDefault="00D657B3" w:rsidP="00287313">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76398B75" w14:textId="4486CF2F" w:rsidR="004D7553" w:rsidRPr="00763AD2" w:rsidRDefault="00E152B5" w:rsidP="00FC2B06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>Proposed</w:t>
     </w:r>
     <w:r w:rsidR="004D7553" w:rsidRPr="00763AD2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> Adoption</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="18A7F726" w14:textId="74BA387A" w:rsidR="004D7553" w:rsidRDefault="00E152B5" w:rsidP="00FC2B06">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
@@ -36539,60 +36488,50 @@
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00763AD2">
       <w:rPr>
         <w:b w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>RECORD CHECKS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="71556141" w14:textId="77777777" w:rsidR="004D7553" w:rsidRPr="005E3AAA" w:rsidRDefault="004D7553" w:rsidP="005E3AAA">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="49"/>
       <w:ind w:left="720" w:hanging="600"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:spacing w:val="-1"/>
       </w:rPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A866373"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE3E326E"/>
     <w:lvl w:ilvl="0" w:tplc="30AA4BFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="119" w:hanging="354"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
@@ -37762,51 +37701,53 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="652681501">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="359936277">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="595752749">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1221213288">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="252974080">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1956978161">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -37877,50 +37818,51 @@
     <w:rsid w:val="00265E5F"/>
     <w:rsid w:val="0027483B"/>
     <w:rsid w:val="00277FB1"/>
     <w:rsid w:val="00287313"/>
     <w:rsid w:val="0029716E"/>
     <w:rsid w:val="002A62A7"/>
     <w:rsid w:val="002B5D73"/>
     <w:rsid w:val="002C5BE5"/>
     <w:rsid w:val="002D1677"/>
     <w:rsid w:val="002D2498"/>
     <w:rsid w:val="002D514E"/>
     <w:rsid w:val="002F0443"/>
     <w:rsid w:val="002F09DE"/>
     <w:rsid w:val="002F2F6A"/>
     <w:rsid w:val="00300EEC"/>
     <w:rsid w:val="0030285F"/>
     <w:rsid w:val="00302C1B"/>
     <w:rsid w:val="003117B2"/>
     <w:rsid w:val="00323BE3"/>
     <w:rsid w:val="00326DAC"/>
     <w:rsid w:val="00327072"/>
     <w:rsid w:val="00332A50"/>
     <w:rsid w:val="00333F55"/>
     <w:rsid w:val="00346583"/>
     <w:rsid w:val="003529C5"/>
+    <w:rsid w:val="00376EE7"/>
     <w:rsid w:val="0038042F"/>
     <w:rsid w:val="00386077"/>
     <w:rsid w:val="00390C77"/>
     <w:rsid w:val="00391A0B"/>
     <w:rsid w:val="003947C3"/>
     <w:rsid w:val="00397694"/>
     <w:rsid w:val="003A06DC"/>
     <w:rsid w:val="003A2C19"/>
     <w:rsid w:val="003A5708"/>
     <w:rsid w:val="003C7410"/>
     <w:rsid w:val="003D29E3"/>
     <w:rsid w:val="003D2D8A"/>
     <w:rsid w:val="003E62F4"/>
     <w:rsid w:val="003F010B"/>
     <w:rsid w:val="003F6970"/>
     <w:rsid w:val="00404750"/>
     <w:rsid w:val="0040620F"/>
     <w:rsid w:val="00413185"/>
     <w:rsid w:val="00423208"/>
     <w:rsid w:val="004259DD"/>
     <w:rsid w:val="0042664C"/>
     <w:rsid w:val="00435BBF"/>
     <w:rsid w:val="0043797F"/>
     <w:rsid w:val="00444648"/>
     <w:rsid w:val="00450516"/>
@@ -37935,50 +37877,51 @@
     <w:rsid w:val="004B137C"/>
     <w:rsid w:val="004B7871"/>
     <w:rsid w:val="004C77E7"/>
     <w:rsid w:val="004D7553"/>
     <w:rsid w:val="004D7667"/>
     <w:rsid w:val="004E1CA8"/>
     <w:rsid w:val="004E4CBB"/>
     <w:rsid w:val="004F3EC2"/>
     <w:rsid w:val="00502EDD"/>
     <w:rsid w:val="00511CCB"/>
     <w:rsid w:val="00521856"/>
     <w:rsid w:val="00534360"/>
     <w:rsid w:val="00553991"/>
     <w:rsid w:val="00564D50"/>
     <w:rsid w:val="00575892"/>
     <w:rsid w:val="00581D20"/>
     <w:rsid w:val="005864A1"/>
     <w:rsid w:val="005866DF"/>
     <w:rsid w:val="00594DDC"/>
     <w:rsid w:val="005A2AD3"/>
     <w:rsid w:val="005A2DC7"/>
     <w:rsid w:val="005A6EF3"/>
     <w:rsid w:val="005B1377"/>
     <w:rsid w:val="005B32FB"/>
     <w:rsid w:val="005B3601"/>
+    <w:rsid w:val="005C5C16"/>
     <w:rsid w:val="005D45E1"/>
     <w:rsid w:val="005D5ED9"/>
     <w:rsid w:val="005D7B8F"/>
     <w:rsid w:val="005E30FB"/>
     <w:rsid w:val="005E3AAA"/>
     <w:rsid w:val="005E3ABE"/>
     <w:rsid w:val="005E5D03"/>
     <w:rsid w:val="00616850"/>
     <w:rsid w:val="006354D6"/>
     <w:rsid w:val="00635A89"/>
     <w:rsid w:val="006360CC"/>
     <w:rsid w:val="00646E0E"/>
     <w:rsid w:val="00673A7D"/>
     <w:rsid w:val="006831ED"/>
     <w:rsid w:val="0068437E"/>
     <w:rsid w:val="00690DDA"/>
     <w:rsid w:val="00691C19"/>
     <w:rsid w:val="0069247A"/>
     <w:rsid w:val="006956A6"/>
     <w:rsid w:val="006A78C5"/>
     <w:rsid w:val="006C1578"/>
     <w:rsid w:val="006D07FA"/>
     <w:rsid w:val="006E2DCB"/>
     <w:rsid w:val="006E4B1D"/>
     <w:rsid w:val="006F699C"/>
@@ -38220,51 +38163,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="28F655D6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3EFDC8EB-549E-4AE8-851D-C4A24E6FB894}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -39905,51 +39847,51 @@
       <w:widowControl/>
       <w:pBdr>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -40257,58 +40199,46 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD355457-6B31-49CF-9DA4-6CA404BF9BEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
   <Words>6187</Words>
   <Characters>35270</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>293</Lines>
   <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>41375</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Microsoft Word - EOHHS CORI regs final 102709.doc</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>psousa</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>