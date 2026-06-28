--- v0 (2026-03-11)
+++ v1 (2026-06-28)
@@ -1,54 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="790BCD6C" w14:textId="77777777" w:rsidR="00112769" w:rsidRPr="00F1332E" w:rsidRDefault="00112769">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1332E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D498C7" w14:textId="77777777" w:rsidR="00112769" w:rsidRPr="00F1332E" w:rsidRDefault="00112769">
@@ -1317,50 +1313,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="282F80DF" w14:textId="7F4DE526" w:rsidR="00FF51AF" w:rsidRPr="00F1332E" w:rsidRDefault="00FF51AF" w:rsidP="00FF51AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1332E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Admission Services</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1332E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  Services provided to ensure safe and appropriate care planning for</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1332E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1332E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">day habilitation members enrolling in day </w:t>
@@ -2322,61 +2319,70 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0477B6A8" w14:textId="19F75599" w:rsidR="008352D0" w:rsidRPr="00F1332E" w:rsidRDefault="008352D0" w:rsidP="008352D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1332E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:t>Transportation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1332E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Method by which a member is brought from their home to the day habilitation provider or from the day habilitation provider to the member’s home. Transportation service </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F1332E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Transportation</w:t>
-[...8 lines deleted...]
-        <w:t>.  Method by which a member is brought from their home to the day habilitation provider or from the day habilitation provider to the member’s home. Transportation service includes assisting the member while they enter and exit the vehicle, as appropriate. A member’s home may include a temporary housing environment such as a shelter or transitional housing.</w:t>
+        <w:t>includes assisting the member while they enter and exit the vehicle, as appropriate. A member’s home may include a temporary housing environment such as a shelter or transitional housing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA6ED92" w14:textId="77777777" w:rsidR="008352D0" w:rsidRPr="00F1332E" w:rsidRDefault="008352D0" w:rsidP="008352D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41F4F020" w14:textId="77777777" w:rsidR="008352D0" w:rsidRPr="00F1332E" w:rsidRDefault="008352D0" w:rsidP="008352D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -5876,50 +5882,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF2804B" w14:textId="66D066EF" w:rsidR="00112769" w:rsidRPr="00F1332E" w:rsidRDefault="00112769" w:rsidP="006001BD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1332E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>348.04:</w:t>
       </w:r>
       <w:r w:rsidR="00CE1928" w:rsidRPr="00F1332E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F1332E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Filing and Reporting Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343075AB" w14:textId="77777777" w:rsidR="00112769" w:rsidRPr="00F1332E" w:rsidRDefault="00112769" w:rsidP="006001BD">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
@@ -6403,52 +6410,52 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="6840"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1332E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>101 CMR 348.00:  M.G.L. c. 118E</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00112769" w:rsidRPr="00B22264" w:rsidSect="008000AD">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1500DB0D" w14:textId="77777777" w:rsidR="00F96ED7" w:rsidRDefault="00F96ED7">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22A1BD77" w14:textId="77777777" w:rsidR="00F96ED7" w:rsidRDefault="00F96ED7">
@@ -7543,51 +7550,53 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="110"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -7863,50 +7872,51 @@
     <w:rsid w:val="00767CDE"/>
     <w:rsid w:val="00774D87"/>
     <w:rsid w:val="0078630B"/>
     <w:rsid w:val="007963AD"/>
     <w:rsid w:val="007B07C1"/>
     <w:rsid w:val="007B0D00"/>
     <w:rsid w:val="007B2ADD"/>
     <w:rsid w:val="007B7644"/>
     <w:rsid w:val="007C31AE"/>
     <w:rsid w:val="007D49B8"/>
     <w:rsid w:val="007D63A8"/>
     <w:rsid w:val="007D7183"/>
     <w:rsid w:val="007E17A3"/>
     <w:rsid w:val="007E1B47"/>
     <w:rsid w:val="007E25BD"/>
     <w:rsid w:val="007E46BE"/>
     <w:rsid w:val="007E7A4E"/>
     <w:rsid w:val="007F60E1"/>
     <w:rsid w:val="008000AD"/>
     <w:rsid w:val="008145AD"/>
     <w:rsid w:val="00815623"/>
     <w:rsid w:val="0082582C"/>
     <w:rsid w:val="00826350"/>
     <w:rsid w:val="00826861"/>
     <w:rsid w:val="00827D6E"/>
+    <w:rsid w:val="0083077D"/>
     <w:rsid w:val="00830C33"/>
     <w:rsid w:val="008352D0"/>
     <w:rsid w:val="0085746C"/>
     <w:rsid w:val="0087109A"/>
     <w:rsid w:val="00873860"/>
     <w:rsid w:val="00880E8F"/>
     <w:rsid w:val="008849BD"/>
     <w:rsid w:val="00886C4B"/>
     <w:rsid w:val="008908D2"/>
     <w:rsid w:val="0089265F"/>
     <w:rsid w:val="00894848"/>
     <w:rsid w:val="008A0F1E"/>
     <w:rsid w:val="008A5684"/>
     <w:rsid w:val="008A5B42"/>
     <w:rsid w:val="008B517E"/>
     <w:rsid w:val="008B65D1"/>
     <w:rsid w:val="008C163F"/>
     <w:rsid w:val="008E7C1D"/>
     <w:rsid w:val="00902007"/>
     <w:rsid w:val="00905F2B"/>
     <w:rsid w:val="0090673D"/>
     <w:rsid w:val="009235EF"/>
     <w:rsid w:val="00934385"/>
     <w:rsid w:val="00937694"/>
     <w:rsid w:val="0094087E"/>
@@ -8083,50 +8093,51 @@
     <w:rsid w:val="00E01C52"/>
     <w:rsid w:val="00E02832"/>
     <w:rsid w:val="00E12CFF"/>
     <w:rsid w:val="00E13BB9"/>
     <w:rsid w:val="00E14F82"/>
     <w:rsid w:val="00E177BF"/>
     <w:rsid w:val="00E27577"/>
     <w:rsid w:val="00E36986"/>
     <w:rsid w:val="00E410F1"/>
     <w:rsid w:val="00E47FA7"/>
     <w:rsid w:val="00E5709A"/>
     <w:rsid w:val="00E60E31"/>
     <w:rsid w:val="00E66B16"/>
     <w:rsid w:val="00E7700B"/>
     <w:rsid w:val="00E829BA"/>
     <w:rsid w:val="00E8331F"/>
     <w:rsid w:val="00E930FF"/>
     <w:rsid w:val="00EA088E"/>
     <w:rsid w:val="00EA0F3F"/>
     <w:rsid w:val="00EA128A"/>
     <w:rsid w:val="00EA60CA"/>
     <w:rsid w:val="00EA7E2E"/>
     <w:rsid w:val="00EC1D85"/>
     <w:rsid w:val="00ED48EA"/>
     <w:rsid w:val="00EE0CBD"/>
+    <w:rsid w:val="00EE215D"/>
     <w:rsid w:val="00EE395E"/>
     <w:rsid w:val="00EE5507"/>
     <w:rsid w:val="00EE5519"/>
     <w:rsid w:val="00EE7628"/>
     <w:rsid w:val="00EF31A3"/>
     <w:rsid w:val="00EF3449"/>
     <w:rsid w:val="00EF4BCE"/>
     <w:rsid w:val="00F0316D"/>
     <w:rsid w:val="00F1332E"/>
     <w:rsid w:val="00F14BF4"/>
     <w:rsid w:val="00F17842"/>
     <w:rsid w:val="00F24FCE"/>
     <w:rsid w:val="00F31D4A"/>
     <w:rsid w:val="00F333FD"/>
     <w:rsid w:val="00F3630B"/>
     <w:rsid w:val="00F41A1A"/>
     <w:rsid w:val="00F41C74"/>
     <w:rsid w:val="00F44734"/>
     <w:rsid w:val="00F50BFA"/>
     <w:rsid w:val="00F55500"/>
     <w:rsid w:val="00F616A8"/>
     <w:rsid w:val="00F7702A"/>
     <w:rsid w:val="00F84FC8"/>
     <w:rsid w:val="00F90803"/>
     <w:rsid w:val="00F960C2"/>
@@ -8145,51 +8156,50 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7D12F971"/>
-  <w15:docId w15:val="{D9373524-5DD1-4D95-A6C9-5F3143480879}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9044,51 +9054,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1708528394">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9336,420 +9346,89 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100033689B77F64F94BA8FA631416A84FF6" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="815f96416c9c84a0d35dd2addc832d9a">
-[...261 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B403440A-55A6-465D-AB92-2349FEBB4EF8}">
-[...42 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C0993E3-106F-4B06-8225-ECFF46566FAF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1510</Words>
   <Characters>8827</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>73</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>114.3 CMR:  DIVISION OF HEALTH CARE FINANCE AND POLICY</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DHCFP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10317</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>114.3 CMR:  DIVISION OF HEALTH CARE FINANCE AND POLICY</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>