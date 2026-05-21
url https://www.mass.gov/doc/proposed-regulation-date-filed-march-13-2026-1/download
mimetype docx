--- v0 (2026-03-16)
+++ v1 (2026-05-21)
@@ -1,56 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3CAEE56F" w14:textId="77777777" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="3CFFC2C0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3CFFC2C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>614.01:  General Provisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA4AF1D" w14:textId="77777777" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -1130,91 +1126,110 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A6B4B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Allowable</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bad Debt</w:t>
+        <w:t xml:space="preserve"> Bad </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00741B5C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Debt</w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2F208365" w14:textId="4297B126" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(b</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)  charged</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as a credit loss;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> as a credit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00741B5C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>loss;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0D5D8898" w14:textId="7019CE53" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(c)  not the obligation of a governmental unit or the federal government or any agency thereof; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584DECF5" w14:textId="3D28249C" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1542,52 +1557,60 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(a</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)  be</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> licensed as a freestanding clinic by the Massachusetts Department of Public Health pursuant to M.G.L. c. 111, § 51;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> licensed as a freestanding clinic by the Massachusetts Department of Public Health pursuant to M.G.L. c. 111, § </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00741B5C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>51;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5B8FB50E" w14:textId="38A8B0F1" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="002D4AC4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(b)  meet the qualifications for certification (or provisional certification) by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth </w:t>
@@ -1966,108 +1989,101 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ealth </w:t>
       </w:r>
       <w:r w:rsidR="00FC5B97">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ervices </w:t>
       </w:r>
       <w:r w:rsidRPr="00415D75">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
+      <w:r w:rsidR="00FC5B97">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415D75">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ow </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5B97">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415D75">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncome </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC5B97">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>l</w:t>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00415D75">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ow </w:t>
-[...13 lines deleted...]
-        <w:t>ncome</w:t>
+        <w:t>atients</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00415D75">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="40006B79" w14:textId="42FD948A" w:rsidR="00662FFE" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
@@ -3400,52 +3416,61 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nonmedical</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> services, such as social, educational</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and vocational services;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and vocational </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00741B5C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>services;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4D4B1F48" w14:textId="4B384C78" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(b</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00741B5C">
@@ -3453,52 +3478,61 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cosmetic</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> surgery;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00741B5C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>surgery;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="55FBF96D" w14:textId="42433CBD" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(c</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00741B5C">
@@ -3506,52 +3540,61 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>canceled</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or missed appointments;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> or missed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00741B5C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>appointments;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3E9CB67F" w14:textId="77777777" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(d</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00741B5C">
@@ -3559,52 +3602,61 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> telephone</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conversations and consultations;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> conversations and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00741B5C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>consultations;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1D11EF32" w14:textId="77777777" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(e</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00741B5C">
@@ -3612,52 +3664,61 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> court</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> testimony;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00741B5C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>testimony;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="54120876" w14:textId="5C7C2ED8" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6249,58 +6310,66 @@
       <w:r w:rsidRPr="00003785">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ncome </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A944F1" w:rsidRPr="00003785">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00003785">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>atient</w:t>
       </w:r>
+      <w:r w:rsidRPr="00741B5C">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>; provided that such services are not eligible for reimbursement by any other public or third</w:t>
+        <w:t xml:space="preserve"> provided that such services are not eligible for reimbursement by any other public or third</w:t>
       </w:r>
       <w:r w:rsidR="00365D46">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>party payer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3008777E" w14:textId="77777777" w:rsidR="005559DF" w:rsidRDefault="005559DF" w:rsidP="00662FFE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -14749,52 +14818,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD15B7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">cute </w:t>
       </w:r>
       <w:r w:rsidR="00FD15B7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>ospital has a Medicare psychiatric unit;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">ospital has a Medicare psychiatric </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00741B5C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>unit;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="65589E29" w14:textId="77777777" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>b.  the primary diagnosis is related to a psychiatric disorder; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13B8822F" w14:textId="5C0DC2A0" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741B5C">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -21785,60 +21862,71 @@
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Psychological</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00AA4570">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00207342" w:rsidRPr="00207342">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>and Licensed Independent Behavioral Health Clinician Services</w:t>
+              <w:t xml:space="preserve">and Licensed Independent Behavioral Health Clinician </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00207342" w:rsidRPr="00207342">
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Services</w:t>
             </w:r>
             <w:r w:rsidRPr="0096212A">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="293066E8" w14:textId="37CC6EA0" w:rsidR="00FE25B9" w:rsidRPr="0096212A" w:rsidRDefault="00FE25B9" w:rsidP="002F7DB8">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0096212A">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">for methadone services, rates in 101 CMR 346.00:  </w:t>
             </w:r>
             <w:r w:rsidR="00111214" w:rsidRPr="0096212A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rates for Certain Substance-</w:t>
@@ -24828,82 +24916,82 @@
     </w:p>
     <w:p w14:paraId="78F26BD8" w14:textId="77777777" w:rsidR="00662FFE" w:rsidRPr="00741B5C" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="072030DD" w14:textId="77777777" w:rsidR="00662FFE" w:rsidRPr="00114629" w:rsidRDefault="00662FFE" w:rsidP="007101CA">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF206E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>101 CMR 614.00:  M.G.L. c. 118E.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00662FFE" w:rsidRPr="00114629" w:rsidSect="00662FFE">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="261BD360" w14:textId="77777777" w:rsidR="009E0D07" w:rsidRDefault="009E0D07">
+    <w:p w14:paraId="0A2BC374" w14:textId="77777777" w:rsidR="004447FB" w:rsidRDefault="004447FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="602AB0F5" w14:textId="77777777" w:rsidR="009E0D07" w:rsidRDefault="009E0D07">
+    <w:p w14:paraId="32C2CF3F" w14:textId="77777777" w:rsidR="004447FB" w:rsidRDefault="004447FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D7E4A95" w14:textId="77777777" w:rsidR="009E0D07" w:rsidRDefault="009E0D07"/>
+    <w:p w14:paraId="5E8F6B0E" w14:textId="77777777" w:rsidR="004447FB" w:rsidRDefault="004447FB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -25030,65 +25118,65 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>27</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="678F2AF5" w14:textId="77777777" w:rsidR="00662FFE" w:rsidRDefault="00662FFE" w:rsidP="00662FFE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65CE4CDD" w14:textId="77777777" w:rsidR="009E0D07" w:rsidRDefault="009E0D07">
+    <w:p w14:paraId="1A503A10" w14:textId="77777777" w:rsidR="004447FB" w:rsidRDefault="004447FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4022F05B" w14:textId="77777777" w:rsidR="009E0D07" w:rsidRDefault="009E0D07">
+    <w:p w14:paraId="56FCC8D9" w14:textId="77777777" w:rsidR="004447FB" w:rsidRDefault="004447FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18592ACA" w14:textId="77777777" w:rsidR="009E0D07" w:rsidRDefault="009E0D07"/>
+    <w:p w14:paraId="5B12C204" w14:textId="77777777" w:rsidR="004447FB" w:rsidRDefault="004447FB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45EC348E" w14:textId="77777777" w:rsidR="00D700A3" w:rsidRDefault="00662FFE" w:rsidP="00177851">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="19"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="003A3B3B" w:rsidRPr="003A3B3B">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -28210,51 +28298,53 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1992715302">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="115221624">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="23674784">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -28603,50 +28693,51 @@
     <w:rsid w:val="002C301D"/>
     <w:rsid w:val="002C356F"/>
     <w:rsid w:val="002C3611"/>
     <w:rsid w:val="002C361F"/>
     <w:rsid w:val="002C4175"/>
     <w:rsid w:val="002C43FD"/>
     <w:rsid w:val="002C4AEA"/>
     <w:rsid w:val="002C6B22"/>
     <w:rsid w:val="002D11F7"/>
     <w:rsid w:val="002D1249"/>
     <w:rsid w:val="002D1E1A"/>
     <w:rsid w:val="002D2561"/>
     <w:rsid w:val="002D2B8B"/>
     <w:rsid w:val="002D4102"/>
     <w:rsid w:val="002D4461"/>
     <w:rsid w:val="002D463A"/>
     <w:rsid w:val="002D46E8"/>
     <w:rsid w:val="002D4AC4"/>
     <w:rsid w:val="002D4C8C"/>
     <w:rsid w:val="002D4EE3"/>
     <w:rsid w:val="002D615B"/>
     <w:rsid w:val="002D64D4"/>
     <w:rsid w:val="002E036A"/>
     <w:rsid w:val="002E1124"/>
     <w:rsid w:val="002E39D3"/>
+    <w:rsid w:val="002E4300"/>
     <w:rsid w:val="002E6429"/>
     <w:rsid w:val="002E676F"/>
     <w:rsid w:val="002E7977"/>
     <w:rsid w:val="002F11B5"/>
     <w:rsid w:val="002F2248"/>
     <w:rsid w:val="002F42B6"/>
     <w:rsid w:val="002F45C0"/>
     <w:rsid w:val="002F555A"/>
     <w:rsid w:val="002F7322"/>
     <w:rsid w:val="002F78E4"/>
     <w:rsid w:val="002F7B2E"/>
     <w:rsid w:val="002F7DB8"/>
     <w:rsid w:val="00300325"/>
     <w:rsid w:val="003005F1"/>
     <w:rsid w:val="00302FF3"/>
     <w:rsid w:val="00303151"/>
     <w:rsid w:val="00304758"/>
     <w:rsid w:val="003051D3"/>
     <w:rsid w:val="00305EDC"/>
     <w:rsid w:val="003063E5"/>
     <w:rsid w:val="00306A43"/>
     <w:rsid w:val="00306CF0"/>
     <w:rsid w:val="00307579"/>
     <w:rsid w:val="00310FF5"/>
     <w:rsid w:val="00312EA3"/>
@@ -28773,50 +28864,51 @@
     <w:rsid w:val="00414FD1"/>
     <w:rsid w:val="00415253"/>
     <w:rsid w:val="004156F2"/>
     <w:rsid w:val="00416403"/>
     <w:rsid w:val="00416E76"/>
     <w:rsid w:val="00421C31"/>
     <w:rsid w:val="004223FF"/>
     <w:rsid w:val="00425C80"/>
     <w:rsid w:val="0042660A"/>
     <w:rsid w:val="0042738E"/>
     <w:rsid w:val="00430B66"/>
     <w:rsid w:val="004316AB"/>
     <w:rsid w:val="004326A0"/>
     <w:rsid w:val="0043298E"/>
     <w:rsid w:val="0043302D"/>
     <w:rsid w:val="00433757"/>
     <w:rsid w:val="00434377"/>
     <w:rsid w:val="0043479C"/>
     <w:rsid w:val="00434D63"/>
     <w:rsid w:val="00435583"/>
     <w:rsid w:val="004357CA"/>
     <w:rsid w:val="0043705C"/>
     <w:rsid w:val="00440A1B"/>
     <w:rsid w:val="00442D4F"/>
     <w:rsid w:val="00442EB7"/>
+    <w:rsid w:val="004447FB"/>
     <w:rsid w:val="004463FB"/>
     <w:rsid w:val="00446641"/>
     <w:rsid w:val="00447398"/>
     <w:rsid w:val="0045049F"/>
     <w:rsid w:val="004506BC"/>
     <w:rsid w:val="00450815"/>
     <w:rsid w:val="00450DBF"/>
     <w:rsid w:val="00451AEC"/>
     <w:rsid w:val="00452B52"/>
     <w:rsid w:val="00452F62"/>
     <w:rsid w:val="004536C7"/>
     <w:rsid w:val="004543B6"/>
     <w:rsid w:val="00454F37"/>
     <w:rsid w:val="00457D21"/>
     <w:rsid w:val="0046063C"/>
     <w:rsid w:val="00462A82"/>
     <w:rsid w:val="00462AB9"/>
     <w:rsid w:val="00463888"/>
     <w:rsid w:val="00465B07"/>
     <w:rsid w:val="00467F29"/>
     <w:rsid w:val="0047268D"/>
     <w:rsid w:val="00472EB9"/>
     <w:rsid w:val="00473653"/>
     <w:rsid w:val="0047462D"/>
     <w:rsid w:val="00474CC2"/>
@@ -29435,50 +29527,51 @@
     <w:rsid w:val="009C528E"/>
     <w:rsid w:val="009C5310"/>
     <w:rsid w:val="009C576C"/>
     <w:rsid w:val="009C5C4F"/>
     <w:rsid w:val="009C62F0"/>
     <w:rsid w:val="009C67B2"/>
     <w:rsid w:val="009D31AD"/>
     <w:rsid w:val="009D3BA8"/>
     <w:rsid w:val="009D4E93"/>
     <w:rsid w:val="009D6077"/>
     <w:rsid w:val="009D61C1"/>
     <w:rsid w:val="009D79C8"/>
     <w:rsid w:val="009D7F54"/>
     <w:rsid w:val="009E0D07"/>
     <w:rsid w:val="009E0EDB"/>
     <w:rsid w:val="009E1060"/>
     <w:rsid w:val="009E1562"/>
     <w:rsid w:val="009E34D4"/>
     <w:rsid w:val="009E3EE2"/>
     <w:rsid w:val="009E3FD3"/>
     <w:rsid w:val="009E6B20"/>
     <w:rsid w:val="009E6E0A"/>
     <w:rsid w:val="009F01C6"/>
     <w:rsid w:val="009F0376"/>
     <w:rsid w:val="009F0771"/>
+    <w:rsid w:val="009F090E"/>
     <w:rsid w:val="009F2290"/>
     <w:rsid w:val="009F2CBA"/>
     <w:rsid w:val="009F3955"/>
     <w:rsid w:val="009F468B"/>
     <w:rsid w:val="009F7F72"/>
     <w:rsid w:val="00A00678"/>
     <w:rsid w:val="00A01DC2"/>
     <w:rsid w:val="00A01EF9"/>
     <w:rsid w:val="00A0332C"/>
     <w:rsid w:val="00A05A95"/>
     <w:rsid w:val="00A06428"/>
     <w:rsid w:val="00A0750E"/>
     <w:rsid w:val="00A07BD0"/>
     <w:rsid w:val="00A102FD"/>
     <w:rsid w:val="00A106B9"/>
     <w:rsid w:val="00A10D9B"/>
     <w:rsid w:val="00A10E88"/>
     <w:rsid w:val="00A12139"/>
     <w:rsid w:val="00A124B3"/>
     <w:rsid w:val="00A125CE"/>
     <w:rsid w:val="00A13D52"/>
     <w:rsid w:val="00A1604A"/>
     <w:rsid w:val="00A1783D"/>
     <w:rsid w:val="00A20084"/>
     <w:rsid w:val="00A20103"/>
@@ -30378,51 +30471,50 @@
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="17A7F055"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{79B882FE-66C3-400A-BBCD-385A675C82CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -31069,51 +31161,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1794515900">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -31371,387 +31463,113 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007D05471FE722B14FAF7B47455D450935" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4cc86bb281b8a5f73d5e0be095f6fd4f">
-[...207 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72428BE7-F499-453E-B601-26F248FC7783}">
-[...36 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A89441B4-A147-4664-9700-3EB3E95F6647}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>8302</Words>
-  <Characters>46343</Characters>
+  <Words>8155</Words>
+  <Characters>46490</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>386</Lines>
+  <Lines>387</Lines>
   <Paragraphs>109</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>14</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>54536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6488093</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Nathan.Dean@mass.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>14</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Monica Sawhney</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>