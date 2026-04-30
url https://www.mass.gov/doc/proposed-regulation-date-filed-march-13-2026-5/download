--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1,53 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="143A73CC" w14:textId="77777777" w:rsidR="00175CDA" w:rsidRPr="00010966" w:rsidRDefault="001B3D97" w:rsidP="00617A82">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010966">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sectio</w:t>
       </w:r>
       <w:r w:rsidR="00175CDA" w:rsidRPr="00010966">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9301,52 +9297,52 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>118</w:t>
       </w:r>
       <w:r w:rsidR="00FC0F9C" w:rsidRPr="00010966">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00175CDA" w:rsidRPr="00010966">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00175CDA" w:rsidRPr="00A76733" w:rsidSect="00A06A22">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="270" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="474E32D9" w14:textId="77777777" w:rsidR="00997821" w:rsidRDefault="00997821">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="39BD18FD" w14:textId="77777777" w:rsidR="00997821" w:rsidRDefault="00997821">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -14529,50 +14525,52 @@
   <w:num w:numId="62" w16cid:durableId="454065316">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="1694529367">
     <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="321814025">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="1867210120">
     <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="1894392205">
     <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1077022326">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="64"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
@@ -14804,50 +14802,51 @@
     <w:rsid w:val="00316BC5"/>
     <w:rsid w:val="003232FD"/>
     <w:rsid w:val="00325E1E"/>
     <w:rsid w:val="00327A5F"/>
     <w:rsid w:val="003313F0"/>
     <w:rsid w:val="00332032"/>
     <w:rsid w:val="003333C7"/>
     <w:rsid w:val="00334B9C"/>
     <w:rsid w:val="00341B11"/>
     <w:rsid w:val="00347686"/>
     <w:rsid w:val="003479DB"/>
     <w:rsid w:val="00347FC6"/>
     <w:rsid w:val="0035220C"/>
     <w:rsid w:val="00352826"/>
     <w:rsid w:val="003562F3"/>
     <w:rsid w:val="003576E1"/>
     <w:rsid w:val="00360606"/>
     <w:rsid w:val="00361571"/>
     <w:rsid w:val="00361F81"/>
     <w:rsid w:val="00366B0A"/>
     <w:rsid w:val="00367C53"/>
     <w:rsid w:val="00370727"/>
     <w:rsid w:val="003731D9"/>
     <w:rsid w:val="00373B16"/>
     <w:rsid w:val="0037474B"/>
+    <w:rsid w:val="00376EE7"/>
     <w:rsid w:val="0037775F"/>
     <w:rsid w:val="00377F03"/>
     <w:rsid w:val="00380492"/>
     <w:rsid w:val="00381162"/>
     <w:rsid w:val="003818C3"/>
     <w:rsid w:val="003827BF"/>
     <w:rsid w:val="00384862"/>
     <w:rsid w:val="00386F8C"/>
     <w:rsid w:val="00390AB3"/>
     <w:rsid w:val="00392AB2"/>
     <w:rsid w:val="00394148"/>
     <w:rsid w:val="003A3647"/>
     <w:rsid w:val="003B1DF6"/>
     <w:rsid w:val="003B4590"/>
     <w:rsid w:val="003B6BC0"/>
     <w:rsid w:val="003C0BE7"/>
     <w:rsid w:val="003C370D"/>
     <w:rsid w:val="003C79C7"/>
     <w:rsid w:val="003D3810"/>
     <w:rsid w:val="003D4B73"/>
     <w:rsid w:val="003D66C1"/>
     <w:rsid w:val="003E144A"/>
     <w:rsid w:val="003E745F"/>
     <w:rsid w:val="003F0100"/>
     <w:rsid w:val="003F3091"/>
@@ -15214,50 +15213,51 @@
     <w:rsid w:val="00987E5F"/>
     <w:rsid w:val="00991AE8"/>
     <w:rsid w:val="00993670"/>
     <w:rsid w:val="00995FDC"/>
     <w:rsid w:val="00997821"/>
     <w:rsid w:val="009A06DA"/>
     <w:rsid w:val="009A17D8"/>
     <w:rsid w:val="009A1FD6"/>
     <w:rsid w:val="009A52E5"/>
     <w:rsid w:val="009A70B2"/>
     <w:rsid w:val="009B40C4"/>
     <w:rsid w:val="009B7452"/>
     <w:rsid w:val="009C0DE0"/>
     <w:rsid w:val="009C1095"/>
     <w:rsid w:val="009C3E65"/>
     <w:rsid w:val="009C6672"/>
     <w:rsid w:val="009D174E"/>
     <w:rsid w:val="009D177C"/>
     <w:rsid w:val="009D36EF"/>
     <w:rsid w:val="009D46E0"/>
     <w:rsid w:val="009D4A95"/>
     <w:rsid w:val="009E17E7"/>
     <w:rsid w:val="009E31D3"/>
     <w:rsid w:val="009E48FE"/>
     <w:rsid w:val="009E6306"/>
+    <w:rsid w:val="009F08D4"/>
     <w:rsid w:val="009F0F3B"/>
     <w:rsid w:val="009F107C"/>
     <w:rsid w:val="009F29E4"/>
     <w:rsid w:val="00A00655"/>
     <w:rsid w:val="00A0230C"/>
     <w:rsid w:val="00A059BE"/>
     <w:rsid w:val="00A06665"/>
     <w:rsid w:val="00A06A22"/>
     <w:rsid w:val="00A15D83"/>
     <w:rsid w:val="00A16CA0"/>
     <w:rsid w:val="00A20F65"/>
     <w:rsid w:val="00A223C8"/>
     <w:rsid w:val="00A22727"/>
     <w:rsid w:val="00A2533B"/>
     <w:rsid w:val="00A27184"/>
     <w:rsid w:val="00A32021"/>
     <w:rsid w:val="00A41A4D"/>
     <w:rsid w:val="00A4225B"/>
     <w:rsid w:val="00A431A3"/>
     <w:rsid w:val="00A57D07"/>
     <w:rsid w:val="00A66B9C"/>
     <w:rsid w:val="00A722F3"/>
     <w:rsid w:val="00A729C6"/>
     <w:rsid w:val="00A73AD4"/>
     <w:rsid w:val="00A73B36"/>
@@ -15622,51 +15622,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="12D99BFE"/>
-  <w15:docId w15:val="{03B3A84D-5439-4BCA-B14E-952442667D87}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16979,51 +16978,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1227494742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17271,340 +17270,83 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...184 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{846D4B7A-F22E-4153-BF37-20E30C669831}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F66B728F-F41F-4B59-9871-4151D15738B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1968</Words>
   <Characters>10998</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Home Health Services Regulation</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DHCFP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Home Health Services Regulation</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>