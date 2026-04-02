--- v0 (2026-01-06)
+++ v1 (2026-04-02)
@@ -134,52 +134,55 @@
     <w:p w14:paraId="0444DB84" w14:textId="77777777" w:rsidR="00567358" w:rsidRDefault="00567358">
       <w:pPr>
         <w:spacing w:before="95"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E973C5D" w14:textId="77777777" w:rsidR="00567358" w:rsidRDefault="00567358">
       <w:pPr>
         <w:spacing w:before="95"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EBE98FE" w14:textId="1430A91F" w:rsidR="001B2A26" w:rsidRDefault="001B2A26" w:rsidP="001B2A26">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk218240184"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001B2A26">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E743D61" wp14:editId="697681D4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E743D61" wp14:editId="48132747">
             <wp:extent cx="447673" cy="547115"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="2" name="Image 2">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
@@ -192,358 +195,178 @@
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="447673" cy="547115"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Kimberly </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Stegmaier,</w:t>
       </w:r>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kimberly </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> M.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21002BEE" w14:textId="0041368B" w:rsidR="001B2A26" w:rsidRPr="001B2A26" w:rsidRDefault="001B2A26" w:rsidP="001B2A26">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Stegmaier,</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> M.D.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21002BEE" w14:textId="0041368B" w:rsidR="001B2A26" w:rsidRPr="001B2A26" w:rsidRDefault="001B2A26" w:rsidP="001B2A26">
+        <w:t>Chair, Department of Pediatric Oncology Dana-Farber Cancer Institute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA2136B" w14:textId="77777777" w:rsidR="001B2A26" w:rsidRPr="001B2A26" w:rsidRDefault="001B2A26" w:rsidP="001B2A26">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACFAE10" w14:textId="77777777" w:rsidR="001B2A26" w:rsidRPr="001B2A26" w:rsidRDefault="001B2A26" w:rsidP="001B2A26">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chair, Department of Pediatric Oncology </w:t>
-      </w:r>
+        <w:t>Associate Chief, Division of Hematology/Oncology Boston Children’s Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59BE6CB3" w14:textId="77DC850F" w:rsidR="001B2A26" w:rsidRPr="001B2A26" w:rsidRDefault="001B2A26" w:rsidP="001B2A26">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>D</w:t>
-      </w:r>
+        <w:t xml:space="preserve">David G. Nathan Professor of Pediatrics Harvard Medical School </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50546A8A" w14:textId="183C3B5F" w:rsidR="00840BD2" w:rsidRPr="001B2A26" w:rsidRDefault="003E5578" w:rsidP="001B2A26">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>ana-Farber Cancer Institute</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EA2136B" w14:textId="77777777" w:rsidR="001B2A26" w:rsidRPr="001B2A26" w:rsidRDefault="001B2A26" w:rsidP="001B2A26">
+        <w:t>Institute Member, Broad Institute of Harvard and MIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50546A8B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRPr="001B2A26" w:rsidRDefault="003E5578" w:rsidP="001B2A26">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t>Dana-Farber Cancer Institute 450 Brookline Avenue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50546A8C" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRPr="001B2A26" w:rsidRDefault="003E5578" w:rsidP="001B2A26">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Associate Chief, Division of Hematology/Oncology Boston Children’s Hospital</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="59BE6CB3" w14:textId="77DC850F" w:rsidR="001B2A26" w:rsidRPr="001B2A26" w:rsidRDefault="001B2A26" w:rsidP="001B2A26">
+        <w:t>Boston, MA 02215</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50546A8D" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRPr="001B2A26" w:rsidRDefault="003E5578" w:rsidP="001B2A26">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>David G. Nathan Professor of Pediatrics Harvard Medical School</w:t>
-[...189 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">617.632.4438 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>tel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="04B8E41A" w14:textId="77777777" w:rsidR="00567358" w:rsidRDefault="00912347" w:rsidP="001B2A26">
+        <w:t>; 857.215.2004 fax</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B8E41A" w14:textId="77777777" w:rsidR="00567358" w:rsidRDefault="003E5578" w:rsidP="001B2A26">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidRPr="001B2A26">
           <w:rPr>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>kimberly_stegmaier@dfci.harvard.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001B2A26">
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546A8E" w14:textId="0B297932" w:rsidR="00840BD2" w:rsidRPr="001B2A26" w:rsidRDefault="00567358" w:rsidP="001B2A26">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -759,89 +582,89 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">01752 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4441FE50" w14:textId="5EB85BC9" w:rsidR="00DE4230" w:rsidRDefault="00DE4230" w:rsidP="00DE4230">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="470" w:lineRule="auto"/>
         <w:ind w:right="472"/>
       </w:pPr>
       <w:r>
         <w:t>Dear Director Smith:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B43803" w14:textId="77777777" w:rsidR="00DE4230" w:rsidRDefault="00DE4230">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:ind w:right="715" w:hanging="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546A90" w14:textId="330DC10F" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546A90" w14:textId="330DC10F" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
         <w:ind w:right="715" w:hanging="1"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">My name is Dr. </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk218240801"/>
       <w:r>
         <w:t>Kimberly Stegmaier</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>, and I am a pediatric oncologist practicing in Boston, Massachusetts. I am writing in strong support of Dana-Farber Cancer Institute’s proposal to establish a proton therapy center.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546A91" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546A91" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="251"/>
         <w:ind w:right="715"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>As a clinician caring for children and adolescents with cancer, I know how vital it is to offer treatments that maximize tumor control while minimizing harm to surrounding tissue. This is especially relevant for children with cancer as exiting radiation from traditional photon treatment can affect the developing body and cause serious long-term harm to vital organs. Children receiving radiation therapy for brain tumor treatment are particularly at risk for life-long and potentially devastating injury to bra</w:t>
       </w:r>
       <w:r>
         <w:t>in development from photon therapy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546A92" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546A93" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546A93" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="-1" w:right="713"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Massachusetts currently faces a significant unmet need for proton therapy. Currently there is only</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>one</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -943,97 +766,97 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>machines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>were at full capacity, the need for proton greatly outweighs the capacity. Because of these barriers, patients experience delays or are unable to access this treatment. Others must leave their established oncology teams and travel to outside institutions, a disruption that complicates care coordination, increases risk, and places additional burdens on patients and families already under significant financial and psychologic</w:t>
       </w:r>
       <w:r>
         <w:t>al stress.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546A94" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546A95" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546A95" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="717"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Dana-Farber’s proposed proton therapy center is important to advance regional cancer care. The center will be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the first in the region</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to deliver proton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>therapy in a seated or inclined position, using a compact cyclotron system that lowers cost and reduces the footprint of proton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>treatment. This innovation has accelerated Dana-Farber’s ability to bring the service online and will make this form of treatment more accessible to the patients who need it most.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546A96" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546A96" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="252"/>
         <w:ind w:right="714"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The center will be located adjacent to other clinical and treatment spaces at Dana-Farber, allowing patients to move seamlessly between appointments and maintain full continuity with their care teams. With projected capacity for over 200 patients per year and up to 6,000 individual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>treatments,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1133,83 +956,83 @@
     <w:p w14:paraId="50546A97" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546A98" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546A99" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546A9A" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546A9A" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:ind w:left="7560"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Teaching</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Affiliates</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546A9B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546A9B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:ind w:left="7560"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1228,152 +1051,152 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546A9D" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546A9D" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:right="715"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Dana-Farber is committed to providing equitable, evidence-based care and preparing for what it means to treat cancer effectively over the next 10 to 20 years. This proton therapy center is a critical part of that mission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546A9E" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546A9F" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546A9F" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="716"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>I respectfully urge approval of this application so that Massachusetts patients, including</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>children, can receive expanded access to state-of-the-art proton therapy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AA0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AA0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="252"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FDE6B6" w14:textId="710FD041" w:rsidR="006A3528" w:rsidRDefault="006A3528">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="252"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>[signature on file]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AA1" w14:textId="004A1540" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:ind w:left="43"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AA2" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AA2" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="13" w:line="252" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t>Kimberly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Stegmaier,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>M.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AA3" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AA3" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="2225"/>
       </w:pPr>
       <w:r>
         <w:t>Chair, Department of Pediatric Oncology, Dana-Farber Cancer Institute Associate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Chief,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Division</w:t>
       </w:r>
@@ -1410,51 +1233,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Boston</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Children’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Hospital David G. Nathan Professor of Pediatrics, Harvard Medical School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AA4" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AA4" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="4939"/>
       </w:pPr>
       <w:r>
         <w:t>Institute</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Member,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Broad</w:t>
@@ -1489,97 +1312,97 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">MIT </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>617-632-4438</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AA5" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AA5" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="251" w:lineRule="exact"/>
       </w:pPr>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>kimberly_stegmaier@dfci.harvard.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50546AA6" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="251" w:lineRule="exact"/>
         <w:sectPr w:rsidR="00840BD2" w:rsidSect="00E631C3">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="720" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6501EFA8" w14:textId="1820BA92" w:rsidR="0049004B" w:rsidRPr="0049004B" w:rsidRDefault="0049004B" w:rsidP="0049004B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="oneill.dfci-proton-public-comment.pdf"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="0049004B">
         <w:lastRenderedPageBreak/>
         <w:t>Public Comment #</w:t>
       </w:r>
       <w:r w:rsidR="00F46D56">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="0049004B">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>Allison O’Neill</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AA7" w14:textId="49C4C21C" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AA7" w14:textId="49C4C21C" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1679"/>
         </w:tabs>
         <w:spacing w:before="90"/>
         <w:ind w:left="150"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>From:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:b/>
           <w:sz w:val="15"/>
@@ -1618,51 +1441,51 @@
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Tahoma"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="15"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Allison </w:t>
         </w:r>
         <w:proofErr w:type="gramStart"/>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Tahoma"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="15"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>F.,MD</w:t>
         </w:r>
         <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50546AA8" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AA8" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1679"/>
         </w:tabs>
         <w:spacing w:before="29" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="150" w:right="5107"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>To:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:b/>
           <w:sz w:val="15"/>
@@ -1828,90 +1651,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Thursday, December 11, 2025 10:31:10 AM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AA9" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AA9" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1679"/>
         </w:tabs>
         <w:ind w:left="150"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Attachments:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="15"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
         <w:t>image001.png</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AAA" w14:textId="78C6A8D5" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AAA" w14:textId="78C6A8D5" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="10"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50546B6E" wp14:editId="2CA28512">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>990600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>94500</wp:posOffset>
                 </wp:positionV>
@@ -1962,51 +1785,51 @@
                               <a:lnTo>
                                 <a:pt x="5810250" y="0"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="808080"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0E259654" id="Graphic 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:78pt;margin-top:7.45pt;width:457.5pt;height:1.55pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5810250,19685" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhNx6ZIQIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L3YCCamJU0ZLx6B0&#10;hXbsWZHl2EzWaToldv79TnLkmu5ljGGQT75Pp+++u/Pudug0OyuHLZiSLxc5Z8pIqFpzLPn314dP&#10;W87QC1MJDUaV/KKQ3+4/ftj1tlAraEBXyjEKYrDobckb722RZSgb1QlcgFWGnDW4TnjaumNWOdFT&#10;9E5nqzzfZD24yjqQCpG+3o9Ovo/x61pJ/62uUXmmS07cfFxdXA9hzfY7URydsE0rrzTEP7DoRGvo&#10;0inUvfCCnVz7R6iulQ4Qar+Q0GVQ161UMQfKZpm/y+alEVbFXEgctJNM+P/Cyqfzi312gTraR5A/&#10;kRTJeovF5AkbvGKG2nUBS8TZEFW8TCqqwTNJH9fbZb5ak9iSfMubzXYdVM5EkQ7LE/ovCmIgcX5E&#10;PxahSpZokiUHk0xHpQxF1LGInjMqouOMingYi2iFD+cCu2CyfsakSUSCt4OzeoWI8yGJiW9Khai+&#10;YbSZYymrGSr50tvGeCNmeZOTBmPiyZ/eI25+L6E3q79Gv48rNaAarwqpR7EnOSibueAIuq0eWq2D&#10;AOiOhzvt2FmQsts8PFcSM1jshrEBQiscoLo8O9bTzJQcf52EU5zpr4aaMgxYMlwyDslwXt9BHMOo&#10;vUP/OvwQzjJLZsk99c8TpJYXReoM4h8AIzacNPD55KFuQ9tEbiOj64bmJOZ/nekwiPN9RL39efa/&#10;AQAA//8DAFBLAwQUAAYACAAAACEAsY7vmN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7D&#10;MBC8I/EHa5G4oNYpglJCnAoqKsSNpBWCmxsvSVR7HcVOG3g92xPcZnZGszPZcnRWHLAPrScFs2kC&#10;AqnypqVawXaznixAhKjJaOsJFXxjgGV+fpbp1PgjFXgoYy04hEKqFTQxdqmUoWrQ6TD1HRJrX753&#10;OjLta2l6feRwZ+V1ksyl0y3xh0Z3uGqw2peDU/BsX+3T1VYOb5/Fx/v6Z1W8lPtCqcuL8fEBRMQx&#10;/pnhVJ+rQ86ddn4gE4RlfjvnLZHBzT2IkyG5m/Flx2iRgMwz+X9C/gsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBhNx6ZIQIAAMEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCxju+Y3wAAAAoBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m5810250,l,,,19050r5810250,12l5810250,xe" fillcolor="gray" stroked="f">
+              <v:shape w14:anchorId="14321077" id="Graphic 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:78pt;margin-top:7.45pt;width:457.5pt;height:1.55pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5810250,19685" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhNx6ZIQIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFr2zAQfh/sPwi9L3YCCamJU0ZLx6B0&#10;hXbsWZHl2EzWaToldv79TnLkmu5ljGGQT75Pp+++u/Pudug0OyuHLZiSLxc5Z8pIqFpzLPn314dP&#10;W87QC1MJDUaV/KKQ3+4/ftj1tlAraEBXyjEKYrDobckb722RZSgb1QlcgFWGnDW4TnjaumNWOdFT&#10;9E5nqzzfZD24yjqQCpG+3o9Ovo/x61pJ/62uUXmmS07cfFxdXA9hzfY7URydsE0rrzTEP7DoRGvo&#10;0inUvfCCnVz7R6iulQ4Qar+Q0GVQ161UMQfKZpm/y+alEVbFXEgctJNM+P/Cyqfzi312gTraR5A/&#10;kRTJeovF5AkbvGKG2nUBS8TZEFW8TCqqwTNJH9fbZb5ak9iSfMubzXYdVM5EkQ7LE/ovCmIgcX5E&#10;PxahSpZokiUHk0xHpQxF1LGInjMqouOMingYi2iFD+cCu2CyfsakSUSCt4OzeoWI8yGJiW9Khai+&#10;YbSZYymrGSr50tvGeCNmeZOTBmPiyZ/eI25+L6E3q79Gv48rNaAarwqpR7EnOSibueAIuq0eWq2D&#10;AOiOhzvt2FmQsts8PFcSM1jshrEBQiscoLo8O9bTzJQcf52EU5zpr4aaMgxYMlwyDslwXt9BHMOo&#10;vUP/OvwQzjJLZsk99c8TpJYXReoM4h8AIzacNPD55KFuQ9tEbiOj64bmJOZ/nekwiPN9RL39efa/&#10;AQAA//8DAFBLAwQUAAYACAAAACEAsY7vmN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7D&#10;MBC8I/EHa5G4oNYpglJCnAoqKsSNpBWCmxsvSVR7HcVOG3g92xPcZnZGszPZcnRWHLAPrScFs2kC&#10;AqnypqVawXaznixAhKjJaOsJFXxjgGV+fpbp1PgjFXgoYy04hEKqFTQxdqmUoWrQ6TD1HRJrX753&#10;OjLta2l6feRwZ+V1ksyl0y3xh0Z3uGqw2peDU/BsX+3T1VYOb5/Fx/v6Z1W8lPtCqcuL8fEBRMQx&#10;/pnhVJ+rQ86ddn4gE4RlfjvnLZHBzT2IkyG5m/Flx2iRgMwz+X9C/gsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBhNx6ZIQIAAMEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCxju+Y3wAAAAoBAAAPAAAAAAAAAAAAAAAAAHsEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" path="m5810250,l,,,19050r5810250,12l5810250,xe" fillcolor="gray" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AAB" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69299CD8" w14:textId="77777777" w:rsidR="00322DF1" w:rsidRDefault="00322DF1" w:rsidP="00322DF1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         <w:spacing w:before="45" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="45"/>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -2185,81 +2008,81 @@
         </w:rPr>
         <w:t>unless</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>you recognize the sender and know the content is safe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79952140" w14:textId="77777777" w:rsidR="00322DF1" w:rsidRDefault="00322DF1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AAC" w14:textId="7847E7D0" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AAC" w14:textId="7847E7D0" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120"/>
       </w:pPr>
       <w:r>
         <w:t>Teryl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Smith</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AAD" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AAD" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="4939"/>
       </w:pPr>
       <w:r>
         <w:t>Bureau Director for Health Care Safety and Quality Massachusetts Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AAE" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AAE" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120"/>
       </w:pPr>
       <w:r>
         <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Forest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Street,</w:t>
       </w:r>
@@ -2278,144 +2101,144 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>01752</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AAF" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="163"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AB0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AB0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120"/>
       </w:pPr>
       <w:r>
         <w:t>Dear</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Smith:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AB1" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="19"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AB2" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AB2" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="1161"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">My name is Allison </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>O'Neill</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and I am a clinician practicing in Boston, Massachusetts. I am writing in strong support of Dana-Farber Cancer Institute’s proposal to establish a proton therapy center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AB3" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AB4" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AB4" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="120" w:right="1040"/>
       </w:pPr>
       <w:r>
         <w:t>As a pediatric oncologist, I have seen first-hand the evolution of treatment from electron beam radiotherapy to proton beam radiotherapy for our pediatric patients. The ability to more accurately deliver proton beam radiotherapy to the tumor site, sparing toxicity to surrounding tissue, is of crucial importance for young, developing children.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">As we gather more evidence regarding the equivalence in efficacy between electrons and protons, protons will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>only further</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> become a necessary standard across all pediatric diseases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AB5" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="13"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AB6" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AB6" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="948"/>
       </w:pPr>
       <w:r>
         <w:t>Massachusetts currently faces a significant unmet need for proton therapy.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">There is only one operational proton beam site in New </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>England</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and we find that our patient needs consistently outweigh access.</w:t>
       </w:r>
       <w:r>
@@ -2428,208 +2251,208 @@
         <w:t xml:space="preserve">Sharing care with providers across the city engenders a significant disruption in continuity of care and on occasion, when we </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> send our patients out of state, this causes - as you might imagine - </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>a serious</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> disruption.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AB7" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="28"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AB8" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AB8" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="948"/>
       </w:pPr>
       <w:r>
         <w:t>Dana-Farber’s proposed proton therapy center will be a moment of important advancement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in regional cancer care for patients cared for primarily at Dana-Farber but also by patients cared for by other providers in the region - thereby meaningfully serving the community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AB9" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="23"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546ABA" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546ABA" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="948"/>
       </w:pPr>
       <w:r>
         <w:t>Dana-Farber is committed to providing equitable, evidence-based care at the highest level</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for all patients facing a cancer diagnosis.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This proton therapy center is a critical part of that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>mission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546ABB" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="23"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546ABC" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546ABC" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="120" w:right="1065"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I respectfully urge approval of this application so that Massachusetts patients can receive expanded access to state-of-the-art proton therapy. Thank you so much for your time and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>consideration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546ABD" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="173"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546ABE" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546ABE" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="384" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="8740"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">Sincerely, </w:t>
       </w:r>
       <w:r>
         <w:t>Alli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>O'Neill</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546ABF" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546ABF" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="207"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
         </w:rPr>
         <w:t>Allison</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
         </w:rPr>
         <w:t>O’Neill,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>MD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AC0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AC0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="32"/>
         <w:ind w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
         </w:rPr>
         <w:t>Clinical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
@@ -2669,102 +2492,102 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AC1" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
         </w:rPr>
         <w:sectPr w:rsidR="00840BD2">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1140" w:right="720" w:bottom="280" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AC2" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AC2" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="40" w:line="268" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="6136"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Director, Liver Tumor Center of Excellence Associate Professor and Senior Physician VP, Clinical Performance Management Dana-Farber Cancer Institute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AC3" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AC3" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="265" w:lineRule="exact"/>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri Light"/>
             <w:color w:val="000063"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="000063"/>
           </w:rPr>
           <w:t>allison_oneill@dfci.harvard.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50546AC4" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AC4" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="32"/>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2904,80 +2727,80 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
         </w:rPr>
         <w:t>M-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AC5" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AC5" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="62"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50546B72" wp14:editId="31CE2153">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50546B72" wp14:editId="0AF7F0CC">
             <wp:extent cx="2514600" cy="466725"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-            <wp:docPr id="6" name="Image 6"/>
+            <wp:docPr id="6" name="Image 6" descr="Dana Farber Cancer Institute/Boston Children's&#10;Dana-Farber/Boston Children's Cancer and Blood Disorders Center"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="Image 6"/>
+                    <pic:cNvPr id="6" name="Image 6" descr="Dana Farber Cancer Institute/Boston Children's&#10;Dana-Farber/Boston Children's Cancer and Blood Disorders Center"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2514600" cy="466725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -3001,51 +2824,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546AC8" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546AC9" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="56"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546ACA" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546ACA" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="235" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="948"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The information transmitted in this electronic communication is intended only for the person or entity to whom it is addressed. It may also contain confidential and/or privileged material. Any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3370,117 +3193,117 @@
         <w:t>Susan Chi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7975CA14" w14:textId="77777777" w:rsidR="00F46D56" w:rsidRDefault="00F46D56" w:rsidP="0049004B">
       <w:pPr>
         <w:rPr>
           <w:w w:val="90"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546ACE" w14:textId="61A22A06" w:rsidR="00840BD2" w:rsidRDefault="005D3014" w:rsidP="005D3014">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="37"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60DCD820" wp14:editId="5F58F6D0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60DCD820" wp14:editId="3793FDA8">
             <wp:extent cx="2514600" cy="466725"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
-            <wp:docPr id="1601060173" name="Image 6"/>
+            <wp:docPr id="1601060173" name="Image 6" descr="Dana Farber Cancer Institute/Boston Children's&#10;Dana-Farber/Boston Children's Cancer and Blood Disorders Center"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="Image 6"/>
+                    <pic:cNvPr id="1601060173" name="Image 6" descr="Dana Farber Cancer Institute/Boston Children's&#10;Dana-Farber/Boston Children's Cancer and Blood Disorders Center"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2514600" cy="466725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="chi.dfci-proton-public-comment.pdf"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="50546AD0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AD0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AD1" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="82"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AD2" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AD2" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="174" w:lineRule="exact"/>
         <w:ind w:left="156"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="131313"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Susan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="131313"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3489,51 +3312,51 @@
           <w:b/>
           <w:color w:val="131313"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Chi,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="131313"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="131313"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>MD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B745D0F" w14:textId="77777777" w:rsidR="006418B3" w:rsidRDefault="00912347">
+    <w:p w14:paraId="3B745D0F" w14:textId="77777777" w:rsidR="006418B3" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="auto"/>
         <w:ind w:left="174" w:hanging="1"/>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="85"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Clini</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="2D3131"/>
           <w:w w:val="85"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
       <w:r>
@@ -3685,51 +3508,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="2D3131"/>
           <w:w w:val="85"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="85"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E29BF6" w14:textId="77777777" w:rsidR="006418B3" w:rsidRDefault="00912347">
+    <w:p w14:paraId="27E29BF6" w14:textId="77777777" w:rsidR="006418B3" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="auto"/>
         <w:ind w:left="174" w:hanging="1"/>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="90"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>Departm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="2D3131"/>
           <w:w w:val="90"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
@@ -3799,51 +3622,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="2D3131"/>
           <w:w w:val="90"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="90"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>logy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AD3" w14:textId="7A22E61B" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AD3" w14:textId="7A22E61B" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="auto"/>
         <w:ind w:left="174" w:hanging="1"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="90"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="2D3131"/>
           <w:w w:val="90"/>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:t>sso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4475,53 +4298,53 @@
             <w:color w:val="2D4480"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="90"/>
             <w:sz w:val="15"/>
           </w:rPr>
           <w:t>Chi@d</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="134899"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="90"/>
             <w:sz w:val="15"/>
           </w:rPr>
           <w:t>f</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2D4480"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="90"/>
             <w:sz w:val="15"/>
           </w:rPr>
           <w:t>ci</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00933289">
           <w:rPr>
-            <w:color w:val="757C9A"/>
+            <w:color w:val="474F6D"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="90"/>
             <w:sz w:val="15"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="2D4480"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="90"/>
             <w:sz w:val="15"/>
           </w:rPr>
           <w:t>harvard</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="4B4B72"/>
             <w:spacing w:val="-2"/>
             <w:w w:val="90"/>
             <w:sz w:val="15"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:r>
@@ -4578,51 +4401,51 @@
         <w:spacing w:line="162" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546AD7" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="39"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546ADD" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
         <w:sectPr w:rsidR="00840BD2" w:rsidSect="005D3014">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15830"/>
           <w:pgMar w:top="1400" w:right="1080" w:bottom="0" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546ADE" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546ADE" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="50" w:line="510" w:lineRule="exact"/>
         <w:ind w:left="257" w:right="7536" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>December</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="-13"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4639,51 +4462,51 @@
           <w:spacing w:val="-15"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Teryl Smith</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546ADF" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546ADF" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="197" w:lineRule="exact"/>
         <w:ind w:left="256"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Bureau Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4742,51 +4565,51 @@
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Safety and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Quality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AE0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AE0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="9" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="253" w:right="5000" w:firstLine="1"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="-11"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4844,51 +4667,51 @@
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Health 67 Forest Street, Marlborough, MA 01752</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AE1" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546AE2" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="19"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AE3" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AE3" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:ind w:left="255"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Dear</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="23"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:sz w:val="21"/>
@@ -4899,51 +4722,51 @@
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="34"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Smith:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AE4" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="26"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AE5" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AE5" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="253" w:right="734" w:firstLine="2"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>My name is Susan Chi, and I am a Pediatric Neuro-Oncologist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -5104,51 +4927,51 @@
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposal to establish a proton radiation therapy center</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="464646"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AE6" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="17"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AE7" w14:textId="3A6E1BE0" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AE7" w14:textId="3A6E1BE0" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="253" w:right="738" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>As a clinician caring for cancer patients, I know how vital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -5460,51 +5283,51 @@
           <w:color w:val="2D3131"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>heart and portions of the reproductive organs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AE8" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AE9" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AE9" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="257" w:right="859" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Massachusetts currently faces a significant unmet need for proton therapy. As a quaternary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="31"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -6018,51 +5841,51 @@
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>and places avoidable burdens on patients and families</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="2D3131"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AEA" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AEB" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AEB" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:ind w:left="257" w:right="954" w:firstLine="2"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Dana-Farber's proposed proton therapy center will be a moment of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -6502,51 +6325,51 @@
           <w:color w:val="131313"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>treatment more accessible to the patients who need it most.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AEC" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="15"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AED" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AED" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="258" w:right="738" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>The center will be located adjacent to other clin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="2D3131"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -6941,51 +6764,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="131313"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AEE" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:sectPr w:rsidR="00840BD2">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15830"/>
           <w:pgMar w:top="1400" w:right="1080" w:bottom="0" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AEF" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AEF" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="78" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="244" w:right="859"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:spacing w:val="-13"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7326,51 +7149,51 @@
           <w:color w:val="111111"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Dana-Farber but across the region.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AF0" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AF1" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AF1" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="1" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="239" w:right="859" w:firstLine="1"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Dana-Farber is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7538,51 +7361,51 @@
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>This proton therapy center is a critical part of that mission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="494949"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AF2" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="18"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AF3" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AF3" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="1" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="243" w:right="942" w:hanging="2"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:spacing w:val="-12"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7724,51 +7547,51 @@
     <w:p w14:paraId="50546AF4" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546AF5" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546AF6" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="46"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AF7" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AF7" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="247"/>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E02481E" w14:textId="77777777" w:rsidR="003B4455" w:rsidRDefault="003B4455">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="247"/>
         <w:rPr>
@@ -7793,51 +7616,51 @@
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>[signature on file]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AF8" w14:textId="2D30381E" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="109"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546AF9" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="47"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AFA" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AFA" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:ind w:left="252"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Susan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7878,51 +7701,51 @@
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:spacing w:val="-5"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>MD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546AFB" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="51"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AFC" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AFC" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="535" w:lineRule="auto"/>
         <w:ind w:left="251" w:right="4526" w:hanging="1"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Clinical Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="494949"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7979,51 +7802,51 @@
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Cancer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:spacing w:val="-16"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Institute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546AFD" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AFD" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="236" w:lineRule="exact"/>
         <w:ind w:left="252"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Associate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:spacing w:val="-10"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -8139,51 +7962,51 @@
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="1260"/>
       </w:pPr>
       <w:r w:rsidRPr="0049004B">
         <w:lastRenderedPageBreak/>
         <w:t>Public Comment #1</w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0049004B">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>Eric Dickson</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53645437" w14:textId="77777777" w:rsidR="00F46D56" w:rsidRDefault="00F46D56">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546AFF" w14:textId="54296714" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546AFF" w14:textId="54296714" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50546B7A" wp14:editId="2AD3A0BE">
             <wp:extent cx="2595893" cy="301751"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="10" name="Image 10" descr="UMass Memorial Health"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Image 10" descr="UMass Memorial Health"/>
                     <pic:cNvPicPr/>
@@ -8199,110 +8022,110 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="2595893" cy="301751"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B00" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B01" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="182"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B02" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B02" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="dickson.dfci-proton-public-comment.pdf"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>December</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>12,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B03" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B04" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="18"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B05" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B05" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Teryl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Smith</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B06" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B06" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="28" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="4694"/>
       </w:pPr>
       <w:r>
         <w:t>Bureau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
@@ -8331,51 +8154,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Safety</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quality Massachusetts Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B07" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B07" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="532" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="6322"/>
       </w:pPr>
       <w:r>
         <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Forest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Street,</w:t>
@@ -8386,51 +8209,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Marlborough,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>MA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>01752 Dear Director Smith:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B08" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B08" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:t>My name is Dr. Eric Dickson, and I am writing on behalf of UMass Memorial Health, which serves</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>patients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>from</w:t>
@@ -8510,51 +8333,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pleased</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>to express our strong support for Dana-Farber Cancer Institute’s Determination of Need application to establish a proton therapy center on its Longwood campus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B09" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="18"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B0A" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B0A" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:t>As a safety net health system that regularly cares for patients with complex oncologic needs and recently secured approval to develop a proton therapy service, we recognize the critical importance of ensuring that adults and children have access to the safest, most effective radiation treatment options available. Proton therapy offers highly precise, targeted radiation that minimizes damage to surrounding healthy tissue and reduces long-term side effects – benefits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>are</w:t>
@@ -8643,51 +8466,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>located</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>near critical organs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B0B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="23"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B0C" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B0C" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:t>Given Dana-Farber Cancer Institute’s Jimmy Fund Clinic and proximity to Boston Children’s Hospital, we believe this proton therapy service will prove particularly beneficial to pediatric cancer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>patients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
@@ -8875,51 +8698,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>other sites of care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B0D" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="23"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B0E" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B0E" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1466"/>
       </w:pPr>
       <w:r>
         <w:t>Massachusetts faces a significant unmet need for proton therapy. While we establish our own proton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>therapy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>service,</w:t>
@@ -9017,51 +8840,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>New</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>England. The need for proton greatly outweighs the capacity and because of these barriers, many patients experience delays or are unable to access this treatment. Others must leave their established oncology teams and travel to other institutions, a disruption that complicates care coordination, increases risk, and places avoidable burdens and stress on patients and families.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B0F" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="21"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B10" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B10" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1478"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15732736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50546B7C" wp14:editId="7F85FD1A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>19050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1003723</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7753350" cy="1304884"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="11" name="Image 11">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -9224,51 +9047,51 @@
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>collaborative, trusted relationship with the Dana-Farber Cancer Institute and have witnessed, first-hand, the transformative impact of Dana-Farber Cancer Institute’s clinicians and caregivers. We value Dana-Farber’s commitment to making this resource available to pediatric and adult patients from hospitals across Massachusetts, New England and beyond.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B11" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00840BD2">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1000" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B12" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B12" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15733760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50546B7E" wp14:editId="13580792">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>19050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>8740154</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7753350" cy="1304884"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="12" name="Image 12">
@@ -9346,51 +9169,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="2595893" cy="301751"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B13" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B14" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="202"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B15" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B15" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:t>For these reasons, we believe that this project will meaningfully expand access to critical treatment,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>reduce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>barriers</w:t>
@@ -9461,51 +9284,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>adult patients, and support a more coordinated and equitable regional cancer care system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B16" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="25"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B17" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B17" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="1439" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:t>We</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>respectfully</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>urge</w:t>
@@ -9573,93 +9396,93 @@
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Need </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B18" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="31"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B19" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B19" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1439"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FC6976" w14:textId="092ABFDE" w:rsidR="003F0C04" w:rsidRDefault="003F0C04">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1439"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>[signature on file]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B1A" w14:textId="315FAE04" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="93"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B1B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="176"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B1C" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B1C" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="6322"/>
       </w:pPr>
       <w:r>
         <w:t>Eric W. Dickson, MD, MHCM, FACEP President</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>CEO,</w:t>
@@ -9670,51 +9493,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>UMass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Memorial</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B1D" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B1D" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>508-334-3330,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>eric.dickson@umassmemorial.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -9734,93 +9557,93 @@
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="owenpost.dfci-proton-public-comment.pdf"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="0049004B">
         <w:lastRenderedPageBreak/>
         <w:t>Public Comment #1</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0049004B">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>Alex Owen-Post</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15153684" w14:textId="77777777" w:rsidR="00F46D56" w:rsidRDefault="00F46D56">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B1F" w14:textId="309667B4" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B1F" w14:textId="309667B4" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Dear</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Smith:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B20" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B21" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="147"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B22" w14:textId="14CF537C" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B22" w14:textId="14CF537C" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:t>My name is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Alex Owen-Post, and I am both a Dana-Farber employee and a Dana-Farber patient.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
@@ -9944,51 +9767,51 @@
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dana-Farber’s proposal to build a proton therapy center.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B23" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B24" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="105"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B25" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B25" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1466"/>
       </w:pPr>
       <w:r>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2023,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
@@ -10118,51 +9941,51 @@
       </w:r>
       <w:r>
         <w:t>expected</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>at my age. Dana-Farber guided me through surgery, chemotherapy, and recovery with incredible compassion and coordination. But when it came time for radiation, I needed proton therapy due to the location of my tumor. Because the only operational proton center in New England is at Massachusetts General Hospital, I had to transfer there for treatment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B26" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B27" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="105"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B28" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B28" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1466"/>
       </w:pPr>
       <w:r>
         <w:t>I’m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>grateful</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>proton</w:t>
@@ -10292,51 +10115,51 @@
       </w:r>
       <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>had been caring for me. Switching systems, new logistics, separate portals, different care processes—these add real strain during an already overwhelming moment. Living through this myself showed me how important it is for patients to receive the right treatment without added obstacles and to remain with the care team that knows them best.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B29" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B2A" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="105"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B2B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B2B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:t>Proton therapy is not optional for many patients. It can spare healthy brain tissue, protect developing bodies, and reduce lifelong side effects. With only one proton center serving the entire region, patients face scheduling delays, travel burdens, and fragmented care.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>second center</w:t>
@@ -10475,51 +10298,51 @@
       </w:r>
       <w:r>
         <w:t>teams</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and receive the most appropriate treatment without added hardship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B2C" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B2D" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="105"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B2E" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B2E" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1378"/>
       </w:pPr>
       <w:r>
         <w:t>For</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>patients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>like</w:t>
@@ -10631,63 +10454,63 @@
       </w:r>
       <w:r>
         <w:t>future—I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>respectfully urge you to approve Dana-Farber’s Determination of Need application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B2F" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B30" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="106"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B31" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B31" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B33" w14:textId="0A8FAE31" w:rsidR="00840BD2" w:rsidRDefault="00912347" w:rsidP="006659BE">
+    <w:p w14:paraId="50546B33" w14:textId="0A8FAE31" w:rsidR="00840BD2" w:rsidRDefault="003E5578" w:rsidP="006659BE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="201" w:line="429" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="8460"/>
       </w:pPr>
       <w:r>
         <w:t>Alex Owen-Post</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0520F4" w14:textId="2403F476" w:rsidR="006659BE" w:rsidRDefault="006659BE" w:rsidP="006659BE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="201" w:line="429" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="7650"/>
       </w:pPr>
       <w:r>
         <w:t>[personal information redacted]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B34" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="00840BD2">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="0" w:bottom="280" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
@@ -10707,51 +10530,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0049004B">
         <w:t>Public Comment #1</w:t>
       </w:r>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="0049004B">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>Chynah Tyler</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BA02BE" w14:textId="77777777" w:rsidR="00F46D56" w:rsidRDefault="00F46D56">
       <w:pPr>
         <w:ind w:left="1704"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B35" w14:textId="6D5248A6" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B35" w14:textId="6D5248A6" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:ind w:left="1704"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50546B84" wp14:editId="3BB112CF">
             <wp:extent cx="5808963" cy="1861947"/>
             <wp:effectExtent l="0" t="0" r="1905" b="5080"/>
             <wp:docPr id="15" name="Image 15" descr="The Commonwealth of Massachusetts House of Representatives&#10;State House, Boston 02133-1054&#10;Chynah Tyler State Representative">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
@@ -10779,86 +10602,86 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5808963" cy="1861947"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B36" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B37" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="162"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B38" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B38" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="504" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="8741"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="tyler.dfci-proton-public-comment.pdf"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t>December</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>2025</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Teryl Smith</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B39" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B39" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="504" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="4694"/>
       </w:pPr>
       <w:r>
         <w:t>Bureau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
@@ -10887,51 +10710,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Safety</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quality Massachusetts Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B3A" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B3A" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Forest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Street,</w:t>
@@ -10961,97 +10784,97 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>01752</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B3B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B3C" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B3D" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="49"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B3E" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B3E" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Dear</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Director</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Smith:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B3F" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B40" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B41" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="50"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B42" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B42" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1587"/>
       </w:pPr>
       <w:r>
         <w:t>As a Massachusetts state representative for residents in Boston, I am writing in support of Dana-Farber</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Cancer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Institute’s</w:t>
@@ -11122,51 +10945,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>proton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">therapy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>center.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B43" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B43" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:t>With rising cancer rates, residents of my district, including many families who rely on nearby medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>institutions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
@@ -11240,51 +11063,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>effective</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cancer therapies available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B44" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B44" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1378"/>
       </w:pPr>
       <w:r>
         <w:t>Right now, access to proton therapy in New England is limited, forcing families to travel long distances or manage care across multiple health systems. For many of my constituents, transportation access can create a barrier to care, which in turn can delay treatment and create significant financial and emotional strain. By establishing a proton therapy center in the Longwood</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Area,</w:t>
@@ -11369,51 +11192,51 @@
       </w:r>
       <w:r>
         <w:t>treatment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and ensure that patients can stay connected to their care teams.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B45" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00840BD2">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1460" w:right="0" w:bottom="280" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B46" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B46" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="80" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>This</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>new</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11488,51 +11311,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>inclusive</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for patients who may not tolerate traditional treatment setups, such as pediatric patients.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B47" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B47" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:t>Dana-Farber</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>has</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>also</w:t>
@@ -11606,51 +11429,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>across</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>the Commonwealth, not only those in its care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B48" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B48" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="1513"/>
       </w:pPr>
       <w:r>
         <w:t>This</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>project</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>represents</w:t>
@@ -11706,51 +11529,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cancer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>disparities,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>strengthening continuity of care, and supporting equitable access to modern cancer treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B49" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B49" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>respectfully</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>urge</w:t>
@@ -11798,80 +11621,80 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B4A" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B4B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B4C" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="49"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B4D" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B4D" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B4E" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B4F" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B50" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="49"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B51" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B51" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Representative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Chynah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11899,122 +11722,122 @@
         <w:spacing w:before="1"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>[signature on file]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B52" w14:textId="132B757B" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="143"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50546B53" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="88"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B54" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B54" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Chynah</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Tyler</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B55" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B55" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="13" w:line="252" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="8741"/>
       </w:pPr>
       <w:r>
         <w:t>State</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Representative 7th Suffolk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B56" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00840BD2">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1360" w:right="0" w:bottom="280" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D6F88FA" w14:textId="4F7023F5" w:rsidR="00F46D56" w:rsidRPr="0049004B" w:rsidRDefault="00F46D56" w:rsidP="00F46D56">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="prinsen.dfci-proton-public-comment.pdf"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="0049004B">
         <w:lastRenderedPageBreak/>
         <w:t>Public Comment #1</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="0049004B">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:t>Paris Prinsen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B57" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B57" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="67"/>
         <w:ind w:left="1445"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>December</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -12031,74 +11854,74 @@
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50546B58" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="46"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50546B59" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B59" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:ind w:left="1442"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Teryl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Smith</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B5A" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B5A" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="52" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="1445" w:right="4694"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Bureau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -12187,62 +12010,54 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-11"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>Quality Massachusetts</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="50546B5B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+        <w:t>Quality Massachusetts Department of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50546B5B" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="7"/>
         <w:ind w:left="1443"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -12250,102 +12065,102 @@
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Forest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Street</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B5C" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B5C" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="51" w:line="530" w:lineRule="auto"/>
         <w:ind w:left="1445" w:right="8431"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Marlborough,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>MA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-16"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>01752 Dear Director Smith,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B5D" w14:textId="7508CA63" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B5D" w14:textId="7508CA63" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="auto"/>
         <w:ind w:left="1442" w:right="1513" w:firstLine="2"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>My</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -12539,51 +12354,51 @@
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">writing in strong support of Dana-Farber Cancer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>lnstitute's</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> application to establish a proton therapy center in Boston.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B5E" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B5E" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="233" w:line="290" w:lineRule="auto"/>
         <w:ind w:left="1442" w:right="1513" w:hanging="1"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>I am</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -12923,51 +12738,51 @@
           <w:color w:val="010101"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">quality of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>life.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B5F" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B5F" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="241" w:line="290" w:lineRule="auto"/>
         <w:ind w:left="1448" w:right="1513" w:hanging="4"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Proton</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -13129,51 +12944,51 @@
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>surrounding healthy tissue, significantly reducing radiation exposure to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>critical organs and endocrine structures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B60" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B60" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="290" w:lineRule="auto"/>
         <w:ind w:left="1443" w:right="1513" w:firstLine="3"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Access to this technology could help future patients avoid or lessen many of the long-term complications that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -13318,51 +13133,51 @@
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>adult</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>patients who have decades of life ahead of them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B61" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B61" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="240" w:line="290" w:lineRule="auto"/>
         <w:ind w:left="1443" w:right="1513" w:firstLine="1"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Establishing a proton therapy center at Dana-Farber would allow patients to receive this advanced form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -13513,51 +13328,51 @@
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Dana-Farber's leadership in oncology and long-term follow-up uniquely positions it to deliver proton therapy in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>a way that prioritizes both survival and long-term health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B62" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B62" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="239" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="1446" w:right="1513" w:hanging="5"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -13726,51 +13541,51 @@
         <w:rPr>
           <w:color w:val="575757"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="575757"/>
           <w:spacing w:val="-7"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>This center represents an opportunity to reduce lifelong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B63" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B63" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="7" w:line="290" w:lineRule="auto"/>
         <w:ind w:left="1446" w:firstLine="2"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>treatment-related</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-15"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -13888,51 +13703,51 @@
           <w:color w:val="010101"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Commonwealth.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B64" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B64" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:before="17" w:line="528" w:lineRule="exact"/>
         <w:ind w:left="1447" w:right="4694" w:hanging="5"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Thank you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-9"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -14016,102 +13831,2672 @@
           <w:color w:val="010101"/>
           <w:spacing w:val="-4"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">consideration. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B65" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="00912347">
+    <w:p w14:paraId="50546B65" w14:textId="77777777" w:rsidR="00840BD2" w:rsidRDefault="003E5578">
       <w:pPr>
         <w:spacing w:line="233" w:lineRule="exact"/>
         <w:ind w:left="1445"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Paris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-3"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Prinsen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50546B67" w14:textId="0F50BFC4" w:rsidR="00840BD2" w:rsidRDefault="006659BE">
+    <w:p w14:paraId="79E5AA15" w14:textId="77777777" w:rsidR="00162AE1" w:rsidRDefault="006659BE">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:ind w:left="1445"/>
         <w:rPr>
-          <w:sz w:val="21"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:color w:val="010101"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
           <w:sz w:val="21"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00162AE1">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1600" w:right="0" w:bottom="280" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="010101"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
         <w:t>[personal information redacted]</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="23F7DFC7" w14:textId="02B36473" w:rsidR="00162AE1" w:rsidRDefault="00162AE1" w:rsidP="00162AE1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0049004B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Public Comment #1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049004B">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6C93">
+        <w:t>William Brownsberger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E479827" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:ind w:left="192"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4398FF77" wp14:editId="55ECB535">
+            <wp:extent cx="7004303" cy="1840992"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1567990331" name="Image 1" descr="The Commonwealth of Massachusetts&#10;Senator William N. Brownsberger&#10;President Pro Tempore&#10;State House, Room 319&#10;Boston, MA 02133-1053&#10;Tel. (617) 722-1280&#10;william.brownsberger@MAsenate.gov&#10;www.MAsenate.gov"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1567990331" name="Image 1" descr="The Commonwealth of Massachusetts&#10;Senator William N. Brownsberger&#10;President Pro Tempore&#10;State House, Room 319&#10;Boston, MA 02133-1053&#10;Tel. (617) 722-1280&#10;william.brownsberger@MAsenate.gov&#10;www.MAsenate.gov"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7004303" cy="1840992"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA4D7F3" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFD6DF3" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6FF9F6" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D547C9" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792F8F55" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309A9B41" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3642CB54" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="116"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B7F30A1" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>24,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19796589" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6138F276" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="86"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BA93D3" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Teryl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Smith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C5E243" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080" w:right="4159"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bureau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Safety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Quality Massachusetts Department of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728611A8" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t>67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Forest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C605AD6" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="7590"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Marlborough,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>01752 Dear Director Smith,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37898083" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080" w:right="1043"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I am writing to express my non opposition </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Dana-Farber Cancer Institute’s filing of an application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(DON)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Public Health (DPH) to develop a proton therapy cancer center on our Longwood campus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3113E0FB" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="183"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62AACA48" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Sincerely,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3FB201" w14:textId="77777777" w:rsidR="00C159FE" w:rsidRDefault="00C159FE" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1058DA1C" w14:textId="7F80C1E9" w:rsidR="00C159FE" w:rsidRDefault="00C159FE" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>[signature on file]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1F28D6" w14:textId="53AAA774" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6E7D2C" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>William</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>N.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Brownsberger</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC4DC40" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Senator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77423FDD" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="0076127B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Suffolk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Middlesex</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>District</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBA7947" w14:textId="77777777" w:rsidR="0076127B" w:rsidRDefault="0076127B" w:rsidP="00162AE1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="0076127B">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1600" w:right="0" w:bottom="280" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E076582" w14:textId="41FD1D0C" w:rsidR="00DE0F56" w:rsidRDefault="00DE0F56" w:rsidP="00DE0F56">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0049004B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Public Comment #1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0049004B">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="0011729C">
+        <w:t>Ryan Nagy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DB919D" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6300"/>
+        </w:tabs>
+        <w:ind w:left="187"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:position w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B74E892" wp14:editId="3CE07443">
+            <wp:extent cx="2566416" cy="527303"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="625864955" name="Image 1" descr="Boston Children's Hospital"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="625864955" name="Image 1" descr="Boston Children's Hospital"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2566416" cy="527303"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:position w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44C7DFEB" wp14:editId="6333D140">
+            <wp:extent cx="2682649" cy="466915"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1058484965" name="Image 2" descr="Harvard Medical School Teaching Hospital"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1058484965" name="Image 2" descr="Harvard Medical School Teaching Hospital"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2682649" cy="466915"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026DDFF2" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C350B53" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="35"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A004E46" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Ryan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Nagy,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>MD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C799DC" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>President</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>System</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Chief</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Operations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Officer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C66833C" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Longwood</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Avenue,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Boston,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>02115</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C5675F" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>617-355-3186</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="16"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>ryan.nagy@childrens.harvard.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="171B616F" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1075A277" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="92"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE6591E" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>21,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF59BFB" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6DBBFB" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD1772E" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="359" w:right="5541"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Commissioner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Robert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Goldstein,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MD,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PhD Director Dennis Renaud</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D6083C" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360" w:right="7334"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Program Department of Public Health 250 Washington St.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B06CE8B" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Boston,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>MA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>02108</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2EA826" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF5AB2C" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB48A14" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360" w:right="404"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>write</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>strong</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dana-Farber</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cancer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Determination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Application DFCI-25090516-RS to construct a proton beam accelerator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B220BF6" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4431CF62" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="359" w:right="518"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Boston Children’s Hospital and the Dana-Farber Cancer Institute jointly partner to deliver world class oncology care to children and adolescents from throughout Massachusetts, across New England and around the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>world. We are consistently rated as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>one of the top programs in the country. The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>most recent US News ranking of top pediatric hospitals ranked our program third in the country, with excellent results</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cancer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>survival, very</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>high</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>surgical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>procedures (which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">better outcomes), availability of advanced technologies, and excellent commitment to quality improvement and clinical research initiatives. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r>
+          <w:t>https://health.usnews.com/best-hospitals/area/ma/dana-farber-cancer-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>institute-6140583/pediatric-rankings/cancer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45EDB579" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B57B8C0" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="359" w:right="404"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Throughout our long history together, we have worked tirelessly to pioneer new approaches to cancer care,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>develop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>safer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and more</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>effective</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>therapies, and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enhance understanding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the longitudinal care needs of pediatric cancer survivors. From Dr. Sidney Farber’s pioneering work on pediatric leukemias through our recent efforts to enhance pediatric CAR-T therapies, we have helped to significantly advance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>field of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pediatric</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oncology.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>co-lead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>premier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pediatric</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oncology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>training fellowships in the country [whose graduates consistently help us maintain our national clinical and scientific leadership].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5776C3" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59740EF3" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="359" w:right="404"/>
+      </w:pPr>
+      <w:r>
+        <w:t>One of the unique aspects of our model is the ability to provide high-complexity surgical and Medical-Surgical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Intensive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Boston</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Children’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>combination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>outpatient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ancillary services at Dana-Farber. Boston Children’s maintains oncology specific</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>surgical capabilities across the full continuum of surgical care offered including general surgery, orthopedic surgery, neurosurgery, ophthalmology and urology. These offerings are dependent on complimentary medical/chemotherapy and radiation therapy support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546E60B6" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="274"/>
+        <w:ind w:left="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Our integrated model with Dana-Farber provides a comprehensive approach to pediatric oncology, combining</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>unique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>strengths</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>both</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>institutions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>collaborative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>effort enhances</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>continuum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2980F731" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:sectPr w:rsidR="001C28FF" w:rsidSect="001C28FF">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="780" w:right="720" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5397DACE" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="79"/>
+        <w:ind w:left="360" w:right="518"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>care from high-complexity surgeries to outpatient and ancillary services. The integration of services such as general surgery, orthopedic surgery, ophthalmology, neurosurgery, urology and others underscores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Boston</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Children’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hospital’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>commitment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comprehensive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oncology-specific surgical care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B20009" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EB7FBA9" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360" w:right="404"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The addition of proton beam therapy, as noted in Dana-Farber’s Determination of Need (DON) application, highlights a significant advancement in pediatric cancer treatment. Proton therapy’s precision in targeting tumors while minimizing damage to surrounding healthy tissue is particularly beneficial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>young</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>patients.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Neuro-oncology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>stands</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>out</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>area</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>particularly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>benefit,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>given the delicate nature of brain and nervous system tumors and the critical importance of preserving surrounding neurological function.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533E6A8B" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8A42C5" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360" w:right="404"/>
+      </w:pPr>
+      <w:r>
+        <w:t>By securing approval for the DON, the joint program can continue to offer cutting-edge therapies, reinforcing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>leadership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>domains,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>most</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>importantly,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vulnerable children with the best possible care and outcomes. This standard of care for treatment of patients with certain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>solid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>organ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tumors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>exemplifies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deeply</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>integrated approach</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pediatric</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oncology,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>meeting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>both medical and supportive care needs of the children and families you serve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F304519" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D7BF7F" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DA6F3C" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Sincerely,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5855074C" w14:textId="77777777" w:rsidR="00191500" w:rsidRDefault="00191500" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534DAF8A" w14:textId="180BFB74" w:rsidR="00191500" w:rsidRDefault="00191500" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>[signature on file]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEA33A1" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75CB715D" w14:textId="55EF6D99" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="69"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C900BD" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="722E0130" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="362"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ryan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nagy,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>MD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F086EC" w14:textId="77777777" w:rsidR="001C28FF" w:rsidRDefault="001C28FF" w:rsidP="001C28FF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="362"/>
+      </w:pPr>
+      <w:r>
+        <w:t>President</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>System</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>COO,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Boston</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Children’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E038B80" w14:textId="77777777" w:rsidR="006A142F" w:rsidRDefault="006A142F" w:rsidP="00DE0F56">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0032F758" w14:textId="77777777" w:rsidR="0076127B" w:rsidRPr="0049004B" w:rsidRDefault="0076127B" w:rsidP="00162AE1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50546B67" w14:textId="0F50BFC4" w:rsidR="00840BD2" w:rsidRDefault="00840BD2">
+      <w:pPr>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="1445"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00840BD2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1600" w:right="0" w:bottom="280" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -14150,75 +16535,87 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00840BD2"/>
+    <w:rsid w:val="0011729C"/>
+    <w:rsid w:val="00162AE1"/>
+    <w:rsid w:val="00191500"/>
     <w:rsid w:val="001B2A26"/>
+    <w:rsid w:val="001C28FF"/>
     <w:rsid w:val="001E44F8"/>
+    <w:rsid w:val="002C6C93"/>
     <w:rsid w:val="00322DF1"/>
     <w:rsid w:val="003B4455"/>
     <w:rsid w:val="003C7311"/>
     <w:rsid w:val="003F0C04"/>
     <w:rsid w:val="00410A8D"/>
     <w:rsid w:val="004139FF"/>
     <w:rsid w:val="0048652E"/>
     <w:rsid w:val="0049004B"/>
     <w:rsid w:val="005613E5"/>
     <w:rsid w:val="00567358"/>
     <w:rsid w:val="00582088"/>
     <w:rsid w:val="005D3014"/>
     <w:rsid w:val="006418B3"/>
     <w:rsid w:val="006659BE"/>
+    <w:rsid w:val="00680D54"/>
+    <w:rsid w:val="006A142F"/>
     <w:rsid w:val="006A3528"/>
     <w:rsid w:val="00700EF1"/>
+    <w:rsid w:val="0076127B"/>
     <w:rsid w:val="007E6A15"/>
     <w:rsid w:val="007F36BC"/>
     <w:rsid w:val="00840BD2"/>
     <w:rsid w:val="008A56B9"/>
+    <w:rsid w:val="00933289"/>
+    <w:rsid w:val="00BA096C"/>
     <w:rsid w:val="00BB4D16"/>
     <w:rsid w:val="00BD16CD"/>
+    <w:rsid w:val="00C159FE"/>
     <w:rsid w:val="00C56331"/>
+    <w:rsid w:val="00DE0F56"/>
     <w:rsid w:val="00DE4230"/>
     <w:rsid w:val="00E631C3"/>
     <w:rsid w:val="00E81808"/>
     <w:rsid w:val="00F46D56"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -14722,51 +17119,51 @@
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00567358"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly_stegmaier@dfci.harvard.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.dickson@umassmemorial.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dana-farber.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allison_oneill@dfci.harvard.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly_stegmaier@dfci.harvard.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPH.DON@MassMail.State.MA.US" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Susan_Chi@dfci.harvard.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Teryl.A.Smith@mass.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Allison_ONeill@DFCI.HARVARD.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.compliancereport.org/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly_stegmaier@dfci.harvard.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eric.dickson@umassmemorial.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dana-farber.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:allison_oneill@dfci.harvard.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kimberly_stegmaier@dfci.harvard.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPH.DON@MassMail.State.MA.US" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://health.usnews.com/best-hospitals/area/ma/dana-farber-cancer-" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Susan_Chi@dfci.harvard.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ryan.nagy@childrens.harvard.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Teryl.A.Smith@mass.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Allison_ONeill@DFCI.HARVARD.EDU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.compliancereport.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15018,61 +17415,61 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>16949</Characters>
+  <Pages>15</Pages>
+  <Words>3692</Words>
+  <Characters>21049</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>141</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>175</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19883</CharactersWithSpaces>
+  <CharactersWithSpaces>24692</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sincerely,</dc:title>
   <dc:creator>ks40</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-01-02T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe Acrobat (64-bit) 25.1.20997</vt:lpwstr>
   </property>