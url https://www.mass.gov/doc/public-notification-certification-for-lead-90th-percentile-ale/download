--- v0 (2026-02-04)
+++ v1 (2026-11-02)
@@ -592,154 +592,152 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6035" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7AB6C60A" w14:textId="77777777" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00896EDF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AB6C60B" w14:textId="7E92DF75" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244">
+          <w:p w14:paraId="7AB6C60B" w14:textId="2C895BAD" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244">
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Check1"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="009C2B8A">
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Community  </w:t>
+              <w:t xml:space="preserve"> Community  </w:t>
             </w:r>
             <w:r w:rsidR="183BB33B" w:rsidRPr="009C2B8A">
               <w:t>OR</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Check2"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> Non-Transient, Non-Community</w:t>
             </w:r>
             <w:r w:rsidR="17B136F9" w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w14:paraId="7AB6C612" w14:textId="77777777" w:rsidTr="0CC7984D">
         <w:trPr>
           <w:trHeight w:val="1268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10686" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="7AB6C60D" w14:textId="77777777" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00896EDF">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AB6C60E" w14:textId="059AE3DC" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244">
+          <w:p w14:paraId="7AB6C60E" w14:textId="24A38ED4" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve">Purpose of Public Notice:  </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Check6"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>LCR</w:t>
@@ -1337,71 +1335,51 @@
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">he combination </w:t>
             </w:r>
             <w:r w:rsidR="773C9C8B" w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">of methods used </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">must be reasonably calculated to reach all </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> served (residential, </w:t>
+              <w:t xml:space="preserve">must be reasonably calculated to reach all persons served (residential, </w:t>
             </w:r>
             <w:r w:rsidR="7B4E106B" w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>transient,</w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and non-transient)</w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1445,231 +1423,214 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5687" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AB6C61B" w14:textId="77777777" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>List</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Specific Station(s) or Locations</w:t>
+              <w:t>List Specific Station(s) or Locations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AB6C61C" w14:textId="77777777" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w14:paraId="7AB6C621" w14:textId="77777777" w:rsidTr="0CC7984D">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C61E" w14:textId="13E0B927" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
+          <w:p w14:paraId="7AB6C61E" w14:textId="3E3DE1F3" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> Radio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5687" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C61F" w14:textId="77777777" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="00E2651D">
+          <w:p w14:paraId="7AB6C61F" w14:textId="280A42F1" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="00E2651D">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
-[...34 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AB6C620" w14:textId="77777777" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="00E2651D">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:rPr>
@@ -1751,60 +1712,61 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w14:paraId="7AB6C625" w14:textId="77777777" w:rsidTr="0CC7984D">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C622" w14:textId="743FC721" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
+          <w:p w14:paraId="7AB6C622" w14:textId="38DE6C47" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> Television</w:t>
             </w:r>
             <w:r w:rsidR="4F21786A" w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="6F3D9D4E" w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve">major network, </w:t>
             </w:r>
             <w:r w:rsidR="4F21786A" w:rsidRPr="009C2B8A">
               <w:t>not local access)</w:t>
             </w:r>
@@ -2004,60 +1966,61 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w14:paraId="7AB6C629" w14:textId="77777777" w:rsidTr="0CC7984D">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C626" w14:textId="6D36DC9B" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
+          <w:p w14:paraId="7AB6C626" w14:textId="5F1BD336" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> Posting in conspicuous locations</w:t>
             </w:r>
             <w:r w:rsidR="00717496" w:rsidRPr="009C2B8A">
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5687" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
@@ -2416,123 +2379,108 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w14:paraId="7AB6C635" w14:textId="77777777" w:rsidTr="0CC7984D">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3487" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C632" w14:textId="77777777" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
+          <w:p w14:paraId="7AB6C632" w14:textId="619EE9FB" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
             <w:pPr>
               <w:ind w:left="245" w:hanging="245"/>
             </w:pPr>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> Other method approved by MassDEP Describe: </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
-[...26 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5687" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AB6C633" w14:textId="77777777" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="00E2651D">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2B8A">
@@ -2925,60 +2873,61 @@
             </w:pPr>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w14:paraId="7AB6C63F" w14:textId="77777777" w:rsidTr="0CC7984D">
         <w:trPr>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3659" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C63C" w14:textId="77777777" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
+          <w:p w14:paraId="7AB6C63C" w14:textId="285F4819" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> Newspaper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5515" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3118,60 +3067,61 @@
             <w:r w:rsidRPr="009C2B8A">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w14:paraId="7AB6C643" w14:textId="77777777" w:rsidTr="0CC7984D">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3659" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C640" w14:textId="77777777" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
+          <w:p w14:paraId="7AB6C640" w14:textId="769C03DB" w:rsidR="00896EDF" w:rsidRPr="009C2B8A" w:rsidRDefault="00FC3244" w:rsidP="1A82D43B">
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> Web Posting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5515" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3434,130 +3384,131 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717496" w:rsidRPr="009C2B8A" w14:paraId="7AB6C647" w14:textId="77777777" w:rsidTr="0CC7984D">
         <w:trPr>
           <w:trHeight w:val="64"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3659" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C644" w14:textId="2DD8D87D" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
+          <w:p w14:paraId="7AB6C644" w14:textId="0398451C" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
             <w:pPr>
               <w:ind w:left="259" w:hanging="259"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2B8A">
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> Deliver multiple copies to hospitals, clinics, multi-family buildings, community organizations, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5515" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C645" w14:textId="77777777" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
+          <w:p w14:paraId="7AB6C645" w14:textId="264DC10A" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AB6C646" w14:textId="77777777" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -3587,330 +3538,477 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717496" w:rsidRPr="009C2B8A" w14:paraId="7AB6C64B" w14:textId="77777777" w:rsidTr="0CC7984D">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3659" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C648" w14:textId="77777777" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
+          <w:p w14:paraId="7AB6C648" w14:textId="706EAAB7" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve"> Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5515" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDBE05F" w14:textId="77777777" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
+          <w:p w14:paraId="7BDBE05F" w14:textId="5021281E" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00BD6A79" w:rsidP="00717496">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C2B8A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text14"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="7AB6C649" w14:textId="4239AF0F" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB6C64A" w14:textId="77777777" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
-            <w:r w:rsidRPr="009C2B8A">
+          <w:p w14:paraId="7AB6C64A" w14:textId="0D98FC0A" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00BD6A79" w:rsidP="00717496">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text6"/>
+                  <w:name w:val="Text15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
+            <w:bookmarkStart w:id="7" w:name="Text15"/>
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717496" w:rsidRPr="009C2B8A" w14:paraId="23EE59DE" w14:textId="77777777" w:rsidTr="00BB5AC0">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3659" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA38417" w14:textId="1C3CABF8" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
+          <w:p w14:paraId="1AA38417" w14:textId="2102B965" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
             <w:r w:rsidRPr="009C2B8A">
               <w:t xml:space="preserve">Other method approved by MassDEP Describe: </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r w:rsidR="00BD6A79">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text16"/>
+            <w:r w:rsidR="00BD6A79">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r w:rsidR="00BD6A79">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD6A79">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5515" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73D51CF8" w14:textId="77777777" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
+          <w:p w14:paraId="73D51CF8" w14:textId="1DBF5CD9" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00BD6A79" w:rsidP="00717496">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C2B8A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="Text17"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="6B68A358" w14:textId="47C8408F" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD50FE5" w14:textId="77777777" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
+          <w:p w14:paraId="2BD50FE5" w14:textId="3C068F6B" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00BD6A79" w:rsidP="00717496">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C2B8A">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="10" w:name="Text18"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009C2B8A">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009C2B8A">
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B82925">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:bookmarkEnd w:id="10"/>
           </w:p>
           <w:p w14:paraId="7BFA706F" w14:textId="09089FBB" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717496" w:rsidRPr="009C2B8A" w14:paraId="7AB6C651" w14:textId="77777777" w:rsidTr="00BB5AC0">
         <w:trPr>
           <w:trHeight w:val="872"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10686" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AB6C64C" w14:textId="6523947A" w:rsidR="00717496" w:rsidRPr="009C2B8A" w:rsidRDefault="00717496" w:rsidP="00717496">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
@@ -4103,101 +4201,101 @@
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Check7"/>
+            <w:bookmarkStart w:id="11" w:name="Check7"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> My PWS submitted on </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text13"/>
+            <w:bookmarkStart w:id="12" w:name="Text13"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
@@ -4221,51 +4319,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="009C2B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to the Regional MassDEP Drinking Water Program office and the local board of health, a copy of each type of notice and this certification that all the public notice requirements have been met within 10 days after issuing the notice in accordance with 310 CMR 22.15(3)(b).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AB6C650" w14:textId="0C5418C0" w:rsidR="009C2B8A" w:rsidRPr="009C2B8A" w:rsidRDefault="009C2B8A" w:rsidP="00717496">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:widowControl/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00717496" w:rsidRPr="009C2B8A" w14:paraId="7AB6C658" w14:textId="77777777" w:rsidTr="00BB5AC0">
         <w:trPr>
           <w:trHeight w:val="200"/>
@@ -4602,65 +4700,65 @@
       </w:r>
       <w:r w:rsidR="00BB5AC0">
         <w:rPr>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00896EDF" w:rsidSect="00BB5AC0">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="087ABA81" w14:textId="77777777" w:rsidR="00A84AD6" w:rsidRDefault="00A84AD6">
+    <w:p w14:paraId="799ED282" w14:textId="77777777" w:rsidR="00C339FE" w:rsidRDefault="00C339FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="432A2FCB" w14:textId="77777777" w:rsidR="00A84AD6" w:rsidRDefault="00A84AD6">
+    <w:p w14:paraId="36952B5D" w14:textId="77777777" w:rsidR="00C339FE" w:rsidRDefault="00C339FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5505A587" w14:textId="77777777" w:rsidR="00A84AD6" w:rsidRDefault="00A84AD6"/>
+    <w:p w14:paraId="7E79B4F5" w14:textId="77777777" w:rsidR="00C339FE" w:rsidRDefault="00C339FE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4699,65 +4797,65 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FB05043" w14:textId="77777777" w:rsidR="00A84AD6" w:rsidRDefault="00A84AD6">
+    <w:p w14:paraId="12DFA83C" w14:textId="77777777" w:rsidR="00C339FE" w:rsidRDefault="00C339FE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="332EAC3B" w14:textId="77777777" w:rsidR="00A84AD6" w:rsidRDefault="00A84AD6">
+    <w:p w14:paraId="72E743D7" w14:textId="77777777" w:rsidR="00C339FE" w:rsidRDefault="00C339FE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21CBB485" w14:textId="77777777" w:rsidR="00A84AD6" w:rsidRDefault="00A84AD6"/>
+    <w:p w14:paraId="20932A73" w14:textId="77777777" w:rsidR="00C339FE" w:rsidRDefault="00C339FE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B03862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6882B3DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -7336,52 +7434,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="949976508">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="362677420">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1498420979">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="627126186">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1197549560">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="876157415">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00896EDF"/>
     <w:rsid w:val="00002668"/>
@@ -7397,50 +7494,51 @@
     <w:rsid w:val="00131F76"/>
     <w:rsid w:val="0013243B"/>
     <w:rsid w:val="001670C3"/>
     <w:rsid w:val="00184099"/>
     <w:rsid w:val="00192D5A"/>
     <w:rsid w:val="001C1E03"/>
     <w:rsid w:val="001D7299"/>
     <w:rsid w:val="00203AA8"/>
     <w:rsid w:val="00230CBA"/>
     <w:rsid w:val="00275E5D"/>
     <w:rsid w:val="00285B6C"/>
     <w:rsid w:val="002945A3"/>
     <w:rsid w:val="00296E07"/>
     <w:rsid w:val="002B2A64"/>
     <w:rsid w:val="002B782F"/>
     <w:rsid w:val="002E01DE"/>
     <w:rsid w:val="002F5FFD"/>
     <w:rsid w:val="00334E84"/>
     <w:rsid w:val="00340763"/>
     <w:rsid w:val="00346D62"/>
     <w:rsid w:val="0037188C"/>
     <w:rsid w:val="0038299E"/>
     <w:rsid w:val="003906A2"/>
     <w:rsid w:val="003A16BF"/>
     <w:rsid w:val="003A4753"/>
+    <w:rsid w:val="003D39B7"/>
     <w:rsid w:val="003D5D0B"/>
     <w:rsid w:val="00465983"/>
     <w:rsid w:val="00467882"/>
     <w:rsid w:val="00472782"/>
     <w:rsid w:val="00484333"/>
     <w:rsid w:val="00495DF5"/>
     <w:rsid w:val="00495E76"/>
     <w:rsid w:val="004C6CCB"/>
     <w:rsid w:val="004D2EA7"/>
     <w:rsid w:val="004D7351"/>
     <w:rsid w:val="00564DA4"/>
     <w:rsid w:val="00582A70"/>
     <w:rsid w:val="00585068"/>
     <w:rsid w:val="005B3710"/>
     <w:rsid w:val="005D5B0F"/>
     <w:rsid w:val="006019FD"/>
     <w:rsid w:val="00603306"/>
     <w:rsid w:val="00607E15"/>
     <w:rsid w:val="00652784"/>
     <w:rsid w:val="00664662"/>
     <w:rsid w:val="00693932"/>
     <w:rsid w:val="006A5809"/>
     <w:rsid w:val="006C4078"/>
     <w:rsid w:val="006D7856"/>
     <w:rsid w:val="00705CA4"/>
@@ -7474,54 +7572,57 @@
     <w:rsid w:val="00991187"/>
     <w:rsid w:val="009A1B2E"/>
     <w:rsid w:val="009B6EF2"/>
     <w:rsid w:val="009C2B8A"/>
     <w:rsid w:val="009F4AA3"/>
     <w:rsid w:val="009F60D2"/>
     <w:rsid w:val="00A02E9C"/>
     <w:rsid w:val="00A27FDB"/>
     <w:rsid w:val="00A40BC4"/>
     <w:rsid w:val="00A54FDD"/>
     <w:rsid w:val="00A84AD6"/>
     <w:rsid w:val="00A93357"/>
     <w:rsid w:val="00AA380A"/>
     <w:rsid w:val="00AB3E5E"/>
     <w:rsid w:val="00AD7883"/>
     <w:rsid w:val="00AF1627"/>
     <w:rsid w:val="00AF7B03"/>
     <w:rsid w:val="00B07689"/>
     <w:rsid w:val="00B22F3C"/>
     <w:rsid w:val="00B31FDF"/>
     <w:rsid w:val="00B412C2"/>
     <w:rsid w:val="00B42891"/>
     <w:rsid w:val="00B63DD4"/>
     <w:rsid w:val="00B66745"/>
     <w:rsid w:val="00B70D02"/>
+    <w:rsid w:val="00B82925"/>
     <w:rsid w:val="00B8540E"/>
     <w:rsid w:val="00BB5AC0"/>
+    <w:rsid w:val="00BD6A79"/>
     <w:rsid w:val="00BF518B"/>
     <w:rsid w:val="00C2603C"/>
+    <w:rsid w:val="00C339FE"/>
     <w:rsid w:val="00C37465"/>
     <w:rsid w:val="00C66289"/>
     <w:rsid w:val="00C9408A"/>
     <w:rsid w:val="00CA0EA0"/>
     <w:rsid w:val="00CE59EC"/>
     <w:rsid w:val="00D22091"/>
     <w:rsid w:val="00D24286"/>
     <w:rsid w:val="00D27B67"/>
     <w:rsid w:val="00D438CD"/>
     <w:rsid w:val="00D45CA9"/>
     <w:rsid w:val="00D46F74"/>
     <w:rsid w:val="00DB3CA7"/>
     <w:rsid w:val="00DF00AB"/>
     <w:rsid w:val="00DF31C2"/>
     <w:rsid w:val="00E16E6F"/>
     <w:rsid w:val="00E20019"/>
     <w:rsid w:val="00E23879"/>
     <w:rsid w:val="00E2651D"/>
     <w:rsid w:val="00E459A4"/>
     <w:rsid w:val="00E476D8"/>
     <w:rsid w:val="00E52D00"/>
     <w:rsid w:val="00E54113"/>
     <w:rsid w:val="00E5634A"/>
     <w:rsid w:val="00E73B20"/>
     <w:rsid w:val="00E74C72"/>
@@ -8734,50 +8835,65 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="50a62cdf-ef9b-48b0-82cd-de2f736bc91e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004A2500D4C447584AB32AB46441359D58" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1bd41593640f79d5ef8aca7075d1930f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="50a62cdf-ef9b-48b0-82cd-de2f736bc91e" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f3eb7f20d59394b7f09d5fb9dd9602e" ns2:_="" ns3:_="">
     <xsd:import namespace="50a62cdf-ef9b-48b0-82cd-de2f736bc91e"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -8974,153 +9090,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F5DF497-826C-4B1C-B586-CB10066EF6B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{841F509F-C995-4EAB-BCB3-EF383D1BCF23}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="50a62cdf-ef9b-48b0-82cd-de2f736bc91e"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{031B5BDE-9B9F-4811-B61F-BD967FB1BC5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="50a62cdf-ef9b-48b0-82cd-de2f736bc91e"/>
     <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{841F509F-C995-4EAB-BCB3-EF383D1BCF23}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E5C4EE1-0D70-49E1-8C82-350F875A695A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E5C4EE1-0D70-49E1-8C82-350F875A695A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAB6CF84-5B1C-4395-91D6-483F12D5CAEC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>692</Words>
-  <Characters>3950</Characters>
+  <Words>693</Words>
+  <Characters>3953</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4633</CharactersWithSpaces>
+  <CharactersWithSpaces>4637</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>YDePeiza</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>