--- v0 (2026-01-23)
+++ v1 (2026-05-13)
@@ -1,114 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1945F8BC" w14:textId="11EECB0B" w:rsidR="00E40D18" w:rsidRDefault="005B65C6" w:rsidP="00E40D18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA6DEF">
         <w:t>INSTRUCTION</w:t>
       </w:r>
       <w:r w:rsidR="000C4021" w:rsidRPr="00FA6DEF">
         <w:t>S</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F8CDFF" w14:textId="75067F43" w:rsidR="00584541" w:rsidRPr="00E40D18" w:rsidRDefault="00DD2122" w:rsidP="003A09F5">
+    <w:p w14:paraId="52F8CDFF" w14:textId="2C9FB4A5" w:rsidR="00584541" w:rsidRPr="00E40D18" w:rsidRDefault="00DD2122" w:rsidP="003A09F5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="720"/>
       </w:pPr>
       <w:r>
         <w:t>Entities</w:t>
       </w:r>
       <w:r w:rsidR="003516D6" w:rsidRPr="00E40D18">
-        <w:t xml:space="preserve"> must complete and submit this form to request a re-evaluation of their original validation results using instructions in the </w:t>
+        <w:t xml:space="preserve"> must complete and submit this form to request a re-evaluation of their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003E7145">
+        <w:t>final</w:t>
+      </w:r>
+      <w:r w:rsidR="003516D6" w:rsidRPr="00E40D18">
+        <w:t xml:space="preserve"> results</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003516D6" w:rsidRPr="00E40D18">
+        <w:t xml:space="preserve"> using instructions in the </w:t>
       </w:r>
       <w:r>
         <w:t>MassHealth QEIP User Guide.</w:t>
       </w:r>
       <w:r w:rsidR="003516D6" w:rsidRPr="00E40D18">
         <w:t xml:space="preserve"> All required information must be included </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003516D6" w:rsidRPr="00E40D18">
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003516D6" w:rsidRPr="00E40D18">
         <w:t xml:space="preserve"> this PDF </w:t>
       </w:r>
       <w:r w:rsidR="003F1CA0" w:rsidRPr="003F1CA0">
         <w:t xml:space="preserve">fillable </w:t>
       </w:r>
       <w:r w:rsidR="003516D6" w:rsidRPr="00E40D18">
         <w:t>form</w:t>
       </w:r>
       <w:r w:rsidR="004D476A" w:rsidRPr="00E40D18">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00436C0C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D7492">
-        <w:t xml:space="preserve">Re-evaluation is only applicable for measures in Pay-for-Performance. </w:t>
+        <w:t>Re-evaluation is only applicable for measures in Pay</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7145">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7492">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7145">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7492">
+        <w:t>Performance</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7145">
+        <w:t xml:space="preserve"> (P4P)</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7492">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39ECFE2C" w14:textId="6A50B442" w:rsidR="00BC1609" w:rsidRDefault="00DD2122" w:rsidP="004D476A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ENTITY</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC0793">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003516D6" w:rsidRPr="003516D6">
         <w:t xml:space="preserve">CONTACT </w:t>
       </w:r>
       <w:r w:rsidR="003516D6">
         <w:t>IN</w:t>
       </w:r>
       <w:r w:rsidR="00BC1609" w:rsidRPr="00CC0793">
         <w:t>FORMATION</w:t>
       </w:r>
     </w:p>
@@ -714,53 +736,53 @@
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:shape id="Graphic 7" style="position:absolute;margin-left:35.25pt;margin-top:32.85pt;width:504.75pt;height:59.25pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" alt="&quot;&quot;" coordsize="6492240,889635" o:spid="_x0000_s1026" fillcolor="black" stroked="f" path="m6492240,r-6096,l6486144,6096r,877062l6083,883158r,-877062l6486144,6096r,-6096l6083,,,,,6096,,883158r,6096l6083,889254r6480061,l6492240,889254r,-6096l6492240,6096r,-6096xe" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQ7gJYfQIAACYHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdFumzAUfZ+0f7D8vkAIUIJCqqlVp0lV&#10;V6mZ9uwYE9AM9mwnpH+/a4OTdJ2aZloe4Bofbs69x/ewuN63HO2Y0o3oCjydhBixjoqy6TYF/r66&#10;+5RhpA3pSsJFxwr8zDS+Xn78sOhlziJRC14yhSBJp/NeFrg2RuZBoGnNWqInQrIONiuhWmJgqTZB&#10;qUgP2VseRGGYBr1QpVSCMq3h6e2wiZcuf1Uxar5VlWYG8QIDN+Ouyl3X9hosFyTfKCLrho40yD+w&#10;aEnTwZ8eUt0SQ9BWNa9StQ1VQovKTKhoA1FVDWWuBqhmGv5RzVNNJHO1QHO0PLRJ/7+09GH3JB+V&#10;pa7lvaA/NXQk6KXODzt2oUfMvlKtxQJxtHddfD50ke0NovAwjafhLEoworB3lUTxVWLbHJDcv023&#10;2nxhwmUiu3ttBhVKH5HaR3Tf+VCBllZF7lQ0GIGKCiNQcT2oKImx71l6NkS9pTKPohh0rwucZfN0&#10;ljiRWrFjK+GAxpZxgPligOsRw7uX2CydxjFGJ1iP8Hc5Zj0i03Cejk3wIH9/Dc6y2TTJ3oaH2cxR&#10;uAR7EYmLwG6OoGm+Jn8fa/Nk34aBTGd7OmDOchtg7+iNB86jJH5vw89j46PwcOrOpvaHFKq/GH7+&#10;pJxkP9u3vw2C15Jyodkwx3a83EAfRg60Px1qLXhT3jWcO19Rm/UNV2hHrAe739jqE5iznMFlrN+s&#10;Rfn8qFAPxlxg/WtLFMOIf+3A+UAy4wPlg7UPlOE3wnm9G2+lzWr/gyiJJIQFNmBSD8L7Ksm9+wB/&#10;Cxiw9s1OfN4aUTXWmhy3gdG4ADN29Y8fDuv2p2uHOn7elr8BAAD//wMAUEsDBBQABgAIAAAAIQAY&#10;0gJq3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlfoO1lbqrdggfqI0DqpoOfRY&#10;UtSrEy9JIF5HsYHw9l1O7W1HM5r9JluPrhMXHELrScN0okAgVd62VGv4LrYvCYgQDVnTeUINNwyw&#10;zh8fMpNaf6UvvOxiLbiEQmo0NDH2qZShatCZMPE9EnsHPzgTWQ61tIO5crnr5EyppXSmJf7QmB43&#10;DVan3dlpKA6bnzLMb5/HfdcfbdHu3/Fjq/Xz0/j2CiLiGP/CcMdndMiZqfRnskF0GlZqwUkNy8UK&#10;xN1XieJxJV/JfAYyz+T/CfkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANDuAlh9AgAA&#10;JgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABjSAmrf&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" w14:anchorId="646F8CB4">
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6836336B" id="Graphic 7" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:35.25pt;margin-top:32.85pt;width:504.75pt;height:59.25pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="6492240,889635" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQ7gJYfQIAACYHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdFumzAUfZ+0f7D8vkAIUIJCqqlVp0lV&#10;V6mZ9uwYE9AM9mwnpH+/a4OTdJ2aZloe4Bofbs69x/ewuN63HO2Y0o3oCjydhBixjoqy6TYF/r66&#10;+5RhpA3pSsJFxwr8zDS+Xn78sOhlziJRC14yhSBJp/NeFrg2RuZBoGnNWqInQrIONiuhWmJgqTZB&#10;qUgP2VseRGGYBr1QpVSCMq3h6e2wiZcuf1Uxar5VlWYG8QIDN+Ouyl3X9hosFyTfKCLrho40yD+w&#10;aEnTwZ8eUt0SQ9BWNa9StQ1VQovKTKhoA1FVDWWuBqhmGv5RzVNNJHO1QHO0PLRJ/7+09GH3JB+V&#10;pa7lvaA/NXQk6KXODzt2oUfMvlKtxQJxtHddfD50ke0NovAwjafhLEoworB3lUTxVWLbHJDcv023&#10;2nxhwmUiu3ttBhVKH5HaR3Tf+VCBllZF7lQ0GIGKCiNQcT2oKImx71l6NkS9pTKPohh0rwucZfN0&#10;ljiRWrFjK+GAxpZxgPligOsRw7uX2CydxjFGJ1iP8Hc5Zj0i03Cejk3wIH9/Dc6y2TTJ3oaH2cxR&#10;uAR7EYmLwG6OoGm+Jn8fa/Nk34aBTGd7OmDOchtg7+iNB86jJH5vw89j46PwcOrOpvaHFKq/GH7+&#10;pJxkP9u3vw2C15Jyodkwx3a83EAfRg60Px1qLXhT3jWcO19Rm/UNV2hHrAe739jqE5iznMFlrN+s&#10;Rfn8qFAPxlxg/WtLFMOIf+3A+UAy4wPlg7UPlOE3wnm9G2+lzWr/gyiJJIQFNmBSD8L7Ksm9+wB/&#10;Cxiw9s1OfN4aUTXWmhy3gdG4ADN29Y8fDuv2p2uHOn7elr8BAAD//wMAUEsDBBQABgAIAAAAIQAY&#10;0gJq3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlfoO1lbqrdggfqI0DqpoOfRY&#10;UtSrEy9JIF5HsYHw9l1O7W1HM5r9JluPrhMXHELrScN0okAgVd62VGv4LrYvCYgQDVnTeUINNwyw&#10;zh8fMpNaf6UvvOxiLbiEQmo0NDH2qZShatCZMPE9EnsHPzgTWQ61tIO5crnr5EyppXSmJf7QmB43&#10;DVan3dlpKA6bnzLMb5/HfdcfbdHu3/Fjq/Xz0/j2CiLiGP/CcMdndMiZqfRnskF0GlZqwUkNy8UK&#10;xN1XieJxJV/JfAYyz+T/CfkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANDuAlh9AgAA&#10;JgcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABjSAmrf&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" path="m6492240,r-6096,l6486144,6096r,877062l6083,883158r,-877062l6486144,6096r,-6096l6083,,,,,6096,,883158r,6096l6083,889254r6480061,l6492240,889254r,-6096l6492240,6096r,-6096xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Entity </w:t>
       </w:r>
       <w:r w:rsidR="00000A82" w:rsidRPr="003516D6">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rationale (Explain the reason why the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
@@ -842,77 +864,74 @@
         <w:t xml:space="preserve">entity </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">has 10 business days from the date of notification on their year-end validation results to submit the request. Please refer to the applicable version of </w:t>
       </w:r>
       <w:r w:rsidR="00B24946">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00DD2122">
         <w:t xml:space="preserve">MassHealth User Guide, </w:t>
       </w:r>
       <w:r>
         <w:t>Section 6</w:t>
       </w:r>
       <w:r w:rsidR="003F1CA0">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for details on how to submit your request</w:t>
       </w:r>
       <w:r w:rsidR="00C000FA" w:rsidRPr="00FA6DEF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C000FA" w:rsidRPr="00FA6DEF" w:rsidSect="00000A82">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="630" w:right="360" w:bottom="990" w:left="360" w:header="540" w:footer="742" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="605695A5" w14:textId="77777777" w:rsidR="00296D18" w:rsidRDefault="00296D18">
+    <w:p w14:paraId="78C48D38" w14:textId="77777777" w:rsidR="005A5A85" w:rsidRDefault="005A5A85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4706A9AC" w14:textId="77777777" w:rsidR="00296D18" w:rsidRDefault="00296D18">
+    <w:p w14:paraId="3C50E1E4" w14:textId="77777777" w:rsidR="005A5A85" w:rsidRDefault="005A5A85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -939,144 +958,134 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35CCF37E" w14:textId="77777777" w:rsidR="00230CF6" w:rsidRDefault="00230CF6">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F42AF22" w14:textId="7B9760A5" w:rsidR="00584541" w:rsidRPr="003A09F5" w:rsidRDefault="003A09F5" w:rsidP="003A09F5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682304" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6105C2AA" wp14:editId="2AB09756">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>28575</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9526905</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1609725" cy="171450"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1751591074" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1609725" cy="171450"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="1F0FD293" w14:textId="502CB852" w:rsidR="003A09F5" w:rsidRPr="00FA6DEF" w:rsidRDefault="003A09F5" w:rsidP="003A09F5">
                           <w:pPr>
                             <w:pStyle w:val="Footer"/>
                           </w:pPr>
-                          <w:del w:id="0" w:author="Kelsie Ouellette" w:date="2025-12-15T10:11:00Z" w16du:dateUtc="2025-12-15T15:11:00Z">
+                          <w:del w:id="0" w:author="Author">
                             <w:r w:rsidRPr="00FA6DEF" w:rsidDel="00EB05A5">
                               <w:delText>CQI-DVRR_2025-09</w:delText>
                             </w:r>
                           </w:del>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6105C2AA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.25pt;margin-top:750.15pt;width:126.75pt;height:13.5pt;z-index:-251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtS90VlQEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnF7kLUdAWsQEgr&#10;WGnZD3Adu4mIPWbGbdK/Z+xNWwS3FZfJODN+894br28nP4iDReohNHK5qKSwwUDbh10jn358fvNO&#10;Cko6tHqAYBt5tCRvN69frcdY2xV0MLQWBYMEqsfYyC6lWCtFprNe0wKiDVx0gF4nPuJOtahHRveD&#10;WlXVtRoB24hgLBH/vXsuyk3Bd86a9N05skkMjWRuqUQscZuj2qx1vUMdu97MNPQLWHjdBx56hrrT&#10;SYs99v9A+d4gELi0MOAVONcbWzSwmmX1l5rHTkdbtLA5FM820f+DNd8Oj/EBRZo+wsQLLCIo3oP5&#10;SeyNGiPVc0/2lGri7ix0cujzlyUIvsjeHs9+2ikJk9Guq/c3qyspDNeWN8u3V8VwdbkdkdIXC17k&#10;pJHI+yoM9OGeUp6v61PLTOZ5fmaSpu3ELTndQntkESPvsZH0a6/RSjF8DWxUXvopwVOyPSWYhk9Q&#10;nkbWEuDDPoHry+QL7jyZN1AIza8lr/jPc+m6vOnNbwAAAP//AwBQSwMEFAAGAAgAAAAhAAFKEmLf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1SGzUJiWlTeNUFYIJCTUNA6MT&#10;u4nV+Bxitw3/nusE47336P3IN5Pr2dmMwXqU8DgTwAw2XltsJXxWbw9LYCEq1Kr3aCT8mACb4vYm&#10;V5n2FyzNeR9bRiYYMiWhi3HIOA9NZ5wKMz8YpN/Bj05FOseW61FdyNz1PBFiwZ2ySAmdGsxLZ5rj&#10;/uQkbL+wfLXfH/WuPJS2qlYC3xdHKe/vpu0aWDRT/IPhWp+qQ0Gdan9CHVgv4SklkORUiDkwApJ0&#10;SePqq5Q8z4EXOf+/ofgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbUvdFZUBAAAbAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAUoSYt8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="1F0FD293" w14:textId="502CB852" w:rsidR="003A09F5" w:rsidRPr="00FA6DEF" w:rsidRDefault="003A09F5" w:rsidP="003A09F5">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                     </w:pPr>
-                    <w:del w:id="1" w:author="Kelsie Ouellette" w:date="2025-12-15T10:11:00Z" w16du:dateUtc="2025-12-15T15:11:00Z">
+                    <w:del w:id="1" w:author="Author">
                       <w:r w:rsidRPr="00FA6DEF" w:rsidDel="00EB05A5">
                         <w:delText>CQI-DVRR_2025-09</w:delText>
                       </w:r>
                     </w:del>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683328" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57BECE9C" wp14:editId="455EB53F">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6760210</wp:posOffset>
               </wp:positionH>
@@ -1435,96 +1444,96 @@
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4010025" cy="295275"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="52D70CB8" w14:textId="4C731A92" w:rsidR="003A09F5" w:rsidRPr="005B65C6" w:rsidRDefault="003A09F5" w:rsidP="003A09F5">
                           <w:pPr>
                             <w:pStyle w:val="Footer"/>
                           </w:pPr>
-                          <w:del w:id="2" w:author="Kelsie Ouellette" w:date="2025-12-15T10:11:00Z" w16du:dateUtc="2025-12-15T15:11:00Z">
+                          <w:del w:id="2" w:author="Author">
                             <w:r w:rsidDel="00EB05A5">
                               <w:delText xml:space="preserve">RY 2026 </w:delText>
                             </w:r>
                           </w:del>
-                          <w:ins w:id="3" w:author="Kelsie Ouellette" w:date="2025-12-15T10:11:00Z" w16du:dateUtc="2025-12-15T15:11:00Z">
+                          <w:ins w:id="3" w:author="Author">
                             <w:r w:rsidR="00EB05A5">
                               <w:t xml:space="preserve">QEIP </w:t>
                             </w:r>
                           </w:ins>
                           <w:r w:rsidRPr="003516D6">
                             <w:t>Data Validation Re-evaluation Request</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="15DB39C9" id="Text Box 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:134.25pt;margin-top:14.15pt;width:315.75pt;height:23.25pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCO2Y23+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IFu0kEy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchyjuQXVgSC52tmd2eHqejSa7aUPCm3D57OSM2kFtspuG/7zx/27&#10;S85CBNuCRisbfpCBX6/fvlkNrpYV9qhb6RmB2FAPruF9jK4uiiB6aSDM0ElLwQ69gUhHvy1aDwOh&#10;G11UZfm+GNC3zqOQIdDt3RTk64zfdVLEb10XZGS64dRbzKvP6yatxXoF9daD65U4tgGv6MKAslT0&#10;BHUHEdjOqxdQRgmPAbs4E2gK7DolZOZAbOblP2wee3AycyFxgjvJFP4frPi6f3TfPYvjBxxpgJlE&#10;cA8ofgVm8bYHu5U33uPQS2ip8DxJVgwu1MfUJHWoQwLZDF+wpSHDLmIGGjtvkirEkxE6DeBwEl2O&#10;kQm6XBDvslpyJihWXS2ri2UuAfVTtvMhfpJoWNo03NNQMzrsH0JM3UD99EsqZvFeaZ0Hqy0bGk6Y&#10;y5xwFjEqku+0Mg2/LNM3OSGR/GjbnBxB6WlPBbQ9sk5EJ8px3IxMtdR0yk0ibLA9kAweJ5vRs6BN&#10;j/4PZwNZrOHh9w685Ex/tiTl1XyxSJ7Mh8XyoqKDP49sziNgBUE1PHI2bW9j9vFE+YYk71RW47mT&#10;Y8tknSzS0ebJm+fn/NfzY1z/BQAA//8DAFBLAwQUAAYACAAAACEAfVVyDd0AAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FjC2EZX6k4IxBW08SFxyxqvrWicqsnW8u8xJ7jZ&#10;8qPXz1tsJt+pEw2xDYxwPTOgiKvgWq4R3l6frjJQMVl2tgtMCN8UYVOenxU2d2HkLZ12qVYSwjG3&#10;CE1Kfa51rBryNs5CTyy3Qxi8TbIOtXaDHSXcd3puzEp727J8aGxPDw1VX7ujR3h/Pnx+LMxL/eiX&#10;/Rgmo9mvNeLlxXR/ByrRlP5g+NUXdSjFaR+O7KLqEOarbCmoDNkNKAHWxki5PcLtIgNdFvp/g/IH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjtmNt/oBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfVVyDd0AAAAJAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="52D70CB8" w14:textId="4C731A92" w:rsidR="003A09F5" w:rsidRPr="005B65C6" w:rsidRDefault="003A09F5" w:rsidP="003A09F5">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                     </w:pPr>
-                    <w:del w:id="4" w:author="Kelsie Ouellette" w:date="2025-12-15T10:11:00Z" w16du:dateUtc="2025-12-15T15:11:00Z">
+                    <w:del w:id="4" w:author="Author">
                       <w:r w:rsidDel="00EB05A5">
                         <w:delText xml:space="preserve">RY 2026 </w:delText>
                       </w:r>
                     </w:del>
-                    <w:ins w:id="5" w:author="Kelsie Ouellette" w:date="2025-12-15T10:11:00Z" w16du:dateUtc="2025-12-15T15:11:00Z">
+                    <w:ins w:id="5" w:author="Author">
                       <w:r w:rsidR="00EB05A5">
                         <w:t xml:space="preserve">QEIP </w:t>
                       </w:r>
                     </w:ins>
                     <w:r w:rsidRPr="003516D6">
                       <w:t>Data Validation Re-evaluation Request</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="779F70D7" wp14:editId="3DCF58FC">
               <wp:simplePos x="0" y="0"/>
@@ -1558,62 +1567,62 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="19050"/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:line id="Straight Connector 3" style="position:absolute;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" alt="&quot;&quot;" o:spid="_x0000_s1026" strokecolor="black [3040]" strokeweight="1.5pt" from="0,0" to="573pt,0" w14:anchorId="063ACBA7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo+hwqowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/UyeVoBA13YddwQuC&#10;FZcP8DrjxlrfNDZN+veM3TZdAUII7cvE9sw5M2dmsr2ZnWUHwGSC73m7ajgDr8Jg/L7n37+9f/WW&#10;s5SlH6QNHnp+hMRvdi9fbKfYwTqMwQ6AjEh86qbY8zHn2AmR1AhOplWI4MmpAzqZ6Yp7MaCciN1Z&#10;sW6aN2IKOEQMClKi17uTk+8qv9ag8metE2Rme0615Wqx2odixW4ruz3KOBp1LkP+RxVOGk9JF6o7&#10;mSX7geY3KmcUhhR0XqngRNDaKKgaSE3b/KLm6ygjVC3UnBSXNqXno1WfDrf+HqkNU0xdivdYVMwa&#10;XflSfWyuzTouzYI5M0WPm/Vm0zbUU3XxiSswYsofIDhWDj23xhcdspOHjylTMgq9hJRn69lE2/Ou&#10;eV0nIq611FM+WjiFfQHNzEDZ20pX1wRuLbKDpAEPj20ZKJFbT5EFoo21C6j5O+gcW2BQV+dfgUt0&#10;zRh8XoDO+IB/yprnS6n6FE9lP9Fajg9hONbJVAfNvyo772pZsKf3Cr/+UbufAAAA//8DAFBLAwQU&#10;AAYACAAAACEAqPJLYdUAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG70LfYRmhNzup&#10;SpGYTZFKLh6KRsXrNDsmwexsyG6T+PZuvOhl4OMf/vkm28+2UyMPvnWiYbtJQLFUzrRSa3h7La7u&#10;QPlAYqhzwhq+2cM+X11klBo3yQuPZahVLBGfkoYmhD5F9FXDlvzG9Swx+3SDpRBxqNEMNMVy2+F1&#10;kuzQUivxQkM9Hxquvsqz1YBPjziWjsvi+WM63vA7FgZR6/Xl/HAPKvAc/pZh0Y/qkEenkzuL8arT&#10;EB8Jv3PJtre7yKeFMc/wv3v+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOj6HCqjAQAA&#10;mQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKjyS2HV&#10;AAAAAwEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="33F2EF97" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,0" to="573pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo+hwqowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/UyeVoBA13YddwQuC&#10;FZcP8DrjxlrfNDZN+veM3TZdAUII7cvE9sw5M2dmsr2ZnWUHwGSC73m7ajgDr8Jg/L7n37+9f/WW&#10;s5SlH6QNHnp+hMRvdi9fbKfYwTqMwQ6AjEh86qbY8zHn2AmR1AhOplWI4MmpAzqZ6Yp7MaCciN1Z&#10;sW6aN2IKOEQMClKi17uTk+8qv9ag8metE2Rme0615Wqx2odixW4ruz3KOBp1LkP+RxVOGk9JF6o7&#10;mSX7geY3KmcUhhR0XqngRNDaKKgaSE3b/KLm6ygjVC3UnBSXNqXno1WfDrf+HqkNU0xdivdYVMwa&#10;XflSfWyuzTouzYI5M0WPm/Vm0zbUU3XxiSswYsofIDhWDj23xhcdspOHjylTMgq9hJRn69lE2/Ou&#10;eV0nIq611FM+WjiFfQHNzEDZ20pX1wRuLbKDpAEPj20ZKJFbT5EFoo21C6j5O+gcW2BQV+dfgUt0&#10;zRh8XoDO+IB/yprnS6n6FE9lP9Fajg9hONbJVAfNvyo772pZsKf3Cr/+UbufAAAA//8DAFBLAwQU&#10;AAYACAAAACEAqPJLYdUAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG70LfYRmhNzup&#10;SpGYTZFKLh6KRsXrNDsmwexsyG6T+PZuvOhl4OMf/vkm28+2UyMPvnWiYbtJQLFUzrRSa3h7La7u&#10;QPlAYqhzwhq+2cM+X11klBo3yQuPZahVLBGfkoYmhD5F9FXDlvzG9Swx+3SDpRBxqNEMNMVy2+F1&#10;kuzQUivxQkM9Hxquvsqz1YBPjziWjsvi+WM63vA7FgZR6/Xl/HAPKvAc/pZh0Y/qkEenkzuL8arT&#10;EB8Jv3PJtre7yKeFMc/wv3v+AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOj6HCqjAQAA&#10;mQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKjyS2HV&#10;AAAAAwEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" strokecolor="black [3040]" strokeweight="1.5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4E038AED" w14:textId="7DE43CD7" w:rsidR="00CC0793" w:rsidRDefault="003A09F5" w:rsidP="00FA6DEF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251678208" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00D991FF" wp14:editId="66B08637">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>38100</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9578340</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1609725" cy="171450"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1827710568" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
@@ -2156,53 +2165,53 @@
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln w="19050"/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="dk1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="dk1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-            <v:line id="Straight Connector 3" style="position:absolute;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" alt="&quot;&quot;" o:spid="_x0000_s1026" strokecolor="black [3040]" strokeweight="1.5pt" from="0,3.75pt" to="573pt,3.75pt" w14:anchorId="6E588421" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo+hwqowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/UyeVoBA13YddwQuC&#10;FZcP8DrjxlrfNDZN+veM3TZdAUII7cvE9sw5M2dmsr2ZnWUHwGSC73m7ajgDr8Jg/L7n37+9f/WW&#10;s5SlH6QNHnp+hMRvdi9fbKfYwTqMwQ6AjEh86qbY8zHn2AmR1AhOplWI4MmpAzqZ6Yp7MaCciN1Z&#10;sW6aN2IKOEQMClKi17uTk+8qv9ag8metE2Rme0615Wqx2odixW4ruz3KOBp1LkP+RxVOGk9JF6o7&#10;mSX7geY3KmcUhhR0XqngRNDaKKgaSE3b/KLm6ygjVC3UnBSXNqXno1WfDrf+HqkNU0xdivdYVMwa&#10;XflSfWyuzTouzYI5M0WPm/Vm0zbUU3XxiSswYsofIDhWDj23xhcdspOHjylTMgq9hJRn69lE2/Ou&#10;eV0nIq611FM+WjiFfQHNzEDZ20pX1wRuLbKDpAEPj20ZKJFbT5EFoo21C6j5O+gcW2BQV+dfgUt0&#10;zRh8XoDO+IB/yprnS6n6FE9lP9Fajg9hONbJVAfNvyo772pZsKf3Cr/+UbufAAAA//8DAFBLAwQU&#10;AAYACAAAACEAKuj5s9gAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaOb&#10;8lNQyKaqQLlwQBBAXN14SaLG6yh2k/D2uFzgODOrmW+z7Ww7NfLgWycE61UCiqVyppWa4P2tuLgD&#10;5YMWozsnTPDNHrb54izTqXGTvPJYhlrFEvGpJmhC6FNEXzVstV+5niVmX26wOkQ51GgGPcVy2+Fl&#10;kmzQ6lbiQqN7fmi4OpRHS4BPjziWjsvi5XN6vuIPLAwi0fly3t2DCjyHv2M44Ud0yCPT3h3FeNUR&#10;xEcCwe0NqFO4vt5EY/9rYJ7hf/r8BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOj6HCqj&#10;AQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACro&#10;+bPYAAAABQEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="02A69D7D" id="Straight Connector 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,3.75pt" to="573pt,3.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo+hwqowEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/UyeVoBA13YddwQuC&#10;FZcP8DrjxlrfNDZN+veM3TZdAUII7cvE9sw5M2dmsr2ZnWUHwGSC73m7ajgDr8Jg/L7n37+9f/WW&#10;s5SlH6QNHnp+hMRvdi9fbKfYwTqMwQ6AjEh86qbY8zHn2AmR1AhOplWI4MmpAzqZ6Yp7MaCciN1Z&#10;sW6aN2IKOEQMClKi17uTk+8qv9ag8metE2Rme0615Wqx2odixW4ruz3KOBp1LkP+RxVOGk9JF6o7&#10;mSX7geY3KmcUhhR0XqngRNDaKKgaSE3b/KLm6ygjVC3UnBSXNqXno1WfDrf+HqkNU0xdivdYVMwa&#10;XflSfWyuzTouzYI5M0WPm/Vm0zbUU3XxiSswYsofIDhWDj23xhcdspOHjylTMgq9hJRn69lE2/Ou&#10;eV0nIq611FM+WjiFfQHNzEDZ20pX1wRuLbKDpAEPj20ZKJFbT5EFoo21C6j5O+gcW2BQV+dfgUt0&#10;zRh8XoDO+IB/yprnS6n6FE9lP9Fajg9hONbJVAfNvyo772pZsKf3Cr/+UbufAAAA//8DAFBLAwQU&#10;AAYACAAAACEAKuj5s9gAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2srcaOb&#10;8lNQyKaqQLlwQBBAXN14SaLG6yh2k/D2uFzgODOrmW+z7Ww7NfLgWycE61UCiqVyppWa4P2tuLgD&#10;5YMWozsnTPDNHrb54izTqXGTvPJYhlrFEvGpJmhC6FNEXzVstV+5niVmX26wOkQ51GgGPcVy2+Fl&#10;kmzQ6lbiQqN7fmi4OpRHS4BPjziWjsvi5XN6vuIPLAwi0fly3t2DCjyHv2M44Ud0yCPT3h3FeNUR&#10;xEcCwe0NqFO4vt5EY/9rYJ7hf/r8BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOj6HCqj&#10;AQAAmQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACro&#10;+bPYAAAABQEAAA8AAAAAAAAAAAAAAAAA/QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" strokecolor="black [3040]" strokeweight="1.5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00CC0793">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670016" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BF883B8" wp14:editId="0D6BBC5E">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>12105005</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9622155</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="745490" cy="187325"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1468440608" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -2381,87 +2390,67 @@
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11A7118D" w14:textId="77777777" w:rsidR="00296D18" w:rsidRDefault="00296D18">
+    <w:p w14:paraId="753275B9" w14:textId="77777777" w:rsidR="005A5A85" w:rsidRDefault="005A5A85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="600D3167" w14:textId="77777777" w:rsidR="00296D18" w:rsidRDefault="00296D18">
+    <w:p w14:paraId="12B0533D" w14:textId="77777777" w:rsidR="005A5A85" w:rsidRDefault="005A5A85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...18 lines deleted...]
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="791F2702" w14:textId="2B928545" w:rsidR="00CC0793" w:rsidRPr="00A94FD9" w:rsidRDefault="00CC0793" w:rsidP="00100D96">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:spacing w:before="0" w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="3067" w:firstLine="0"/>
       <w:rPr>
         <w:spacing w:val="-6"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A94FD9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="176BBB38" wp14:editId="09057511">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>305927</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-2540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1115568" cy="566928"/>
           <wp:effectExtent l="0" t="0" r="8890" b="5080"/>
@@ -3175,61 +3164,55 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="933199546">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="884609376">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1468084086">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1900551426">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="285041221">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="70"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -3242,130 +3225,137 @@
     <w:rsid w:val="000C4021"/>
     <w:rsid w:val="000F015C"/>
     <w:rsid w:val="00100D96"/>
     <w:rsid w:val="00117FA3"/>
     <w:rsid w:val="0012099B"/>
     <w:rsid w:val="00205FE1"/>
     <w:rsid w:val="00230CF6"/>
     <w:rsid w:val="00232E6E"/>
     <w:rsid w:val="00262531"/>
     <w:rsid w:val="00274A04"/>
     <w:rsid w:val="00296D18"/>
     <w:rsid w:val="002D4714"/>
     <w:rsid w:val="002D7492"/>
     <w:rsid w:val="002F172D"/>
     <w:rsid w:val="002F39C8"/>
     <w:rsid w:val="003137D2"/>
     <w:rsid w:val="0032779C"/>
     <w:rsid w:val="00350869"/>
     <w:rsid w:val="003516D6"/>
     <w:rsid w:val="003776F2"/>
     <w:rsid w:val="003A09F5"/>
     <w:rsid w:val="003A67A9"/>
     <w:rsid w:val="003C71EB"/>
     <w:rsid w:val="003C7DC0"/>
     <w:rsid w:val="003D367B"/>
+    <w:rsid w:val="003E7145"/>
     <w:rsid w:val="003F1CA0"/>
     <w:rsid w:val="004121E4"/>
     <w:rsid w:val="00412AEA"/>
     <w:rsid w:val="00436C0C"/>
     <w:rsid w:val="0045423E"/>
     <w:rsid w:val="004D476A"/>
     <w:rsid w:val="005554B6"/>
     <w:rsid w:val="00584541"/>
     <w:rsid w:val="00585581"/>
+    <w:rsid w:val="005A5A85"/>
     <w:rsid w:val="005A64E0"/>
     <w:rsid w:val="005B65C6"/>
     <w:rsid w:val="005F262F"/>
+    <w:rsid w:val="00610B76"/>
     <w:rsid w:val="00661B17"/>
     <w:rsid w:val="00670028"/>
     <w:rsid w:val="00691A58"/>
     <w:rsid w:val="006C4186"/>
     <w:rsid w:val="0078554B"/>
+    <w:rsid w:val="007867E6"/>
     <w:rsid w:val="00846E97"/>
     <w:rsid w:val="009C218C"/>
     <w:rsid w:val="009D1377"/>
     <w:rsid w:val="00A0096E"/>
     <w:rsid w:val="00A42D75"/>
+    <w:rsid w:val="00A65193"/>
     <w:rsid w:val="00A77341"/>
     <w:rsid w:val="00A80260"/>
     <w:rsid w:val="00A94FD9"/>
     <w:rsid w:val="00AE4D2D"/>
     <w:rsid w:val="00AE78AD"/>
     <w:rsid w:val="00B06FF0"/>
+    <w:rsid w:val="00B13498"/>
     <w:rsid w:val="00B16003"/>
     <w:rsid w:val="00B24946"/>
     <w:rsid w:val="00B516AD"/>
     <w:rsid w:val="00B83329"/>
     <w:rsid w:val="00B85032"/>
     <w:rsid w:val="00BB7E7E"/>
     <w:rsid w:val="00BC1609"/>
     <w:rsid w:val="00C000FA"/>
     <w:rsid w:val="00C2650D"/>
     <w:rsid w:val="00C3312E"/>
     <w:rsid w:val="00C558FC"/>
     <w:rsid w:val="00CA2494"/>
     <w:rsid w:val="00CC0793"/>
     <w:rsid w:val="00CE48A7"/>
     <w:rsid w:val="00CF28F0"/>
+    <w:rsid w:val="00D46926"/>
+    <w:rsid w:val="00D65D76"/>
     <w:rsid w:val="00DD2122"/>
     <w:rsid w:val="00E128EA"/>
     <w:rsid w:val="00E40D18"/>
     <w:rsid w:val="00EB05A5"/>
     <w:rsid w:val="00F22C59"/>
     <w:rsid w:val="00F5164C"/>
     <w:rsid w:val="00F833EC"/>
     <w:rsid w:val="00FA6DEF"/>
     <w:rsid w:val="00FC2D1E"/>
     <w:rsid w:val="2C35C2EA"/>
     <w:rsid w:val="584D1B0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73E5DF33"/>
-  <w15:docId w15:val="{B43C06A2-4764-4481-9CF5-2DE53196C239}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4045,54 +4035,54 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DD2122"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4335,402 +4325,77 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...297 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>237</Words>
-  <Characters>1357</Characters>
+  <Words>236</Words>
+  <Characters>1350</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Commonwealth of Massachusetts</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1591</CharactersWithSpaces>
+  <CharactersWithSpaces>1583</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>RY25 MassHealth CQI DACA Form</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...42 lines deleted...]
-</file>