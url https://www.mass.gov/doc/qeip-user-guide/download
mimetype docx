--- v0 (2026-01-23)
+++ v1 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7BFAAF24" w14:textId="77777777" w:rsidR="00C21DB9" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C21DB9" w:rsidP="00C21DB9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -60,160 +60,176 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="152FD671" w14:textId="77777777" w:rsidR="00C21DB9" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C21DB9" w:rsidP="00C21DB9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="787B0CD7" w14:textId="77777777" w:rsidR="00C21DB9" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C21DB9" w:rsidP="00C21DB9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36F1382E" w14:textId="3219F0F2" w:rsidR="00CF36E2" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C21DB9" w:rsidP="00C21DB9">
+    <w:p w14:paraId="36F1382E" w14:textId="09ABC828" w:rsidR="00CF36E2" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C21DB9" w:rsidP="00C21DB9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Performance Year </w:t>
       </w:r>
-      <w:r w:rsidR="004F7F8F" w:rsidRPr="00EF7AE2">
-[...5 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00AF1B93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1B93" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00330FD3" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (PY</w:t>
-[...7 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1B93" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PY</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1B93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00330FD3" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E9EE1D" w14:textId="0F0E4F39" w:rsidR="00C21DB9" w:rsidRPr="00EF7AE2" w:rsidRDefault="00F97AD9" w:rsidP="00C21DB9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F97AD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ACO, MCO, and MBHV </w:t>
       </w:r>
       <w:r w:rsidR="00C21DB9" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Quality and Equity Incentive Program (QEIP) Portal User Guide</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DB4609" w14:textId="77777777" w:rsidR="00C21DB9" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C21DB9" w:rsidP="00C21DB9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F0E3314" w14:textId="2059A1FC" w:rsidR="00C21DB9" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C21DB9" w:rsidP="00C21DB9">
+    <w:p w14:paraId="4F0E3314" w14:textId="0CC2D009" w:rsidR="00C21DB9" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C21DB9" w:rsidP="00C21DB9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Published: </w:t>
       </w:r>
-      <w:r w:rsidR="007D72D9">
-[...5 lines deleted...]
-        <w:t>01/30/2025</w:t>
+      <w:r w:rsidR="00B61AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>March 20, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A7C1C8" w14:textId="77777777" w:rsidR="00CF36E2" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF36E2">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
@@ -232,2109 +248,2120 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="2B07B5EE" w14:textId="77777777" w:rsidR="007C48FC" w:rsidRPr="00EF7AE2" w:rsidRDefault="007C48FC" w:rsidP="007C48FC">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EF7AE2">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="50376308" w14:textId="79E2C2A7" w:rsidR="005663D9" w:rsidRDefault="007C48FC">
+        <w:p w14:paraId="4EE1711B" w14:textId="06CDD015" w:rsidR="00B61AEA" w:rsidRDefault="007C48FC">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EF7AE2">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00EF7AE2">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00EF7AE2">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc187329742" w:history="1">
-            <w:r w:rsidR="005663D9" w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850909" w:history="1">
+            <w:r w:rsidR="00B61AEA" w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1. About this User Guide</w:t>
             </w:r>
-            <w:r w:rsidR="005663D9">
+            <w:r w:rsidR="00B61AEA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005663D9">
+            <w:r w:rsidR="00B61AEA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005663D9">
+            <w:r w:rsidR="00B61AEA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329742 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="005663D9">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850909 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B61AEA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005663D9">
+            <w:r w:rsidR="00B61AEA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r w:rsidR="00B61AEA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005663D9">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61AEA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77DF1965" w14:textId="631FBE52" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="39BCE78F" w14:textId="46A96607" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329743" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850910" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2. QEIP Portal Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329743 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850910 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44DE42AF" w14:textId="3593812D" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="1F0C2F1E" w14:textId="26A64DBD" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329744" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850911" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A. QEIP Portal Registration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329744 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850911 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DB10B51" w14:textId="0E3D1638" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="31786765" w14:textId="24CC966B" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329745" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850912" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>1)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009811F6">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Opening an Account.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329745 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850912 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C0BF0CD" w14:textId="44A1E8E4" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="73234AD5" w14:textId="1724BCB5" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329746" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850913" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:t>3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009811F6">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>User Roles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329746 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850913 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6121C229" w14:textId="7AC6BBF1" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="2BFAAF9D" w14:textId="70EA6772" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329747" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850914" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="24"/>
               </w:rPr>
               <w:t>4)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009811F6">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Completing User Registration Form.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329747 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850914 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="672288FE" w14:textId="6A588EFF" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="4B2FD29B" w14:textId="7BFDF6DD" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329748" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850915" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:t>5)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009811F6">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Account Activation and Deactivation Guidance for the QEIP Administrator</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329748 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850915 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32EE59E8" w14:textId="6440FE4A" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="04AF6379" w14:textId="380D8580" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...2 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329749" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850916" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="009811F6">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Locked Accounts.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329749 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850916 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7CFBE6C1" w14:textId="3A634B31" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="5787C04B" w14:textId="6ED25AC0" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329750" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850917" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>B. Customer Support</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329750 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850917 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66D07345" w14:textId="0AA345F0" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="0DE8E4F3" w14:textId="207071D3" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329751" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850918" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>C. Email Updates (Listservs)</w:t>
+              <w:t>C. Email Updates (List Servs)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329751 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850918 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65E31354" w14:textId="134F24A6" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="3AA400BD" w14:textId="59DF1D38" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329752" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850919" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3. Data Collection Standards &amp; Guidelines</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329752 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850919 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5369619E" w14:textId="0114F5E8" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="40BD30EC" w14:textId="056DBE0D" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329753" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850920" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A. General Submission Guidelines</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329753 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850920 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0CD2DE04" w14:textId="23BDE3C8" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="350A948B" w14:textId="261656BA" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329754" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850921" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B. Data Accuracy and Completeness Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329754 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850921 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="109BFD59" w14:textId="7061E792" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="71F164EC" w14:textId="11F27981" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329755" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850922" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4. Sampling Process for Preferred Language Access</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329755 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850922 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B52F428" w14:textId="01EA5457" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="54B99610" w14:textId="17BFAE7F" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329756" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850923" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A. Population Sampling Specifications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329756 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850923 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="486D7E8B" w14:textId="729A12C0" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="6EBEC60A" w14:textId="291D6648" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329757" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850924" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B. Sampling Methods Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329757 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850924 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2B9C766F" w14:textId="50D623BD" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="27C072DB" w14:textId="0AB4BCF1" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329758" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850925" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>C. Medicaid Sampling Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329758 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850925 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2C78554B" w14:textId="45C2F293" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="1D0313E7" w14:textId="5763719E" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329759" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850926" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5. Portal Guidelines</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329759 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850926 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1F6CF757" w14:textId="6283567B" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="1A1F3E51" w14:textId="3A2D9699" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329760" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850927" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A. Portal System Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329760 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850927 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="325976F5" w14:textId="178D8908" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="3BA66226" w14:textId="07EC9DDD" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329761" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850928" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>B. File Uploads</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329761 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850928 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D35713E" w14:textId="32948025" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="79101289" w14:textId="55769D22" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329762" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850929" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:iCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="009811F6">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="009811F6">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:iCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Input</w:t>
             </w:r>
-            <w:r w:rsidRPr="009811F6">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t xml:space="preserve"> Files Summary</w:t>
+              <w:t xml:space="preserve"> Files Report</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329762 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850929 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76462200" w14:textId="042D74B9" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="78A3FD97" w14:textId="683D97A1" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329763" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850930" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6. QEIP Data Audit Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329763 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850930 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B9348F7" w14:textId="588ED9A3" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="46447261" w14:textId="717766C9" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329764" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850931" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>A. Overview of QEIP Data Audit Process</w:t>
+              <w:t>A. Supplemental File Data Audit Process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329764 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850931 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C632C62" w14:textId="66D7275E" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="4AE4DC10" w14:textId="34085C41" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329765" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850932" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
-                <w:lang w:bidi="en-US"/>
-[...1 lines deleted...]
-              <w:t>B. Case Submission Content</w:t>
+              </w:rPr>
+              <w:t>B. Secure Audit Documentation Upload Process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329765 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850932 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="63AA80CB" w14:textId="245EDFE0" w:rsidR="005663D9" w:rsidRDefault="005663D9">
+        <w:p w14:paraId="48DB3012" w14:textId="73C112C5" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc187329766" w:history="1">
-            <w:r w:rsidRPr="009811F6">
+          <w:hyperlink w:anchor="_Toc224850933" w:history="1">
+            <w:r w:rsidRPr="000F1349">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>C. Secure Medical Record Upload Process</w:t>
+              <w:t>C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="000F1349">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Audit Guidance by Measure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc187329766 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850933 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FC1F37">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4A1D68F2" w14:textId="1F1BD9BE" w:rsidR="007C48FC" w:rsidRPr="00EF7AE2" w:rsidRDefault="007C48FC" w:rsidP="007C48FC">
+        <w:p w14:paraId="1BD00FB6" w14:textId="25471E37" w:rsidR="00B61AEA" w:rsidRDefault="00B61AEA">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc224850934" w:history="1">
+            <w:r w:rsidRPr="000F1349">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>D.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:noProof/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="000F1349">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Requesting Re-evaluation of Quality and Equity Incentive Program Audit Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc224850934 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4A1D68F2" w14:textId="17F7858C" w:rsidR="007C48FC" w:rsidRPr="00EF7AE2" w:rsidRDefault="007C48FC" w:rsidP="007C48FC">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EF7AE2">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="06CE14FC" w14:textId="77777777" w:rsidR="007C48FC" w:rsidRPr="00EF7AE2" w:rsidRDefault="007C48FC" w:rsidP="00615BB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E19BCD7" w14:textId="416DC1CC" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="00C87255">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7C6E57DF" w14:textId="3E849DB3" w:rsidR="00C87255" w:rsidRPr="00741D36" w:rsidRDefault="00A20D44" w:rsidP="00741D36">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc173761332"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc224850909"/>
+      <w:r w:rsidRPr="00741D36">
         <w:lastRenderedPageBreak/>
-        <w:t>PY</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00741D36">
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="00741D36">
         <w:t xml:space="preserve">About </w:t>
       </w:r>
       <w:r w:rsidR="003E34C4">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="00741D36">
         <w:t>his User Guide</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="60C0B950" w14:textId="5D856C9B" w:rsidR="00CF6DB0" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="00C87255">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2465,51 +2492,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and reporting deadlines, </w:t>
       </w:r>
       <w:r w:rsidR="006A6E0A" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>please refer to the</w:t>
       </w:r>
       <w:r w:rsidR="00BB5181">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Technical Specifications published on</w:t>
       </w:r>
       <w:r w:rsidR="006A6E0A" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mass.gov website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00F14C09" w:rsidRPr="00E66A04">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D041AFC" w14:textId="5296F42F" w:rsidR="00985FFB" w:rsidRPr="00EF7AE2" w:rsidRDefault="00985FFB" w:rsidP="00C87255">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This guide is applicable </w:t>
       </w:r>
       <w:r w:rsidR="000106A0">
         <w:rPr>
@@ -2615,51 +2642,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for additional information</w:t>
       </w:r>
       <w:r w:rsidR="007722CB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00BB0BBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Health.Equity@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="711E78CF" w14:textId="7DBFCA2C" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="00C87255">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -2718,470 +2745,441 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Phone: (844) 546-1343</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADDA445" w14:textId="77777777" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="002C409E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00EF7AE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>qeiphelp@telligen.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FFCD78" w14:textId="458075F4" w:rsidR="004312EA" w:rsidRPr="00EF7AE2" w:rsidRDefault="004312EA" w:rsidP="004312EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc173761334"/>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Additional Resources:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="1FE24566" w14:textId="42600277" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="003F6349">
+    <w:p w14:paraId="13BB3F78" w14:textId="50368143" w:rsidR="00351D27" w:rsidRPr="00BC4265" w:rsidRDefault="00C87255" w:rsidP="003A1602">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7AE2">
+      <w:r w:rsidRPr="006C293F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>MassHealth Implementation Plans and Technical Specifications</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7AE2">
+      <w:r w:rsidRPr="006C293F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: All </w:t>
       </w:r>
-      <w:r w:rsidR="0068757B">
+      <w:r w:rsidR="0068757B" w:rsidRPr="006C293F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7AE2">
+      <w:r w:rsidRPr="006C293F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s must use the versions of the forms posted on the Mass.Gov website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00EF7AE2">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00BC4265" w:rsidRPr="006C293F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">MassHealth </w:t>
+          <w:t>MassHealth Quality and Equity Incentive Programs | Mass.gov</w:t>
         </w:r>
-        <w:r w:rsidR="0068757B">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1BF52307" w14:textId="62A4565D" w:rsidR="00351D27" w:rsidRPr="006C293F" w:rsidRDefault="00352D95" w:rsidP="00930342">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portal Homepage:</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Telligen is the </w:t>
+      </w:r>
+      <w:r w:rsidR="002A06C3" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="007E18A8" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>assHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contractor who manages the secure portal that collects and analyzes all </w:t>
+      </w:r>
+      <w:r w:rsidR="00135234" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> measures data on </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18A8" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="0079278D" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="007E18A8" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behalf. The portal homepage is located on: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00983FE1" w:rsidRPr="003A1602">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://cqmv.telligen.com/rdc/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00983FE1" w:rsidRPr="003A1602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> See Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00495F48" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of this </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB050F" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>User Guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B9AE22" w14:textId="683CE74B" w:rsidR="00351D27" w:rsidRPr="006C293F" w:rsidRDefault="00352D95" w:rsidP="00930342">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portal </w:t>
+      </w:r>
+      <w:r w:rsidR="00983FE1" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Registration</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> All online entry portal user registration forms are located on the </w:t>
+      </w:r>
+      <w:r w:rsidR="005663D9" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D27" w:rsidRPr="006C293F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portal homepage at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00983FE1" w:rsidRPr="003A1602">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Organization</w:t>
-[...23 lines deleted...]
-          <w:t>) | Mass.gov</w:t>
+          <w:t>https://cqmv.telligen.com/rdc/</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="13BB3F78" w14:textId="77777777" w:rsidR="00351D27" w:rsidRPr="00EF7AE2" w:rsidRDefault="00351D27" w:rsidP="00351D27">
+      <w:r w:rsidR="00983FE1" w:rsidRPr="003A1602">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19051C72" w14:textId="77777777" w:rsidR="00372738" w:rsidRPr="00EF7AE2" w:rsidRDefault="00372738" w:rsidP="00372738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="630"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1BF52307" w14:textId="62A4565D" w:rsidR="00351D27" w:rsidRPr="00EF7AE2" w:rsidRDefault="00352D95" w:rsidP="003F6349">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473F5E74" w14:textId="17EE923E" w:rsidR="00372738" w:rsidRPr="00EF7AE2" w:rsidRDefault="00372738" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
-[...276 lines deleted...]
-          <w:numId w:val="8"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QEIP Program Contact  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65175338" w14:textId="27DEC8D2" w:rsidR="00372738" w:rsidRPr="00EF7AE2" w:rsidRDefault="002A06C3" w:rsidP="00372738">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -3235,126 +3233,700 @@
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100 Hancock Street 6th floor Quincy, MA</w:t>
       </w:r>
       <w:r w:rsidR="009436CE" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E72B13" w14:textId="4D221E34" w:rsidR="00F53748" w:rsidRPr="00EF7AE2" w:rsidRDefault="00372738" w:rsidP="00C21DB9">
+    <w:p w14:paraId="36E72B13" w14:textId="4D221E34" w:rsidR="00F53748" w:rsidRDefault="00372738" w:rsidP="00C21DB9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00C21DB9" w:rsidRPr="00EF7AE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Health.Equity@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C21DB9" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6185AB54" w14:textId="77777777" w:rsidR="00CF59F0" w:rsidRDefault="00CF59F0" w:rsidP="00C21DB9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01C57592" w14:textId="77777777" w:rsidR="00AF1B93" w:rsidRDefault="00AF1B93" w:rsidP="00AF1B93">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Enhancements to Manual Version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3C167E" w14:textId="11939536" w:rsidR="00AF1B93" w:rsidRPr="00A345F0" w:rsidRDefault="00AF1B93" w:rsidP="00AF1B93">
+      <w:r>
+        <w:t>This QEIP Portal User Guide v2.0 contains changes from the most recently published version that are summarized in the following Table.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A345F0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361650">
+        <w:t>These updates are marked in red font throughout the user guide.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3407"/>
+        <w:gridCol w:w="1415"/>
+        <w:gridCol w:w="4528"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF1B93" w14:paraId="2425E7B2" w14:textId="77777777" w:rsidTr="00094637">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3407" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3798F3" w14:textId="77777777" w:rsidR="00AF1B93" w:rsidRPr="00761707" w:rsidRDefault="00AF1B93" w:rsidP="009D651D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Content Topic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F35D18" w14:textId="77777777" w:rsidR="00AF1B93" w:rsidRPr="00761707" w:rsidRDefault="00AF1B93" w:rsidP="009D651D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D47521D" w14:textId="3A8C9A8F" w:rsidR="00AF1B93" w:rsidRPr="00761707" w:rsidRDefault="009C384A" w:rsidP="009D651D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Summary of Change</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680DF8" w14:paraId="0279C73C" w14:textId="77777777" w:rsidTr="00094637">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3407" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D36643D" w14:textId="7385BF49" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>QEIP Portal Registration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB06A6E" w14:textId="6D084D20" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>2.A</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEFB183" w14:textId="7283BD55" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Add information on Multi-Factor Authentication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680DF8" w14:paraId="59179872" w14:textId="77777777" w:rsidTr="00094637">
+        <w:trPr>
+          <w:trHeight w:val="407"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3407" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E23EE2E" w14:textId="27D345F8" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>General Submission Guidelines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137504AD" w14:textId="6F300712" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>3.A</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B41098A" w14:textId="208C1E6C" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Add measure “Disability Accommodation Needs”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680DF8" w14:paraId="0029B152" w14:textId="77777777" w:rsidTr="00094637">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3407" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D1D0BF" w14:textId="7836D530" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>General Submission Guidelines, Table 3-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1741E44A" w14:textId="729F23CF" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>3.A</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55DFA780" w14:textId="024AF8A6" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Update performance periods for PY3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680DF8" w14:paraId="56D22189" w14:textId="77777777" w:rsidTr="00094637">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3407" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D5D7D6" w14:textId="29534D1B" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>General Submission Guidelines, Table 3-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C5ED1C" w14:textId="27CD4FA5" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>3.A</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42800BED" w14:textId="1D74481F" w:rsidR="00680DF8" w:rsidRPr="00557535" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00557535">
+              <w:t>Modify Language Access measure to “language assistance service provided” and remove “interpreter service provided” and “in-language service provided”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1225FFC7" w14:textId="343CBCA1" w:rsidR="00680DF8" w:rsidRPr="00557535" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00557535">
+              <w:t>Add measure “Disability Accommodation Needs”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680DF8" w14:paraId="79FC3D84" w14:textId="77777777" w:rsidTr="00094637">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3407" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FEE3582" w14:textId="53C938DA" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>File Uploads</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6087947E" w14:textId="706E8C1F" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>5.B</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C587E90" w14:textId="4AFEAEB5" w:rsidR="00680DF8" w:rsidRPr="00557535" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00557535">
+              <w:t>Add measure “Disability Accommodation Needs”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680DF8" w14:paraId="33E9121C" w14:textId="77777777" w:rsidTr="00094637">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3407" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500C2BB4" w14:textId="49FE1CDB" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>File Layouts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF58435" w14:textId="2EEF98D5" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Section 5.C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDDF411" w14:textId="29B51036" w:rsidR="00680DF8" w:rsidRPr="00557535" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00557535">
+              <w:t>Clarify that pipe delimited text files with “UTF-8” encoding are required for HRSN, Language Access, and Accommodation Needs pipe delimited text supplemental files</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680DF8" w14:paraId="538A34F8" w14:textId="77777777" w:rsidTr="00094637">
+        <w:trPr>
+          <w:trHeight w:val="325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3407" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DCF7B4" w14:textId="24406231" w:rsidR="00680DF8" w:rsidRPr="00156D07" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Input Files Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1415" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1782FD" w14:textId="1FAEA972" w:rsidR="00680DF8" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Section 5.C</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C90A6B" w14:textId="77777777" w:rsidR="00680DF8" w:rsidRPr="00557535" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00557535">
+              <w:t>Update description of the Input Files Report to more accurately reflect view</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB8EBDC" w14:textId="77777777" w:rsidR="00680DF8" w:rsidRPr="00557535" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00557535">
+              <w:t>Audit guidance by measure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D092982" w14:textId="3868E685" w:rsidR="00680DF8" w:rsidRPr="00557535" w:rsidRDefault="00680DF8" w:rsidP="00680DF8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00557535">
+              <w:t>Requesting re-evaluation of audit results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08D77D41" w14:textId="77777777" w:rsidR="00CF59F0" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF59F0" w:rsidP="00CF59F0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA09B4C" w14:textId="77777777" w:rsidR="003258B1" w:rsidRDefault="003258B1">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7F0856BD" w14:textId="7A0B3396" w:rsidR="00F53748" w:rsidRPr="00741D36" w:rsidRDefault="00F53748" w:rsidP="00741D36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc187329743"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc224850910"/>
       <w:r w:rsidRPr="00741D36">
+        <w:lastRenderedPageBreak/>
         <w:t>2. QEIP Portal Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="29D0445C" w14:textId="30BD8778" w:rsidR="00C87255" w:rsidRPr="00741D36" w:rsidRDefault="00B571D4" w:rsidP="00741D36">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc173761335"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc187329744"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc224850911"/>
       <w:r w:rsidRPr="00741D36">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="005000E1" w:rsidRPr="00741D36">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00ED0072">
         <w:t>QEIP</w:t>
       </w:r>
       <w:r w:rsidR="0068757B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00964604" w:rsidRPr="00741D36">
         <w:t xml:space="preserve">Portal </w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="00741D36">
         <w:t>Registration</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="0A11BEEC" w14:textId="2FAF6F5B" w:rsidR="003F072C" w:rsidRPr="00EF7AE2" w:rsidRDefault="003F072C" w:rsidP="003F072C">
+    <w:p w14:paraId="0A11BEEC" w14:textId="1E2A5D62" w:rsidR="003F072C" w:rsidRPr="00EF7AE2" w:rsidRDefault="003F072C" w:rsidP="003F072C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Before a</w:t>
       </w:r>
       <w:r w:rsidR="0068757B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">n organization </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
@@ -3388,51 +3960,67 @@
         </w:rPr>
         <w:t xml:space="preserve">for the QEIP </w:t>
       </w:r>
       <w:r w:rsidR="00CA1F80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">quality </w:t>
       </w:r>
       <w:r w:rsidR="00E615B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>measures</w:t>
       </w:r>
       <w:r w:rsidR="00144446">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or submit medical records needed for audit</w:t>
+        <w:t xml:space="preserve"> or submit </w:t>
+      </w:r>
+      <w:r w:rsidR="00523D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>requested documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00144446">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needed for audit</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, a representative from the </w:t>
       </w:r>
       <w:r w:rsidR="0068757B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">organization </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must register and maintain an active</w:t>
       </w:r>
@@ -3447,64 +4035,64 @@
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">portal account in the </w:t>
       </w:r>
       <w:r w:rsidR="00F504E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
       <w:r w:rsidR="0068757B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> portal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DB5384" w14:textId="103E2838" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="00C87255">
+    <w:p w14:paraId="35DB5384" w14:textId="3CD4A4E7" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="00C87255">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc187329745"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc224850912"/>
       <w:r w:rsidRPr="00093E0C">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Opening an Account</w:t>
       </w:r>
       <w:r w:rsidR="00093E0C">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00093E0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -3531,51 +4119,65 @@
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
       <w:r w:rsidR="0068757B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must identify the individual users that will be authorized to submit and conduct all data transactions on the </w:t>
+        <w:t xml:space="preserve"> must identify </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA263D" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>individual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> users that will be authorized to submit and conduct all data transactions on the </w:t>
       </w:r>
       <w:r w:rsidR="0068757B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">’s behalf.  The users can be individuals from </w:t>
       </w:r>
       <w:r w:rsidR="00615505">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="0068757B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -3610,51 +4212,50 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1FBD7B" w14:textId="0FDCE9BB" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="00C87255">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Account Limits</w:t>
       </w:r>
       <w:r w:rsidR="00093E0C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A06C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
@@ -3931,51 +4532,51 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13C2CE6A" w14:textId="105FA276" w:rsidR="00545D67" w:rsidRPr="00E62BF3" w:rsidRDefault="00545D67" w:rsidP="00545D67">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc187329746"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc224850913"/>
       <w:r w:rsidRPr="00093E0C">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>User Roles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00E62BF3">
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
@@ -4114,51 +4715,51 @@
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE4DD3B" w14:textId="68E11857" w:rsidR="00C87255" w:rsidRDefault="350B2D3B" w:rsidP="52941221">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc187329747"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc224850914"/>
       <w:r w:rsidRPr="52941221">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Completing User Registration Form</w:t>
       </w:r>
       <w:r w:rsidR="631E338A" w:rsidRPr="52941221">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="52941221">
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="3BBB15A3" w:rsidRPr="52941221">
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Arial"/>
@@ -4300,241 +4901,266 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> site.  </w:t>
       </w:r>
       <w:r w:rsidR="78B7E9E1" w:rsidRPr="52941221">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The form can be completed by following the steps below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E54CDF8" w14:textId="77777777" w:rsidR="007321AD" w:rsidRPr="00EF7AE2" w:rsidRDefault="007321AD" w:rsidP="00555FB4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="372D8CB0" w14:textId="15568723" w:rsidR="009B7417" w:rsidRDefault="009B7417" w:rsidP="009B7417">
+    <w:p w14:paraId="372D8CB0" w14:textId="15568723" w:rsidR="009B7417" w:rsidRDefault="009B7417" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Navigate to the </w:t>
       </w:r>
       <w:r w:rsidR="00EE33CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QEIP </w:t>
       </w:r>
       <w:r w:rsidRPr="009B7417">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">portal here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0088295A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>cqmv.telligen.co</w:t>
         </w:r>
         <w:r w:rsidR="00C1193D" w:rsidRPr="0088295A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>m</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C1193D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0079787F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046CB0DD" w14:textId="0FBEC96E" w:rsidR="0079787F" w:rsidRDefault="0079787F" w:rsidP="009B7417">
+    <w:p w14:paraId="046CB0DD" w14:textId="0FBEC96E" w:rsidR="0079787F" w:rsidRDefault="0079787F" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Select “Register for Account”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCAAD46" w14:textId="559228BE" w:rsidR="009B7417" w:rsidRDefault="002F40F1" w:rsidP="009B7417">
+    <w:p w14:paraId="0BCAAD46" w14:textId="3BEDCA38" w:rsidR="009B7417" w:rsidRDefault="002F40F1" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="60F6BD0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>When prompted to select “Program”, use the drop-down menu to select,</w:t>
       </w:r>
-      <w:r w:rsidR="006974B5">
+      <w:r w:rsidR="006974B5" w:rsidRPr="60F6BD0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="60F6BD0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>“ACO/MCO/MBH</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FF0584">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00883F19" w:rsidRPr="60F6BD0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">QEIP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60F6BD0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ACO/MCO/MBH</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0584" w:rsidRPr="60F6BD0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00494BCC" w:rsidRPr="60F6BD0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> QEIP” </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="783F3892" w14:textId="770CE622" w:rsidR="006974B5" w:rsidRDefault="008F2216" w:rsidP="009B7417">
+        <w:t>/CBHC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="60F6BD0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783F3892" w14:textId="770CE622" w:rsidR="006974B5" w:rsidRDefault="008F2216" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter First and Last Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC1C401" w14:textId="7E674DB9" w:rsidR="006974B5" w:rsidRDefault="00392FD9" w:rsidP="009B7417">
+    <w:p w14:paraId="6FC1C401" w14:textId="7E674DB9" w:rsidR="006974B5" w:rsidRDefault="00392FD9" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Begin typing name of Organization</w:t>
       </w:r>
       <w:r w:rsidR="002F40F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  A list of Organization N</w:t>
       </w:r>
       <w:r w:rsidR="00093E0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ames will be available to select from.</w:t>
@@ -4630,130 +5256,186 @@
       <w:r w:rsidR="00093E0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">applicable </w:t>
       </w:r>
       <w:r w:rsidR="006974B5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Organization Name</w:t>
       </w:r>
       <w:r w:rsidR="002F40F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F048186" w14:textId="20FD272B" w:rsidR="00F11380" w:rsidRDefault="009E29B2" w:rsidP="009B7417">
+    <w:p w14:paraId="4F048186" w14:textId="20FD272B" w:rsidR="00F11380" w:rsidRDefault="009E29B2" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Use drop-down menu to select </w:t>
       </w:r>
       <w:r w:rsidR="002F40F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate </w:t>
       </w:r>
       <w:r w:rsidR="00093E0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>User Role</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783E82F6" w14:textId="0C9BF315" w:rsidR="002F40F1" w:rsidRDefault="009E29B2" w:rsidP="006D07EF">
+    <w:p w14:paraId="783E82F6" w14:textId="0C9BF315" w:rsidR="002F40F1" w:rsidRDefault="009E29B2" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter email</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7999EDDC" w14:textId="71F06341" w:rsidR="006D07EF" w:rsidRPr="006D07EF" w:rsidRDefault="006D07EF" w:rsidP="006D07EF">
+    <w:p w14:paraId="7999EDDC" w14:textId="71F06341" w:rsidR="006D07EF" w:rsidRPr="00FE0D89" w:rsidRDefault="006D07EF" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE0D89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Submit registration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C12A74" w14:textId="56A1F713" w:rsidR="196799B6" w:rsidRPr="00FE0D89" w:rsidRDefault="196799B6" w:rsidP="60F6BD0C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Once approved, users will then receive an email from Okta to set up Multi-Factor Authentication</w:t>
+      </w:r>
+      <w:r w:rsidR="7F59347D" w:rsidRPr="00FE0D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (MFA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a security requirement through </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE0D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MassQEX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE0D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contractor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="151BC9F6" w14:textId="1541D7C3" w:rsidR="00535E94" w:rsidRPr="00535E94" w:rsidRDefault="00535E94" w:rsidP="00535E94">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Once information is entered, the user </w:t>
       </w:r>
       <w:r w:rsidR="006D07EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4991,155 +5673,145 @@
       <w:r w:rsidR="00555FB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B5375">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">for a different program </w:t>
       </w:r>
       <w:r w:rsidR="00555FB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">will need to request specific </w:t>
-[...9 lines deleted...]
-        <w:t>access to the QEIP portal.  This will generate a new username and password that is specific to the QEIP program</w:t>
+        <w:t>will need to request specific access to the QEIP portal.  This will generate a new username and password that is specific to the QEIP program</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00555FB4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7B2884" w14:textId="77777777" w:rsidR="00EB6B1E" w:rsidRDefault="00C87255" w:rsidP="00EB6B1E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For technical assistance or questions regarding registration please contact the QEIP Help Desk at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00EF7AE2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>qeiphelp@telligen.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE160D2" w14:textId="32D94731" w:rsidR="00EB6B1E" w:rsidRPr="00093E0C" w:rsidRDefault="004D1C2D" w:rsidP="00093E0C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc187329748"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc224850915"/>
       <w:r w:rsidRPr="00093E0C">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Account</w:t>
       </w:r>
       <w:r w:rsidR="00D30781" w:rsidRPr="00093E0C">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> Activation</w:t>
       </w:r>
       <w:r w:rsidR="004C1A00" w:rsidRPr="00093E0C">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Deactivation</w:t>
       </w:r>
       <w:r w:rsidR="00D30781" w:rsidRPr="00093E0C">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guidance for the QEIP Administrator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
@@ -5597,178 +6269,178 @@
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00573F8A">
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>To deactivate an account</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E5ED93" w14:textId="77777777" w:rsidR="00EB6B1E" w:rsidRDefault="00EB6B1E" w:rsidP="00EB6B1E">
+    <w:p w14:paraId="11E5ED93" w14:textId="77777777" w:rsidR="00EB6B1E" w:rsidRDefault="00EB6B1E" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Navigate to the Left Side Navigation and select the three horizontal lines (also called Hamburger) in the left-hand corner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD7CFC2" w14:textId="77777777" w:rsidR="00EB6B1E" w:rsidRDefault="00EB6B1E" w:rsidP="00EB6B1E">
+    <w:p w14:paraId="3CD7CFC2" w14:textId="77777777" w:rsidR="00EB6B1E" w:rsidRDefault="00EB6B1E" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Navigate to “Contacts” on the Left Side Navigation menu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4A1786" w14:textId="77777777" w:rsidR="00EB6B1E" w:rsidRDefault="00EB6B1E" w:rsidP="00EB6B1E">
+    <w:p w14:paraId="3E4A1786" w14:textId="77777777" w:rsidR="00EB6B1E" w:rsidRDefault="00EB6B1E" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Review contacts for your organization where User Account Status = “Active.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF9EBD8" w14:textId="14E7C0C8" w:rsidR="00EB6B1E" w:rsidRDefault="00EB6B1E" w:rsidP="00EB6B1E">
+    <w:p w14:paraId="1CF9EBD8" w14:textId="14E7C0C8" w:rsidR="00EB6B1E" w:rsidRDefault="00EB6B1E" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Select the red “</w:t>
       </w:r>
       <w:r w:rsidR="00093E0C">
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>rash” symbol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507836E1" w14:textId="3A696885" w:rsidR="004D1C2D" w:rsidRPr="00FE2321" w:rsidRDefault="00EB6B1E" w:rsidP="00FE2321">
+    <w:p w14:paraId="507836E1" w14:textId="3A696885" w:rsidR="004D1C2D" w:rsidRPr="00FE2321" w:rsidRDefault="00EB6B1E" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Enter reason for deactivation (optional).  Select “Confirm” to deactivate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BDE44A3" w14:textId="77777777" w:rsidR="004B73DA" w:rsidRPr="004B73DA" w:rsidRDefault="004B73DA" w:rsidP="00545D67">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -5884,51 +6556,59 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the log in screen,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the user will</w:t>
       </w:r>
       <w:r w:rsidR="00B35107">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> be prompted to enter their username and email and select “Reset Password.” The user will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> receive two emails from </w:t>
+        <w:t xml:space="preserve"> receive two emails </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidR="006A18D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Support.  The first email will include their </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B35107">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>username</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
@@ -5979,51 +6659,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Change Password and create </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a new password.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432F3F0D" w14:textId="5CE3E3BF" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00093E0C" w:rsidP="00093E0C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc187329749"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc224850916"/>
       <w:r w:rsidRPr="00DF18A2">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Locked </w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="00DF18A2">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Accounts</w:t>
       </w:r>
       <w:r w:rsidR="00643F38">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00C87255" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6080,51 +6760,51 @@
       <w:r w:rsidR="002A06C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00C13F71">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>assHealth</w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contractor monitors all user account activity as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B3957E" w14:textId="62CE62A8" w:rsidR="00C87255" w:rsidRDefault="276F82F3" w:rsidP="00CF7660">
+    <w:p w14:paraId="44B3957E" w14:textId="0C59D3F7" w:rsidR="00C87255" w:rsidRDefault="276F82F3" w:rsidP="00CF7660">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2DB366E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Locked</w:t>
       </w:r>
       <w:r w:rsidR="08F6C268" w:rsidRPr="2DB366E7">
         <w:rPr>
@@ -6160,58 +6840,103 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> registered user </w:t>
       </w:r>
       <w:r w:rsidR="608A01E6" w:rsidRPr="2DB366E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="08F6C268" w:rsidRPr="2DB366E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">over </w:t>
       </w:r>
+      <w:r w:rsidR="00D76233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>90</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76233" w:rsidRPr="2DB366E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="608A01E6" w:rsidRPr="2DB366E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>60 days or has failed log in three times</w:t>
+        <w:t xml:space="preserve">days or has failed log in </w:t>
+      </w:r>
+      <w:r w:rsidR="006977C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>four</w:t>
+      </w:r>
+      <w:r w:rsidR="006977C9" w:rsidRPr="2DB366E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="608A01E6" w:rsidRPr="2DB366E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>times</w:t>
       </w:r>
       <w:r w:rsidR="08F6C268" w:rsidRPr="2DB366E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="52FB7144" w:rsidRPr="2DB366E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>A QEIP Administrator can unlock a</w:t>
       </w:r>
       <w:r w:rsidR="6065F7F8" w:rsidRPr="2DB366E7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
@@ -6229,109 +6954,108 @@
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75353">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>To unlock a locked account and reset a forgotten password</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9FB660" w14:textId="692AFBE3" w:rsidR="00D75353" w:rsidRDefault="00D75353" w:rsidP="00D75353">
+    <w:p w14:paraId="7B9FB660" w14:textId="692AFBE3" w:rsidR="00D75353" w:rsidRDefault="00D75353" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Navigate to the Left Side Navigation and select the three horizontal lines (also called Hamburger) in the left-hand corner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39248114" w14:textId="77777777" w:rsidR="00D75353" w:rsidRDefault="00D75353" w:rsidP="00D75353">
+    <w:p w14:paraId="39248114" w14:textId="77777777" w:rsidR="00D75353" w:rsidRDefault="00D75353" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Navigate to “Contacts” on the Left Side Navigation menu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D8B034" w14:textId="2716C01E" w:rsidR="00D75353" w:rsidRDefault="00D75353" w:rsidP="00D75353">
+    <w:p w14:paraId="06D8B034" w14:textId="2716C01E" w:rsidR="00D75353" w:rsidRDefault="00D75353" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify the individual who is locked out of the account.  Select the green </w:t>
       </w:r>
       <w:r w:rsidR="00093E0C">
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -6344,100 +7068,120 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>plus sign</w:t>
       </w:r>
       <w:r w:rsidR="00093E0C">
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> symbol. Select “Activate.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1259C565" w14:textId="212B1AD4" w:rsidR="00D75353" w:rsidRDefault="00D75353" w:rsidP="00D75353">
+    <w:p w14:paraId="1259C565" w14:textId="212B1AD4" w:rsidR="00D75353" w:rsidRDefault="00D75353" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This will reactivate the user’s account and send a temporary password to that user.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA7E596" w14:textId="6B8EBABB" w:rsidR="00D75353" w:rsidRDefault="00CD16EA" w:rsidP="00CD16EA">
+    <w:p w14:paraId="5AA7E596" w14:textId="6B8EBABB" w:rsidR="00D75353" w:rsidRDefault="00CD16EA" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar1"/>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The user will be prompted to select a new password after log in. </w:t>
+        <w:t xml:space="preserve">The user will be prompted to select a new password after </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar1"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>log</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar1"/>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2590474C" w14:textId="77777777" w:rsidR="00CD16EA" w:rsidRPr="00CD16EA" w:rsidRDefault="00CD16EA" w:rsidP="00CD16EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="387ADFFC" w14:textId="77194F97" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="00C87255">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -6499,51 +7243,51 @@
           <w:kern w:val="24"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MassHealth</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="32A17D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the account is automatically disabled and suspended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEF9EE3" w14:textId="0C43EC67" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="002A6EBE" w:rsidP="00741D36">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc173761336"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc187329750"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc224850917"/>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="005000E1" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Customer Support</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00C87255" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6692,107 +7436,107 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>esk</w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="3AC847EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="285E06DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the customer support contact information follows.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43225B4D" w14:textId="77777777" w:rsidR="00B35107" w:rsidRPr="00EF7AE2" w:rsidRDefault="00B35107" w:rsidP="00B35107">
+    <w:p w14:paraId="43225B4D" w14:textId="77777777" w:rsidR="00B35107" w:rsidRPr="00EF7AE2" w:rsidRDefault="00B35107" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="990"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Helpdesk Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="77C269BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>qeiphelp@telligen.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  All inquiries will initiate a help desk ticket.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCB718D" w14:textId="1EFBB774" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="003F6349">
+    <w:p w14:paraId="6FCB718D" w14:textId="1EFBB774" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="990"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="186C6715">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
       <w:r w:rsidRPr="186C6715">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: The </w:t>
@@ -6826,173 +7570,173 @@
       <w:r w:rsidRPr="186C6715">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or a call is returned</w:t>
       </w:r>
       <w:r w:rsidR="64F38ACE" w:rsidRPr="186C6715">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the health equity team</w:t>
       </w:r>
       <w:r w:rsidRPr="186C6715">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8F546B" w14:textId="77777777" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="003F6349">
+    <w:p w14:paraId="4D8F546B" w14:textId="77777777" w:rsidR="00C87255" w:rsidRPr="00EF7AE2" w:rsidRDefault="00C87255" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="990"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Business Hours</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>: 8:00 a.m. – 5:00 p.m. (Eastern Time). Business hours are Monday to Friday. Inquiries are addressed within one business day</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F246BB9" w14:textId="777945F7" w:rsidR="00C87255" w:rsidRPr="00741D36" w:rsidRDefault="002A6EBE" w:rsidP="00741D36">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc173761337"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc187329751"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc224850918"/>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="005000E1" w:rsidRPr="00741D36">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="00741D36">
         <w:t>Email U</w:t>
       </w:r>
       <w:r w:rsidR="00E52D7D" w:rsidRPr="00741D36">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="00741D36">
         <w:t>dates (List</w:t>
       </w:r>
       <w:r w:rsidR="00B35107">
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="00C87255" w:rsidRPr="00741D36">
         <w:t>ervs)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="07E9B76B" w14:textId="027DFF5C" w:rsidR="000F5C74" w:rsidRPr="00EF7AE2" w:rsidRDefault="00A07D31" w:rsidP="6790029A">
+    <w:p w14:paraId="07E9B76B" w14:textId="6D255849" w:rsidR="000F5C74" w:rsidRPr="00EF7AE2" w:rsidRDefault="00A07D31" w:rsidP="6790029A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6790029A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
       <w:r w:rsidR="000F5C74" w:rsidRPr="6790029A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> List-Serv.  </w:t>
       </w:r>
       <w:r w:rsidR="006A18D6" w:rsidRPr="6790029A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>The portal</w:t>
       </w:r>
       <w:r w:rsidR="000F5C74" w:rsidRPr="6790029A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will share list serve updates to all registered </w:t>
+        <w:t xml:space="preserve"> will share list serv updates to all registered </w:t>
       </w:r>
       <w:r w:rsidR="00070FCD" w:rsidRPr="6790029A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
       <w:r w:rsidRPr="6790029A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006A18D6" w:rsidRPr="6790029A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
@@ -7013,83 +7757,84 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">uthorized users.  List servs provide updates on portal system functionality enhancements, status of portal production timelines, and other program related activities. Individuals not authorized as portal users may also register for the list serv by sending a request to the </w:t>
       </w:r>
       <w:r w:rsidR="008F004A" w:rsidRPr="6790029A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
       <w:r w:rsidR="000F5C74" w:rsidRPr="6790029A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Help Desk at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidR="000F5C74" w:rsidRPr="6790029A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>qeiphelp@telligen.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7AE80056" w14:textId="02AFC947" w:rsidR="00462249" w:rsidRPr="00741D36" w:rsidRDefault="00462249" w:rsidP="00741D36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc187329752"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc224850919"/>
       <w:bookmarkStart w:id="16" w:name="_Toc173761338"/>
       <w:r w:rsidRPr="00741D36">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00D414DD" w:rsidRPr="00741D36">
         <w:t>Data Collection Standards &amp; Guidelines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="4D4EEE90" w14:textId="434AC364" w:rsidR="001F7BA3" w:rsidRDefault="00A2173B" w:rsidP="001F7BA3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc187329753"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc224850920"/>
       <w:r w:rsidRPr="001F7BA3">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F7BA3">
         <w:t>General Submission Guidelines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="48F8E532" w14:textId="77E78FFC" w:rsidR="004B44B5" w:rsidRDefault="004B44B5" w:rsidP="00462249">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk177482906"/>
       <w:r>
         <w:rPr>
@@ -7276,71 +8021,99 @@
       </w:r>
       <w:r w:rsidR="00070FCD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C556D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638B7397" w14:textId="6820BC1A" w:rsidR="00090B62" w:rsidRDefault="00090B62" w:rsidP="00462249">
+    <w:p w14:paraId="638B7397" w14:textId="43E2B58A" w:rsidR="00090B62" w:rsidRDefault="00090B62" w:rsidP="00462249">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Table 3-1.  </w:t>
       </w:r>
       <w:r w:rsidR="005530EC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Performance Year 2 (PY2) </w:t>
+        <w:t xml:space="preserve">Performance Year </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA20CA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005530EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PY</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA20CA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005530EC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00070FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Measures</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9223" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="1673"/>
@@ -7354,51 +8127,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="324FCEFE" w14:textId="77777777" w:rsidR="002A1B53" w:rsidRPr="00560030" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560030">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Measure Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AC4C2A9" w14:textId="4A83F8BB" w:rsidR="002A1B53" w:rsidRPr="00560030" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
@@ -7518,220 +8290,327 @@
           <w:p w14:paraId="6FBD6BEB" w14:textId="77777777" w:rsidR="002A1B53" w:rsidRPr="007115E2" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007115E2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E1FEAC" w14:textId="77777777" w:rsidR="002A1B53" w:rsidRPr="007115E2" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
+          <w:p w14:paraId="50E1FEAC" w14:textId="062156CF" w:rsidR="002A1B53" w:rsidRPr="00FA20CA" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007115E2">
+            <w:r w:rsidRPr="00FA20CA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>July 1 – Dec 31, 2024</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA2884" w:rsidRPr="00FA20CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA20CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 – Dec 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA2884" w:rsidRPr="00FA20CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A1B53" w14:paraId="3ABB6FF1" w14:textId="77777777" w:rsidTr="005663D9">
+      <w:tr w:rsidR="00DA2884" w14:paraId="3ABB6FF1" w14:textId="77777777" w:rsidTr="005663D9">
         <w:trPr>
           <w:trHeight w:val="759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF1DA2C" w14:textId="77777777" w:rsidR="002A1B53" w:rsidRPr="007115E2" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
+          <w:p w14:paraId="0EF1DA2C" w14:textId="77777777" w:rsidR="00DA2884" w:rsidRPr="007115E2" w:rsidRDefault="00DA2884" w:rsidP="00DA2884">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007115E2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Meaningful Access to Healthcare Services for Individuals with a Preferred Language other than English - Addressing Language Access Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F4B93C9" w14:textId="77777777" w:rsidR="002A1B53" w:rsidRPr="007115E2" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
+          <w:p w14:paraId="6F4B93C9" w14:textId="77777777" w:rsidR="00DA2884" w:rsidRPr="007115E2" w:rsidRDefault="00DA2884" w:rsidP="00DA2884">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007115E2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41718300" w14:textId="77777777" w:rsidR="002A1B53" w:rsidRPr="007115E2" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
+          <w:p w14:paraId="41718300" w14:textId="6988F833" w:rsidR="00DA2884" w:rsidRPr="00FA20CA" w:rsidRDefault="001023FE" w:rsidP="00DA2884">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007115E2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>July 1 – Dec 31, 2024</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>July</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA20CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA2884" w:rsidRPr="00FA20CA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>1 – Dec 31, 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A1B53" w14:paraId="5C97D6CC" w14:textId="77777777" w:rsidTr="008E27BB">
+      <w:tr w:rsidR="00DA2884" w14:paraId="5C97D6CC" w14:textId="77777777" w:rsidTr="008E27BB">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43C23B54" w14:textId="77777777" w:rsidR="002A1B53" w:rsidRPr="007115E2" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
+          <w:p w14:paraId="43C23B54" w14:textId="77777777" w:rsidR="00DA2884" w:rsidRPr="00DA2884" w:rsidRDefault="00DA2884" w:rsidP="00DA2884">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007115E2">
+            <w:r w:rsidRPr="00DA2884">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability Accommodation Needs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1673" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6AE9FF" w14:textId="246C4833" w:rsidR="002A1B53" w:rsidRPr="007115E2" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
+          <w:p w14:paraId="0D6AE9FF" w14:textId="5464CF2C" w:rsidR="00DA2884" w:rsidRPr="00DA2884" w:rsidRDefault="00DA2884" w:rsidP="00DA2884">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DA2884">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>N/A for PY2</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="599FA55D" w14:textId="691AA3E4" w:rsidR="002A1B53" w:rsidRPr="007115E2" w:rsidRDefault="002A1B53" w:rsidP="005663D9">
+          <w:p w14:paraId="599FA55D" w14:textId="71110D01" w:rsidR="00DA2884" w:rsidRPr="00DA2884" w:rsidRDefault="00DA2884" w:rsidP="00DA2884">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DA2884">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Jan 1 – Dec 31, 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B85A9BC" w14:textId="13A843A6" w:rsidR="00152EA1" w:rsidRPr="008149E2" w:rsidRDefault="00462249" w:rsidP="00597ABC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Important timelines are</w:t>
       </w:r>
       <w:r w:rsidR="002F1691">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> also shared</w:t>
@@ -7973,77 +8852,106 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">supplemental </w:t>
       </w:r>
       <w:r w:rsidRPr="0035043F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>file format</w:t>
       </w:r>
       <w:r w:rsidR="00AB3E5D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0035043F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is important to decreasing variation in data collection and critical to meeting compliance with portal specifications. Failure to comply with the technical requirements in this manual will result in data files not being accepted by the portal.</w:t>
+        <w:t xml:space="preserve"> is important to decreasing variation in data collection and critical to meeting compliance with portal specifications. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1602">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Failure to comply with the technical requirements in this manual will result in data files not being accepted by the portal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF25A83" w14:textId="77777777" w:rsidR="004E0870" w:rsidRDefault="004E0870" w:rsidP="004E0870">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="516AA4EC" w14:textId="7E07D0B4" w:rsidR="00271A3E" w:rsidRPr="00EF7AE2" w:rsidRDefault="00271A3E" w:rsidP="00462249">
+    <w:p w14:paraId="748A0084" w14:textId="77777777" w:rsidR="00E738C8" w:rsidRDefault="00E738C8">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516AA4EC" w14:textId="39CFD0CC" w:rsidR="00271A3E" w:rsidRPr="00EF7AE2" w:rsidRDefault="00271A3E" w:rsidP="00462249">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00D82A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
@@ -8055,412 +8963,412 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Supplemental File Measure Detail</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10798" w:type="dxa"/>
         <w:tblInd w:w="-548" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2150"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1861"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="3240"/>
+        <w:gridCol w:w="2608"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00196109" w:rsidRPr="009D0F9A" w14:paraId="6DEEBD3D" w14:textId="3AF4E44C" w:rsidTr="000E71BA">
+      <w:tr w:rsidR="00F67CEB" w:rsidRPr="009D0F9A" w14:paraId="6DEEBD3D" w14:textId="3AF4E44C" w:rsidTr="220D9B38">
         <w:trPr>
           <w:trHeight w:val="167"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C305161" w14:textId="77777777" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Submission Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02215669" w14:textId="3476C795" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable </w:t>
             </w:r>
             <w:r w:rsidR="00070FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>QEIP</w:t>
             </w:r>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Measure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="641070BD" w14:textId="70B24581" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Measure Steward</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3509" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14AEFA1D" w14:textId="35400147" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Submission Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEEEEE"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17BDF863" w14:textId="44CB700C" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Submission Detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00196109" w:rsidRPr="009D0F9A" w14:paraId="305055A4" w14:textId="5AF46F9C" w:rsidTr="002B276C">
+      <w:tr w:rsidR="00F67CEB" w:rsidRPr="009D0F9A" w14:paraId="305055A4" w14:textId="5AF46F9C" w:rsidTr="220D9B38">
         <w:trPr>
           <w:trHeight w:val="1293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C2848CF" w14:textId="70280562" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HRSN Supplemental File</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F0347F1" w14:textId="7EA1B2D9" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Health-Related Social Needs Screening</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="195278F0" w14:textId="539966A2" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3509" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7E77D8" w14:textId="0CDE8E9E" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="007F06FA" w:rsidP="003F6349">
+          <w:p w14:paraId="7A7E77D8" w14:textId="0CDE8E9E" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="007F06FA" w:rsidP="00930342">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pipe delimited</w:t>
             </w:r>
             <w:r w:rsidR="00156ABB" w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> file with </w:t>
             </w:r>
             <w:r w:rsidR="00E60F3B">
@@ -8474,93 +9382,93 @@
             <w:r w:rsidR="00C22715">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00E60F3B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidR="00156ABB" w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="107E1977" w14:textId="0BF85F02" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="003F6349">
+          <w:p w14:paraId="107E1977" w14:textId="0BF85F02" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="00930342">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Detail on if a health-related social needs screen was performed, and health-related social needs identified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50A3A07A" w14:textId="76841CD1" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="0068757B" w:rsidP="005E0C87">
+          <w:p w14:paraId="4AB98DBD" w14:textId="77777777" w:rsidR="00156ABB" w:rsidRDefault="0068757B" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organization</w:t>
             </w:r>
             <w:r w:rsidR="00156ABB" w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">s submit </w:t>
             </w:r>
@@ -8583,374 +9491,547 @@
             <w:r w:rsidR="00571C67">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidR="00156ABB" w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00571C67">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>QEIP Portal</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="50A3A07A" w14:textId="5AD9A91C" w:rsidR="00017EB4" w:rsidRPr="009D0F9A" w:rsidRDefault="00017EB4" w:rsidP="005E0C87">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="04C91F63">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>File must contain the full Eligible Population, as defined in the MassHealth Technical Specifications</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00196109" w:rsidRPr="009D0F9A" w14:paraId="587A0DC4" w14:textId="5D508B9E" w:rsidTr="000E71BA">
+      <w:tr w:rsidR="00F67CEB" w:rsidRPr="009D0F9A" w14:paraId="587A0DC4" w14:textId="5D508B9E" w:rsidTr="220D9B38">
         <w:trPr>
           <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A25098E" w14:textId="2EE1C675" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Language</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Access</w:t>
             </w:r>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Supplemental File</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1809" w:type="dxa"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A17E74B" w14:textId="31CE4DFC" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Meaningful Access to Healthcare Services for Individuals with a Preferred Language other than English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1469" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30974D9B" w14:textId="2D10018A" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="00156ABB" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3509" w:type="dxa"/>
+            <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13CED33C" w14:textId="5C3FBE9E" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="007F06FA" w:rsidP="003F6349">
+          <w:p w14:paraId="13CED33C" w14:textId="5C3FBE9E" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="007F06FA" w:rsidP="00930342">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Pipe delimited</w:t>
             </w:r>
             <w:r w:rsidR="00156ABB" w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> file with </w:t>
             </w:r>
             <w:r w:rsidR="00E60F3B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>eligible population</w:t>
             </w:r>
             <w:r w:rsidR="008149E2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> with preferred language other than English</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00156ABB" w:rsidRPr="009D0F9A">
+              <w:t xml:space="preserve"> with preferred language other than </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008149E2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00156ABB" w:rsidRPr="009D0F9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">, and </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50283036" w14:textId="77777777" w:rsidR="00156ABB" w:rsidRDefault="00156ABB" w:rsidP="003F6349">
+          <w:p w14:paraId="50283036" w14:textId="59BC008C" w:rsidR="00156ABB" w:rsidRDefault="00156ABB" w:rsidP="00930342">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detail on if an in-language service or interpreter service was offered to </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008149E2">
+              <w:t xml:space="preserve">Detail on </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009D0F9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00417AB9" w:rsidRPr="00417AB9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>a language</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7709">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> assistance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00417AB9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> service</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00417AB9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F7131">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(interpreter services or in-language) </w:t>
+            </w:r>
+            <w:r w:rsidR="00417AB9" w:rsidRPr="00417AB9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">was provided </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00417AB9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D0F9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">was offered to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008149E2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>member</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="797A8BCB" w14:textId="77777777" w:rsidR="008E53F1" w:rsidRDefault="008E53F1" w:rsidP="008E53F1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79EC9208" w14:textId="4D1DFAFD" w:rsidR="008E53F1" w:rsidRPr="000E71BA" w:rsidRDefault="008E53F1" w:rsidP="008E53F1">
+          <w:p w14:paraId="79EC9208" w14:textId="46A69A7D" w:rsidR="008E53F1" w:rsidRPr="000E71BA" w:rsidRDefault="008E53F1" w:rsidP="008E53F1">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E71BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidRPr="000E71BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">: MassHealth will share a sample to MCO and </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000E71BA" w:rsidRPr="000E71BA">
+              <w:t xml:space="preserve">: MassHealth will share a sample </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E71BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>MBHV organization</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007B2E06">
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E71BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>s</w:t>
+              <w:t xml:space="preserve"> MCO and </w:t>
             </w:r>
             <w:r w:rsidR="000E71BA" w:rsidRPr="000E71BA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for this measure. ACOs are responsible for sampling their own population.  </w:t>
+              <w:t>MBHV organization</w:t>
+            </w:r>
+            <w:r w:rsidR="007B2E06">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="000E71BA" w:rsidRPr="000E71BA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for this measure. ACOs are responsible for sampling their own population</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0DCC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, if they choose to sample.</w:t>
+            </w:r>
+            <w:r w:rsidR="000E71BA" w:rsidRPr="000E71BA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1861" w:type="dxa"/>
+            <w:tcW w:w="2608" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03AB2A15" w14:textId="455270A4" w:rsidR="00156ABB" w:rsidRPr="009D0F9A" w:rsidRDefault="0068757B" w:rsidP="005E0C87">
+          <w:p w14:paraId="1AC481CD" w14:textId="77777777" w:rsidR="00156ABB" w:rsidRDefault="0068757B" w:rsidP="005E0C87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
               <w:spacing w:before="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organization</w:t>
             </w:r>
             <w:r w:rsidR="00156ABB" w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">s submit </w:t>
             </w:r>
@@ -8971,50 +10052,734 @@
               <w:t xml:space="preserve">-level supplemental file </w:t>
             </w:r>
             <w:r w:rsidR="00571C67">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidR="00156ABB" w:rsidRPr="009D0F9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00571C67">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>QEIP Portal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42DAFE63" w14:textId="77777777" w:rsidR="00E66ACE" w:rsidRDefault="00E66ACE" w:rsidP="005E0C87">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="665E040A" w14:textId="02E6C2AB" w:rsidR="00E66ACE" w:rsidRPr="00E66ACE" w:rsidRDefault="00B62A86" w:rsidP="00E66ACE">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="220D9B38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>File must contain the full Eligible Population (or a sample of 432), as defined in the MassHealt</w:t>
+            </w:r>
+            <w:r w:rsidR="1CB8EABA" w:rsidRPr="220D9B38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="220D9B38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Technical Specifications</w:t>
+            </w:r>
+            <w:r w:rsidR="00184A7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>, or all eligible visits as defined in the MassHealth Sample (MCO/MBHP)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03AB2A15" w14:textId="455270A4" w:rsidR="00E66ACE" w:rsidRPr="009D0F9A" w:rsidRDefault="00E66ACE" w:rsidP="005E0C87">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F67CEB" w:rsidRPr="009D0F9A" w14:paraId="3550A9CC" w14:textId="77777777" w:rsidTr="220D9B38">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0FCB73" w14:textId="734A87E8" w:rsidR="009929A7" w:rsidRPr="00866FAA" w:rsidRDefault="009929A7" w:rsidP="009929A7">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00866FAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs Supplemental File</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FCD9DC" w14:textId="0D4CB6E9" w:rsidR="009929A7" w:rsidRPr="00866FAA" w:rsidRDefault="009929A7" w:rsidP="009929A7">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00866FAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3EBA18" w14:textId="5311C436" w:rsidR="009929A7" w:rsidRPr="00866FAA" w:rsidRDefault="009929A7" w:rsidP="009929A7">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00866FAA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F52E77" w14:textId="69C6D696" w:rsidR="009929A7" w:rsidRPr="00565C6E" w:rsidRDefault="009929A7" w:rsidP="009929A7">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pipe delimited file with </w:t>
+            </w:r>
+            <w:r w:rsidR="00C434B2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>eligible population</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0456FB" w14:textId="77777777" w:rsidR="009929A7" w:rsidRPr="00565C6E" w:rsidRDefault="009929A7" w:rsidP="009929A7">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Detail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> patient was screened for accommodation needs related to a disability and the results of the screen were documented, and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="585A60F7" w14:textId="77777777" w:rsidR="009929A7" w:rsidRPr="003A1602" w:rsidRDefault="009929A7" w:rsidP="009929A7">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Detail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on if patient screened positive for accommodation needs related to a disability and member-requested accommodation(s) related to a disability were documented</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7375F725" w14:textId="5AB8B676" w:rsidR="003246F0" w:rsidRDefault="003246F0" w:rsidP="003A1602">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E71BA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Note</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E71BA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: MassHealth will share a sample </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000E71BA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000E71BA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MCO and MBHV organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E71BA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for this measure. ACOs are responsible for sampling their own population.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="289E6EB7" w14:textId="0C23343D" w:rsidR="009929A7" w:rsidRPr="00565C6E" w:rsidRDefault="00565C6E" w:rsidP="009929A7">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organizations </w:t>
+            </w:r>
+            <w:r w:rsidR="009929A7" w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">submit </w:t>
+            </w:r>
+            <w:r w:rsidR="00F24183">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>member</w:t>
+            </w:r>
+            <w:r w:rsidR="009929A7" w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-level supplemental </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565C6E">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>file in QEIP Portal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="610A1E92" w14:textId="77777777" w:rsidR="009929A7" w:rsidRDefault="009929A7" w:rsidP="009929A7">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F972AC6" w14:textId="423C5CE1" w:rsidR="009929A7" w:rsidRDefault="009929A7" w:rsidP="005D3BB8">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="220D9B38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E66ACE" w:rsidRPr="220D9B38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">File must contain </w:t>
+            </w:r>
+            <w:r w:rsidR="006D0E22">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the full Eligible </w:t>
+            </w:r>
+            <w:r w:rsidR="003D3C33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Population,</w:t>
+            </w:r>
+            <w:r w:rsidR="003D3C33" w:rsidRPr="220D9B38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66ACE" w:rsidRPr="220D9B38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> defined in the MassHealth Technical Specifications</w:t>
+            </w:r>
+            <w:r w:rsidR="00D93A6C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>, or all eligible visits as defined in the MassHealth Sample (MCO/MBHP)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66ACE" w:rsidRPr="220D9B38">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78F9ED51" w14:textId="77777777" w:rsidR="00462249" w:rsidRPr="00EF7AE2" w:rsidRDefault="00462249" w:rsidP="00462249">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Important Note about Submission Deadlines</w:t>
       </w:r>
     </w:p>
@@ -9044,82 +10809,82 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> allows </w:t>
       </w:r>
       <w:r w:rsidR="0068757B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidR="00462249" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s to add new data and submit, resubmit, change, and delete existing data up until the submission deadline. Data should be submitted well before the deadline to allow time to review for accuracy and make necessary corrections. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="141F4CFF" w14:textId="1B5C3387" w:rsidR="00A2173B" w:rsidRDefault="001F7BA3" w:rsidP="001F7BA3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc187329754"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc224850921"/>
       <w:r>
         <w:t xml:space="preserve">B. </w:t>
       </w:r>
       <w:r w:rsidR="00A2173B">
         <w:t>Data Accuracy and Completeness Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="3A970E0F" w14:textId="06B82104" w:rsidR="001F7BA3" w:rsidRDefault="0068757B" w:rsidP="001F7BA3">
+    <w:p w14:paraId="3A970E0F" w14:textId="20C3EA66" w:rsidR="001F7BA3" w:rsidRDefault="0068757B" w:rsidP="001F7BA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
       <w:r w:rsidR="00380589" w:rsidRPr="00380589">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">s must meet data accuracy and completeness requirements for all quality measures </w:t>
+        <w:t xml:space="preserve">s must meet data accuracy and completeness requirements for all measures </w:t>
       </w:r>
       <w:r w:rsidR="00156ABB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">submitted in the portal </w:t>
       </w:r>
       <w:r w:rsidR="00380589" w:rsidRPr="00380589">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">listed in Table </w:t>
       </w:r>
       <w:r w:rsidR="00DC6D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
@@ -9177,51 +10942,50 @@
         <w:t xml:space="preserve"> Submission</w:t>
       </w:r>
       <w:r w:rsidR="00FA27CD" w:rsidRPr="00FA27CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. The criteria that apply to each reporting period are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368556EA" w14:textId="5CA96205" w:rsidR="00FA27CD" w:rsidRDefault="00F3635E" w:rsidP="001F7BA3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00DC6D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00016B0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -9330,74 +11094,94 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085089A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Description </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD5574" w:rsidRPr="0085089A" w14:paraId="4A31BABB" w14:textId="77777777" w:rsidTr="003C5FBD">
         <w:trPr>
           <w:trHeight w:val="989"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A81DEFF" w14:textId="26874661" w:rsidR="00DD5574" w:rsidRPr="0085089A" w:rsidRDefault="00DD5574" w:rsidP="002663F2">
+          <w:p w14:paraId="3A81DEFF" w14:textId="4604E247" w:rsidR="00DD5574" w:rsidRPr="0085089A" w:rsidRDefault="00DD5574" w:rsidP="002663F2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085089A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>HRSN, Language</w:t>
             </w:r>
             <w:r w:rsidR="00430682">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Access</w:t>
+            </w:r>
+            <w:r w:rsidR="00565C6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00565C6E" w:rsidRPr="009E6097">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="ED0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2354C2C4" w14:textId="34C942D9" w:rsidR="00DD5574" w:rsidRPr="0085089A" w:rsidRDefault="00DD5574" w:rsidP="002663F2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085089A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Supplemental </w:t>
             </w:r>
             <w:r w:rsidR="008149E2">
@@ -9484,97 +11268,124 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00271A3E" w:rsidRPr="0085089A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5FBD" w:rsidRPr="0085089A" w14:paraId="354DA467" w14:textId="77777777" w:rsidTr="003C5FBD">
         <w:trPr>
           <w:trHeight w:val="989"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10D62CDC" w14:textId="2EA3C2D8" w:rsidR="003C5FBD" w:rsidRPr="0085089A" w:rsidRDefault="003C5FBD" w:rsidP="002663F2">
+          <w:p w14:paraId="10D62CDC" w14:textId="21B399B7" w:rsidR="003C5FBD" w:rsidRPr="0085089A" w:rsidRDefault="003C5FBD" w:rsidP="002663F2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085089A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HRSN, Language</w:t>
             </w:r>
             <w:r w:rsidR="00430682">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Access</w:t>
+            </w:r>
+            <w:r w:rsidR="00565C6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00565C6E" w:rsidRPr="009E6097">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="ED0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43057C08" w14:textId="527D18BD" w:rsidR="003C5FBD" w:rsidRPr="0085089A" w:rsidRDefault="003C5FBD" w:rsidP="002663F2">
+          <w:p w14:paraId="43057C08" w14:textId="5A4D2A94" w:rsidR="003C5FBD" w:rsidRPr="0085089A" w:rsidRDefault="00523D76" w:rsidP="002663F2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0085089A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Medical Record Documentation</w:t>
+              <w:t>Audit</w:t>
+            </w:r>
+            <w:r w:rsidR="003C5FBD" w:rsidRPr="0085089A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5809" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44741B71" w14:textId="450E7D29" w:rsidR="003C5FBD" w:rsidRPr="0085089A" w:rsidRDefault="003C5FBD" w:rsidP="002663F2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085089A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit requested documentation for audit purposes for numerator event as requested by the </w:t>
             </w:r>
             <w:r w:rsidR="007E18A8" w:rsidRPr="007E18A8">
@@ -9590,74 +11401,93 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>contractor</w:t>
             </w:r>
             <w:r w:rsidR="00CE0E71">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C5FBD" w:rsidRPr="0085089A" w14:paraId="6280E7B7" w14:textId="77777777" w:rsidTr="003C5FBD">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE7A550" w14:textId="5B769682" w:rsidR="003C5FBD" w:rsidRPr="0085089A" w:rsidRDefault="003C5FBD" w:rsidP="002663F2">
+          <w:p w14:paraId="4AE7A550" w14:textId="2AFC5E2A" w:rsidR="003C5FBD" w:rsidRPr="0085089A" w:rsidRDefault="003C5FBD" w:rsidP="002663F2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085089A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HRSN, Language</w:t>
             </w:r>
             <w:r w:rsidR="00430682">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Access</w:t>
+            </w:r>
+            <w:r w:rsidR="00565C6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00565C6E" w:rsidRPr="009E6097">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="ED0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Disability Accommodation Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3118E522" w14:textId="7E308199" w:rsidR="003C5FBD" w:rsidRPr="0085089A" w:rsidRDefault="003C5FBD" w:rsidP="002663F2">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0085089A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Timeliness of Data</w:t>
             </w:r>
           </w:p>
@@ -9680,170 +11510,255 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">All data components previously listed must be received by the submission due dates. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="696B324D" w14:textId="77777777" w:rsidR="00FF2F7B" w:rsidRPr="00FF2F7B" w:rsidRDefault="00FF2F7B" w:rsidP="00FF2F7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="639B7B88" w14:textId="212F0AFF" w:rsidR="00FF2F7B" w:rsidRPr="00FF2F7B" w:rsidRDefault="00FF2F7B" w:rsidP="00FF2F7B">
+    <w:p w14:paraId="639B7B88" w14:textId="138CC8FE" w:rsidR="00FF2F7B" w:rsidRPr="00FF2F7B" w:rsidRDefault="00FF2F7B" w:rsidP="00E457A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data Accuracy - </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">is defined as data on all cases that must meet the specific inclusion criteria for eligible </w:t>
+        <w:t xml:space="preserve">is defined as data on all cases that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must meet the specific inclusion criteria for eligible </w:t>
+      </w:r>
+      <w:r w:rsidR="008149E2" w:rsidRPr="005C5BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF2F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, which includes information collected and abstracted from the </w:t>
       </w:r>
       <w:r w:rsidR="008149E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>member</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">s, which includes information collected and abstracted from the </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>’s medical record and other administrative data sources. Measure data elements that are not collected accurately will not be reliable for determining performance.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5EDEF1A9" w14:textId="139BEBE3" w:rsidR="00FF2F7B" w:rsidRPr="00FF2F7B" w:rsidRDefault="00FF2F7B" w:rsidP="00FF2F7B">
+      <w:r w:rsidR="005C5BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005C5BAE" w:rsidRPr="00CB6CA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please review the Technical Specifications published on Mass.gov website: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="005C5BAE" w:rsidRPr="00CB6CA7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="EE0000"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005C5BAE" w:rsidRPr="00CB6CA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for detail on how to identify the eligible population for inclusion in each measure</w:t>
+      </w:r>
+      <w:r w:rsidR="005C5BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDEF1A9" w14:textId="139BEBE3" w:rsidR="00FF2F7B" w:rsidRPr="00FF2F7B" w:rsidRDefault="00FF2F7B" w:rsidP="00E457A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data Completeness</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - refers to how comprehensive the data is and whether it contains all required information to compute each measure, including complying with all technical data collection format and reporting requirements published in this </w:t>
       </w:r>
       <w:r w:rsidR="00F02891">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>User Guide</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Completeness is assessed as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E9D7C2" w14:textId="1EA101D4" w:rsidR="00FF2F7B" w:rsidRPr="00FF2F7B" w:rsidRDefault="00FF2F7B" w:rsidP="00FF2F7B">
+    <w:p w14:paraId="29E9D7C2" w14:textId="1EA101D4" w:rsidR="00FF2F7B" w:rsidRPr="00FF2F7B" w:rsidRDefault="00FF2F7B" w:rsidP="00E457A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Incomplete Data - is defined as data that is selectively collected</w:t>
       </w:r>
       <w:r w:rsidR="00C22715">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -9885,55 +11800,55 @@
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> submits accurate data but leaves out eligible cases in data files, and vice versa, then those data are not reliable.  Incomplete data also raises concerns about reliability of information to compare </w:t>
       </w:r>
       <w:r w:rsidR="0068757B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B06EE85" w14:textId="4D153E3F" w:rsidR="00FF2F7B" w:rsidRPr="00FF2F7B" w:rsidRDefault="00FF2F7B" w:rsidP="00FF2F7B">
+    <w:p w14:paraId="0B06EE85" w14:textId="4D153E3F" w:rsidR="00FF2F7B" w:rsidRPr="00FF2F7B" w:rsidRDefault="00FF2F7B" w:rsidP="00E457A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Missing or Invalid Data</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -9987,77 +11902,91 @@
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Reducing missing and invalid data is critical to minimizing the bias for measure results because this data cannot be included in the measure rate calculation, and therefore, may not accurately reflect the observed measure rate for the </w:t>
       </w:r>
       <w:r w:rsidR="008149E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>member</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF2F7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> population.  </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="48BC66DD" w14:textId="77777777" w:rsidR="003258B1" w:rsidRDefault="003258B1">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="34A79993" w14:textId="68A5873A" w:rsidR="00614C69" w:rsidRPr="00741D36" w:rsidRDefault="00614C69" w:rsidP="00741D36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc187329755"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc224850922"/>
       <w:r w:rsidRPr="00741D36">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="005B54DF" w:rsidRPr="00741D36">
         <w:t xml:space="preserve">Sampling Process </w:t>
       </w:r>
       <w:r w:rsidR="00895F33">
         <w:t>for P</w:t>
       </w:r>
       <w:r w:rsidR="00895F33" w:rsidRPr="00895F33">
         <w:t>referred Language Access</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="00895F33" w:rsidRPr="00895F33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174918E4" w14:textId="65B5F6D0" w:rsidR="005D2038" w:rsidRDefault="005D2038" w:rsidP="005D2038">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc187329756"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc224850923"/>
       <w:r>
         <w:t>A. Population Sampling Specifications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="04EF5732" w14:textId="4C474C0A" w:rsidR="00F269EA" w:rsidRDefault="005B54DF" w:rsidP="00F62C53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23925">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Per the </w:t>
       </w:r>
       <w:r w:rsidR="008149E2" w:rsidRPr="008149E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10371,51 +12300,71 @@
       <w:r w:rsidRPr="00801C61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">MBHV, MassHealth will share a sample of 432 members (411 with </w:t>
       </w:r>
       <w:r w:rsidR="00667AF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">a 5% </w:t>
       </w:r>
       <w:r w:rsidRPr="00801C61">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>oversample) to the organizations.  The organizations will provide data for the sample shared.  ACOs are responsible for sampling their own population, if they choose to sample.</w:t>
+        <w:t xml:space="preserve">oversample) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00801C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00801C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the organizations.  The organizations will provide data for the sample shared.  ACOs are responsible for sampling their own population, if they choose to sample.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBA2F0D" w14:textId="56DE2796" w:rsidR="00F62C53" w:rsidRPr="00F62C53" w:rsidRDefault="00F62C53" w:rsidP="00F62C53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F62C53">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please note,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sampling should be done on the Eligible Population as described in the </w:t>
@@ -10454,66 +12403,64 @@
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="0013687F" w:rsidRPr="00993118">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0013687F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684449CB" w14:textId="68C9131E" w:rsidR="005D2038" w:rsidRDefault="005D2038" w:rsidP="005D2038">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc187329757"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc224850924"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>B. Sampling Methods Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="0A53241D" w14:textId="448D090B" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc187329758"/>
       <w:r w:rsidRPr="007316DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sampling is the process of selecting cases from a broader patient population without collecting data for the entire population. A well-designed sample is based on a selection of cases that provide sufficient information for calculating measure rates.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> MassHealth has determined that the organization sample size must be 411 cases plus an oversample of 5% (432 total cases). The oversample will be used only to replace cases in the sample if/when </w:t>
       </w:r>
       <w:r w:rsidR="007E739A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
@@ -10701,56 +12648,56 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>using the following approach:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B66FAE" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BE75268" w14:textId="2A5119A7" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
+    <w:p w14:paraId="3BE75268" w14:textId="2A5119A7" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Select a sample size (</w:t>
       </w:r>
       <w:r w:rsidRPr="000D1FD9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>n</w:t>
@@ -10874,95 +12821,95 @@
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">is obtained, where k ≤ N/n. The first sample record (i.e.: the starting point) must be randomly selected before taking every kth record. This requires </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the following steps</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345144B6" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
+    <w:p w14:paraId="345144B6" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Randomly select the starting point by choosing a number between one and k using a table of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>random numbers or a computer-generated random number; and then</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC5C74B" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
+    <w:p w14:paraId="2CC5C74B" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Select every kth record until the selection of the sample size </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of 411 plus a 5% oversample (432 total cases) is</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4361">
@@ -10980,150 +12927,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF2F1B7" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Order of Data Flow. The order of data flow for selecting cases involves the following steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452FD51E" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
+    <w:p w14:paraId="452FD51E" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Id</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">entify the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Eligible Population</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the measure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (refer to measure specifications).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570FBF5B" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
+    <w:p w14:paraId="570FBF5B" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Follow </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> systematic random sampling approach previously described.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122CEFA3" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
+    <w:p w14:paraId="122CEFA3" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pull the sample of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">411 </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4361">
@@ -11139,146 +13086,165 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> plus a 5% oversample (432 total cases)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4361">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F1F111" w14:textId="77777777" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CBA0380" w14:textId="139AAA09" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
+    <w:p w14:paraId="3CBA0380" w14:textId="5D674F86" w:rsidR="00725DDC" w:rsidRDefault="00725DDC" w:rsidP="00725DDC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="00B638D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Meaningful Access to Healthcare Services for Individuals with a Preferred Language other than English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7692D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>s may sample their population or may report their entire population</w:t>
+        <w:t>s may report their entire population</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>or a sample of the cases that meet criteria for inclusion in the eligible population</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7692D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>As previously stated, s</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7692D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ampling should not be used unless the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7692D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> has a large number of cases. </w:t>
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E7692D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a large number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E7692D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cases. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00E7692D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s whose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">eligible population </w:t>
       </w:r>
@@ -11289,61 +13255,62 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">size is less than the minimum number of cases </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(411) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E7692D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cannot sample. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D5B5E6" w14:textId="75861D02" w:rsidR="00E7692D" w:rsidRDefault="00E7692D" w:rsidP="00E7692D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc224850925"/>
       <w:r>
         <w:t>C. Medicaid Sampling Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="77B0C1D8" w14:textId="762DE9FE" w:rsidR="00353976" w:rsidRDefault="002F23D0" w:rsidP="00353976">
+    <w:p w14:paraId="77B0C1D8" w14:textId="762DE9FE" w:rsidR="00353976" w:rsidRDefault="002F23D0" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00353976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MassHealth Sampling Instruction</w:t>
       </w:r>
       <w:r w:rsidRPr="00353976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -11464,56 +13431,56 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cases</w:t>
       </w:r>
       <w:r w:rsidRPr="00353976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239BB07E" w14:textId="77777777" w:rsidR="00C4074A" w:rsidRPr="00C4074A" w:rsidRDefault="00C4074A" w:rsidP="00C4074A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E99A5A6" w14:textId="5EBA6AA3" w:rsidR="00353976" w:rsidRDefault="002F23D0" w:rsidP="00353976">
+    <w:p w14:paraId="4E99A5A6" w14:textId="5EBA6AA3" w:rsidR="00353976" w:rsidRDefault="002F23D0" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00353976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dates of Service.</w:t>
       </w:r>
       <w:r w:rsidRPr="00353976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11610,56 +13577,56 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>reporting period</w:t>
       </w:r>
       <w:r w:rsidRPr="00353976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25703164" w14:textId="77777777" w:rsidR="00353976" w:rsidRPr="00353976" w:rsidRDefault="00353976" w:rsidP="00353976">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AED7A12" w14:textId="5585F4D4" w:rsidR="00FB7C55" w:rsidRDefault="00CD38BD" w:rsidP="00FB7C55">
+    <w:p w14:paraId="7AED7A12" w14:textId="5585F4D4" w:rsidR="00FB7C55" w:rsidRDefault="00CD38BD" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enrollment Requirement</w:t>
       </w:r>
       <w:r w:rsidR="002F23D0" w:rsidRPr="00FB7C55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Please refer </w:t>
       </w:r>
@@ -11722,56 +13689,70 @@
       <w:r w:rsidR="004A34E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F23D0" w:rsidRPr="00FB7C55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">details on enrollment requirements for the eligible population.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEACF3F" w14:textId="52596C74" w:rsidR="00B046CB" w:rsidRPr="00741D36" w:rsidRDefault="003D000E" w:rsidP="00741D36">
+    <w:p w14:paraId="63361474" w14:textId="77777777" w:rsidR="00EB58D8" w:rsidRDefault="00EB58D8">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEACF3F" w14:textId="2F3D7173" w:rsidR="00B046CB" w:rsidRPr="00741D36" w:rsidRDefault="003D000E" w:rsidP="00741D36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc187329759"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc224850926"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005000E1" w:rsidRPr="00741D36">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B76D5C" w:rsidRPr="00741D36">
         <w:t>Portal Gu</w:t>
       </w:r>
       <w:r w:rsidR="00162B13" w:rsidRPr="00741D36">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00B76D5C" w:rsidRPr="00741D36">
         <w:t>delines</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="22ACBB53" w14:textId="08505093" w:rsidR="00C555F2" w:rsidRPr="00EF7AE2" w:rsidRDefault="008331D9" w:rsidP="00C555F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
@@ -11824,51 +13805,50 @@
       </w:r>
       <w:r w:rsidR="00C555F2" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s must comply with instructions provided in this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60EF5960" w14:textId="249D9693" w:rsidR="004A5415" w:rsidRPr="00EF7AE2" w:rsidRDefault="007E18A8" w:rsidP="004A5415">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="24"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="004A5415" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> has designated </w:t>
       </w:r>
       <w:r w:rsidR="004E081C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001A21AD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">QEIP portal </w:t>
@@ -12022,51 +14002,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="007E18A8" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>contractor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7DD898" w14:textId="77777777" w:rsidR="00B046CB" w:rsidRPr="00741D36" w:rsidRDefault="00B046CB" w:rsidP="00741D36">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc187329760"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc224850927"/>
       <w:r w:rsidRPr="00741D36">
         <w:t>A. Portal System Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="3C93323C" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00CF7AF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The web portal’s data submission tool allows users to securely transmit data files to the web portal. The following technical portal system specifications are required to transmit data. Any deviation from the portal system requirements may result in data submissions not being processed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FAEC94" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00CF7AF8">
       <w:pPr>
         <w:tabs>
@@ -12136,692 +14116,759 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>system requirements are as follows</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3652E03A" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
+    <w:p w14:paraId="3652E03A" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Minimum of 1 GHz processor or better with a minimum of 125MB free disk space</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2470F1A8" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
+    <w:p w14:paraId="2470F1A8" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Windows 10 or higher</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF372AE" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
+    <w:p w14:paraId="1BF372AE" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1 GB of RAM or higher</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65833CF9" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
+    <w:p w14:paraId="65833CF9" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>High speed internet connection of 384 Kbps or higher</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C70C66" w14:textId="58F7EC18" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="00B35107" w:rsidP="003F6349">
+    <w:p w14:paraId="76C70C66" w14:textId="58F7EC18" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="00B35107" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
       <w:r w:rsidR="0008049F" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Portal supports the following Browsers: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D338D21" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
+    <w:p w14:paraId="4D338D21" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Microsoft Edge v 90 or higher</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DBA105E" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
+    <w:p w14:paraId="4DBA105E" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chrome v 88 or higher</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7612B6C5" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
+    <w:p w14:paraId="7612B6C5" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1620"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Firefox v 90 or higher  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FA8E7D" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
+    <w:p w14:paraId="46FA8E7D" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Browser security level of medium </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1539330B" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
+    <w:p w14:paraId="1539330B" w14:textId="77777777" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Browser Transport Layer Security (TLS) version 1.2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E67FA79" w14:textId="41B3D6F7" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
+    <w:p w14:paraId="4E67FA79" w14:textId="41B3D6F7" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pop-ups allowed for URL</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00EF7AE2">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DCAFC2D" w14:textId="70AF9FDF" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00CF7AF8">
+    <w:p w14:paraId="6DCAFC2D" w14:textId="1704098C" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00CF7AF8">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The production environment is activated approximately 60 days before submission deadlines and then closed after each submission due date. Notices are sent via the </w:t>
       </w:r>
       <w:r w:rsidR="005663D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> list-serve to </w:t>
+        <w:t xml:space="preserve"> list-serv to </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>announce when the portal environment is open for data production before each submission deadline.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F394DD9" w14:textId="2BBEDB30" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="003F6349">
-      <w:pPr>
+    <w:p w14:paraId="1F394DD9" w14:textId="2BBEDB30" w:rsidR="0008049F" w:rsidRPr="00EF7AE2" w:rsidRDefault="0008049F" w:rsidP="00930342">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Portal Environment Maintenance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The portal environment is periodically programmed in between submission cycles, to prepare for and support the changes in the transmittal of revised technical specifications </w:t>
+      </w:r>
+      <w:r w:rsidR="004E7CA1" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7CA1" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00070FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7CA1" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> measures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5857BF60" w14:textId="70DAD209" w:rsidR="005B77A8" w:rsidRPr="00741D36" w:rsidRDefault="00E00A39" w:rsidP="00741D36">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc224850928"/>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00B046CB" w:rsidRPr="00741D36">
+        <w:t>. File Upload</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6AF6">
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidR="00B046CB" w:rsidRPr="00741D36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1711C8" w14:textId="5B3C848D" w:rsidR="005B1F08" w:rsidRPr="00EF7AE2" w:rsidRDefault="00491894" w:rsidP="005B1F08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="0068757B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rganization</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1F08" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s will submit Member-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D005EE" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1F08" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005B1F08" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>detail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005B1F08" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via supplemental files </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005B1F08" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>one time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005B1F08" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per year for the following measures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0311ECC4" w14:textId="3A5CF46E" w:rsidR="005B1F08" w:rsidRPr="00EF7AE2" w:rsidRDefault="005B1F08" w:rsidP="00930342">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...5 lines deleted...]
-          <w:lang w:bidi="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...141 lines deleted...]
-    <w:p w14:paraId="0311ECC4" w14:textId="3A5CF46E" w:rsidR="005B1F08" w:rsidRPr="00EF7AE2" w:rsidRDefault="005B1F08" w:rsidP="003F6349">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Health-Related Social Needs Screening</w:t>
+      </w:r>
+      <w:r w:rsidR="00736104">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (HRSN)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC51ACB" w14:textId="77777777" w:rsidR="00775CA9" w:rsidRDefault="005B1F08" w:rsidP="00775CA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Health-Related Social Needs Screening</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="61B4DD23" w14:textId="77777777" w:rsidR="005B1F08" w:rsidRPr="00EF7AE2" w:rsidRDefault="005B1F08" w:rsidP="003F6349">
+        <w:t>Meaningful Access to Healthcare Services for Individuals with a Preferred Language other than English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FDF97B" w14:textId="6320C8D2" w:rsidR="00775CA9" w:rsidRPr="00775CA9" w:rsidRDefault="00775CA9" w:rsidP="00775CA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Disability Accommodation Needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC65CD2" w14:textId="2A63BAA1" w:rsidR="00DD0010" w:rsidRPr="00EF7AE2" w:rsidRDefault="00DD0010" w:rsidP="00DD0010">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Meaningful Access to Healthcare Services for Individuals with a Preferred Language other than English</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">The following outlines the process for uploading Supplemental Files in the </w:t>
+      </w:r>
+      <w:r w:rsidR="005663D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following outlines the process for uploading Supplemental Files in the </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> portal.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E3DEA6" w14:textId="50A99C1C" w:rsidR="00DD0010" w:rsidRPr="00E611CF" w:rsidRDefault="007A28B7" w:rsidP="003F6349">
+    <w:p w14:paraId="57E3DEA6" w14:textId="50A99C1C" w:rsidR="00DD0010" w:rsidRPr="00E611CF" w:rsidRDefault="007A28B7" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Uploading Supplemental File in Submission Tool</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F396D20" w14:textId="77777777" w:rsidR="00176EB8" w:rsidRDefault="00A822F9" w:rsidP="00A822F9">
+    <w:p w14:paraId="3F396D20" w14:textId="77777777" w:rsidR="00176EB8" w:rsidRDefault="00A822F9" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E611CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Navigate to </w:t>
       </w:r>
       <w:r w:rsidR="00963063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E611CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="00963063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Supplemental File Upload</w:t>
@@ -12829,342 +14876,359 @@
       <w:r w:rsidRPr="00E611CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">" </w:t>
       </w:r>
       <w:r w:rsidR="002B15E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>page</w:t>
       </w:r>
       <w:r w:rsidR="00176EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> using one of the following options:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECBD840" w14:textId="7ABA4A30" w:rsidR="00176EB8" w:rsidRDefault="00176EB8" w:rsidP="00176EB8">
+    <w:p w14:paraId="1ECBD840" w14:textId="7ABA4A30" w:rsidR="00176EB8" w:rsidRDefault="00176EB8" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3FD87F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Select the “Supplemental Files” </w:t>
       </w:r>
       <w:r w:rsidR="004E79B7" w:rsidRPr="3FD87F37">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">card on the </w:t>
       </w:r>
       <w:r w:rsidR="000A2AAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>portal homepage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D34847" w14:textId="47640F60" w:rsidR="00176EB8" w:rsidRDefault="00176EB8" w:rsidP="000448CD">
+    <w:p w14:paraId="59D34847" w14:textId="47640F60" w:rsidR="00176EB8" w:rsidRDefault="00176EB8" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Navigate to the Left Side Navigation and select the three horizontal lines (also called Hamburger) in the left-hand corner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and select “</w:t>
       </w:r>
       <w:r w:rsidR="00F32457">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Supplemental File</w:t>
       </w:r>
       <w:r w:rsidR="008E2C34">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CD94D8" w14:textId="77777777" w:rsidR="00E03F35" w:rsidRDefault="00A822F9" w:rsidP="005663D9">
+    <w:p w14:paraId="43CD94D8" w14:textId="77777777" w:rsidR="00E03F35" w:rsidRDefault="00A822F9" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Use the drop-down menu next to “</w:t>
       </w:r>
       <w:r w:rsidR="00E03F35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00176EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>” to select</w:t>
       </w:r>
       <w:r w:rsidR="00E03F35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the reporting organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00176EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE9E124" w14:textId="77777777" w:rsidR="00B40B39" w:rsidRDefault="00E03F35" w:rsidP="005663D9">
+    <w:p w14:paraId="0AE9E124" w14:textId="77777777" w:rsidR="00B40B39" w:rsidRDefault="00E03F35" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Use the drop-down menu next to “Measure” to select the </w:t>
       </w:r>
       <w:r w:rsidR="0020213E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">appropriate supplemental file measure </w:t>
       </w:r>
       <w:r w:rsidR="00B40B39">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>being uploaded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9C9208" w14:textId="7BAB1D60" w:rsidR="00A822F9" w:rsidRPr="00176EB8" w:rsidRDefault="00B40B39" w:rsidP="005663D9">
+    <w:p w14:paraId="2E9C9208" w14:textId="7BAB1D60" w:rsidR="00A822F9" w:rsidRPr="00176EB8" w:rsidRDefault="00B40B39" w:rsidP="00930342">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the drop-down menu next to “Upload Type” to </w:t>
       </w:r>
       <w:r w:rsidR="00310C51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">indicate if the file is a “Test” or “Production” file.  </w:t>
       </w:r>
       <w:r w:rsidR="00A822F9" w:rsidRPr="00176EB8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273CC029" w14:textId="269F763C" w:rsidR="00310C51" w:rsidRDefault="000908A5" w:rsidP="00A822F9">
+    <w:p w14:paraId="273CC029" w14:textId="269F763C" w:rsidR="00310C51" w:rsidRDefault="000908A5" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Choose the appropriate file for upload. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23659ED4" w14:textId="74B82C70" w:rsidR="00A822F9" w:rsidRDefault="000908A5" w:rsidP="00A822F9">
+        <w:t xml:space="preserve">Choose the appropriate file for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>upload</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23659ED4" w14:textId="74B82C70" w:rsidR="00A822F9" w:rsidRDefault="000908A5" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Click on</w:t>
       </w:r>
       <w:r w:rsidR="00310C51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Upload File”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to upload the file to the </w:t>
       </w:r>
       <w:r w:rsidR="003D2DD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>portal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8B01A3" w14:textId="5463C72C" w:rsidR="00A822F9" w:rsidRPr="00E611CF" w:rsidRDefault="00A822F9" w:rsidP="00A822F9">
+    <w:p w14:paraId="0C8B01A3" w14:textId="5463C72C" w:rsidR="00A822F9" w:rsidRPr="00E611CF" w:rsidRDefault="00A822F9" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Once you have reviewed TEST data and correct</w:t>
       </w:r>
       <w:r w:rsidR="00F133A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ed </w:t>
       </w:r>
       <w:r>
@@ -13173,803 +15237,842 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>any data errors, you may upload Measure Data for that measure</w:t>
       </w:r>
       <w:r w:rsidR="00CE1062">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD1FB84" w14:textId="77777777" w:rsidR="00DD0010" w:rsidRPr="00EF7AE2" w:rsidRDefault="00DD0010" w:rsidP="00DD0010">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22B91D57" w14:textId="3FCB4BA2" w:rsidR="00494A0A" w:rsidRPr="00EF7AE2" w:rsidRDefault="00A40D5A" w:rsidP="003F6349">
+    <w:p w14:paraId="24AADBE2" w14:textId="3622E44F" w:rsidR="00DD0010" w:rsidRPr="0043676E" w:rsidRDefault="00A40D5A" w:rsidP="003A1602">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7AE2">
+      <w:r w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Supplemental</w:t>
       </w:r>
-      <w:r w:rsidR="00DD0010" w:rsidRPr="00E611CF">
+      <w:r w:rsidR="00DD0010" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> File Specifications</w:t>
       </w:r>
-      <w:r w:rsidR="00DD0010" w:rsidRPr="00E611CF">
+      <w:r w:rsidR="00DD0010" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="0068757B">
+      <w:r w:rsidR="0068757B" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
-      <w:r w:rsidR="00DD0010" w:rsidRPr="00E611CF">
+      <w:r w:rsidR="00DD0010" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s must submit data files using the </w:t>
       </w:r>
-      <w:r w:rsidR="009D793B" w:rsidRPr="00EF7AE2">
+      <w:r w:rsidR="009D793B" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth </w:t>
       </w:r>
-      <w:r w:rsidR="00494A0A" w:rsidRPr="00EF7AE2">
+      <w:r w:rsidR="00494A0A" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="009D793B" w:rsidRPr="00EF7AE2">
+      <w:r w:rsidR="009D793B" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">upplemental </w:t>
       </w:r>
-      <w:r w:rsidR="00494A0A" w:rsidRPr="00EF7AE2">
+      <w:r w:rsidR="00494A0A" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="009D793B" w:rsidRPr="00EF7AE2">
+      <w:r w:rsidR="009D793B" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ile layouts published on the Mass.gov website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00494A0A" w:rsidRPr="00EF7AE2">
+        <w:r w:rsidR="0043676E" w:rsidRPr="0043676E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">MassHealth </w:t>
+          <w:t xml:space="preserve">MassHealth Quality and Equity Incentive Programs | </w:t>
         </w:r>
-        <w:r w:rsidR="0068757B">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="0043676E" w:rsidRPr="0043676E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Organization</w:t>
-[...26 lines deleted...]
-          <w:t>) | Mass.gov</w:t>
+          <w:t>Mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DD0010" w:rsidRPr="00E611CF">
-[...28 lines deleted...]
-      <w:r w:rsidR="0068757B">
+      <w:r w:rsidR="00DD0010" w:rsidRPr="0043676E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DD0010" w:rsidRPr="0043676E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0068757B" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E611CF">
+      <w:r w:rsidR="00DD0010" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is responsible for </w:t>
       </w:r>
-      <w:r w:rsidR="00494A0A" w:rsidRPr="00EF7AE2">
+      <w:r w:rsidR="00494A0A" w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ensuring adherence to the supplemental file </w:t>
       </w:r>
-      <w:r w:rsidR="00A40D5A" w:rsidRPr="00EF7AE2">
+      <w:r w:rsidRPr="0043676E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>layout for the applicable measure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4D483C" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="2A4D483C" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED38CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Test Data Files. </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED38CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>All users</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED38CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED38CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>are required to successfully complete a test submission for each of the supplemental file measures before uploading final production data. The following is additional information about using this data submission tool to run test submissions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23101B07" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="23101B07" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1710"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED38CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Test files will be processed in a near real time environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D312984" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="7D312984" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1710"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED38CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The user will be able to access reports that show summary success or failure information as well as reports that provide detailed descriptions of errors detected in a test submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45632CDE" w14:textId="778439F3" w:rsidR="00ED38CE" w:rsidRDefault="00B35107" w:rsidP="00ED38CE">
+    <w:p w14:paraId="45632CDE" w14:textId="778439F3" w:rsidR="00ED38CE" w:rsidRDefault="00B35107" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1710"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B35107">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All errors must be addressed before a measure may be submitted as final. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F16C07A" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="2F16C07A" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1710"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED38CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>There is no limit to the number of test files that can be submitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBF72D9" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CBB52AE" w14:textId="0B3B9114" w:rsidR="00ED38CE" w:rsidRPr="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="7CBB52AE" w14:textId="306A9077" w:rsidR="00ED38CE" w:rsidRPr="00ED38CE" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED38CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Production Data Files. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED38CE">
+      <w:r w:rsidRPr="229584CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Organizations are required to use the </w:t>
       </w:r>
-      <w:r w:rsidR="002A06C3">
+      <w:r w:rsidR="002A06C3" w:rsidRPr="229584CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00F370A2">
+      <w:r w:rsidR="00F370A2" w:rsidRPr="229584CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>assHealth</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED38CE">
+      <w:r w:rsidRPr="229584CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Contractor provided upload software for the transmission of data to the web portal. The upload application provides:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="395FEA60" w14:textId="75A6A0D1" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+        <w:t xml:space="preserve"> Contractor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="229584CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>provided upload</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="229584CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> software for the transmission of data to the web portal. </w:t>
+      </w:r>
+      <w:r w:rsidR="0079539C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Files must use the following formatting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="229584CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FACAB96" w14:textId="77777777" w:rsidR="00070395" w:rsidRPr="007C5B11" w:rsidRDefault="00070395" w:rsidP="00070395">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0FCE0064">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5B11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2FAF46CF" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pipe delimited text file</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3F665F" w14:textId="526D00DE" w:rsidR="00070395" w:rsidRDefault="00070395" w:rsidP="00070395">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7AE2">
+      <w:r w:rsidRPr="007C5B11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="723C362F" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Set file encoding to “UTF-8”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395FEA60" w14:textId="75A6A0D1" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0FCE0064">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Single file data submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723C362F" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Filename</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF791C1" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="0AF791C1" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Name cannot exceed 45 characters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569F4326" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="569F4326" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Filenames are limited to the following character ranges </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DFDED3" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="36DFDED3" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2520"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a – z</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45740C35" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="45740C35" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2520"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A – Z</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10053901" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="10053901" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2520"/>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0 – 9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3368967C" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="3368967C" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Underscores will replace spaces in all filenames</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E61D296" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
+    <w:p w14:paraId="4E61D296" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1800"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Filenames containing illegal characters will not be uploaded or processed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D89F88" w14:textId="77777777" w:rsidR="00ED38CE" w:rsidRPr="00EF7AE2" w:rsidRDefault="00ED38CE" w:rsidP="00ED38CE">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon completion of data transmissions, users will be able to run reports that show the success or failure of processing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703967E5" w14:textId="7035D992" w:rsidR="003767A2" w:rsidRPr="005E4148" w:rsidRDefault="006D66FA" w:rsidP="006D66FA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc187329762"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc224850929"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E61978" w:rsidRPr="005E4148">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF7AF8" w:rsidRPr="005E4148">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Input</w:t>
       </w:r>
       <w:r w:rsidR="000720F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F133A6">
         <w:t xml:space="preserve">Files </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00B35107">
         <w:t>Report</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="100C3C65" w14:textId="642A8730" w:rsidR="00CF7AF8" w:rsidRDefault="00CF7AF8" w:rsidP="00CF7AF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00D17D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">portal </w:t>
       </w:r>
@@ -14000,124 +16103,141 @@
       <w:r w:rsidR="005663D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> data warehouse. </w:t>
       </w:r>
       <w:r w:rsidR="000A2AAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE3EC1C" w14:textId="6267B925" w:rsidR="00B35107" w:rsidRPr="00EF7AE2" w:rsidRDefault="00B35107" w:rsidP="00CF7AF8">
+    <w:p w14:paraId="3CE3EC1C" w14:textId="5F62A6C3" w:rsidR="00B35107" w:rsidRPr="00EF7AE2" w:rsidRDefault="00B35107" w:rsidP="00CF7AF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">After upload, the organization </w:t>
+        <w:t xml:space="preserve">After </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>is able to</w:t>
+        <w:t>upload</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> view their uploaded files and the status of each file at the bottom of the File Upload Page.  If the organization would like a more formal report to download, they may navigate to the Input Files Report on the “Reporting” page of the QEIP Portal.  </w:t>
+        <w:t xml:space="preserve">, the organization </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> view their uploaded files and the status of each file at the bottom of the File Upload Page.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40759B80" w14:textId="4E912244" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00912E7D" w:rsidP="00CF7AF8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D17D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Input Files Report is available for each file submitted to </w:t>
       </w:r>
       <w:r w:rsidR="00D17D2D" w:rsidRPr="00D17D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D17D2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> portal.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7740EF" w14:textId="6518628E" w:rsidR="00995936" w:rsidRPr="00EF7AE2" w:rsidRDefault="00F133A6" w:rsidP="003F6349">
+    <w:p w14:paraId="5F7740EF" w14:textId="6518628E" w:rsidR="00995936" w:rsidRPr="00EF7AE2" w:rsidRDefault="00F133A6" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6E1314DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Input Files </w:t>
       </w:r>
       <w:r w:rsidR="00B35107">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -14202,539 +16322,529 @@
       <w:r w:rsidR="001C6132" w:rsidRPr="6E1314DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">all users in the </w:t>
       </w:r>
       <w:r w:rsidR="0068757B" w:rsidRPr="6E1314DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidR="00CF7AF8" w:rsidRPr="6E1314DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for previously submitted data files and for both test and production submissions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D2E059" w14:textId="3AB2B5F6" w:rsidR="00AC5197" w:rsidRPr="0013296B" w:rsidRDefault="00CF7AF8" w:rsidP="00AC5197">
+    <w:p w14:paraId="56D2E059" w14:textId="6F352441" w:rsidR="00AC5197" w:rsidRPr="0013296B" w:rsidRDefault="00CF7AF8" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013296B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The ‘Input Files Report’ is available for all submissions, regardless of whether they are test or production submissions.  </w:t>
       </w:r>
-      <w:r w:rsidR="005E698F">
+      <w:r w:rsidR="002B2571">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>You may use either one of the following options to n</w:t>
+        <w:t>Use the following instruction</w:t>
+      </w:r>
+      <w:r w:rsidR="00791C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2571">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to access the Input Files </w:t>
+      </w:r>
+      <w:r w:rsidR="002D12C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Report</w:t>
       </w:r>
       <w:r w:rsidR="00DF7628" w:rsidRPr="0013296B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>avigate to the</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4F1661" w14:textId="149ACD13" w:rsidR="00AC5197" w:rsidRPr="0013296B" w:rsidRDefault="00DF7628" w:rsidP="00AC5197">
+    <w:p w14:paraId="4A4F1661" w14:textId="3F057DC9" w:rsidR="00AC5197" w:rsidRDefault="00946323" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0013296B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Select the “</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC5197" w:rsidRPr="0013296B">
+        <w:t xml:space="preserve">Following file submission within the </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5186">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Reporting</w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="10A6409F" w14:textId="25636C18" w:rsidR="00DF7628" w:rsidRPr="0013296B" w:rsidRDefault="00DF7628" w:rsidP="00AC5197">
+        <w:t>“Supplemental File” card, navigate to the bottom of the screen to review the report.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506CC14E" w14:textId="0CEC4189" w:rsidR="00642C1B" w:rsidRPr="0013296B" w:rsidRDefault="00642C1B" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0013296B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Navigate to the Left Side Navigation and select the three horizontal lines (also called Hamburger) in the left-hand corner and select “</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AC5197" w:rsidRPr="0013296B">
+        <w:t>To print a copy of the report to review with other</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7648">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Reporting</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0013296B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3124F710" w14:textId="58373323" w:rsidR="00AC5197" w:rsidRPr="0013296B" w:rsidRDefault="00AC5197" w:rsidP="00AC5197">
+        <w:t xml:space="preserve"> in your organization, select “Excel”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> button to generate a file with the Input summary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07141C66" w14:textId="3267BC22" w:rsidR="00CF7AF8" w:rsidRPr="0013296B" w:rsidRDefault="00CF7AF8" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013296B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...11 lines deleted...]
-        </w:tabs>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submitters of test data will find the reports useful because they will indicate where the submitted data is either incomplete or incorrect and will thus enable the user to correct their data files before submitting them as “production” data to the </w:t>
+      </w:r>
+      <w:r w:rsidR="005663D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013296B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clinical data warehouse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1CCD35" w14:textId="77777777" w:rsidR="00AC5197" w:rsidRDefault="00AC5197" w:rsidP="00CF7AF8">
+      <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0013296B">
+    </w:p>
+    <w:p w14:paraId="299220F7" w14:textId="06005B91" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00E67D8F" w:rsidP="00CF7AF8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Submitters of test data will find the reports useful because they will indicate where the submitted data is either incomplete or incorrect and will thus enable the user to correct their data files before submitting them as “production” data to the </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005663D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>QEIP</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013296B">
+      <w:r w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...51 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘Input Files Report’ contains the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66076823" w14:textId="77777777" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF7AF8" w:rsidP="003F6349">
+    <w:p w14:paraId="0991943E" w14:textId="16F001B8" w:rsidR="00E31B69" w:rsidRDefault="00E31B69" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7AE2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>File Name – the name of the XML file that was submitted</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="453300B3" w14:textId="3D808E31" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="002A5203" w:rsidP="003F6349">
+        <w:t>Measure – Name of measure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66076823" w14:textId="1014B333" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF7AF8" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="60F6BD0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Organization </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2">
+        <w:t xml:space="preserve">File Name – the name of the </w:t>
+      </w:r>
+      <w:r w:rsidR="7005E854" w:rsidRPr="60F6BD0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">– the name of the submitting </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D4071">
+        <w:t xml:space="preserve">pipe delimited </w:t>
+      </w:r>
+      <w:r w:rsidRPr="60F6BD0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>organization</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E13B0C1" w14:textId="571E3039" w:rsidR="00023670" w:rsidRDefault="00023670" w:rsidP="003F6349">
+        <w:t>file that was submitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453300B3" w14:textId="3D808E31" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="002A5203" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Measure Status – test or measure</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56812576" w14:textId="762DCCA4" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF7AF8" w:rsidP="003F6349">
+        <w:t xml:space="preserve">Organization </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– the name of the submitting </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4071">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E13B0C1" w14:textId="571E3039" w:rsidR="00023670" w:rsidRDefault="00023670" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7AE2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Date – the date that the file was submitted</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3386F55D" w14:textId="77777777" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF7AF8" w:rsidP="003F6349">
+        <w:t>Measure Status – test or measure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56812576" w14:textId="762DCCA4" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF7AF8" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Processed – indicates whether the file was processed</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38AFADD7" w14:textId="77777777" w:rsidR="00023670" w:rsidRPr="00A82941" w:rsidRDefault="00CF7AF8" w:rsidP="00A82941">
+        <w:t>Date – the date that the file was submitted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AFADD7" w14:textId="77777777" w:rsidR="00023670" w:rsidRPr="00A82941" w:rsidRDefault="00CF7AF8" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82941">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Status – indicates if the file processing ended with an error or an OK status.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7FADED" w14:textId="4EABC1D8" w:rsidR="00CF7AF8" w:rsidRPr="00A82941" w:rsidRDefault="00023670" w:rsidP="00A82941">
+    <w:p w14:paraId="5B7FADED" w14:textId="58715213" w:rsidR="00CF7AF8" w:rsidRPr="00A82941" w:rsidRDefault="00E31B69" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A82941">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Error </w:t>
+      </w:r>
+      <w:r w:rsidR="00023670" w:rsidRPr="00A82941">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Message – Error message (if applicable)</w:t>
       </w:r>
       <w:r w:rsidR="00CF7AF8" w:rsidRPr="00A82941">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ADDDC26" w14:textId="77777777" w:rsidR="00A82941" w:rsidRPr="00A82941" w:rsidRDefault="00A82941" w:rsidP="00A82941">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -14770,108 +16880,108 @@
       <w:r w:rsidRPr="4055A98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">when the data files contain either incorrect or incomplete </w:t>
       </w:r>
       <w:r w:rsidR="74975DB0" w:rsidRPr="4055A98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">field values. </w:t>
       </w:r>
       <w:r w:rsidRPr="4055A98B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CA5860" w14:textId="72549546" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF7AF8" w:rsidP="003F6349">
+    <w:p w14:paraId="57CA5860" w14:textId="72549546" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF7AF8" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="num" w:pos="1800"/>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="515BDD50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Error Message – </w:t>
       </w:r>
       <w:r w:rsidRPr="515BDD50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">An error message identifies a problem with the file which needs to be corrected before resubmission by the </w:t>
       </w:r>
       <w:r w:rsidR="0068757B" w:rsidRPr="515BDD50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>organization</w:t>
       </w:r>
       <w:r w:rsidRPr="515BDD50">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778CE4FF" w14:textId="2A17A9E6" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF7AF8" w:rsidP="003F6349">
+    <w:p w14:paraId="778CE4FF" w14:textId="2A17A9E6" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="00CF7AF8" w:rsidP="00930342">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5BF9860A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OK Message</w:t>
       </w:r>
       <w:r w:rsidRPr="5BF9860A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -14915,3464 +17025,5782 @@
     <w:p w14:paraId="7339F1F6" w14:textId="4CE569CB" w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2" w:rsidRDefault="0068757B" w:rsidP="00EF13EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
       <w:r w:rsidR="00CF7AF8" w:rsidRPr="00EF7AE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s are responsible for reviewing all details on the “Input Files Report” to ensure specifications and data completeness are met as part of the submission cycle process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DA2A5E" w14:textId="047E7A98" w:rsidR="00D21D5D" w:rsidRPr="00741D36" w:rsidRDefault="003D000E" w:rsidP="00741D36">
+    <w:p w14:paraId="7838D046" w14:textId="77777777" w:rsidR="00EB58D8" w:rsidRDefault="00EB58D8">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DA2A5E" w14:textId="045CD3DF" w:rsidR="00D21D5D" w:rsidRPr="003A39BD" w:rsidRDefault="003D000E" w:rsidP="00741D36">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc187329763"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc224850930"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21D5D" w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00070FCD" w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21D5D" w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data Audit Methodology</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="10A63D3E" w14:textId="3D442BEF" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc224850931"/>
+      <w:bookmarkStart w:id="30" w:name="_Hlk215062724"/>
       <w:r>
-        <w:t>6</w:t>
-[...210 lines deleted...]
-      <w:r w:rsidRPr="00CB2CDB">
         <w:t xml:space="preserve">A. </w:t>
       </w:r>
-      <w:r w:rsidR="0013504A" w:rsidRPr="00CB2CDB">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Data Audit Process</w:t>
+      <w:r w:rsidRPr="003A39BD">
+        <w:t>Supplemental File Data Audit Process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
-      <w:r w:rsidRPr="00CB2CDB">
-[...3 lines deleted...]
-    <w:p w14:paraId="4BA133E5" w14:textId="56C56FAA" w:rsidR="00183BC1" w:rsidRDefault="004E5EC3" w:rsidP="00183BC1">
+    </w:p>
+    <w:p w14:paraId="5488250D" w14:textId="05891A4F" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All organizations </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4379">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">participating in the QEIP are </w:t>
+      </w:r>
+      <w:r w:rsidR="00C23335">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>subject to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data audit </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4379">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reported supplemental file measures as part of the MassHealth QEIP. The MassHealth contractor will perform all aspects of the audit process for supplemental file measure data reported. All supplemental file measures are subject to the audit methods described in this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB226BF" w14:textId="54F99F66" w:rsidR="00296B24" w:rsidRPr="00D024D1" w:rsidRDefault="003A39BD" w:rsidP="003A1602">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EF7AE2">
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006022C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Purpose:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7AE2">
-[...127 lines deleted...]
-    <w:p w14:paraId="3C1BCE03" w14:textId="1F9253AF" w:rsidR="00183BC1" w:rsidRPr="00183BC1" w:rsidRDefault="00183BC1" w:rsidP="00183BC1">
+      <w:r w:rsidRPr="006022C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annually, MassHealth will perform data audit on the supplemental file measures to ensure the accuracy and reliability of data used for performance</w:t>
+      </w:r>
+      <w:r w:rsidR="00D024D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DA139B" w14:textId="77777777" w:rsidR="00D024D1" w:rsidRPr="006022C2" w:rsidRDefault="00D024D1" w:rsidP="00D024D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26FDE47A" w14:textId="75BF01BA" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Audit Step-by-Step Process:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7532E094" w14:textId="7336B38D" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="11BB0FAD" w14:textId="77777777" w:rsidR="00183BC1" w:rsidRPr="00183BC1" w:rsidRDefault="00183BC1" w:rsidP="00183BC1">
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizations submit supplemental files to the secure web portal with case-level detail by </w:t>
+      </w:r>
+      <w:r w:rsidR="0059027A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5pm EST on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>June 30 of year following the measurement period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDE79D0" w14:textId="2750FC34" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="009C0BE5" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="1CD26952" w14:textId="77777777" w:rsidR="00183BC1" w:rsidRPr="00183BC1" w:rsidRDefault="00183BC1" w:rsidP="00183BC1">
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00296B24" w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MassHealth vendor randomly selects a sample of 12 cases per measure that meet criteria for case selection outlined in Table 1 (if less than 12 cases meet criteria, all eligible cases are included in audit sample).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F3F7B4" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="360"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="36331527" w14:textId="77401A52" w:rsidR="009A7896" w:rsidRDefault="005B794A" w:rsidP="003F6349">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case Lists are posted as PDF reports within the secure web portal with the cases selected for audit.  Each measure has its own Case List.  The MassHealth vendor will send a notification via list serv (via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>QEIPListserv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) on the day Case Lists are ready for each measure.  Case Lists include basic demographic information on the selected cases. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7297C0" w14:textId="7D2EF274" w:rsidR="00296B24" w:rsidRPr="0065353B" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Organizations have three (3) weeks from the date of the Case List posting to submit requested documentation via secure file transfer within the portal.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For </w:t>
+      </w:r>
+      <w:r w:rsidR="00571F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">re-audit, if audit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00571F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is failed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00571F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the first round,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00571F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="0065353B" w:rsidRPr="0065353B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rganizations have two (2) weeks from the date of the Case List posting to submit documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00571F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69344EAE" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The MassHealth vendor audits the documentation against the submitted data to confirm that the organization’s original submission matches what is in the medical record.  If the documentation matches the submitted data, then the case will “Pass.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BB5051" w14:textId="50DE8B86" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the organization does not “Pass” at least 80% of cases selected, then the measure will </w:t>
+      </w:r>
+      <w:r w:rsidR="009C0BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be eligible for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reaudit.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>This will repeat Steps 2-5</w:t>
+      </w:r>
+      <w:r w:rsidR="00F439CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the specific measure(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. For any organization that is subject to reaudit for a measure, the score from the reaudit of the measure will be considered final for that measure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B04E481" w14:textId="049B729E" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizations </w:t>
+      </w:r>
+      <w:r w:rsidR="00840294">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receive a final score for audit </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1569">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by measure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in a formal Year-End Audit Report.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C83B659" w14:textId="77777777" w:rsidR="00296B24" w:rsidRDefault="00296B24" w:rsidP="00296B24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A8DD954" w14:textId="3C852FB3" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="007754ED">
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...448 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...177 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case Sampling: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 1 shows the process for case selection by measure. A total of 12 cases per measure are randomly selected for audit. The audit occurs once annually following submission of the supplemental file data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED7461B" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009D64DF" w:rsidRPr="009D64DF">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...443 lines deleted...]
-        <w:t xml:space="preserve"> Included</w:t>
+        </w:rPr>
+        <w:t>Table 1. Case Selection Criteria by Measure</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9331" w:type="dxa"/>
-        <w:tblInd w:w="-83" w:type="dxa"/>
+        <w:tblW w:w="10266" w:type="dxa"/>
+        <w:tblInd w:w="-365" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
-          <w:top w:w="15" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="15" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3788"/>
-        <w:gridCol w:w="5543"/>
+        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="3320"/>
+        <w:gridCol w:w="3346"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D2C5D" w:rsidRPr="000C7E04" w14:paraId="0A4F4A15" w14:textId="2F911908" w:rsidTr="6FBAEFA3">
+      <w:tr w:rsidR="003A39BD" w:rsidRPr="003A39BD" w14:paraId="146E9B51" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="150"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3788" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcMar>
-              <w:top w:w="0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19364CE9" w14:textId="116163B7" w:rsidR="001932A6" w:rsidRPr="002002C6" w:rsidRDefault="001932A6" w:rsidP="008954E0">
+          <w:p w14:paraId="43A94470" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> Name</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5543" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53314176" w14:textId="0453C0B7" w:rsidR="001932A6" w:rsidRPr="002002C6" w:rsidRDefault="001932A6" w:rsidP="000339C6">
+          <w:p w14:paraId="4FB3533B" w14:textId="16BD39EB" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...64 lines deleted...]
-              <w:t>HRSN Supplemental File</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Number of Cases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5543" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05A68362" w14:textId="1C70EC2F" w:rsidR="001932A6" w:rsidRDefault="001932A6" w:rsidP="003F6349">
+          <w:p w14:paraId="2D8CD068" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...95 lines deleted...]
-              <w:t>Language Access Supplemental File</w:t>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Criteria for Case Selection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5543" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3346" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A12BC39" w14:textId="3E69D073" w:rsidR="001932A6" w:rsidRDefault="00F300E8" w:rsidP="002501DF">
+          <w:p w14:paraId="0E23F4AF" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD">
             <w:pPr>
-              <w:pStyle w:val="Body"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Criteria from File Submission</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00296B24" w:rsidRPr="003A39BD" w14:paraId="2B5F2C37" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1840"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72493FAD" w14:textId="6B3D2A81" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HRSN </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1CB419" w14:textId="6FD5DF97" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B3624C9" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="36"/>
               </w:numPr>
-              <w:spacing w:before="0"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">nterpreter service was </w:t>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Screened or opted out of screening for HRSN (i.e. in numerator for Rate 1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="372DF6AE" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cases that came into numerator through a claim (billed HRSN code) will not be included in the sample population</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="795D4BDF" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FI_SCREEN = Y or O, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>OR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B34A1FA" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UI_SCREEN = Y or O, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OR </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D369FF3" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HI_SCREEN = Y or O, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OR </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33A32CF5" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TN_SCREEN = Y or O</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16007A43" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Did not use screen codes in file</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00296B24" w:rsidRPr="003A39BD" w14:paraId="36C0EFE3" w14:textId="77777777" w:rsidTr="00296B24">
+        <w:trPr>
+          <w:trHeight w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="567AEAF6" w14:textId="4F1CCB3C" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00296B24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Language Access </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2042DE32" w14:textId="7132F7D0" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE23BCC" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4052FA68" w14:textId="1EAD9045" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5D443E" w14:textId="3B3E6ECD" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Had a language </w:t>
+            </w:r>
+            <w:r w:rsidR="00D4648F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">assistance </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>service (in numerator)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="770FDDE7" w14:textId="77777777" w:rsidR="00296B24" w:rsidRPr="003A39BD" w:rsidRDefault="00296B24" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>LANG_SERV = Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A39BD" w:rsidRPr="003A39BD" w14:paraId="2AE301F4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48099C58" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Accommodation Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33BFBBF4" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3320" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="72" w:type="dxa"/>
+              <w:left w:w="144" w:type="dxa"/>
+              <w:bottom w:w="72" w:type="dxa"/>
+              <w:right w:w="144" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9A4D44" w14:textId="12342A16" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Had an accommodation needs screen performed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AND </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">screened positive </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>AND</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">accommodation </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="001932A6" w:rsidRPr="00595A9A">
-[...5 lines deleted...]
-              <w:t>provided</w:t>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>needs</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="002501DF">
-[...29 lines deleted...]
-              <w:t>d</w:t>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> request documented (in numerator for Rate 1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D50271">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3346" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03930A71" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCREEN = Y </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>AND</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B043145" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A39BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>REQUEST_DOCUMENTED = Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79D15306" w14:textId="2651ADED" w:rsidR="006A3332" w:rsidRDefault="006A3332" w:rsidP="006231C1">
+    <w:p w14:paraId="2E7A2DE0" w14:textId="6ADA6914" w:rsidR="00D50271" w:rsidRDefault="00D50271" w:rsidP="00AE2B8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Accommodation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ases will be selected that meet both R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1 and R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2 selection criteria. If a</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1A62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has less than 12 cases meeting these criteria, then cases meeting R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4D9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(i.e., had an accommodation needs screening performed) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34820">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>will be selected until the sample size of 12 has been met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4806EC97" w14:textId="77777777" w:rsidR="00AE2B8C" w:rsidRPr="00AE2B8C" w:rsidRDefault="00AE2B8C" w:rsidP="00AE2B8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A52BF86" w14:textId="77777777" w:rsidR="00E84D73" w:rsidRDefault="00D26657" w:rsidP="00D26657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086128D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The organization has 200 eligible cases for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Accommodation Needs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> measure</w:t>
+      </w:r>
+      <w:r w:rsidR="00E740C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> because they were in the numerator for both rate 1 and rate 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The audit sample will include a random selection of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E740C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cases from </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the eligible </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Accommodation Needs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cases. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0902864A" w14:textId="77777777" w:rsidR="00E84D73" w:rsidRDefault="00E84D73" w:rsidP="00D26657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFE8C57" w14:textId="1EF413BB" w:rsidR="00D26657" w:rsidRPr="00AE2B8C" w:rsidRDefault="00E84D73" w:rsidP="00AE2B8C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Example 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The organization has 8 eligible cases for the Accommodation Needs measure audit that were in the numerator for both rate 1 and rate 2. The audit sample will include these 8 cases plus a random selection of 4 cases that were in the numerator for rate 1 only to complete the sample of 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0160A985" w14:textId="77777777" w:rsidR="00D26657" w:rsidRPr="00D26657" w:rsidRDefault="00D26657" w:rsidP="00D26657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE3DD69" w14:textId="77B3F88C" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case List Request: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contractor will post the applicable </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> case list requests</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the supplemental file </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">measures in the secure portal for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> users to download. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Health Equity Key Contacts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QEIP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF3E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>staff users are responsible for communicating and coordinating this chart data submission requirement to staff.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Below outlines how to navigate to the Case List:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C1AD8F" w14:textId="51CCAAA9" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Log into QEIP portal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00AA495A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:bidi="en-US"/>
+          </w:rPr>
+          <w:t>https://cqmv.telligen.com/rdc</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="27FA10D0" w14:textId="64FA80DF" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Navigate to “QEIP Reports” on the Reporting card</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15256FA2" w14:textId="2311323E" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Select Report Name: “Validation Case Lists”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42332B1D" w14:textId="745148FD" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Select specific measure and select the green “Download” button to download list for each measure. Report will be in a PDF format.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B1BE2B" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="009D64DF" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D933DC" w14:textId="2337ED5F" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="03249039">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>QEIP Notice:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03249039">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The MassHealth contractor will notify organizations, via the QEIP list-serve, when the organization</w:t>
+      </w:r>
+      <w:r w:rsidR="002A77BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03249039">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cases selected for audit have been posted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A780A0" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="009D64DF" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EFE54B6" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00296B24" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Submission Window</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00291A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Each organization’s case list request document includes the submission deadline by which the MassHealth contractor must receive all records. The MassHealth contractor will contact organizations, by email or telephone, if any requested records have not been received within four (4) calendar days before the submission deadline. Records may not be submitted or altered after the submission deadline has passed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4654EFC6" w14:textId="77777777" w:rsidR="00296B24" w:rsidRDefault="00296B24" w:rsidP="00296B24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C0BC98D" w14:textId="77777777" w:rsidR="00F60C1A" w:rsidRPr="003A1602" w:rsidRDefault="00296B24" w:rsidP="00F60C1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00296B24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Submission Instructions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0923">
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0923" w:rsidRPr="005D0923">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Upload documenta</w:t>
+      </w:r>
+      <w:r w:rsidR="005D0923">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tion within the QEIP portal.  After preparing documentation for upload, access the “Audit Documentation” card on the portal home screen.  Select “Choose File” and locate documents for upload.  Select green “UPLOAD FILE” button when ready to submit documentation.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B401917" w14:textId="77777777" w:rsidR="00F60C1A" w:rsidRPr="003A1602" w:rsidRDefault="00F60C1A" w:rsidP="003A1602">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D3C80F7" w14:textId="3AF6512D" w:rsidR="00F60C1A" w:rsidRPr="0026016E" w:rsidRDefault="00F60C1A" w:rsidP="0026016E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026016E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>File Request.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026016E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026016E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The MassHealth contractor will identify an annual sample of twelve (12) cases from each of the Supplemental File Measures submitted via the QEIP portal for audit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA13CC0" w14:textId="77777777" w:rsidR="00D042AC" w:rsidRDefault="00F60C1A" w:rsidP="00D042AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026016E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Calculating Overall Audit Results</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026016E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. The overall audit results are computed as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12811820" w14:textId="13FC2843" w:rsidR="00F60C1A" w:rsidRPr="00D042AC" w:rsidRDefault="00F60C1A" w:rsidP="00D042AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D042AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agreement Rate: The overall rate is the proportion of cases in agreement with MassHealth standard for each measure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4470F123" w14:textId="6B842239" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc224850932"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:t>B. Secure Audit Documentation Upload Process</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDF92BF" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contractor manages a secure file transfer method for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s to submit copies of medical record data related to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> audit. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s must submit copies of requested documentation using the secure file transfer portal (SFTP) methods and instructions described as follows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0D8AB9" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SFTP Upload Procedure </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218F8CD0" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Organizations will access the file upload feature within the portal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  To access the file upload feature, follow the steps below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B19C47B" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Log into the secure QEIP portal using your unique organization username and password.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46937002" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A2AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Navigate to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>“Audit Documentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Upload</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> page on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>portal homepage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>avigate to the Left Side Navigation and select the three horizontal lines (also called Hamburger) in the left-hand corner.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Select “Audit Documentation Upload.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213CE7F3" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Upload requested records for audit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389B2C58" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>detail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on file upload will be communicated by List Serv prior to the submission period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3401085B" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="000A2AAC" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26AA637A" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preparing Records for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Upload</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>QEIP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portal will accept imaged medical record files in Adobe PDF format only. Instructions on how to prepare records for secure file </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>transfer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B6FFAE" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> record must be a separate PDF file. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147BB78A" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Each file requires a unique file name that is labeled with the unique Case Identifier included in the Case List</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Enter the Unique Case Identifier and the Patients Date of Birth (DOB) provided on the Case List. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693CF063" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>If photocopying</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> records, copy them single sided, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>full size</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pages on white paper only. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DEFC33" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not highlight, tab, or otherwise mark any information in the medical record </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427E227E" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not copy double sided pages or use color paper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFE202D" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Do not apply a password and do not encrypt the PDF file itself</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D0C147" w14:textId="6EB10082" w:rsidR="007C2CB9" w:rsidRPr="00FE0D89" w:rsidRDefault="005E21E2" w:rsidP="005E21E2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizations are encouraged to submit a memo in addition to their medical record documentation that outlines a crosswalk or definitions for the fields in their Electronic Medical Record (EMR).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F254778" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3433C0CE" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SFTP User Compliance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40785C21" w14:textId="52F0FE05" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="082C2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All record files will be date/time stamped upon submission through SFTP system. Record files received after the 5:00pm </w:t>
+      </w:r>
+      <w:r w:rsidR="003A53BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ET </w:t>
+      </w:r>
+      <w:r w:rsidRPr="082C2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deadline date will be removed from review and kept in portal secure directory storage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647327CA" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00EF7AE2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any records received that were not requested will not be processed for review. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s should minimize errors in transmittal of sensitive </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information whenever possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CA6D5D" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="00783ED0" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record files that are not in the required PDF format will not be processed for review. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4FE516" w14:textId="0489EB7A" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc224850933"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:t>Audit Guidance by Measure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="12442B49" w14:textId="5FA68C6E" w:rsidR="00FE2DA2" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section provides audit guidance by measure to support organizations in submitting their audit documentation.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">For a list of definitions of each of the fields included in the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00070FCD">
+        <w:t xml:space="preserve">For a list of definitions of each of the fields included in the QEIP Supplemental File </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>QEIP</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Measure audit, please refer to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008149E2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technical Specifications </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>posted on the Mass.gov website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Supplemental File Measure audit, please refer to </w:t>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="002A09F2" w:rsidRPr="00571D9E">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00571D9E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="18"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002A09F2">
+      <w:r w:rsidR="0050176C">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EFCD72" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D147853" w14:textId="353D8A4F" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Measure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>HRSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0558E165" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goal: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>To assess two rates:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCB9FFB" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rate 1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Members were screened for HRSN. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091124A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The screening tool must contain at least 1 question related to all four domains: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Housing Instability, Food Insecurity, Transportation Needs, Utility Difficulties.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pass for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this rate, the member can either:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C5342E" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Answer (at least 1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 of the screening questions; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>not all questions have to be answered to meet measure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736F93F0" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Be offered an HRSN screening and opt out</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8B461E" w14:textId="4D232E8B" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rate 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Members screen results (positive, negative, or not applicable) for any of the four domains. If the member </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>opted out of screening</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Rate 1, then documentation of a positive or negative result is not required for Rate 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please note: Rate 2</w:t>
+      </w:r>
+      <w:r w:rsidR="003A63F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> audit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is informational only.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0D9DF9" w14:textId="57C15B65" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617258AF" w14:textId="2FDC1952" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A1602">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The tool MUST include a question(s) for all four of the HRSN domains (even if the patient does not answer all 4 questions) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7788EF5C" w14:textId="74383C9F" w:rsidR="00BE7BB2" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00BE7BB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples of screening tools </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2DA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are found within technical specifications. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F90F3FF" w14:textId="6A3B5ABB" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00BE7BB2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Notes for Exclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2664">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76A7F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2664">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>udit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ED5DEC" w14:textId="5C3AF425" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="00F1137A" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cases will not be selected for audit if numerator compliance is met by ICD code only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4258326C" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Examples of documentation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C932908" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Screenshots of survey, screening tool, questionnaire, or evaluation tool</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449A02E7" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Screenshots of nurse, physician, or social work notes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636E4071" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17AB17CE" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Measure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Meaningful Access to Healthcare Services for Individuals with a Preferred Language other than English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BCEAC4" w14:textId="31262317" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goal: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review documentation to determine if members with a non-English preferred spoken language had a language service during the </w:t>
+      </w:r>
+      <w:r w:rsidR="00415E3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>visit</w:t>
+      </w:r>
+      <w:r w:rsidR="00415E3D" w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      <w:r w:rsidR="00D21D5D" w:rsidRPr="006231C1">
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED17EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>can be either interpreter service or an in-language service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206B205A" w14:textId="77777777" w:rsidR="003A1602" w:rsidRDefault="00A96A3C" w:rsidP="003A1602">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339BAF40" w14:textId="18AF8417" w:rsidR="00A96A3C" w:rsidRPr="00F36109" w:rsidRDefault="003A39BD" w:rsidP="003A1602">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interpreter services are defined </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96A3C" w:rsidRPr="003A1602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A96A3C" w:rsidRPr="003A1602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the technical</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A96A3C" w:rsidRPr="003A1602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specifications. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1602">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C25E72" w14:textId="3089D3DD" w:rsidR="00FE4AD1" w:rsidRPr="00EF7AE2" w:rsidRDefault="00FE4AD1" w:rsidP="00FE4AD1">
-[...99 lines deleted...]
-    <w:p w14:paraId="517B11B0" w14:textId="77777777" w:rsidR="000A2AAC" w:rsidRPr="00EF7AE2" w:rsidRDefault="000A2AAC" w:rsidP="000A2AAC">
+    <w:p w14:paraId="3192F06E" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Examples of documentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1E70D1" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Screenshots of nurse, physician, or social work notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DAFF5B" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Header information included in visit summary or visit notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43832298" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D30793" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Measure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Disability Accommodation Needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D64A85" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Goal:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Review documentation to confirm the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F5D265" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EF7AE2">
+        </w:rPr>
+        <w:t xml:space="preserve">Rate 1: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>All cases [with a disability]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...143 lines deleted...]
-          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A2AAC">
-[...107 lines deleted...]
-    <w:p w14:paraId="055E48FC" w14:textId="77A06282" w:rsidR="00FE4AD1" w:rsidRPr="00EF7AE2" w:rsidRDefault="00FE4AD1" w:rsidP="003F6349">
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have been screened for an accommodation need, and the screen is documented in the record </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705D0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or was offered a screen and opted out</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E952CC1" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EF7AE2">
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C74C06">
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Rate 2: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For all cases who screened positive and requested an accommodation need, the accommodation need is documented </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE2CD90" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A39BD">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EF7AE2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:bidi="en-US"/>
-[...261 lines deleted...]
-    <w:p w14:paraId="6047C862" w14:textId="77777777" w:rsidR="00FE4AD1" w:rsidRPr="00EF7AE2" w:rsidRDefault="00FE4AD1" w:rsidP="003F6349">
+        </w:rPr>
+        <w:t>Notes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D61592" w14:textId="77777777" w:rsidR="002A6FE7" w:rsidRPr="00296B24" w:rsidRDefault="002A6FE7" w:rsidP="002A6FE7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:rPr>
-[...139 lines deleted...]
-    <w:p w14:paraId="7675F02A" w14:textId="782A3971" w:rsidR="00D21D5D" w:rsidRPr="00175262" w:rsidRDefault="00DE3344" w:rsidP="00175262">
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00296B24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An accommodation needs screen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E39E093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="51039145">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">defined </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E39E093">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the technical specifications. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F50B6A" w14:textId="43F717E1" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00175262">
-[...10 lines deleted...]
-    <w:p w14:paraId="3E830FC1" w14:textId="5EEFFCC7" w:rsidR="00F9268B" w:rsidRDefault="00060A3B" w:rsidP="003F6349">
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The organization must have documentation for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45B91">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the applicable rate(s) (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> depending on the case, either both</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45B91" w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Rate 1 and Rate 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or only Rate 1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to pass for each case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C3D652" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F9268B">
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>File Request.</w:t>
-[...109 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>For Rate 1,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Note:</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0068757B">
-[...40 lines deleted...]
-    <w:p w14:paraId="162BB5E5" w14:textId="57278D53" w:rsidR="00A225CB" w:rsidRPr="00060A3B" w:rsidRDefault="008159FE" w:rsidP="003F6349">
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the member may actively validate that ongoing accommodation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s) as documented in the medical record continue to be sufficient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>instead of having a screening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7312BB8C" w14:textId="48372E25" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="002A2FA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00060A3B">
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documenting a disability screening </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(e.g., 6 HHS disability questions, Activities of Daily Living (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E53D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ADL) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meet criteria for accommodation needs screening.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B1EAAA" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stating “Accommodation Needs: Other” is not specific enough to count as documentation of an accommodation request for Rate 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34843887" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Simply documenting an accommodation request (i.e. “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Accommodation?:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wheelchair”) will not count for Rate 1.  This will count as documentation of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an accommodation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>documented, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not count as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a screening</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for accommodation needs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7913E0E9" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="003A1602">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Calculating Overall </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009D69A7">
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Audit </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00060A3B">
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA85471" w14:textId="77777777" w:rsidR="003A39BD" w:rsidRPr="003A39BD" w:rsidRDefault="003A39BD" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Screenshot of a screening tool, questionnaire, or evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02693608" w14:textId="77777777" w:rsidR="00713069" w:rsidRDefault="003A39BD" w:rsidP="00713069">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A39BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Screenshots of nurse, physician, or social work notes</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_Toc216178964"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc219104210"/>
+    </w:p>
+    <w:p w14:paraId="2B585821" w14:textId="1197AA34" w:rsidR="003A39BD" w:rsidRPr="00713069" w:rsidRDefault="003A39BD" w:rsidP="00713069">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00713069">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>May be specific (e.g. member requests American Sign Language Interpreter) or categorical (e.g. member requests communication accommodations) at the discretion of the provider organization).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="65600CD2" w14:textId="281786DB" w:rsidR="00E90A1E" w:rsidRPr="00E90A1E" w:rsidRDefault="00E90A1E" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc224850934"/>
+      <w:r w:rsidRPr="00E90A1E">
+        <w:t>Requesting Re-evaluation of Quality and Equity Incentive Program Audit Results</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="30D8C74E" w14:textId="62A5742F" w:rsidR="00E90A1E" w:rsidRPr="00415CBC" w:rsidRDefault="005329A0" w:rsidP="00E90A1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Organizations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can request a re-evaluation of audit results for any measure where the overall score falls below 80</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">%.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90A1E" w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0762CE36" w14:textId="5D2C2F48" w:rsidR="00E90A1E" w:rsidRPr="00415CBC" w:rsidRDefault="00E90A1E" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415CBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Results</w:t>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Basis for Re-evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Only </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>organizations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that have not met an overall agreement rate of ≥ 80% </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>for a particular measure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may request a re-evaluation of their results</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="OLE_LINK16"/>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for that measure. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7BF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request for a re-evaluation is applicable to only measures in Pay-for-Performance (P4P). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidR="005E1B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note, organizations that had a reaudit of original results may only request re-evaluation of the final (reaudit) results.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748D9D0B" w14:textId="171F662A" w:rsidR="00E90A1E" w:rsidRPr="00415CBC" w:rsidRDefault="00E90A1E" w:rsidP="00E90A1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The re-evaluation process for any measure will be based on copies of medical records that were originally submitted for that measure. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Organizations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not allowed to submit any new or additional documentation as part of the re-evaluation process. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Organizations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that failed to submit copies of the medical record documentation requested by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contractor are</w:t>
+      </w:r>
+      <w:r w:rsidR="009575B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not eligible to submit a request for re-evaluation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CEAE5F" w14:textId="69AAD1EC" w:rsidR="00E90A1E" w:rsidRPr="00415CBC" w:rsidRDefault="00E90A1E" w:rsidP="00E457A3">
+      <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="32"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008159FE">
-[...25 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Timelines for Re-evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has 10 business days from the date of notification on their original overall audit results to submit a written request for re-evaluation. The re-evaluation process will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00031479">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">results will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00307EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sent</w:t>
+      </w:r>
+      <w:r w:rsidR="00307EE9" w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within 10 bu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iness days from receipt or request. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F046A9F" w14:textId="44C2708C" w:rsidR="00E90A1E" w:rsidRPr="00415CBC" w:rsidRDefault="00E90A1E" w:rsidP="00E457A3">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Submission Format</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: MassHealth maintains an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Audit Re-evaluation Request Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the MassHealth website. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3068">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must submit a request using the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3068">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Quality and Equity Incentive Program Data Validation Re-evaluation Request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E3068">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that lists the specific measure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">name, cases for review, and basis for re-evaluation. The form is posted </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE57FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under the CQMV Portal Reporting System section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00254910">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each of the respective programs’ webpage on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Mass.Gov website at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00C84C88" w:rsidRPr="00C84C88">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>MassHealth Quality and Equity Incentive Programs | Mass.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="777B3631" w14:textId="77777777" w:rsidR="00E90A1E" w:rsidRPr="00415CBC" w:rsidRDefault="00E90A1E" w:rsidP="00E90A1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completed forms can be submitted to Quality and Equity Incentive Program Help Desk at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00415CBC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>qeiphelp@telligen.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442548A0" w14:textId="2AAFF193" w:rsidR="00E90A1E" w:rsidRPr="006E0095" w:rsidRDefault="00E90A1E" w:rsidP="003A1602">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Final Re-Evaluation Results</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will receive a written response indicating whether any of the audit results have been adjusted and whether the overall agreement rate for the measure remains below the required threshold (≥ 80%). The response will give detail on case mismatches that remain and comments to improve data reliability as appropriate.  </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E90A1E" w:rsidRPr="006E0095">
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25B78A0C" w14:textId="77777777" w:rsidR="00FC58B5" w:rsidRDefault="00FC58B5" w:rsidP="00330FD3">
+    <w:p w14:paraId="6C5C66F4" w14:textId="77777777" w:rsidR="0068775E" w:rsidRDefault="0068775E" w:rsidP="00330FD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F2ADF29" w14:textId="77777777" w:rsidR="00FC58B5" w:rsidRDefault="00FC58B5" w:rsidP="00330FD3">
+    <w:p w14:paraId="3B2F6FD3" w14:textId="77777777" w:rsidR="0068775E" w:rsidRDefault="0068775E" w:rsidP="00330FD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5331D96A" w14:textId="77777777" w:rsidR="00FC58B5" w:rsidRDefault="00FC58B5">
+    <w:p w14:paraId="5F0F778F" w14:textId="77777777" w:rsidR="0068775E" w:rsidRDefault="0068775E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22E974A8" w14:textId="4C2BE615" w:rsidR="00330FD3" w:rsidRPr="0077025D" w:rsidRDefault="0077025D" w:rsidP="0077025D">
+  <w:p w14:paraId="22E974A8" w14:textId="2CEEDC03" w:rsidR="00330FD3" w:rsidRPr="0077025D" w:rsidRDefault="0077025D" w:rsidP="0077025D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
-      <w:t xml:space="preserve">PY2 - QEIP Portal User Guide </w:t>
+      <w:t>PY</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF1B93">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> - QEIP Portal User Guide </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
-      <w:t>V1.0  Effective</w:t>
+      <w:t>V</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00AF1B93">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>.0  Effective</w:t>
     </w:r>
-    <w:r w:rsidR="007D72D9">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00B61AEA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
-      <w:t>01/30/2025</w:t>
+      <w:t xml:space="preserve"> March 20, </w:t>
     </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidR="00B61AEA">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:eastAsia="x-none"/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00B50BC3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:eastAsia="x-none"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:id w:val="1669519465"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidRPr="00B50BC3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
@@ -18402,689 +22830,459 @@
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00B50BC3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00B50BC3">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="580AB830" w14:textId="77777777" w:rsidR="00FC58B5" w:rsidRDefault="00FC58B5" w:rsidP="00330FD3">
+    <w:p w14:paraId="18FA4262" w14:textId="77777777" w:rsidR="0068775E" w:rsidRDefault="0068775E" w:rsidP="00330FD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F073829" w14:textId="77777777" w:rsidR="00FC58B5" w:rsidRDefault="00FC58B5" w:rsidP="00330FD3">
+    <w:p w14:paraId="2578F113" w14:textId="77777777" w:rsidR="0068775E" w:rsidRDefault="0068775E" w:rsidP="00330FD3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C7B53D2" w14:textId="77777777" w:rsidR="00FC58B5" w:rsidRDefault="00FC58B5">
+    <w:p w14:paraId="43AAAD11" w14:textId="77777777" w:rsidR="0068775E" w:rsidRDefault="0068775E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+      <w:gridCol w:w="3120"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="60F6BD0C" w14:paraId="71D69628" w14:textId="77777777" w:rsidTr="60F6BD0C">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="25AB1ECA" w14:textId="13FAE58F" w:rsidR="60F6BD0C" w:rsidRDefault="60F6BD0C" w:rsidP="60F6BD0C">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="296BABED" w14:textId="360F54A7" w:rsidR="60F6BD0C" w:rsidRDefault="60F6BD0C" w:rsidP="60F6BD0C">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3120" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="07AFC141" w14:textId="7DC173D7" w:rsidR="60F6BD0C" w:rsidRDefault="60F6BD0C" w:rsidP="60F6BD0C">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4B2A4F13" w14:textId="0C07D2F1" w:rsidR="60F6BD0C" w:rsidRDefault="60F6BD0C" w:rsidP="60F6BD0C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D559FB"/>
+    <w:nsid w:val="0B531583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="521C4F1A"/>
+    <w:tmpl w:val="356CFEC6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2250" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2970" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4410" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BB4215A"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="0E6F650D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D714CE30"/>
+    <w:lvl w:ilvl="0" w:tplc="AC28FB0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E935714"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD2A4E36"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...89 lines deleted...]
-    <w:lvl w:ilvl="1">
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...69 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16CA02F4"/>
-[...263 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A1C562F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25CEDA6A"/>
     <w:lvl w:ilvl="0" w:tplc="B420DCC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
@@ -19134,51 +23332,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EB4090B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2C0A354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -19252,141 +23450,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F595A76"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4F7815BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19491,73 +23599,73 @@
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22BB174D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1490378E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -19577,51 +23685,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24A16296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9ADEB4D8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19663,276 +23771,331 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E8A0FC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85DEF54E"/>
+    <w:lvl w:ilvl="0" w:tplc="3CB09BA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B29824E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0144ECB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...2 lines deleted...]
-      <w:lvlText w:val="%4."/>
+    <w:lvl w:ilvl="3" w:tplc="4C7461FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1DCC8864" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CB586306" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="31027A1E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="36E65CBC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3050D3D4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="310C65B6"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30444C2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8DA095E8"/>
-    <w:lvl w:ilvl="0" w:tplc="5B6A67FA">
+    <w:tmpl w:val="EFDEAFFC"/>
+    <w:lvl w:ilvl="0" w:tplc="04E6510A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4B2AF380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33E2CF80" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FB4C4030" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FDC06D34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BB88CE64" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6BFE7AEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4DB6C21C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5922E236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34653E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26642BEC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20001,1491 +24164,1490 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37503E45"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CFC3FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18189D70"/>
+    <w:tmpl w:val="F7869914"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="990" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1710" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2430" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3150" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3870" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4590" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5310" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6030" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6750" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B725617"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D4701C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF788530"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="F12A7F3E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E131145"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F640B2B0"/>
+    <w:lvl w:ilvl="0" w:tplc="34F0530C">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...7 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1170"/>
+        </w:tabs>
+        <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B974BA0"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40247811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="81D0939A"/>
+    <w:tmpl w:val="4E0CA680"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="450A63AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C664590"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472B016F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEEA7478"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="630"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="630" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090017">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="180"/>
+        <w:ind w:left="1080" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47607282"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAA47BF8"/>
+    <w:lvl w:ilvl="0" w:tplc="5E60134E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E131145"/>
+    <w:nsid w:val="485353B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F640B2B0"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="829C1322"/>
+    <w:lvl w:ilvl="0" w:tplc="5D2E262A">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48791639"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="738C22B8"/>
+    <w:lvl w:ilvl="0" w:tplc="3B36185C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
-        <w:b w:val="0"/>
-        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EFE4B404" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AA7A9FE8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFACF668" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B6FECA36" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1ABAA308" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F956FB1A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="98161CE8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="440E2DE2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48AD55E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2DE4C8AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AB26293"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF22809C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="83F01374">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000F">
-[...10 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="2" w:tplc="8890A532">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...7 lines deleted...]
-      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1170"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="1170" w:hanging="360"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%5."/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...4 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="180"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%7."/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...27 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...71 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...36 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="3960" w:hanging="360"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5210030D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
-[...45 lines deleted...]
-      </w:rPr>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="472B016F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BFE69B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DEEA7478"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
+          <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+        <w:ind w:left="360" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="180"/>
-[...262 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A850C6"/>
-[...410 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D083C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5268E132"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21554,164 +25716,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE159DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BE8DFF8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21780,164 +25829,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F2C59E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D3A0A66"/>
     <w:lvl w:ilvl="0" w:tplc="88C8FE10">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2AA6A406">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -22042,51 +25978,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FCB45E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5A8893A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
@@ -22155,51 +26091,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60A6192A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2332AF14"/>
     <w:lvl w:ilvl="0" w:tplc="43CE90FC">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -22247,277 +26183,390 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60C24E24"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62CA187D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1944B332"/>
+    <w:tmpl w:val="6052AF92"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...27 lines deleted...]
-    <w:lvl w:ilvl="2">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6640741E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F6F48F82"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...7 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66756289"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F23EE8C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="668F568D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4712C9BA"/>
     <w:lvl w:ilvl="0" w:tplc="59F0BFB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
@@ -22564,837 +26613,593 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4950" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D3C7087"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7F988F42"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ED830FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65F4C66A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F0159AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9ADEB4D8"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7436052D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82546788"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77566BA6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="15CECCA2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
-[...28 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...520 lines deleted...]
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78A642D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C5492BE"/>
     <w:lvl w:ilvl="0" w:tplc="5B6A67FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23462,51 +27267,141 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78E1337D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DB4C93E"/>
+    <w:lvl w:ilvl="0" w:tplc="851E50B4">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78F358CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B06E2342"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="83F01374">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23605,51 +27500,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="790B71C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82DCB542"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23691,280 +27586,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-[...12 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E8A5050"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA3E1506"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...7 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EAB4695"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0DDAB696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="288"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -24072,2486 +27827,3013 @@
           <w:tab w:val="num" w:pos="3945"/>
         </w:tabs>
         <w:ind w:left="3945" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4665"/>
         </w:tabs>
         <w:ind w:left="4665" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="991756740">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1758818304">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1350638108">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1030182600">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1947620358">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="505826654">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1210803485">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="966818388">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="594291963">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1130324767">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1629435774">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2125340813">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1345785731">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="637107247">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1472752760">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1758818304">
+  <w:num w:numId="16" w16cid:durableId="2033609070">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="886185022">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1350638108">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="18" w16cid:durableId="629361958">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1030182600">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="19" w16cid:durableId="1342970089">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1172640529">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="20" w16cid:durableId="380903039">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1966964611">
+  <w:num w:numId="21" w16cid:durableId="1824464341">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="931551283">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="300888162">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1043595786">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1772895415">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1514418388">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1243374690">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1950233941">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="395783345">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="250361215">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="266081700">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="371930805">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1082947273">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="704252270">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1701661710">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1525556264">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1615407037">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="173768494">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1706446075">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="923877806">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1146312847">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1998264548">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="494761160">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1535579151">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1947620358">
-[...134 lines deleted...]
-  <w:numIdMacAtCleanup w:val="37"/>
+  <w:numIdMacAtCleanup w:val="42"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C87255"/>
     <w:rsid w:val="000000CB"/>
+    <w:rsid w:val="00000FFC"/>
+    <w:rsid w:val="00003200"/>
     <w:rsid w:val="000044F5"/>
     <w:rsid w:val="00005882"/>
     <w:rsid w:val="00005A6D"/>
+    <w:rsid w:val="00006949"/>
     <w:rsid w:val="000104B7"/>
     <w:rsid w:val="000106A0"/>
     <w:rsid w:val="0001466A"/>
     <w:rsid w:val="00015563"/>
     <w:rsid w:val="00016072"/>
     <w:rsid w:val="00016B0A"/>
     <w:rsid w:val="00017436"/>
+    <w:rsid w:val="00017EB4"/>
     <w:rsid w:val="00020189"/>
     <w:rsid w:val="00020820"/>
     <w:rsid w:val="00020D09"/>
     <w:rsid w:val="00023670"/>
     <w:rsid w:val="00024074"/>
     <w:rsid w:val="00024C6C"/>
     <w:rsid w:val="00024E4A"/>
     <w:rsid w:val="00025283"/>
+    <w:rsid w:val="00026289"/>
     <w:rsid w:val="00026FAA"/>
     <w:rsid w:val="0002725C"/>
     <w:rsid w:val="00027CCF"/>
+    <w:rsid w:val="00031479"/>
     <w:rsid w:val="0003212E"/>
     <w:rsid w:val="000339C6"/>
     <w:rsid w:val="000342C4"/>
+    <w:rsid w:val="00034F95"/>
     <w:rsid w:val="00035648"/>
     <w:rsid w:val="00036A25"/>
     <w:rsid w:val="00040224"/>
     <w:rsid w:val="00041F2A"/>
     <w:rsid w:val="0004278B"/>
+    <w:rsid w:val="00042C9A"/>
+    <w:rsid w:val="00043471"/>
+    <w:rsid w:val="00043EEE"/>
     <w:rsid w:val="000441AE"/>
     <w:rsid w:val="000448CD"/>
+    <w:rsid w:val="00044E1A"/>
     <w:rsid w:val="0004534B"/>
     <w:rsid w:val="000457FE"/>
+    <w:rsid w:val="00045CB2"/>
     <w:rsid w:val="00045D70"/>
+    <w:rsid w:val="00047AEA"/>
     <w:rsid w:val="00050417"/>
     <w:rsid w:val="0005173F"/>
     <w:rsid w:val="000529EF"/>
     <w:rsid w:val="00052C71"/>
     <w:rsid w:val="000555AA"/>
+    <w:rsid w:val="00055CD3"/>
     <w:rsid w:val="00055E26"/>
+    <w:rsid w:val="00056D12"/>
     <w:rsid w:val="00060333"/>
     <w:rsid w:val="00060A3B"/>
     <w:rsid w:val="000640CA"/>
     <w:rsid w:val="00065FC4"/>
     <w:rsid w:val="000660C9"/>
     <w:rsid w:val="000663B9"/>
     <w:rsid w:val="00066F7D"/>
+    <w:rsid w:val="00067A5A"/>
+    <w:rsid w:val="00070395"/>
     <w:rsid w:val="00070BF6"/>
     <w:rsid w:val="00070F33"/>
     <w:rsid w:val="00070FC0"/>
     <w:rsid w:val="00070FCD"/>
     <w:rsid w:val="00071035"/>
     <w:rsid w:val="000720F3"/>
     <w:rsid w:val="00073C45"/>
     <w:rsid w:val="000758E8"/>
     <w:rsid w:val="0007612E"/>
     <w:rsid w:val="0007688A"/>
     <w:rsid w:val="00077028"/>
     <w:rsid w:val="0008049F"/>
     <w:rsid w:val="00080BB3"/>
     <w:rsid w:val="00083060"/>
     <w:rsid w:val="00083B36"/>
     <w:rsid w:val="00084502"/>
     <w:rsid w:val="00084583"/>
     <w:rsid w:val="00084D57"/>
     <w:rsid w:val="00085F9F"/>
     <w:rsid w:val="000869DD"/>
+    <w:rsid w:val="00087518"/>
     <w:rsid w:val="00087A85"/>
     <w:rsid w:val="000908A5"/>
     <w:rsid w:val="00090B62"/>
     <w:rsid w:val="00090C78"/>
+    <w:rsid w:val="000911C7"/>
     <w:rsid w:val="00091874"/>
     <w:rsid w:val="000918A3"/>
+    <w:rsid w:val="0009200A"/>
     <w:rsid w:val="0009281A"/>
     <w:rsid w:val="00092F9F"/>
+    <w:rsid w:val="000933F0"/>
     <w:rsid w:val="00093E0C"/>
+    <w:rsid w:val="00094637"/>
     <w:rsid w:val="00094787"/>
     <w:rsid w:val="00094A61"/>
     <w:rsid w:val="000A039A"/>
     <w:rsid w:val="000A0DF5"/>
     <w:rsid w:val="000A1098"/>
     <w:rsid w:val="000A137D"/>
     <w:rsid w:val="000A1435"/>
     <w:rsid w:val="000A2AAC"/>
     <w:rsid w:val="000A3960"/>
     <w:rsid w:val="000A68AA"/>
+    <w:rsid w:val="000B06F6"/>
     <w:rsid w:val="000B0D09"/>
     <w:rsid w:val="000B0FEF"/>
+    <w:rsid w:val="000B17C3"/>
+    <w:rsid w:val="000B1872"/>
     <w:rsid w:val="000B1E56"/>
     <w:rsid w:val="000B42BA"/>
     <w:rsid w:val="000B67C2"/>
     <w:rsid w:val="000B77D9"/>
     <w:rsid w:val="000C0292"/>
     <w:rsid w:val="000C07C4"/>
+    <w:rsid w:val="000C09FB"/>
+    <w:rsid w:val="000C1198"/>
     <w:rsid w:val="000C1D8D"/>
     <w:rsid w:val="000C20CF"/>
     <w:rsid w:val="000C6463"/>
     <w:rsid w:val="000C6EF8"/>
     <w:rsid w:val="000C7065"/>
     <w:rsid w:val="000C7E04"/>
     <w:rsid w:val="000D2C53"/>
     <w:rsid w:val="000E41B3"/>
     <w:rsid w:val="000E4BC9"/>
     <w:rsid w:val="000E4E95"/>
+    <w:rsid w:val="000E5A96"/>
+    <w:rsid w:val="000E6A25"/>
     <w:rsid w:val="000E71BA"/>
     <w:rsid w:val="000E730E"/>
     <w:rsid w:val="000E7AE5"/>
+    <w:rsid w:val="000F015C"/>
     <w:rsid w:val="000F02F3"/>
     <w:rsid w:val="000F0AA7"/>
     <w:rsid w:val="000F24A0"/>
     <w:rsid w:val="000F509E"/>
     <w:rsid w:val="000F5C74"/>
     <w:rsid w:val="000F66D1"/>
     <w:rsid w:val="000F6EF6"/>
     <w:rsid w:val="00101515"/>
+    <w:rsid w:val="00101F4B"/>
+    <w:rsid w:val="001023FE"/>
     <w:rsid w:val="00103232"/>
     <w:rsid w:val="00103BEA"/>
     <w:rsid w:val="001059F0"/>
     <w:rsid w:val="00110391"/>
     <w:rsid w:val="00110B7E"/>
+    <w:rsid w:val="00111A86"/>
     <w:rsid w:val="00112227"/>
     <w:rsid w:val="00112602"/>
+    <w:rsid w:val="00112DEE"/>
     <w:rsid w:val="00113BFB"/>
     <w:rsid w:val="001152A0"/>
+    <w:rsid w:val="00115D50"/>
     <w:rsid w:val="00115ED9"/>
     <w:rsid w:val="00116CB6"/>
     <w:rsid w:val="00117057"/>
     <w:rsid w:val="00117FBE"/>
     <w:rsid w:val="00120945"/>
+    <w:rsid w:val="00121AE1"/>
     <w:rsid w:val="001221DC"/>
     <w:rsid w:val="00123A1E"/>
+    <w:rsid w:val="00123B3D"/>
     <w:rsid w:val="001262E7"/>
+    <w:rsid w:val="00126356"/>
     <w:rsid w:val="001274BD"/>
+    <w:rsid w:val="00127915"/>
     <w:rsid w:val="00127F28"/>
     <w:rsid w:val="001319EE"/>
+    <w:rsid w:val="00131BBF"/>
     <w:rsid w:val="001323CD"/>
     <w:rsid w:val="0013296B"/>
     <w:rsid w:val="00132A26"/>
     <w:rsid w:val="00133380"/>
     <w:rsid w:val="00133803"/>
     <w:rsid w:val="00133CA3"/>
     <w:rsid w:val="00134887"/>
     <w:rsid w:val="00134ECC"/>
     <w:rsid w:val="0013504A"/>
     <w:rsid w:val="00135234"/>
+    <w:rsid w:val="001363C0"/>
     <w:rsid w:val="0013687F"/>
     <w:rsid w:val="00140369"/>
+    <w:rsid w:val="00140677"/>
+    <w:rsid w:val="00140E03"/>
     <w:rsid w:val="00141D30"/>
     <w:rsid w:val="00142FF7"/>
     <w:rsid w:val="001434BB"/>
     <w:rsid w:val="00144446"/>
     <w:rsid w:val="00144AE7"/>
     <w:rsid w:val="00144FE0"/>
+    <w:rsid w:val="0014570B"/>
     <w:rsid w:val="00147486"/>
     <w:rsid w:val="0015029D"/>
     <w:rsid w:val="001504DD"/>
     <w:rsid w:val="00152C51"/>
     <w:rsid w:val="00152EA1"/>
     <w:rsid w:val="001547F7"/>
+    <w:rsid w:val="0015602B"/>
     <w:rsid w:val="00156511"/>
     <w:rsid w:val="001569BC"/>
     <w:rsid w:val="00156ABB"/>
     <w:rsid w:val="00156D11"/>
     <w:rsid w:val="001618C7"/>
     <w:rsid w:val="00161C64"/>
+    <w:rsid w:val="00162457"/>
     <w:rsid w:val="00162B13"/>
     <w:rsid w:val="001630E5"/>
     <w:rsid w:val="001632C7"/>
     <w:rsid w:val="00166832"/>
     <w:rsid w:val="00166E4E"/>
     <w:rsid w:val="00171309"/>
+    <w:rsid w:val="001714F7"/>
     <w:rsid w:val="001719F6"/>
     <w:rsid w:val="001722E4"/>
     <w:rsid w:val="00172D26"/>
+    <w:rsid w:val="00173056"/>
     <w:rsid w:val="00174082"/>
     <w:rsid w:val="00174A98"/>
     <w:rsid w:val="00175262"/>
     <w:rsid w:val="00176869"/>
     <w:rsid w:val="00176EB8"/>
     <w:rsid w:val="00180B5A"/>
     <w:rsid w:val="00181F2F"/>
     <w:rsid w:val="0018322D"/>
     <w:rsid w:val="00183BC1"/>
     <w:rsid w:val="00183EF1"/>
+    <w:rsid w:val="00184A7A"/>
     <w:rsid w:val="00184F75"/>
+    <w:rsid w:val="00185A39"/>
     <w:rsid w:val="00185BD7"/>
     <w:rsid w:val="00185FF2"/>
     <w:rsid w:val="00187B12"/>
     <w:rsid w:val="00187EE3"/>
     <w:rsid w:val="001917CC"/>
+    <w:rsid w:val="00191F0C"/>
     <w:rsid w:val="00191F2F"/>
     <w:rsid w:val="0019205C"/>
     <w:rsid w:val="001932A6"/>
     <w:rsid w:val="001937DD"/>
     <w:rsid w:val="00194C76"/>
+    <w:rsid w:val="00195BB4"/>
     <w:rsid w:val="00195E8F"/>
     <w:rsid w:val="00196109"/>
     <w:rsid w:val="001963BC"/>
     <w:rsid w:val="00196D63"/>
     <w:rsid w:val="001A096C"/>
     <w:rsid w:val="001A21AD"/>
     <w:rsid w:val="001A34EC"/>
     <w:rsid w:val="001A3D26"/>
     <w:rsid w:val="001A4E18"/>
+    <w:rsid w:val="001A62B6"/>
     <w:rsid w:val="001A7782"/>
     <w:rsid w:val="001B1A48"/>
     <w:rsid w:val="001B2F77"/>
     <w:rsid w:val="001B3039"/>
     <w:rsid w:val="001B3D36"/>
     <w:rsid w:val="001B45D5"/>
     <w:rsid w:val="001B4E69"/>
     <w:rsid w:val="001B546E"/>
     <w:rsid w:val="001B70E3"/>
     <w:rsid w:val="001C09F9"/>
     <w:rsid w:val="001C1618"/>
     <w:rsid w:val="001C3AAC"/>
     <w:rsid w:val="001C4010"/>
     <w:rsid w:val="001C420C"/>
     <w:rsid w:val="001C6132"/>
     <w:rsid w:val="001C6790"/>
+    <w:rsid w:val="001C6B68"/>
     <w:rsid w:val="001C7BA4"/>
     <w:rsid w:val="001D159C"/>
     <w:rsid w:val="001D1940"/>
     <w:rsid w:val="001D20BA"/>
     <w:rsid w:val="001D24CB"/>
     <w:rsid w:val="001D3B69"/>
+    <w:rsid w:val="001D3B74"/>
     <w:rsid w:val="001D4DAB"/>
     <w:rsid w:val="001D7B0E"/>
     <w:rsid w:val="001D7C2A"/>
     <w:rsid w:val="001E1002"/>
     <w:rsid w:val="001E313C"/>
     <w:rsid w:val="001E40ED"/>
+    <w:rsid w:val="001E4EEC"/>
     <w:rsid w:val="001E5E22"/>
     <w:rsid w:val="001E651E"/>
     <w:rsid w:val="001F0110"/>
     <w:rsid w:val="001F0828"/>
+    <w:rsid w:val="001F0F57"/>
+    <w:rsid w:val="001F13AB"/>
+    <w:rsid w:val="001F1569"/>
     <w:rsid w:val="001F15CA"/>
     <w:rsid w:val="001F2797"/>
     <w:rsid w:val="001F27B3"/>
     <w:rsid w:val="001F2893"/>
     <w:rsid w:val="001F312E"/>
+    <w:rsid w:val="001F3C92"/>
+    <w:rsid w:val="001F41D3"/>
     <w:rsid w:val="001F529B"/>
     <w:rsid w:val="001F5A03"/>
     <w:rsid w:val="001F5C9E"/>
     <w:rsid w:val="001F5E44"/>
     <w:rsid w:val="001F712C"/>
+    <w:rsid w:val="001F7B1A"/>
     <w:rsid w:val="001F7BA3"/>
     <w:rsid w:val="002002C6"/>
     <w:rsid w:val="00200536"/>
     <w:rsid w:val="00200855"/>
     <w:rsid w:val="00200895"/>
     <w:rsid w:val="0020119C"/>
     <w:rsid w:val="002018D3"/>
     <w:rsid w:val="0020213E"/>
     <w:rsid w:val="0020217B"/>
     <w:rsid w:val="002025F8"/>
     <w:rsid w:val="00202845"/>
+    <w:rsid w:val="00203C6C"/>
+    <w:rsid w:val="0020675D"/>
     <w:rsid w:val="00210480"/>
     <w:rsid w:val="0021078A"/>
     <w:rsid w:val="00213D40"/>
     <w:rsid w:val="00213FB7"/>
     <w:rsid w:val="002147C8"/>
     <w:rsid w:val="002155B9"/>
     <w:rsid w:val="0021579A"/>
     <w:rsid w:val="002158FE"/>
     <w:rsid w:val="002160EB"/>
     <w:rsid w:val="002169F1"/>
     <w:rsid w:val="0021767D"/>
+    <w:rsid w:val="00217802"/>
+    <w:rsid w:val="002206EF"/>
     <w:rsid w:val="002208BB"/>
     <w:rsid w:val="00221BA0"/>
     <w:rsid w:val="00221E8B"/>
     <w:rsid w:val="00222036"/>
     <w:rsid w:val="00222C22"/>
+    <w:rsid w:val="00222DE3"/>
     <w:rsid w:val="0022349C"/>
     <w:rsid w:val="0022409B"/>
     <w:rsid w:val="0023034C"/>
     <w:rsid w:val="00231648"/>
+    <w:rsid w:val="00231879"/>
     <w:rsid w:val="002319B3"/>
     <w:rsid w:val="00231C62"/>
     <w:rsid w:val="0023211C"/>
     <w:rsid w:val="002334F8"/>
     <w:rsid w:val="002349CE"/>
     <w:rsid w:val="00235252"/>
     <w:rsid w:val="00236F98"/>
     <w:rsid w:val="00240D5E"/>
     <w:rsid w:val="00241FF9"/>
     <w:rsid w:val="00242C87"/>
     <w:rsid w:val="00243506"/>
     <w:rsid w:val="0024350F"/>
     <w:rsid w:val="002435E2"/>
     <w:rsid w:val="0024368E"/>
     <w:rsid w:val="00243D0B"/>
     <w:rsid w:val="00246512"/>
+    <w:rsid w:val="002500BE"/>
     <w:rsid w:val="002501DF"/>
     <w:rsid w:val="00250604"/>
     <w:rsid w:val="00251B56"/>
+    <w:rsid w:val="00251EB8"/>
     <w:rsid w:val="00252420"/>
     <w:rsid w:val="002539D1"/>
     <w:rsid w:val="00254087"/>
+    <w:rsid w:val="00254910"/>
     <w:rsid w:val="00254B4B"/>
+    <w:rsid w:val="0025516E"/>
     <w:rsid w:val="00255E2E"/>
     <w:rsid w:val="002565E8"/>
     <w:rsid w:val="00256EFB"/>
+    <w:rsid w:val="00257000"/>
+    <w:rsid w:val="00257132"/>
+    <w:rsid w:val="0026016E"/>
     <w:rsid w:val="002607B7"/>
     <w:rsid w:val="00261022"/>
+    <w:rsid w:val="00261564"/>
     <w:rsid w:val="00264422"/>
     <w:rsid w:val="002663F2"/>
+    <w:rsid w:val="00267B69"/>
     <w:rsid w:val="002703A7"/>
     <w:rsid w:val="00271A3E"/>
     <w:rsid w:val="002724E7"/>
+    <w:rsid w:val="002728DC"/>
     <w:rsid w:val="002739E2"/>
     <w:rsid w:val="00276386"/>
     <w:rsid w:val="002811B3"/>
     <w:rsid w:val="00281C23"/>
     <w:rsid w:val="00282471"/>
+    <w:rsid w:val="0028276B"/>
     <w:rsid w:val="00283D52"/>
     <w:rsid w:val="002850FB"/>
+    <w:rsid w:val="00285987"/>
+    <w:rsid w:val="002863E3"/>
     <w:rsid w:val="00286750"/>
     <w:rsid w:val="002868B0"/>
     <w:rsid w:val="002900FC"/>
     <w:rsid w:val="002901FD"/>
     <w:rsid w:val="00291A70"/>
     <w:rsid w:val="0029399F"/>
     <w:rsid w:val="00293C72"/>
     <w:rsid w:val="00293E63"/>
+    <w:rsid w:val="00294938"/>
     <w:rsid w:val="00295CA7"/>
+    <w:rsid w:val="00296B24"/>
+    <w:rsid w:val="002A0679"/>
     <w:rsid w:val="002A06C3"/>
     <w:rsid w:val="002A09F2"/>
     <w:rsid w:val="002A0B5E"/>
     <w:rsid w:val="002A1B53"/>
     <w:rsid w:val="002A2EFD"/>
+    <w:rsid w:val="002A2FA0"/>
     <w:rsid w:val="002A337E"/>
     <w:rsid w:val="002A3880"/>
     <w:rsid w:val="002A3B99"/>
     <w:rsid w:val="002A49B3"/>
     <w:rsid w:val="002A4E7E"/>
     <w:rsid w:val="002A510D"/>
     <w:rsid w:val="002A5203"/>
     <w:rsid w:val="002A536D"/>
     <w:rsid w:val="002A562D"/>
+    <w:rsid w:val="002A6A4F"/>
     <w:rsid w:val="002A6EBE"/>
+    <w:rsid w:val="002A6FE7"/>
     <w:rsid w:val="002A734C"/>
     <w:rsid w:val="002A762F"/>
+    <w:rsid w:val="002A77BF"/>
+    <w:rsid w:val="002B02C0"/>
     <w:rsid w:val="002B0748"/>
     <w:rsid w:val="002B15E3"/>
+    <w:rsid w:val="002B2571"/>
     <w:rsid w:val="002B276C"/>
+    <w:rsid w:val="002B31F0"/>
     <w:rsid w:val="002B3C87"/>
     <w:rsid w:val="002B3CCB"/>
     <w:rsid w:val="002B5CD1"/>
     <w:rsid w:val="002B647B"/>
     <w:rsid w:val="002B69E8"/>
     <w:rsid w:val="002B7848"/>
+    <w:rsid w:val="002C01CE"/>
     <w:rsid w:val="002C4007"/>
     <w:rsid w:val="002C409E"/>
     <w:rsid w:val="002C42F2"/>
     <w:rsid w:val="002C4D2A"/>
+    <w:rsid w:val="002D12C4"/>
     <w:rsid w:val="002D1975"/>
+    <w:rsid w:val="002D27A2"/>
     <w:rsid w:val="002D38A7"/>
     <w:rsid w:val="002D4090"/>
     <w:rsid w:val="002D4CF4"/>
     <w:rsid w:val="002D504C"/>
+    <w:rsid w:val="002D7DFF"/>
     <w:rsid w:val="002D7F47"/>
     <w:rsid w:val="002E067A"/>
     <w:rsid w:val="002E1AD1"/>
     <w:rsid w:val="002E1CD3"/>
     <w:rsid w:val="002E3444"/>
     <w:rsid w:val="002E5516"/>
+    <w:rsid w:val="002E5878"/>
     <w:rsid w:val="002F0688"/>
     <w:rsid w:val="002F1452"/>
     <w:rsid w:val="002F1691"/>
     <w:rsid w:val="002F1ED2"/>
     <w:rsid w:val="002F23D0"/>
     <w:rsid w:val="002F29E7"/>
     <w:rsid w:val="002F2EA3"/>
     <w:rsid w:val="002F3105"/>
     <w:rsid w:val="002F3316"/>
     <w:rsid w:val="002F40F1"/>
     <w:rsid w:val="002F5311"/>
+    <w:rsid w:val="002F5696"/>
     <w:rsid w:val="002F5808"/>
     <w:rsid w:val="002F6C84"/>
     <w:rsid w:val="002F7DDE"/>
     <w:rsid w:val="00300761"/>
     <w:rsid w:val="00300835"/>
     <w:rsid w:val="00300A26"/>
+    <w:rsid w:val="00300AA1"/>
     <w:rsid w:val="00300E4F"/>
     <w:rsid w:val="0030271A"/>
     <w:rsid w:val="0030279C"/>
     <w:rsid w:val="00302B9A"/>
     <w:rsid w:val="00306E40"/>
+    <w:rsid w:val="00307D90"/>
+    <w:rsid w:val="00307EE9"/>
     <w:rsid w:val="00310C51"/>
     <w:rsid w:val="003118DD"/>
     <w:rsid w:val="00312E77"/>
     <w:rsid w:val="00314603"/>
     <w:rsid w:val="00314CA1"/>
+    <w:rsid w:val="00314E20"/>
+    <w:rsid w:val="00315ACF"/>
     <w:rsid w:val="00315E4B"/>
     <w:rsid w:val="003166F2"/>
     <w:rsid w:val="00317AB5"/>
     <w:rsid w:val="00320F51"/>
     <w:rsid w:val="003219C6"/>
+    <w:rsid w:val="00321BB3"/>
     <w:rsid w:val="00321CB2"/>
     <w:rsid w:val="00323520"/>
+    <w:rsid w:val="003246F0"/>
     <w:rsid w:val="0032551A"/>
+    <w:rsid w:val="003258B1"/>
     <w:rsid w:val="00325A53"/>
+    <w:rsid w:val="00325C2A"/>
     <w:rsid w:val="0032643C"/>
     <w:rsid w:val="003275E2"/>
     <w:rsid w:val="00327B64"/>
     <w:rsid w:val="00330FD3"/>
     <w:rsid w:val="00332012"/>
     <w:rsid w:val="00332401"/>
     <w:rsid w:val="003345A1"/>
+    <w:rsid w:val="00334A17"/>
     <w:rsid w:val="00335470"/>
     <w:rsid w:val="00336D0D"/>
     <w:rsid w:val="00336F72"/>
     <w:rsid w:val="00341978"/>
     <w:rsid w:val="003434EE"/>
     <w:rsid w:val="003475CF"/>
+    <w:rsid w:val="00347AEA"/>
+    <w:rsid w:val="00347F51"/>
     <w:rsid w:val="003503F4"/>
     <w:rsid w:val="0035043F"/>
     <w:rsid w:val="00351D27"/>
     <w:rsid w:val="00352D95"/>
     <w:rsid w:val="003532A9"/>
+    <w:rsid w:val="00353355"/>
     <w:rsid w:val="00353976"/>
     <w:rsid w:val="00353B3D"/>
+    <w:rsid w:val="003542D7"/>
     <w:rsid w:val="00357A01"/>
     <w:rsid w:val="00360221"/>
+    <w:rsid w:val="00361650"/>
     <w:rsid w:val="00361D46"/>
     <w:rsid w:val="0036269D"/>
     <w:rsid w:val="003626B6"/>
     <w:rsid w:val="00362D68"/>
     <w:rsid w:val="0036448F"/>
+    <w:rsid w:val="0036481D"/>
     <w:rsid w:val="00366A19"/>
     <w:rsid w:val="00366A67"/>
     <w:rsid w:val="00366F01"/>
+    <w:rsid w:val="003705C1"/>
     <w:rsid w:val="00372738"/>
     <w:rsid w:val="00372D69"/>
     <w:rsid w:val="00373347"/>
     <w:rsid w:val="00373EA6"/>
     <w:rsid w:val="00376546"/>
     <w:rsid w:val="003767A2"/>
     <w:rsid w:val="0037725E"/>
     <w:rsid w:val="0037756A"/>
     <w:rsid w:val="00380589"/>
     <w:rsid w:val="00380985"/>
     <w:rsid w:val="00381089"/>
     <w:rsid w:val="00381B22"/>
     <w:rsid w:val="00382091"/>
     <w:rsid w:val="0038248E"/>
+    <w:rsid w:val="003824C6"/>
     <w:rsid w:val="0038393B"/>
     <w:rsid w:val="00384933"/>
     <w:rsid w:val="00386541"/>
     <w:rsid w:val="00387558"/>
     <w:rsid w:val="00391F1C"/>
+    <w:rsid w:val="0039266C"/>
     <w:rsid w:val="00392FA9"/>
     <w:rsid w:val="00392FD9"/>
     <w:rsid w:val="0039311E"/>
     <w:rsid w:val="00393133"/>
     <w:rsid w:val="0039787C"/>
+    <w:rsid w:val="003A01EC"/>
     <w:rsid w:val="003A0EED"/>
+    <w:rsid w:val="003A1602"/>
+    <w:rsid w:val="003A39BD"/>
     <w:rsid w:val="003A3A46"/>
+    <w:rsid w:val="003A53BF"/>
     <w:rsid w:val="003A57A0"/>
+    <w:rsid w:val="003A63F5"/>
     <w:rsid w:val="003A684A"/>
     <w:rsid w:val="003A6C75"/>
+    <w:rsid w:val="003A6FAD"/>
     <w:rsid w:val="003A7E2D"/>
     <w:rsid w:val="003B1D55"/>
     <w:rsid w:val="003B23E0"/>
     <w:rsid w:val="003B29E6"/>
     <w:rsid w:val="003B2E37"/>
     <w:rsid w:val="003B3660"/>
     <w:rsid w:val="003B36F5"/>
     <w:rsid w:val="003B4540"/>
     <w:rsid w:val="003B4693"/>
     <w:rsid w:val="003B57B1"/>
     <w:rsid w:val="003B5A67"/>
+    <w:rsid w:val="003B6FD7"/>
     <w:rsid w:val="003B7571"/>
     <w:rsid w:val="003C28E4"/>
     <w:rsid w:val="003C309D"/>
+    <w:rsid w:val="003C46E4"/>
     <w:rsid w:val="003C5FBD"/>
     <w:rsid w:val="003D000E"/>
     <w:rsid w:val="003D076B"/>
     <w:rsid w:val="003D2DD7"/>
+    <w:rsid w:val="003D3C33"/>
     <w:rsid w:val="003D4071"/>
     <w:rsid w:val="003D4A64"/>
     <w:rsid w:val="003D79B4"/>
     <w:rsid w:val="003E259E"/>
     <w:rsid w:val="003E34C4"/>
     <w:rsid w:val="003E395C"/>
     <w:rsid w:val="003E4225"/>
     <w:rsid w:val="003E614E"/>
     <w:rsid w:val="003F0150"/>
     <w:rsid w:val="003F05D7"/>
     <w:rsid w:val="003F072C"/>
     <w:rsid w:val="003F0735"/>
     <w:rsid w:val="003F155F"/>
+    <w:rsid w:val="003F1C18"/>
     <w:rsid w:val="003F3067"/>
     <w:rsid w:val="003F38B4"/>
     <w:rsid w:val="003F44E2"/>
     <w:rsid w:val="003F6349"/>
+    <w:rsid w:val="003F6E48"/>
     <w:rsid w:val="003F7155"/>
+    <w:rsid w:val="003F7B7A"/>
     <w:rsid w:val="00404078"/>
     <w:rsid w:val="00404FC1"/>
     <w:rsid w:val="004072EA"/>
     <w:rsid w:val="00410010"/>
     <w:rsid w:val="00411B82"/>
     <w:rsid w:val="00412037"/>
     <w:rsid w:val="004122A1"/>
+    <w:rsid w:val="004127C8"/>
     <w:rsid w:val="00412B51"/>
     <w:rsid w:val="004145AA"/>
     <w:rsid w:val="0041472A"/>
     <w:rsid w:val="00415D72"/>
+    <w:rsid w:val="00415E3D"/>
     <w:rsid w:val="004165D6"/>
     <w:rsid w:val="004177C6"/>
+    <w:rsid w:val="00417AB9"/>
     <w:rsid w:val="00421DF4"/>
+    <w:rsid w:val="00423290"/>
     <w:rsid w:val="004239BE"/>
     <w:rsid w:val="004241EB"/>
+    <w:rsid w:val="00424ED3"/>
     <w:rsid w:val="004251ED"/>
     <w:rsid w:val="00425A75"/>
     <w:rsid w:val="00425FD3"/>
+    <w:rsid w:val="00426D12"/>
     <w:rsid w:val="00426D9F"/>
+    <w:rsid w:val="004275A9"/>
+    <w:rsid w:val="00427B26"/>
     <w:rsid w:val="00427F27"/>
     <w:rsid w:val="00427F77"/>
     <w:rsid w:val="00430682"/>
     <w:rsid w:val="004312EA"/>
+    <w:rsid w:val="004316D4"/>
     <w:rsid w:val="00431C88"/>
     <w:rsid w:val="00431E75"/>
     <w:rsid w:val="00432189"/>
     <w:rsid w:val="00432C7A"/>
     <w:rsid w:val="00435092"/>
     <w:rsid w:val="00435B9E"/>
+    <w:rsid w:val="0043676E"/>
     <w:rsid w:val="004371D5"/>
     <w:rsid w:val="00437C28"/>
     <w:rsid w:val="00442A75"/>
+    <w:rsid w:val="00442B8A"/>
     <w:rsid w:val="0044315B"/>
     <w:rsid w:val="0044320A"/>
+    <w:rsid w:val="004444BE"/>
     <w:rsid w:val="004452B0"/>
     <w:rsid w:val="00445FC2"/>
+    <w:rsid w:val="00450C01"/>
     <w:rsid w:val="00450FCB"/>
     <w:rsid w:val="00451195"/>
     <w:rsid w:val="00452501"/>
     <w:rsid w:val="004526C5"/>
     <w:rsid w:val="00452AE4"/>
     <w:rsid w:val="0045309B"/>
     <w:rsid w:val="004533BA"/>
     <w:rsid w:val="00453759"/>
     <w:rsid w:val="00453F77"/>
     <w:rsid w:val="004550CC"/>
     <w:rsid w:val="00455590"/>
+    <w:rsid w:val="00457027"/>
     <w:rsid w:val="00462249"/>
     <w:rsid w:val="004625E1"/>
     <w:rsid w:val="00462A5A"/>
     <w:rsid w:val="00463F04"/>
     <w:rsid w:val="004659B8"/>
     <w:rsid w:val="00466837"/>
     <w:rsid w:val="00470027"/>
     <w:rsid w:val="00474DA4"/>
     <w:rsid w:val="00474DFB"/>
     <w:rsid w:val="0047548A"/>
     <w:rsid w:val="00475742"/>
     <w:rsid w:val="0047626E"/>
+    <w:rsid w:val="0047733B"/>
     <w:rsid w:val="0048363B"/>
+    <w:rsid w:val="00490CE3"/>
     <w:rsid w:val="00491894"/>
     <w:rsid w:val="00492726"/>
+    <w:rsid w:val="0049462C"/>
     <w:rsid w:val="00494A0A"/>
+    <w:rsid w:val="00494BCC"/>
     <w:rsid w:val="00495F48"/>
     <w:rsid w:val="00496027"/>
     <w:rsid w:val="0049679B"/>
     <w:rsid w:val="004A024D"/>
+    <w:rsid w:val="004A04B2"/>
     <w:rsid w:val="004A0AEC"/>
     <w:rsid w:val="004A1689"/>
     <w:rsid w:val="004A17EE"/>
     <w:rsid w:val="004A1ED8"/>
     <w:rsid w:val="004A32E0"/>
     <w:rsid w:val="004A34E3"/>
     <w:rsid w:val="004A3D20"/>
+    <w:rsid w:val="004A446B"/>
     <w:rsid w:val="004A5415"/>
     <w:rsid w:val="004A57B3"/>
     <w:rsid w:val="004B15F6"/>
     <w:rsid w:val="004B239A"/>
     <w:rsid w:val="004B27EA"/>
     <w:rsid w:val="004B3007"/>
+    <w:rsid w:val="004B35A5"/>
     <w:rsid w:val="004B3604"/>
     <w:rsid w:val="004B44B5"/>
     <w:rsid w:val="004B4A31"/>
     <w:rsid w:val="004B5632"/>
+    <w:rsid w:val="004B5651"/>
     <w:rsid w:val="004B5E1F"/>
     <w:rsid w:val="004B608F"/>
     <w:rsid w:val="004B73DA"/>
     <w:rsid w:val="004B76CB"/>
     <w:rsid w:val="004C1A00"/>
     <w:rsid w:val="004C2096"/>
     <w:rsid w:val="004C2AC0"/>
     <w:rsid w:val="004C6DDE"/>
     <w:rsid w:val="004C71EA"/>
     <w:rsid w:val="004D1C2D"/>
     <w:rsid w:val="004D1D9B"/>
+    <w:rsid w:val="004D22D3"/>
     <w:rsid w:val="004D24E2"/>
     <w:rsid w:val="004D2536"/>
     <w:rsid w:val="004D379F"/>
     <w:rsid w:val="004D3E24"/>
     <w:rsid w:val="004D41D3"/>
     <w:rsid w:val="004D517F"/>
     <w:rsid w:val="004D795F"/>
     <w:rsid w:val="004D7CD2"/>
     <w:rsid w:val="004D7D1D"/>
     <w:rsid w:val="004E000C"/>
+    <w:rsid w:val="004E0421"/>
     <w:rsid w:val="004E081C"/>
     <w:rsid w:val="004E0870"/>
     <w:rsid w:val="004E33FC"/>
     <w:rsid w:val="004E429B"/>
     <w:rsid w:val="004E5058"/>
     <w:rsid w:val="004E5479"/>
+    <w:rsid w:val="004E5578"/>
     <w:rsid w:val="004E5EC3"/>
     <w:rsid w:val="004E79B7"/>
     <w:rsid w:val="004E7A0C"/>
     <w:rsid w:val="004E7CA1"/>
     <w:rsid w:val="004F1180"/>
+    <w:rsid w:val="004F14AA"/>
+    <w:rsid w:val="004F2026"/>
     <w:rsid w:val="004F3319"/>
     <w:rsid w:val="004F35DF"/>
+    <w:rsid w:val="004F3691"/>
     <w:rsid w:val="004F57F3"/>
+    <w:rsid w:val="004F5D96"/>
+    <w:rsid w:val="004F76C5"/>
     <w:rsid w:val="004F7D25"/>
     <w:rsid w:val="004F7F8F"/>
     <w:rsid w:val="005000E1"/>
+    <w:rsid w:val="005010A3"/>
+    <w:rsid w:val="0050176C"/>
     <w:rsid w:val="005020DA"/>
     <w:rsid w:val="00502D18"/>
     <w:rsid w:val="00502D28"/>
     <w:rsid w:val="0050311A"/>
     <w:rsid w:val="005038B1"/>
     <w:rsid w:val="00503F3B"/>
     <w:rsid w:val="005056B9"/>
     <w:rsid w:val="00505708"/>
     <w:rsid w:val="00505988"/>
     <w:rsid w:val="00505C14"/>
     <w:rsid w:val="00511136"/>
     <w:rsid w:val="0051355B"/>
     <w:rsid w:val="00513FB3"/>
     <w:rsid w:val="00514087"/>
     <w:rsid w:val="00514646"/>
+    <w:rsid w:val="00514E88"/>
     <w:rsid w:val="0051576D"/>
     <w:rsid w:val="00515CA0"/>
     <w:rsid w:val="00516146"/>
     <w:rsid w:val="005201B3"/>
     <w:rsid w:val="00520C10"/>
     <w:rsid w:val="00520FAF"/>
     <w:rsid w:val="00521141"/>
     <w:rsid w:val="00521840"/>
+    <w:rsid w:val="00523D76"/>
     <w:rsid w:val="005242BD"/>
     <w:rsid w:val="005303CD"/>
+    <w:rsid w:val="00531706"/>
+    <w:rsid w:val="005329A0"/>
     <w:rsid w:val="0053339A"/>
     <w:rsid w:val="00533A23"/>
     <w:rsid w:val="00533B0F"/>
     <w:rsid w:val="00533DCB"/>
     <w:rsid w:val="00534927"/>
     <w:rsid w:val="00534F0E"/>
+    <w:rsid w:val="005351A6"/>
     <w:rsid w:val="00535955"/>
     <w:rsid w:val="005359B7"/>
     <w:rsid w:val="00535E94"/>
     <w:rsid w:val="005360C3"/>
     <w:rsid w:val="0054045B"/>
     <w:rsid w:val="00540CF2"/>
+    <w:rsid w:val="00540F07"/>
     <w:rsid w:val="00541609"/>
     <w:rsid w:val="0054190B"/>
     <w:rsid w:val="00541DA2"/>
     <w:rsid w:val="00542CB8"/>
     <w:rsid w:val="00543433"/>
     <w:rsid w:val="00543FEB"/>
     <w:rsid w:val="00545D67"/>
     <w:rsid w:val="00545D74"/>
+    <w:rsid w:val="005470DA"/>
     <w:rsid w:val="00547851"/>
     <w:rsid w:val="00550480"/>
     <w:rsid w:val="005514CA"/>
     <w:rsid w:val="00551A0D"/>
     <w:rsid w:val="00552789"/>
     <w:rsid w:val="005529F4"/>
     <w:rsid w:val="005530EC"/>
     <w:rsid w:val="00553B7A"/>
     <w:rsid w:val="00555DF2"/>
     <w:rsid w:val="00555FB4"/>
+    <w:rsid w:val="00557535"/>
     <w:rsid w:val="00557D13"/>
     <w:rsid w:val="00557E40"/>
     <w:rsid w:val="00560030"/>
     <w:rsid w:val="00560562"/>
     <w:rsid w:val="005609E1"/>
+    <w:rsid w:val="00560FFC"/>
     <w:rsid w:val="00561407"/>
     <w:rsid w:val="005633FF"/>
+    <w:rsid w:val="0056433F"/>
+    <w:rsid w:val="00565C6E"/>
     <w:rsid w:val="005663D9"/>
     <w:rsid w:val="00566F3C"/>
     <w:rsid w:val="00567A64"/>
     <w:rsid w:val="00571C67"/>
+    <w:rsid w:val="00571F61"/>
+    <w:rsid w:val="00572220"/>
     <w:rsid w:val="00573F8A"/>
     <w:rsid w:val="00575635"/>
     <w:rsid w:val="005827A2"/>
     <w:rsid w:val="005828F5"/>
     <w:rsid w:val="005841FE"/>
     <w:rsid w:val="005849AE"/>
     <w:rsid w:val="00586CB4"/>
     <w:rsid w:val="00587D7E"/>
+    <w:rsid w:val="0059027A"/>
     <w:rsid w:val="00591B7B"/>
     <w:rsid w:val="00591BC0"/>
     <w:rsid w:val="005934C7"/>
     <w:rsid w:val="005935B7"/>
     <w:rsid w:val="00593A72"/>
     <w:rsid w:val="0059425A"/>
     <w:rsid w:val="0059433D"/>
     <w:rsid w:val="00595A9A"/>
     <w:rsid w:val="00597ABC"/>
+    <w:rsid w:val="00597C55"/>
     <w:rsid w:val="005A25E6"/>
     <w:rsid w:val="005A48C2"/>
+    <w:rsid w:val="005A5674"/>
     <w:rsid w:val="005A5E7B"/>
     <w:rsid w:val="005A6480"/>
     <w:rsid w:val="005A6805"/>
     <w:rsid w:val="005B011A"/>
+    <w:rsid w:val="005B1076"/>
     <w:rsid w:val="005B1F08"/>
     <w:rsid w:val="005B2307"/>
     <w:rsid w:val="005B252E"/>
     <w:rsid w:val="005B47A3"/>
     <w:rsid w:val="005B48EC"/>
     <w:rsid w:val="005B4EA6"/>
     <w:rsid w:val="005B504C"/>
     <w:rsid w:val="005B54DF"/>
     <w:rsid w:val="005B67DC"/>
+    <w:rsid w:val="005B67DF"/>
     <w:rsid w:val="005B70C9"/>
     <w:rsid w:val="005B77A8"/>
     <w:rsid w:val="005B794A"/>
     <w:rsid w:val="005C204A"/>
+    <w:rsid w:val="005C49A3"/>
+    <w:rsid w:val="005C5BAE"/>
+    <w:rsid w:val="005C6869"/>
     <w:rsid w:val="005C7C38"/>
+    <w:rsid w:val="005D001C"/>
+    <w:rsid w:val="005D028D"/>
     <w:rsid w:val="005D0397"/>
     <w:rsid w:val="005D03D2"/>
+    <w:rsid w:val="005D0923"/>
     <w:rsid w:val="005D2038"/>
+    <w:rsid w:val="005D3BB8"/>
+    <w:rsid w:val="005D4320"/>
     <w:rsid w:val="005D57B0"/>
     <w:rsid w:val="005D5A08"/>
     <w:rsid w:val="005D706C"/>
     <w:rsid w:val="005D765B"/>
     <w:rsid w:val="005D7884"/>
     <w:rsid w:val="005D798F"/>
     <w:rsid w:val="005E00C9"/>
     <w:rsid w:val="005E0C87"/>
+    <w:rsid w:val="005E1B59"/>
+    <w:rsid w:val="005E21E2"/>
     <w:rsid w:val="005E24DB"/>
     <w:rsid w:val="005E2560"/>
     <w:rsid w:val="005E327E"/>
     <w:rsid w:val="005E365A"/>
     <w:rsid w:val="005E4148"/>
     <w:rsid w:val="005E45FA"/>
     <w:rsid w:val="005E4FB9"/>
     <w:rsid w:val="005E5DCD"/>
     <w:rsid w:val="005E5FD0"/>
+    <w:rsid w:val="005E60F4"/>
     <w:rsid w:val="005E698F"/>
+    <w:rsid w:val="005E7801"/>
     <w:rsid w:val="005F0CAF"/>
     <w:rsid w:val="005F3161"/>
     <w:rsid w:val="005F3A6D"/>
     <w:rsid w:val="005F3F0B"/>
     <w:rsid w:val="005F41FD"/>
+    <w:rsid w:val="005F4379"/>
     <w:rsid w:val="005F5076"/>
     <w:rsid w:val="005F52B9"/>
     <w:rsid w:val="005F5679"/>
     <w:rsid w:val="005F5C4B"/>
     <w:rsid w:val="005F6794"/>
     <w:rsid w:val="005F71E5"/>
     <w:rsid w:val="005F7973"/>
     <w:rsid w:val="00600283"/>
     <w:rsid w:val="00601A7D"/>
     <w:rsid w:val="00601EB9"/>
+    <w:rsid w:val="006022C2"/>
     <w:rsid w:val="0060314F"/>
     <w:rsid w:val="00603FC0"/>
     <w:rsid w:val="00604183"/>
+    <w:rsid w:val="00604859"/>
     <w:rsid w:val="00605749"/>
     <w:rsid w:val="006058DD"/>
+    <w:rsid w:val="006071CF"/>
+    <w:rsid w:val="00607DEC"/>
+    <w:rsid w:val="00612945"/>
     <w:rsid w:val="00614C69"/>
+    <w:rsid w:val="006153F8"/>
     <w:rsid w:val="00615505"/>
     <w:rsid w:val="00615BB1"/>
     <w:rsid w:val="006167E3"/>
     <w:rsid w:val="00617017"/>
     <w:rsid w:val="00620942"/>
     <w:rsid w:val="00621AFD"/>
     <w:rsid w:val="00622151"/>
     <w:rsid w:val="0062285A"/>
+    <w:rsid w:val="00622C95"/>
+    <w:rsid w:val="00622FEB"/>
     <w:rsid w:val="006231C1"/>
     <w:rsid w:val="00624B31"/>
     <w:rsid w:val="00624E64"/>
     <w:rsid w:val="00625D6C"/>
     <w:rsid w:val="00632401"/>
     <w:rsid w:val="00634EA7"/>
     <w:rsid w:val="00635892"/>
     <w:rsid w:val="006370A9"/>
     <w:rsid w:val="0063712D"/>
     <w:rsid w:val="00637484"/>
     <w:rsid w:val="00637EE6"/>
     <w:rsid w:val="00637EEB"/>
     <w:rsid w:val="00640010"/>
     <w:rsid w:val="00640367"/>
     <w:rsid w:val="00640993"/>
+    <w:rsid w:val="00640E46"/>
     <w:rsid w:val="00641E94"/>
     <w:rsid w:val="00642094"/>
     <w:rsid w:val="00642B48"/>
+    <w:rsid w:val="00642C1B"/>
     <w:rsid w:val="00643F38"/>
     <w:rsid w:val="0064410F"/>
     <w:rsid w:val="00644755"/>
     <w:rsid w:val="00645BAC"/>
     <w:rsid w:val="006479EF"/>
     <w:rsid w:val="00650B02"/>
     <w:rsid w:val="00651662"/>
+    <w:rsid w:val="0065353B"/>
     <w:rsid w:val="00653C0F"/>
     <w:rsid w:val="0065481D"/>
     <w:rsid w:val="00655974"/>
+    <w:rsid w:val="00655BB5"/>
     <w:rsid w:val="0065605A"/>
     <w:rsid w:val="00656D70"/>
     <w:rsid w:val="006576DD"/>
+    <w:rsid w:val="006604A9"/>
     <w:rsid w:val="00661A6E"/>
     <w:rsid w:val="006630CF"/>
+    <w:rsid w:val="00663645"/>
     <w:rsid w:val="0066393B"/>
     <w:rsid w:val="00665631"/>
     <w:rsid w:val="006664EF"/>
     <w:rsid w:val="00667AF2"/>
     <w:rsid w:val="00670381"/>
+    <w:rsid w:val="00672E1C"/>
+    <w:rsid w:val="00673E5D"/>
     <w:rsid w:val="00676D44"/>
+    <w:rsid w:val="00680DF8"/>
     <w:rsid w:val="0068169E"/>
     <w:rsid w:val="00683408"/>
+    <w:rsid w:val="00686346"/>
     <w:rsid w:val="0068757B"/>
+    <w:rsid w:val="0068775E"/>
     <w:rsid w:val="00690B96"/>
+    <w:rsid w:val="00691A13"/>
     <w:rsid w:val="00692D89"/>
+    <w:rsid w:val="00695C2F"/>
     <w:rsid w:val="00695D6B"/>
     <w:rsid w:val="006960DC"/>
     <w:rsid w:val="00696BE6"/>
     <w:rsid w:val="006973EF"/>
     <w:rsid w:val="006974B5"/>
+    <w:rsid w:val="006977C9"/>
+    <w:rsid w:val="00697D72"/>
     <w:rsid w:val="006A0DBB"/>
     <w:rsid w:val="006A13D3"/>
     <w:rsid w:val="006A187A"/>
     <w:rsid w:val="006A18D6"/>
     <w:rsid w:val="006A21A4"/>
     <w:rsid w:val="006A3332"/>
     <w:rsid w:val="006A39EE"/>
+    <w:rsid w:val="006A3C99"/>
     <w:rsid w:val="006A439A"/>
     <w:rsid w:val="006A488F"/>
     <w:rsid w:val="006A6776"/>
     <w:rsid w:val="006A6E0A"/>
     <w:rsid w:val="006A7009"/>
     <w:rsid w:val="006B1B60"/>
     <w:rsid w:val="006B1EA6"/>
     <w:rsid w:val="006B1F05"/>
+    <w:rsid w:val="006B2664"/>
     <w:rsid w:val="006B32C9"/>
     <w:rsid w:val="006B3B1C"/>
     <w:rsid w:val="006B5375"/>
     <w:rsid w:val="006B58F2"/>
     <w:rsid w:val="006B73E7"/>
+    <w:rsid w:val="006B7648"/>
     <w:rsid w:val="006B7D88"/>
     <w:rsid w:val="006B7EDD"/>
     <w:rsid w:val="006C0118"/>
     <w:rsid w:val="006C1473"/>
+    <w:rsid w:val="006C293F"/>
+    <w:rsid w:val="006C3750"/>
     <w:rsid w:val="006C63F8"/>
     <w:rsid w:val="006C6817"/>
     <w:rsid w:val="006C77AC"/>
     <w:rsid w:val="006C7DB0"/>
     <w:rsid w:val="006D07EF"/>
+    <w:rsid w:val="006D0E22"/>
     <w:rsid w:val="006D183B"/>
     <w:rsid w:val="006D2C5D"/>
     <w:rsid w:val="006D4100"/>
     <w:rsid w:val="006D60C6"/>
     <w:rsid w:val="006D66FA"/>
     <w:rsid w:val="006D6739"/>
     <w:rsid w:val="006D7339"/>
+    <w:rsid w:val="006E0095"/>
+    <w:rsid w:val="006E04FB"/>
+    <w:rsid w:val="006E1F6E"/>
+    <w:rsid w:val="006E24E5"/>
     <w:rsid w:val="006E2773"/>
     <w:rsid w:val="006E5517"/>
     <w:rsid w:val="006E7024"/>
     <w:rsid w:val="006E7873"/>
     <w:rsid w:val="006E79D2"/>
     <w:rsid w:val="006F0A2A"/>
     <w:rsid w:val="006F0D9C"/>
     <w:rsid w:val="006F1623"/>
     <w:rsid w:val="006F3C48"/>
     <w:rsid w:val="006F50B8"/>
     <w:rsid w:val="006F5A6D"/>
     <w:rsid w:val="006F5B7D"/>
     <w:rsid w:val="006F6082"/>
     <w:rsid w:val="006F692E"/>
+    <w:rsid w:val="006F76AA"/>
     <w:rsid w:val="0070028C"/>
     <w:rsid w:val="0070198C"/>
     <w:rsid w:val="0070283E"/>
     <w:rsid w:val="00703952"/>
     <w:rsid w:val="0070426F"/>
+    <w:rsid w:val="00704573"/>
+    <w:rsid w:val="00705508"/>
     <w:rsid w:val="00705AAF"/>
+    <w:rsid w:val="00705D0C"/>
     <w:rsid w:val="007064F5"/>
     <w:rsid w:val="00707A8E"/>
     <w:rsid w:val="00707CC5"/>
     <w:rsid w:val="0071046D"/>
     <w:rsid w:val="00712186"/>
+    <w:rsid w:val="00713069"/>
     <w:rsid w:val="00714722"/>
+    <w:rsid w:val="0071480F"/>
     <w:rsid w:val="00714C7F"/>
     <w:rsid w:val="00714E09"/>
     <w:rsid w:val="00714F01"/>
+    <w:rsid w:val="00714FA3"/>
+    <w:rsid w:val="00716AF2"/>
     <w:rsid w:val="00717315"/>
     <w:rsid w:val="007179BC"/>
     <w:rsid w:val="00720FB5"/>
     <w:rsid w:val="0072218D"/>
     <w:rsid w:val="00723647"/>
+    <w:rsid w:val="0072376C"/>
     <w:rsid w:val="00725DDC"/>
+    <w:rsid w:val="0072606A"/>
     <w:rsid w:val="00730114"/>
     <w:rsid w:val="007307AB"/>
     <w:rsid w:val="00730867"/>
     <w:rsid w:val="007316DF"/>
     <w:rsid w:val="007321AD"/>
     <w:rsid w:val="00732B56"/>
     <w:rsid w:val="0073397A"/>
     <w:rsid w:val="00734725"/>
     <w:rsid w:val="00734C58"/>
+    <w:rsid w:val="00735B0E"/>
     <w:rsid w:val="00735FDD"/>
     <w:rsid w:val="00736104"/>
+    <w:rsid w:val="00740B90"/>
     <w:rsid w:val="00741092"/>
     <w:rsid w:val="00741D36"/>
     <w:rsid w:val="007421B4"/>
+    <w:rsid w:val="007437DC"/>
     <w:rsid w:val="00743E7C"/>
     <w:rsid w:val="007447C5"/>
+    <w:rsid w:val="00745E67"/>
+    <w:rsid w:val="007466A2"/>
+    <w:rsid w:val="00747353"/>
+    <w:rsid w:val="00750BF8"/>
+    <w:rsid w:val="00751956"/>
+    <w:rsid w:val="00752BA8"/>
+    <w:rsid w:val="007532D3"/>
     <w:rsid w:val="00753868"/>
     <w:rsid w:val="00753966"/>
     <w:rsid w:val="00755242"/>
     <w:rsid w:val="007556E5"/>
     <w:rsid w:val="00756754"/>
     <w:rsid w:val="00756E18"/>
     <w:rsid w:val="00757280"/>
     <w:rsid w:val="00757736"/>
     <w:rsid w:val="007603A5"/>
+    <w:rsid w:val="0076086F"/>
     <w:rsid w:val="00762371"/>
     <w:rsid w:val="0076273B"/>
     <w:rsid w:val="0076275B"/>
     <w:rsid w:val="00762E54"/>
     <w:rsid w:val="00763423"/>
     <w:rsid w:val="00763B27"/>
     <w:rsid w:val="00765485"/>
     <w:rsid w:val="00765861"/>
     <w:rsid w:val="00765B6E"/>
     <w:rsid w:val="00766578"/>
     <w:rsid w:val="00766EC4"/>
+    <w:rsid w:val="00767BC7"/>
     <w:rsid w:val="0077025D"/>
     <w:rsid w:val="00770411"/>
     <w:rsid w:val="00771119"/>
+    <w:rsid w:val="00772172"/>
+    <w:rsid w:val="00772266"/>
     <w:rsid w:val="007722CB"/>
     <w:rsid w:val="00772A8D"/>
     <w:rsid w:val="007754ED"/>
+    <w:rsid w:val="00775CA9"/>
+    <w:rsid w:val="00776388"/>
     <w:rsid w:val="00776D63"/>
+    <w:rsid w:val="007802D6"/>
     <w:rsid w:val="00781FB5"/>
+    <w:rsid w:val="007825C2"/>
     <w:rsid w:val="00782BE6"/>
     <w:rsid w:val="00783616"/>
     <w:rsid w:val="00783ED0"/>
     <w:rsid w:val="007844D4"/>
     <w:rsid w:val="00784716"/>
     <w:rsid w:val="00784CEA"/>
     <w:rsid w:val="007879FB"/>
     <w:rsid w:val="00790525"/>
     <w:rsid w:val="00790A17"/>
     <w:rsid w:val="00790CAF"/>
     <w:rsid w:val="007914D0"/>
+    <w:rsid w:val="00791C0B"/>
     <w:rsid w:val="0079278D"/>
     <w:rsid w:val="00793181"/>
     <w:rsid w:val="00793D12"/>
     <w:rsid w:val="007943A1"/>
     <w:rsid w:val="0079471D"/>
+    <w:rsid w:val="0079539C"/>
     <w:rsid w:val="00796231"/>
     <w:rsid w:val="00796B83"/>
     <w:rsid w:val="007976CD"/>
     <w:rsid w:val="0079787F"/>
     <w:rsid w:val="007A00F9"/>
+    <w:rsid w:val="007A0BDD"/>
     <w:rsid w:val="007A28B7"/>
     <w:rsid w:val="007A4F57"/>
     <w:rsid w:val="007A56E8"/>
     <w:rsid w:val="007A5B1F"/>
     <w:rsid w:val="007A5B3A"/>
     <w:rsid w:val="007A6FF4"/>
     <w:rsid w:val="007A70CF"/>
     <w:rsid w:val="007B16CC"/>
     <w:rsid w:val="007B2E06"/>
     <w:rsid w:val="007B3375"/>
     <w:rsid w:val="007B3803"/>
     <w:rsid w:val="007B4366"/>
     <w:rsid w:val="007B43CE"/>
     <w:rsid w:val="007B4727"/>
     <w:rsid w:val="007B52C6"/>
     <w:rsid w:val="007B7DBC"/>
     <w:rsid w:val="007C22CA"/>
     <w:rsid w:val="007C2336"/>
     <w:rsid w:val="007C2C05"/>
+    <w:rsid w:val="007C2CB9"/>
+    <w:rsid w:val="007C3918"/>
     <w:rsid w:val="007C41F0"/>
     <w:rsid w:val="007C4830"/>
     <w:rsid w:val="007C48FC"/>
     <w:rsid w:val="007C4FC7"/>
     <w:rsid w:val="007C5526"/>
+    <w:rsid w:val="007C5D6B"/>
+    <w:rsid w:val="007C611A"/>
+    <w:rsid w:val="007C746D"/>
     <w:rsid w:val="007C7758"/>
+    <w:rsid w:val="007C7B89"/>
     <w:rsid w:val="007D02D1"/>
     <w:rsid w:val="007D1193"/>
     <w:rsid w:val="007D18B8"/>
     <w:rsid w:val="007D1A8C"/>
     <w:rsid w:val="007D1F66"/>
     <w:rsid w:val="007D488C"/>
     <w:rsid w:val="007D5DF9"/>
     <w:rsid w:val="007D67FF"/>
     <w:rsid w:val="007D6C11"/>
     <w:rsid w:val="007D6E43"/>
     <w:rsid w:val="007D6F66"/>
-    <w:rsid w:val="007D72D9"/>
     <w:rsid w:val="007D7A15"/>
     <w:rsid w:val="007E14D5"/>
     <w:rsid w:val="007E18A8"/>
     <w:rsid w:val="007E22E9"/>
     <w:rsid w:val="007E371A"/>
     <w:rsid w:val="007E4122"/>
+    <w:rsid w:val="007E456C"/>
+    <w:rsid w:val="007E5186"/>
     <w:rsid w:val="007E739A"/>
     <w:rsid w:val="007E7DFC"/>
     <w:rsid w:val="007F06FA"/>
     <w:rsid w:val="007F18BB"/>
     <w:rsid w:val="007F38CF"/>
     <w:rsid w:val="007F42A3"/>
     <w:rsid w:val="007F4CAB"/>
     <w:rsid w:val="007F69F6"/>
+    <w:rsid w:val="007F6F69"/>
     <w:rsid w:val="007F738C"/>
     <w:rsid w:val="008006BE"/>
     <w:rsid w:val="00801C61"/>
     <w:rsid w:val="00804001"/>
     <w:rsid w:val="008043CF"/>
     <w:rsid w:val="00804D84"/>
     <w:rsid w:val="00806245"/>
     <w:rsid w:val="00806E11"/>
     <w:rsid w:val="00807E88"/>
     <w:rsid w:val="00810FB4"/>
     <w:rsid w:val="008110BC"/>
     <w:rsid w:val="008149E2"/>
     <w:rsid w:val="008159FE"/>
     <w:rsid w:val="00817941"/>
     <w:rsid w:val="008202E2"/>
     <w:rsid w:val="0082037F"/>
+    <w:rsid w:val="008216F6"/>
     <w:rsid w:val="0082352C"/>
+    <w:rsid w:val="008237D2"/>
     <w:rsid w:val="0082518D"/>
     <w:rsid w:val="00825F96"/>
     <w:rsid w:val="0082603D"/>
     <w:rsid w:val="0082699C"/>
     <w:rsid w:val="00827F43"/>
+    <w:rsid w:val="008302E5"/>
     <w:rsid w:val="0083069E"/>
     <w:rsid w:val="008331D9"/>
     <w:rsid w:val="00833AEA"/>
     <w:rsid w:val="0083629E"/>
+    <w:rsid w:val="00840294"/>
     <w:rsid w:val="008415E9"/>
     <w:rsid w:val="00841DD2"/>
     <w:rsid w:val="0084458F"/>
     <w:rsid w:val="008452FD"/>
     <w:rsid w:val="00846518"/>
     <w:rsid w:val="0085089A"/>
     <w:rsid w:val="00851957"/>
     <w:rsid w:val="00851C13"/>
     <w:rsid w:val="0085688D"/>
+    <w:rsid w:val="00860F43"/>
     <w:rsid w:val="008617E5"/>
     <w:rsid w:val="00862437"/>
     <w:rsid w:val="00864259"/>
     <w:rsid w:val="00864906"/>
     <w:rsid w:val="00864A2C"/>
     <w:rsid w:val="00865448"/>
+    <w:rsid w:val="00866FAA"/>
     <w:rsid w:val="008670AC"/>
     <w:rsid w:val="008703D3"/>
+    <w:rsid w:val="00870878"/>
     <w:rsid w:val="00870A66"/>
+    <w:rsid w:val="00871F3F"/>
     <w:rsid w:val="00873532"/>
     <w:rsid w:val="00874043"/>
     <w:rsid w:val="00874EB3"/>
     <w:rsid w:val="008752DA"/>
     <w:rsid w:val="0087681C"/>
     <w:rsid w:val="00877D47"/>
     <w:rsid w:val="00877D78"/>
     <w:rsid w:val="00877DB3"/>
     <w:rsid w:val="00877E9A"/>
     <w:rsid w:val="00880132"/>
     <w:rsid w:val="00880264"/>
+    <w:rsid w:val="008822A1"/>
     <w:rsid w:val="0088283A"/>
     <w:rsid w:val="0088295A"/>
     <w:rsid w:val="00883A5B"/>
+    <w:rsid w:val="00883F19"/>
     <w:rsid w:val="00884F0F"/>
+    <w:rsid w:val="0088597D"/>
     <w:rsid w:val="008865B7"/>
     <w:rsid w:val="0088719A"/>
     <w:rsid w:val="008877D2"/>
     <w:rsid w:val="00887E12"/>
     <w:rsid w:val="00890F01"/>
     <w:rsid w:val="00891CEF"/>
     <w:rsid w:val="008940E6"/>
+    <w:rsid w:val="008942E4"/>
     <w:rsid w:val="0089502C"/>
     <w:rsid w:val="008954E0"/>
     <w:rsid w:val="00895D57"/>
     <w:rsid w:val="00895F33"/>
     <w:rsid w:val="00896E34"/>
     <w:rsid w:val="008A0520"/>
     <w:rsid w:val="008A0D02"/>
+    <w:rsid w:val="008A193D"/>
+    <w:rsid w:val="008A2380"/>
     <w:rsid w:val="008A241D"/>
     <w:rsid w:val="008A388E"/>
+    <w:rsid w:val="008A4D9E"/>
     <w:rsid w:val="008A4E47"/>
     <w:rsid w:val="008A581B"/>
     <w:rsid w:val="008A5A1C"/>
     <w:rsid w:val="008B0320"/>
     <w:rsid w:val="008B10BE"/>
     <w:rsid w:val="008B10EC"/>
     <w:rsid w:val="008B14CF"/>
     <w:rsid w:val="008B172E"/>
     <w:rsid w:val="008B22B2"/>
+    <w:rsid w:val="008B3189"/>
     <w:rsid w:val="008B5A60"/>
     <w:rsid w:val="008B5F9D"/>
     <w:rsid w:val="008B6CA0"/>
     <w:rsid w:val="008C219E"/>
     <w:rsid w:val="008C3ADA"/>
     <w:rsid w:val="008C542F"/>
     <w:rsid w:val="008C5C0C"/>
     <w:rsid w:val="008C6253"/>
     <w:rsid w:val="008C6273"/>
     <w:rsid w:val="008D0749"/>
     <w:rsid w:val="008D0B5E"/>
     <w:rsid w:val="008D1B1A"/>
     <w:rsid w:val="008D1CB6"/>
+    <w:rsid w:val="008D20BE"/>
     <w:rsid w:val="008D3443"/>
     <w:rsid w:val="008D4EA8"/>
     <w:rsid w:val="008D5880"/>
     <w:rsid w:val="008D6AF6"/>
     <w:rsid w:val="008D6D17"/>
     <w:rsid w:val="008E0A4A"/>
     <w:rsid w:val="008E10B8"/>
     <w:rsid w:val="008E11B0"/>
     <w:rsid w:val="008E207D"/>
     <w:rsid w:val="008E27BB"/>
     <w:rsid w:val="008E2AA2"/>
     <w:rsid w:val="008E2AC0"/>
     <w:rsid w:val="008E2C34"/>
     <w:rsid w:val="008E46B8"/>
     <w:rsid w:val="008E4850"/>
+    <w:rsid w:val="008E4D0B"/>
     <w:rsid w:val="008E5306"/>
     <w:rsid w:val="008E53F1"/>
     <w:rsid w:val="008E5FEA"/>
     <w:rsid w:val="008F004A"/>
     <w:rsid w:val="008F00A3"/>
     <w:rsid w:val="008F0CA3"/>
     <w:rsid w:val="008F171A"/>
+    <w:rsid w:val="008F1A62"/>
     <w:rsid w:val="008F2119"/>
     <w:rsid w:val="008F2216"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="008F57C6"/>
     <w:rsid w:val="009005CC"/>
     <w:rsid w:val="00901EEA"/>
     <w:rsid w:val="00902C5B"/>
     <w:rsid w:val="00902D00"/>
     <w:rsid w:val="009039C8"/>
     <w:rsid w:val="00903FE1"/>
     <w:rsid w:val="00904921"/>
     <w:rsid w:val="009051C3"/>
     <w:rsid w:val="00905B9A"/>
     <w:rsid w:val="00906610"/>
+    <w:rsid w:val="00906ED8"/>
     <w:rsid w:val="00906F48"/>
+    <w:rsid w:val="0091124A"/>
     <w:rsid w:val="00912E12"/>
     <w:rsid w:val="00912E7D"/>
     <w:rsid w:val="00913CBD"/>
     <w:rsid w:val="00914115"/>
     <w:rsid w:val="00914443"/>
     <w:rsid w:val="009157AC"/>
     <w:rsid w:val="00915E58"/>
     <w:rsid w:val="00916EDB"/>
     <w:rsid w:val="00920FC6"/>
+    <w:rsid w:val="009224DB"/>
     <w:rsid w:val="00922A98"/>
+    <w:rsid w:val="00923081"/>
     <w:rsid w:val="0092535A"/>
     <w:rsid w:val="00926443"/>
     <w:rsid w:val="00926A59"/>
     <w:rsid w:val="00927F76"/>
+    <w:rsid w:val="00930342"/>
+    <w:rsid w:val="0093066E"/>
     <w:rsid w:val="0093130B"/>
     <w:rsid w:val="00931709"/>
     <w:rsid w:val="0093464E"/>
     <w:rsid w:val="00935071"/>
     <w:rsid w:val="009356E0"/>
     <w:rsid w:val="00935FED"/>
     <w:rsid w:val="00936A27"/>
     <w:rsid w:val="00936C7A"/>
     <w:rsid w:val="00936E5C"/>
     <w:rsid w:val="00937518"/>
     <w:rsid w:val="009404A6"/>
     <w:rsid w:val="00940BDE"/>
     <w:rsid w:val="009418B7"/>
     <w:rsid w:val="00942D45"/>
     <w:rsid w:val="00942EEC"/>
+    <w:rsid w:val="00943353"/>
     <w:rsid w:val="00943539"/>
     <w:rsid w:val="009436CE"/>
     <w:rsid w:val="00943746"/>
     <w:rsid w:val="009452EA"/>
     <w:rsid w:val="00945680"/>
     <w:rsid w:val="00945826"/>
     <w:rsid w:val="009461F3"/>
+    <w:rsid w:val="00946323"/>
     <w:rsid w:val="009465AD"/>
     <w:rsid w:val="0094766C"/>
     <w:rsid w:val="00947B30"/>
     <w:rsid w:val="009507E3"/>
     <w:rsid w:val="009510D6"/>
     <w:rsid w:val="00952182"/>
     <w:rsid w:val="00952397"/>
     <w:rsid w:val="00952893"/>
     <w:rsid w:val="00953A42"/>
     <w:rsid w:val="00953F5B"/>
     <w:rsid w:val="009547E8"/>
+    <w:rsid w:val="009575B5"/>
     <w:rsid w:val="0095773B"/>
+    <w:rsid w:val="00961113"/>
     <w:rsid w:val="00963063"/>
     <w:rsid w:val="00964604"/>
     <w:rsid w:val="009651ED"/>
     <w:rsid w:val="00966A4E"/>
+    <w:rsid w:val="00967D7A"/>
     <w:rsid w:val="00967F55"/>
     <w:rsid w:val="00970140"/>
     <w:rsid w:val="00970307"/>
     <w:rsid w:val="00970E22"/>
+    <w:rsid w:val="0097245D"/>
     <w:rsid w:val="00974055"/>
     <w:rsid w:val="00974853"/>
+    <w:rsid w:val="00974F66"/>
     <w:rsid w:val="009755BF"/>
     <w:rsid w:val="009758CD"/>
     <w:rsid w:val="009766CE"/>
+    <w:rsid w:val="00976949"/>
     <w:rsid w:val="00981600"/>
     <w:rsid w:val="00982D42"/>
     <w:rsid w:val="009832CA"/>
     <w:rsid w:val="009834CC"/>
     <w:rsid w:val="00983A38"/>
     <w:rsid w:val="00983FE1"/>
     <w:rsid w:val="00985FFB"/>
     <w:rsid w:val="009901DF"/>
     <w:rsid w:val="00990542"/>
     <w:rsid w:val="00991822"/>
+    <w:rsid w:val="009929A7"/>
     <w:rsid w:val="00993602"/>
     <w:rsid w:val="00993670"/>
+    <w:rsid w:val="0099407F"/>
     <w:rsid w:val="0099444A"/>
     <w:rsid w:val="00994E35"/>
     <w:rsid w:val="009952E8"/>
     <w:rsid w:val="00995936"/>
     <w:rsid w:val="0099650E"/>
+    <w:rsid w:val="00997317"/>
     <w:rsid w:val="00997FFB"/>
     <w:rsid w:val="009A1DEA"/>
     <w:rsid w:val="009A384B"/>
     <w:rsid w:val="009A39B8"/>
     <w:rsid w:val="009A41C6"/>
+    <w:rsid w:val="009A4B39"/>
     <w:rsid w:val="009A5DE3"/>
     <w:rsid w:val="009A6343"/>
     <w:rsid w:val="009A6BA2"/>
     <w:rsid w:val="009A746E"/>
     <w:rsid w:val="009A7896"/>
     <w:rsid w:val="009A7FE9"/>
+    <w:rsid w:val="009B021B"/>
+    <w:rsid w:val="009B0C40"/>
     <w:rsid w:val="009B4773"/>
     <w:rsid w:val="009B4AFF"/>
+    <w:rsid w:val="009B5F49"/>
     <w:rsid w:val="009B6B4C"/>
     <w:rsid w:val="009B6B95"/>
     <w:rsid w:val="009B7417"/>
     <w:rsid w:val="009B793C"/>
     <w:rsid w:val="009B7D93"/>
     <w:rsid w:val="009C095D"/>
+    <w:rsid w:val="009C0BE5"/>
     <w:rsid w:val="009C1173"/>
     <w:rsid w:val="009C1D00"/>
     <w:rsid w:val="009C2175"/>
     <w:rsid w:val="009C276D"/>
+    <w:rsid w:val="009C384A"/>
     <w:rsid w:val="009C3DAE"/>
     <w:rsid w:val="009C437E"/>
     <w:rsid w:val="009C51B7"/>
     <w:rsid w:val="009C5650"/>
     <w:rsid w:val="009C728E"/>
     <w:rsid w:val="009C7BD0"/>
     <w:rsid w:val="009D0F95"/>
     <w:rsid w:val="009D0F9A"/>
     <w:rsid w:val="009D0FBA"/>
     <w:rsid w:val="009D27B7"/>
     <w:rsid w:val="009D325E"/>
     <w:rsid w:val="009D5E2F"/>
     <w:rsid w:val="009D64DF"/>
+    <w:rsid w:val="009D651D"/>
     <w:rsid w:val="009D69A7"/>
     <w:rsid w:val="009D6CB0"/>
     <w:rsid w:val="009D793B"/>
     <w:rsid w:val="009E0191"/>
     <w:rsid w:val="009E1E54"/>
     <w:rsid w:val="009E2848"/>
     <w:rsid w:val="009E29B2"/>
     <w:rsid w:val="009E3325"/>
     <w:rsid w:val="009E363C"/>
     <w:rsid w:val="009E45BE"/>
     <w:rsid w:val="009E4B32"/>
     <w:rsid w:val="009E505D"/>
     <w:rsid w:val="009E572E"/>
     <w:rsid w:val="009E5858"/>
+    <w:rsid w:val="009E5A14"/>
+    <w:rsid w:val="009E5AEA"/>
     <w:rsid w:val="009E5B24"/>
+    <w:rsid w:val="009E6097"/>
     <w:rsid w:val="009E7E1A"/>
     <w:rsid w:val="009F0CDB"/>
+    <w:rsid w:val="009F0EFF"/>
+    <w:rsid w:val="009F1412"/>
     <w:rsid w:val="009F30A5"/>
     <w:rsid w:val="009F44B1"/>
     <w:rsid w:val="009F4632"/>
     <w:rsid w:val="009F4EF9"/>
     <w:rsid w:val="009F4F2A"/>
     <w:rsid w:val="009F4F7F"/>
     <w:rsid w:val="009F573B"/>
     <w:rsid w:val="009F5F74"/>
     <w:rsid w:val="009F61F0"/>
+    <w:rsid w:val="009F7131"/>
+    <w:rsid w:val="00A02161"/>
     <w:rsid w:val="00A02B92"/>
     <w:rsid w:val="00A02E2A"/>
     <w:rsid w:val="00A03021"/>
     <w:rsid w:val="00A03BA9"/>
     <w:rsid w:val="00A03E60"/>
     <w:rsid w:val="00A04839"/>
     <w:rsid w:val="00A05B64"/>
     <w:rsid w:val="00A060E8"/>
+    <w:rsid w:val="00A061D0"/>
     <w:rsid w:val="00A0640C"/>
     <w:rsid w:val="00A07D31"/>
     <w:rsid w:val="00A10C6B"/>
     <w:rsid w:val="00A10FB7"/>
     <w:rsid w:val="00A1140D"/>
     <w:rsid w:val="00A1190E"/>
     <w:rsid w:val="00A127E1"/>
     <w:rsid w:val="00A1326A"/>
     <w:rsid w:val="00A14671"/>
     <w:rsid w:val="00A15342"/>
     <w:rsid w:val="00A158F4"/>
     <w:rsid w:val="00A16843"/>
     <w:rsid w:val="00A20470"/>
     <w:rsid w:val="00A20C8F"/>
     <w:rsid w:val="00A20D44"/>
     <w:rsid w:val="00A2158F"/>
     <w:rsid w:val="00A2173B"/>
     <w:rsid w:val="00A21FB1"/>
     <w:rsid w:val="00A225CB"/>
     <w:rsid w:val="00A2260C"/>
     <w:rsid w:val="00A23AFF"/>
     <w:rsid w:val="00A23BB4"/>
     <w:rsid w:val="00A256EC"/>
     <w:rsid w:val="00A26935"/>
     <w:rsid w:val="00A307DF"/>
     <w:rsid w:val="00A346DE"/>
     <w:rsid w:val="00A34D16"/>
+    <w:rsid w:val="00A35026"/>
     <w:rsid w:val="00A35CAF"/>
     <w:rsid w:val="00A36440"/>
     <w:rsid w:val="00A36757"/>
     <w:rsid w:val="00A36C16"/>
     <w:rsid w:val="00A36C83"/>
     <w:rsid w:val="00A370C5"/>
     <w:rsid w:val="00A3710F"/>
+    <w:rsid w:val="00A374D2"/>
     <w:rsid w:val="00A37878"/>
     <w:rsid w:val="00A4093C"/>
     <w:rsid w:val="00A40C0B"/>
     <w:rsid w:val="00A40D5A"/>
     <w:rsid w:val="00A40F45"/>
     <w:rsid w:val="00A41B4E"/>
+    <w:rsid w:val="00A420C0"/>
+    <w:rsid w:val="00A4214F"/>
     <w:rsid w:val="00A42501"/>
     <w:rsid w:val="00A42BD9"/>
+    <w:rsid w:val="00A43007"/>
     <w:rsid w:val="00A431DB"/>
     <w:rsid w:val="00A459C6"/>
     <w:rsid w:val="00A45A91"/>
+    <w:rsid w:val="00A46491"/>
     <w:rsid w:val="00A474FC"/>
     <w:rsid w:val="00A52B62"/>
     <w:rsid w:val="00A5322D"/>
+    <w:rsid w:val="00A55C88"/>
     <w:rsid w:val="00A574AA"/>
     <w:rsid w:val="00A5778D"/>
+    <w:rsid w:val="00A60912"/>
+    <w:rsid w:val="00A63E57"/>
     <w:rsid w:val="00A667F5"/>
     <w:rsid w:val="00A66AAB"/>
     <w:rsid w:val="00A67CAA"/>
     <w:rsid w:val="00A67DDA"/>
     <w:rsid w:val="00A719A7"/>
+    <w:rsid w:val="00A71A50"/>
     <w:rsid w:val="00A7311E"/>
     <w:rsid w:val="00A733CF"/>
     <w:rsid w:val="00A737E8"/>
     <w:rsid w:val="00A74655"/>
     <w:rsid w:val="00A750F5"/>
     <w:rsid w:val="00A75DC2"/>
     <w:rsid w:val="00A76458"/>
     <w:rsid w:val="00A769F3"/>
+    <w:rsid w:val="00A76A7F"/>
+    <w:rsid w:val="00A77281"/>
     <w:rsid w:val="00A800D1"/>
     <w:rsid w:val="00A804EA"/>
     <w:rsid w:val="00A811E4"/>
     <w:rsid w:val="00A81317"/>
     <w:rsid w:val="00A8212E"/>
     <w:rsid w:val="00A822F9"/>
     <w:rsid w:val="00A8275F"/>
     <w:rsid w:val="00A82941"/>
     <w:rsid w:val="00A83069"/>
     <w:rsid w:val="00A84E85"/>
+    <w:rsid w:val="00A86D7C"/>
     <w:rsid w:val="00A901BA"/>
     <w:rsid w:val="00A9032E"/>
     <w:rsid w:val="00A90356"/>
     <w:rsid w:val="00A91866"/>
     <w:rsid w:val="00A92014"/>
     <w:rsid w:val="00A92130"/>
     <w:rsid w:val="00A93198"/>
     <w:rsid w:val="00A9332B"/>
     <w:rsid w:val="00A939A8"/>
     <w:rsid w:val="00A93E1C"/>
+    <w:rsid w:val="00A94392"/>
+    <w:rsid w:val="00A95148"/>
     <w:rsid w:val="00A9673D"/>
+    <w:rsid w:val="00A96A3C"/>
+    <w:rsid w:val="00A96DDB"/>
     <w:rsid w:val="00A9780C"/>
     <w:rsid w:val="00AA0F3D"/>
+    <w:rsid w:val="00AA1B9A"/>
     <w:rsid w:val="00AA2498"/>
     <w:rsid w:val="00AA3EAA"/>
+    <w:rsid w:val="00AA4BD2"/>
     <w:rsid w:val="00AA6152"/>
     <w:rsid w:val="00AA6366"/>
     <w:rsid w:val="00AA6DF7"/>
     <w:rsid w:val="00AA79FB"/>
     <w:rsid w:val="00AB2248"/>
     <w:rsid w:val="00AB3E5D"/>
     <w:rsid w:val="00AB45EA"/>
     <w:rsid w:val="00AB597D"/>
     <w:rsid w:val="00AC3382"/>
     <w:rsid w:val="00AC3E3C"/>
     <w:rsid w:val="00AC4354"/>
     <w:rsid w:val="00AC4D0B"/>
     <w:rsid w:val="00AC5197"/>
     <w:rsid w:val="00AC69E3"/>
     <w:rsid w:val="00AC7300"/>
+    <w:rsid w:val="00AC796B"/>
+    <w:rsid w:val="00AD07AF"/>
     <w:rsid w:val="00AD1504"/>
     <w:rsid w:val="00AD255C"/>
     <w:rsid w:val="00AD38F5"/>
     <w:rsid w:val="00AD5928"/>
+    <w:rsid w:val="00AD7773"/>
     <w:rsid w:val="00AE041A"/>
     <w:rsid w:val="00AE0DA7"/>
     <w:rsid w:val="00AE0F97"/>
     <w:rsid w:val="00AE1091"/>
     <w:rsid w:val="00AE1558"/>
+    <w:rsid w:val="00AE182F"/>
     <w:rsid w:val="00AE21E6"/>
+    <w:rsid w:val="00AE2B8C"/>
     <w:rsid w:val="00AE37C2"/>
     <w:rsid w:val="00AE44D8"/>
     <w:rsid w:val="00AE470C"/>
     <w:rsid w:val="00AE5069"/>
     <w:rsid w:val="00AE6590"/>
     <w:rsid w:val="00AE7408"/>
+    <w:rsid w:val="00AE7A18"/>
+    <w:rsid w:val="00AE7CA1"/>
     <w:rsid w:val="00AF0080"/>
     <w:rsid w:val="00AF17B3"/>
     <w:rsid w:val="00AF1B69"/>
+    <w:rsid w:val="00AF1B93"/>
     <w:rsid w:val="00AF3E58"/>
     <w:rsid w:val="00AF4F5A"/>
     <w:rsid w:val="00AF5AF7"/>
     <w:rsid w:val="00AF5D24"/>
     <w:rsid w:val="00AF71A5"/>
+    <w:rsid w:val="00AF742C"/>
     <w:rsid w:val="00AF7684"/>
     <w:rsid w:val="00B01515"/>
+    <w:rsid w:val="00B02421"/>
     <w:rsid w:val="00B0362A"/>
     <w:rsid w:val="00B03E69"/>
     <w:rsid w:val="00B043DD"/>
     <w:rsid w:val="00B0449F"/>
     <w:rsid w:val="00B04690"/>
     <w:rsid w:val="00B046CB"/>
+    <w:rsid w:val="00B059E1"/>
+    <w:rsid w:val="00B0699F"/>
     <w:rsid w:val="00B072C1"/>
     <w:rsid w:val="00B079E1"/>
     <w:rsid w:val="00B10AD5"/>
     <w:rsid w:val="00B11EA7"/>
     <w:rsid w:val="00B13ADC"/>
     <w:rsid w:val="00B146C4"/>
     <w:rsid w:val="00B151CA"/>
     <w:rsid w:val="00B15542"/>
     <w:rsid w:val="00B15C0B"/>
     <w:rsid w:val="00B15FBD"/>
     <w:rsid w:val="00B16AF9"/>
     <w:rsid w:val="00B16D09"/>
     <w:rsid w:val="00B17612"/>
+    <w:rsid w:val="00B20C59"/>
     <w:rsid w:val="00B212F8"/>
     <w:rsid w:val="00B21E6A"/>
     <w:rsid w:val="00B21E77"/>
+    <w:rsid w:val="00B226DF"/>
     <w:rsid w:val="00B23A0E"/>
     <w:rsid w:val="00B23E3A"/>
     <w:rsid w:val="00B2425A"/>
     <w:rsid w:val="00B2665D"/>
     <w:rsid w:val="00B26894"/>
     <w:rsid w:val="00B26B06"/>
     <w:rsid w:val="00B271D4"/>
     <w:rsid w:val="00B274DA"/>
     <w:rsid w:val="00B279B7"/>
+    <w:rsid w:val="00B30535"/>
     <w:rsid w:val="00B31436"/>
     <w:rsid w:val="00B3246F"/>
+    <w:rsid w:val="00B33033"/>
     <w:rsid w:val="00B33633"/>
     <w:rsid w:val="00B33963"/>
     <w:rsid w:val="00B35030"/>
     <w:rsid w:val="00B35107"/>
     <w:rsid w:val="00B3537D"/>
     <w:rsid w:val="00B361EF"/>
     <w:rsid w:val="00B37B74"/>
     <w:rsid w:val="00B402C3"/>
     <w:rsid w:val="00B40B39"/>
+    <w:rsid w:val="00B42E7F"/>
     <w:rsid w:val="00B44415"/>
+    <w:rsid w:val="00B44E7E"/>
     <w:rsid w:val="00B450A2"/>
+    <w:rsid w:val="00B45B91"/>
+    <w:rsid w:val="00B46071"/>
     <w:rsid w:val="00B464D9"/>
     <w:rsid w:val="00B475FE"/>
     <w:rsid w:val="00B47E31"/>
     <w:rsid w:val="00B50FD3"/>
     <w:rsid w:val="00B51AC7"/>
     <w:rsid w:val="00B51E32"/>
     <w:rsid w:val="00B52038"/>
     <w:rsid w:val="00B5233C"/>
     <w:rsid w:val="00B52667"/>
     <w:rsid w:val="00B533C9"/>
     <w:rsid w:val="00B54686"/>
     <w:rsid w:val="00B54FF7"/>
     <w:rsid w:val="00B5519C"/>
     <w:rsid w:val="00B56432"/>
     <w:rsid w:val="00B56CCE"/>
     <w:rsid w:val="00B571D4"/>
     <w:rsid w:val="00B602E1"/>
     <w:rsid w:val="00B610CB"/>
     <w:rsid w:val="00B6179C"/>
     <w:rsid w:val="00B619AC"/>
+    <w:rsid w:val="00B61AEA"/>
     <w:rsid w:val="00B62735"/>
+    <w:rsid w:val="00B62A86"/>
+    <w:rsid w:val="00B6317E"/>
     <w:rsid w:val="00B638D0"/>
     <w:rsid w:val="00B643A4"/>
     <w:rsid w:val="00B668FB"/>
     <w:rsid w:val="00B67842"/>
     <w:rsid w:val="00B67BFE"/>
     <w:rsid w:val="00B67F12"/>
     <w:rsid w:val="00B70AFA"/>
     <w:rsid w:val="00B70D77"/>
     <w:rsid w:val="00B72106"/>
+    <w:rsid w:val="00B721FC"/>
     <w:rsid w:val="00B72F09"/>
+    <w:rsid w:val="00B7504B"/>
     <w:rsid w:val="00B76D5C"/>
     <w:rsid w:val="00B76F53"/>
+    <w:rsid w:val="00B77FCA"/>
     <w:rsid w:val="00B800AD"/>
     <w:rsid w:val="00B816E2"/>
     <w:rsid w:val="00B81C50"/>
     <w:rsid w:val="00B821C3"/>
     <w:rsid w:val="00B82340"/>
     <w:rsid w:val="00B82D17"/>
     <w:rsid w:val="00B830F5"/>
     <w:rsid w:val="00B84197"/>
+    <w:rsid w:val="00B8533F"/>
     <w:rsid w:val="00B86E99"/>
     <w:rsid w:val="00B875A6"/>
     <w:rsid w:val="00B87ECC"/>
     <w:rsid w:val="00B90EB5"/>
     <w:rsid w:val="00B91488"/>
+    <w:rsid w:val="00B91E6D"/>
     <w:rsid w:val="00B9236E"/>
     <w:rsid w:val="00B93F51"/>
     <w:rsid w:val="00B94297"/>
     <w:rsid w:val="00B94570"/>
     <w:rsid w:val="00B96FA3"/>
     <w:rsid w:val="00B97AC0"/>
     <w:rsid w:val="00BA00CB"/>
     <w:rsid w:val="00BA01F6"/>
     <w:rsid w:val="00BA0525"/>
+    <w:rsid w:val="00BA112D"/>
     <w:rsid w:val="00BA119A"/>
     <w:rsid w:val="00BA2E39"/>
     <w:rsid w:val="00BA3713"/>
     <w:rsid w:val="00BA3E49"/>
     <w:rsid w:val="00BA4042"/>
     <w:rsid w:val="00BA473A"/>
     <w:rsid w:val="00BA479C"/>
+    <w:rsid w:val="00BA4C3F"/>
     <w:rsid w:val="00BA507F"/>
     <w:rsid w:val="00BA5095"/>
     <w:rsid w:val="00BA7C6D"/>
     <w:rsid w:val="00BB247A"/>
     <w:rsid w:val="00BB5181"/>
     <w:rsid w:val="00BB5596"/>
     <w:rsid w:val="00BB5D2F"/>
+    <w:rsid w:val="00BB7B43"/>
     <w:rsid w:val="00BC12CC"/>
     <w:rsid w:val="00BC195A"/>
     <w:rsid w:val="00BC1DD5"/>
     <w:rsid w:val="00BC331D"/>
     <w:rsid w:val="00BC404D"/>
+    <w:rsid w:val="00BC4265"/>
     <w:rsid w:val="00BC7120"/>
     <w:rsid w:val="00BC72B6"/>
     <w:rsid w:val="00BC7A95"/>
     <w:rsid w:val="00BD03D2"/>
     <w:rsid w:val="00BD20D7"/>
     <w:rsid w:val="00BD3677"/>
     <w:rsid w:val="00BD3CCA"/>
+    <w:rsid w:val="00BD4BC4"/>
+    <w:rsid w:val="00BD6F1B"/>
+    <w:rsid w:val="00BD6F96"/>
     <w:rsid w:val="00BE2912"/>
+    <w:rsid w:val="00BE619D"/>
     <w:rsid w:val="00BE6545"/>
+    <w:rsid w:val="00BE7BB2"/>
     <w:rsid w:val="00BF0085"/>
     <w:rsid w:val="00BF02EC"/>
     <w:rsid w:val="00BF0F13"/>
     <w:rsid w:val="00BF18FF"/>
     <w:rsid w:val="00BF2232"/>
     <w:rsid w:val="00BF3A8B"/>
     <w:rsid w:val="00BF3E28"/>
     <w:rsid w:val="00BF5472"/>
     <w:rsid w:val="00BF5B04"/>
+    <w:rsid w:val="00BF74C7"/>
     <w:rsid w:val="00BF78C2"/>
     <w:rsid w:val="00C012B8"/>
     <w:rsid w:val="00C01548"/>
     <w:rsid w:val="00C02349"/>
     <w:rsid w:val="00C029AB"/>
     <w:rsid w:val="00C02AAD"/>
     <w:rsid w:val="00C03333"/>
     <w:rsid w:val="00C037FB"/>
     <w:rsid w:val="00C0386B"/>
     <w:rsid w:val="00C03D50"/>
     <w:rsid w:val="00C0571E"/>
     <w:rsid w:val="00C068F9"/>
     <w:rsid w:val="00C06E8C"/>
     <w:rsid w:val="00C078D7"/>
+    <w:rsid w:val="00C0790E"/>
     <w:rsid w:val="00C1066E"/>
     <w:rsid w:val="00C1193D"/>
     <w:rsid w:val="00C122DD"/>
     <w:rsid w:val="00C12473"/>
     <w:rsid w:val="00C12658"/>
     <w:rsid w:val="00C13F71"/>
     <w:rsid w:val="00C14AF0"/>
+    <w:rsid w:val="00C15A78"/>
     <w:rsid w:val="00C208E8"/>
     <w:rsid w:val="00C215F0"/>
     <w:rsid w:val="00C2179F"/>
     <w:rsid w:val="00C21DB9"/>
     <w:rsid w:val="00C22715"/>
     <w:rsid w:val="00C22ABA"/>
+    <w:rsid w:val="00C23335"/>
     <w:rsid w:val="00C250F1"/>
     <w:rsid w:val="00C2714B"/>
     <w:rsid w:val="00C27611"/>
     <w:rsid w:val="00C3181E"/>
+    <w:rsid w:val="00C31B3C"/>
     <w:rsid w:val="00C31D62"/>
     <w:rsid w:val="00C31FC4"/>
     <w:rsid w:val="00C3208E"/>
     <w:rsid w:val="00C32341"/>
     <w:rsid w:val="00C32445"/>
     <w:rsid w:val="00C3251A"/>
     <w:rsid w:val="00C330E8"/>
     <w:rsid w:val="00C33FBF"/>
     <w:rsid w:val="00C35687"/>
     <w:rsid w:val="00C36E69"/>
     <w:rsid w:val="00C37544"/>
+    <w:rsid w:val="00C37718"/>
     <w:rsid w:val="00C4074A"/>
+    <w:rsid w:val="00C4178C"/>
+    <w:rsid w:val="00C434B2"/>
     <w:rsid w:val="00C443B4"/>
     <w:rsid w:val="00C44CC7"/>
+    <w:rsid w:val="00C45662"/>
     <w:rsid w:val="00C50498"/>
     <w:rsid w:val="00C50AA1"/>
     <w:rsid w:val="00C50F9F"/>
     <w:rsid w:val="00C52A43"/>
     <w:rsid w:val="00C54385"/>
     <w:rsid w:val="00C555F2"/>
     <w:rsid w:val="00C556D2"/>
     <w:rsid w:val="00C5598D"/>
     <w:rsid w:val="00C55D67"/>
+    <w:rsid w:val="00C562A9"/>
     <w:rsid w:val="00C567C3"/>
     <w:rsid w:val="00C569DA"/>
     <w:rsid w:val="00C56E28"/>
     <w:rsid w:val="00C579FA"/>
     <w:rsid w:val="00C62F42"/>
     <w:rsid w:val="00C63133"/>
     <w:rsid w:val="00C63566"/>
     <w:rsid w:val="00C65FB3"/>
     <w:rsid w:val="00C71C55"/>
     <w:rsid w:val="00C71E4C"/>
     <w:rsid w:val="00C7278A"/>
+    <w:rsid w:val="00C7386F"/>
     <w:rsid w:val="00C73B7F"/>
     <w:rsid w:val="00C73D13"/>
     <w:rsid w:val="00C73EDC"/>
     <w:rsid w:val="00C74C06"/>
     <w:rsid w:val="00C75743"/>
+    <w:rsid w:val="00C75C20"/>
     <w:rsid w:val="00C75E6C"/>
     <w:rsid w:val="00C75F40"/>
     <w:rsid w:val="00C762D9"/>
+    <w:rsid w:val="00C76D58"/>
     <w:rsid w:val="00C7768B"/>
     <w:rsid w:val="00C77DE2"/>
     <w:rsid w:val="00C77E21"/>
     <w:rsid w:val="00C82157"/>
     <w:rsid w:val="00C82B09"/>
     <w:rsid w:val="00C82FE4"/>
     <w:rsid w:val="00C8432B"/>
     <w:rsid w:val="00C847D4"/>
+    <w:rsid w:val="00C84C88"/>
     <w:rsid w:val="00C87255"/>
+    <w:rsid w:val="00C87829"/>
     <w:rsid w:val="00C91B15"/>
     <w:rsid w:val="00C92906"/>
     <w:rsid w:val="00C92F43"/>
+    <w:rsid w:val="00C93F52"/>
     <w:rsid w:val="00C948F4"/>
     <w:rsid w:val="00C968F7"/>
     <w:rsid w:val="00C97B0E"/>
     <w:rsid w:val="00C97E06"/>
-    <w:rsid w:val="00CA04F3"/>
     <w:rsid w:val="00CA1ED2"/>
     <w:rsid w:val="00CA1F80"/>
+    <w:rsid w:val="00CA263D"/>
     <w:rsid w:val="00CA2CA8"/>
     <w:rsid w:val="00CA30FD"/>
     <w:rsid w:val="00CA33EA"/>
     <w:rsid w:val="00CA5640"/>
     <w:rsid w:val="00CA599A"/>
     <w:rsid w:val="00CA777E"/>
     <w:rsid w:val="00CA79B1"/>
+    <w:rsid w:val="00CA7E44"/>
+    <w:rsid w:val="00CA7E96"/>
     <w:rsid w:val="00CB0739"/>
     <w:rsid w:val="00CB0A51"/>
     <w:rsid w:val="00CB266A"/>
     <w:rsid w:val="00CB27FE"/>
     <w:rsid w:val="00CB2CDB"/>
     <w:rsid w:val="00CB38F5"/>
     <w:rsid w:val="00CB5331"/>
     <w:rsid w:val="00CB59E7"/>
     <w:rsid w:val="00CB662C"/>
+    <w:rsid w:val="00CB6CA7"/>
     <w:rsid w:val="00CB6F58"/>
     <w:rsid w:val="00CB7B02"/>
     <w:rsid w:val="00CC09DE"/>
     <w:rsid w:val="00CC3DF8"/>
     <w:rsid w:val="00CC41CA"/>
+    <w:rsid w:val="00CC57E4"/>
     <w:rsid w:val="00CC7382"/>
     <w:rsid w:val="00CC76EE"/>
+    <w:rsid w:val="00CC7BF2"/>
     <w:rsid w:val="00CD16EA"/>
     <w:rsid w:val="00CD298A"/>
     <w:rsid w:val="00CD38BD"/>
     <w:rsid w:val="00CD4DC1"/>
     <w:rsid w:val="00CD4F00"/>
     <w:rsid w:val="00CD4F3D"/>
     <w:rsid w:val="00CD5426"/>
     <w:rsid w:val="00CD5826"/>
+    <w:rsid w:val="00CD6102"/>
+    <w:rsid w:val="00CD6E9C"/>
+    <w:rsid w:val="00CE000C"/>
     <w:rsid w:val="00CE0E71"/>
     <w:rsid w:val="00CE1062"/>
     <w:rsid w:val="00CE1117"/>
     <w:rsid w:val="00CE14CC"/>
+    <w:rsid w:val="00CE23EB"/>
+    <w:rsid w:val="00CE57FA"/>
+    <w:rsid w:val="00CE6C7A"/>
+    <w:rsid w:val="00CE700C"/>
     <w:rsid w:val="00CF00F4"/>
     <w:rsid w:val="00CF231A"/>
     <w:rsid w:val="00CF3333"/>
     <w:rsid w:val="00CF36E2"/>
     <w:rsid w:val="00CF377B"/>
+    <w:rsid w:val="00CF59F0"/>
     <w:rsid w:val="00CF59F6"/>
     <w:rsid w:val="00CF6DB0"/>
     <w:rsid w:val="00CF7283"/>
     <w:rsid w:val="00CF7660"/>
     <w:rsid w:val="00CF7953"/>
     <w:rsid w:val="00CF7AF8"/>
     <w:rsid w:val="00D005EE"/>
     <w:rsid w:val="00D023FA"/>
+    <w:rsid w:val="00D024D1"/>
     <w:rsid w:val="00D04189"/>
+    <w:rsid w:val="00D042AC"/>
+    <w:rsid w:val="00D04D85"/>
     <w:rsid w:val="00D055E8"/>
     <w:rsid w:val="00D05E0A"/>
+    <w:rsid w:val="00D062C5"/>
     <w:rsid w:val="00D0742F"/>
     <w:rsid w:val="00D07D38"/>
     <w:rsid w:val="00D07EF3"/>
     <w:rsid w:val="00D104CC"/>
     <w:rsid w:val="00D13CD5"/>
     <w:rsid w:val="00D16CDF"/>
     <w:rsid w:val="00D17D2D"/>
     <w:rsid w:val="00D20F58"/>
     <w:rsid w:val="00D21D5D"/>
     <w:rsid w:val="00D22DD6"/>
     <w:rsid w:val="00D23425"/>
     <w:rsid w:val="00D23B92"/>
     <w:rsid w:val="00D23C0B"/>
     <w:rsid w:val="00D2507F"/>
+    <w:rsid w:val="00D2627E"/>
+    <w:rsid w:val="00D26657"/>
     <w:rsid w:val="00D26C2F"/>
     <w:rsid w:val="00D2795B"/>
     <w:rsid w:val="00D3059F"/>
     <w:rsid w:val="00D30781"/>
     <w:rsid w:val="00D30782"/>
     <w:rsid w:val="00D3083C"/>
     <w:rsid w:val="00D30CD4"/>
     <w:rsid w:val="00D322A7"/>
     <w:rsid w:val="00D32CAF"/>
+    <w:rsid w:val="00D34603"/>
     <w:rsid w:val="00D35CCA"/>
     <w:rsid w:val="00D35DB2"/>
     <w:rsid w:val="00D361C6"/>
     <w:rsid w:val="00D36BE7"/>
     <w:rsid w:val="00D376D8"/>
     <w:rsid w:val="00D405BE"/>
     <w:rsid w:val="00D414DD"/>
     <w:rsid w:val="00D42A4A"/>
     <w:rsid w:val="00D42B09"/>
     <w:rsid w:val="00D42E25"/>
     <w:rsid w:val="00D4590D"/>
+    <w:rsid w:val="00D4648F"/>
     <w:rsid w:val="00D46AC1"/>
     <w:rsid w:val="00D474E5"/>
+    <w:rsid w:val="00D50271"/>
     <w:rsid w:val="00D51E6A"/>
     <w:rsid w:val="00D522D9"/>
+    <w:rsid w:val="00D528F6"/>
     <w:rsid w:val="00D52C2E"/>
+    <w:rsid w:val="00D53931"/>
+    <w:rsid w:val="00D53C6B"/>
     <w:rsid w:val="00D56A26"/>
     <w:rsid w:val="00D56AAF"/>
     <w:rsid w:val="00D57DE2"/>
     <w:rsid w:val="00D60B1A"/>
+    <w:rsid w:val="00D6100B"/>
     <w:rsid w:val="00D61D4B"/>
     <w:rsid w:val="00D635BF"/>
     <w:rsid w:val="00D659A6"/>
     <w:rsid w:val="00D65CA3"/>
+    <w:rsid w:val="00D6626E"/>
+    <w:rsid w:val="00D66D0F"/>
     <w:rsid w:val="00D70034"/>
+    <w:rsid w:val="00D71289"/>
     <w:rsid w:val="00D717A2"/>
+    <w:rsid w:val="00D720AD"/>
     <w:rsid w:val="00D72251"/>
     <w:rsid w:val="00D73260"/>
     <w:rsid w:val="00D735DE"/>
     <w:rsid w:val="00D73B2C"/>
     <w:rsid w:val="00D75353"/>
     <w:rsid w:val="00D75B07"/>
+    <w:rsid w:val="00D76233"/>
     <w:rsid w:val="00D76CF7"/>
     <w:rsid w:val="00D77050"/>
     <w:rsid w:val="00D77CBA"/>
     <w:rsid w:val="00D80671"/>
     <w:rsid w:val="00D813A4"/>
     <w:rsid w:val="00D829BD"/>
     <w:rsid w:val="00D82A69"/>
+    <w:rsid w:val="00D843EE"/>
     <w:rsid w:val="00D84611"/>
     <w:rsid w:val="00D855B1"/>
     <w:rsid w:val="00D85BEF"/>
+    <w:rsid w:val="00D86A52"/>
     <w:rsid w:val="00D86BD0"/>
+    <w:rsid w:val="00D876FA"/>
     <w:rsid w:val="00D87DAB"/>
     <w:rsid w:val="00D9086D"/>
+    <w:rsid w:val="00D91B8D"/>
+    <w:rsid w:val="00D93342"/>
+    <w:rsid w:val="00D93A6C"/>
     <w:rsid w:val="00D93E75"/>
     <w:rsid w:val="00D94013"/>
     <w:rsid w:val="00D94A11"/>
     <w:rsid w:val="00D9632F"/>
     <w:rsid w:val="00D96968"/>
     <w:rsid w:val="00D97860"/>
     <w:rsid w:val="00D978CE"/>
     <w:rsid w:val="00DA0385"/>
     <w:rsid w:val="00DA0745"/>
     <w:rsid w:val="00DA0F0C"/>
     <w:rsid w:val="00DA1099"/>
+    <w:rsid w:val="00DA13D6"/>
+    <w:rsid w:val="00DA2884"/>
     <w:rsid w:val="00DA3083"/>
     <w:rsid w:val="00DA3869"/>
     <w:rsid w:val="00DA4774"/>
     <w:rsid w:val="00DA5382"/>
     <w:rsid w:val="00DA5FB3"/>
     <w:rsid w:val="00DA6461"/>
+    <w:rsid w:val="00DA698B"/>
     <w:rsid w:val="00DA71B6"/>
     <w:rsid w:val="00DA7528"/>
     <w:rsid w:val="00DB050F"/>
     <w:rsid w:val="00DB1426"/>
+    <w:rsid w:val="00DB1ECE"/>
     <w:rsid w:val="00DB3AFB"/>
     <w:rsid w:val="00DB4452"/>
     <w:rsid w:val="00DB4BA1"/>
     <w:rsid w:val="00DB5503"/>
     <w:rsid w:val="00DB74AA"/>
+    <w:rsid w:val="00DC038A"/>
     <w:rsid w:val="00DC15FE"/>
     <w:rsid w:val="00DC2BBE"/>
     <w:rsid w:val="00DC3448"/>
     <w:rsid w:val="00DC3A4D"/>
     <w:rsid w:val="00DC415B"/>
     <w:rsid w:val="00DC67D9"/>
     <w:rsid w:val="00DC6D5C"/>
     <w:rsid w:val="00DC6DE5"/>
     <w:rsid w:val="00DD0010"/>
     <w:rsid w:val="00DD01F3"/>
     <w:rsid w:val="00DD1B88"/>
     <w:rsid w:val="00DD22D9"/>
+    <w:rsid w:val="00DD3C0F"/>
     <w:rsid w:val="00DD4203"/>
     <w:rsid w:val="00DD5574"/>
     <w:rsid w:val="00DD6095"/>
+    <w:rsid w:val="00DD61A6"/>
     <w:rsid w:val="00DD6363"/>
     <w:rsid w:val="00DE02C8"/>
+    <w:rsid w:val="00DE0FF1"/>
     <w:rsid w:val="00DE107D"/>
     <w:rsid w:val="00DE1A47"/>
     <w:rsid w:val="00DE1EDB"/>
     <w:rsid w:val="00DE3344"/>
     <w:rsid w:val="00DE3A64"/>
+    <w:rsid w:val="00DE3A7F"/>
     <w:rsid w:val="00DE3EE4"/>
+    <w:rsid w:val="00DE480E"/>
     <w:rsid w:val="00DE4C80"/>
+    <w:rsid w:val="00DE5B64"/>
     <w:rsid w:val="00DE7322"/>
     <w:rsid w:val="00DF0B52"/>
     <w:rsid w:val="00DF18A2"/>
     <w:rsid w:val="00DF2516"/>
     <w:rsid w:val="00DF39EB"/>
     <w:rsid w:val="00DF509B"/>
+    <w:rsid w:val="00DF5267"/>
     <w:rsid w:val="00DF539F"/>
     <w:rsid w:val="00DF6688"/>
+    <w:rsid w:val="00DF743C"/>
     <w:rsid w:val="00DF7628"/>
     <w:rsid w:val="00E00032"/>
     <w:rsid w:val="00E00A39"/>
     <w:rsid w:val="00E01162"/>
     <w:rsid w:val="00E029F1"/>
     <w:rsid w:val="00E03219"/>
     <w:rsid w:val="00E03F35"/>
     <w:rsid w:val="00E059E5"/>
     <w:rsid w:val="00E064C8"/>
     <w:rsid w:val="00E14140"/>
+    <w:rsid w:val="00E16010"/>
     <w:rsid w:val="00E1710B"/>
     <w:rsid w:val="00E20602"/>
     <w:rsid w:val="00E2062A"/>
+    <w:rsid w:val="00E219A7"/>
     <w:rsid w:val="00E21BF9"/>
     <w:rsid w:val="00E21D49"/>
     <w:rsid w:val="00E2274A"/>
     <w:rsid w:val="00E24966"/>
     <w:rsid w:val="00E261FE"/>
+    <w:rsid w:val="00E26527"/>
+    <w:rsid w:val="00E26B1F"/>
+    <w:rsid w:val="00E30209"/>
     <w:rsid w:val="00E30879"/>
     <w:rsid w:val="00E31264"/>
     <w:rsid w:val="00E3193A"/>
+    <w:rsid w:val="00E31B69"/>
     <w:rsid w:val="00E3283D"/>
     <w:rsid w:val="00E32CAB"/>
     <w:rsid w:val="00E33000"/>
     <w:rsid w:val="00E33646"/>
     <w:rsid w:val="00E36233"/>
     <w:rsid w:val="00E36803"/>
     <w:rsid w:val="00E36F7D"/>
     <w:rsid w:val="00E3741F"/>
     <w:rsid w:val="00E37AC4"/>
     <w:rsid w:val="00E4062F"/>
     <w:rsid w:val="00E40CB3"/>
     <w:rsid w:val="00E4198F"/>
+    <w:rsid w:val="00E457A3"/>
     <w:rsid w:val="00E4599C"/>
     <w:rsid w:val="00E45C66"/>
     <w:rsid w:val="00E47362"/>
     <w:rsid w:val="00E475E7"/>
     <w:rsid w:val="00E47815"/>
     <w:rsid w:val="00E47E4E"/>
     <w:rsid w:val="00E503DD"/>
     <w:rsid w:val="00E509F0"/>
     <w:rsid w:val="00E51B07"/>
     <w:rsid w:val="00E5230A"/>
     <w:rsid w:val="00E52D7D"/>
+    <w:rsid w:val="00E53D6C"/>
     <w:rsid w:val="00E541B7"/>
     <w:rsid w:val="00E5465E"/>
     <w:rsid w:val="00E55D15"/>
     <w:rsid w:val="00E56801"/>
     <w:rsid w:val="00E60397"/>
     <w:rsid w:val="00E60D35"/>
     <w:rsid w:val="00E60F3B"/>
     <w:rsid w:val="00E611CF"/>
     <w:rsid w:val="00E61431"/>
     <w:rsid w:val="00E615B0"/>
+    <w:rsid w:val="00E6164C"/>
     <w:rsid w:val="00E61978"/>
     <w:rsid w:val="00E62BF3"/>
+    <w:rsid w:val="00E63A93"/>
     <w:rsid w:val="00E646CD"/>
+    <w:rsid w:val="00E64E3A"/>
     <w:rsid w:val="00E659C5"/>
+    <w:rsid w:val="00E66ACE"/>
     <w:rsid w:val="00E67D8F"/>
     <w:rsid w:val="00E67E2D"/>
     <w:rsid w:val="00E7169F"/>
     <w:rsid w:val="00E7192C"/>
     <w:rsid w:val="00E71953"/>
     <w:rsid w:val="00E72DFE"/>
+    <w:rsid w:val="00E738C8"/>
     <w:rsid w:val="00E73B2A"/>
     <w:rsid w:val="00E73B80"/>
     <w:rsid w:val="00E73DA9"/>
+    <w:rsid w:val="00E740C6"/>
     <w:rsid w:val="00E75A94"/>
     <w:rsid w:val="00E75DC8"/>
     <w:rsid w:val="00E7692D"/>
     <w:rsid w:val="00E805F2"/>
     <w:rsid w:val="00E82CEF"/>
     <w:rsid w:val="00E84530"/>
     <w:rsid w:val="00E845E2"/>
     <w:rsid w:val="00E848F0"/>
+    <w:rsid w:val="00E84D73"/>
     <w:rsid w:val="00E85F3D"/>
     <w:rsid w:val="00E86017"/>
     <w:rsid w:val="00E879D6"/>
     <w:rsid w:val="00E90209"/>
+    <w:rsid w:val="00E90A1E"/>
+    <w:rsid w:val="00E90B64"/>
+    <w:rsid w:val="00E91098"/>
     <w:rsid w:val="00E91128"/>
     <w:rsid w:val="00E91CFA"/>
     <w:rsid w:val="00E9385C"/>
+    <w:rsid w:val="00E94E02"/>
     <w:rsid w:val="00E96690"/>
     <w:rsid w:val="00E96702"/>
     <w:rsid w:val="00E96BF6"/>
     <w:rsid w:val="00EA0A04"/>
+    <w:rsid w:val="00EA2762"/>
     <w:rsid w:val="00EA3108"/>
+    <w:rsid w:val="00EA3616"/>
     <w:rsid w:val="00EA4B8C"/>
     <w:rsid w:val="00EA5C14"/>
     <w:rsid w:val="00EA6785"/>
     <w:rsid w:val="00EA719E"/>
     <w:rsid w:val="00EA747A"/>
     <w:rsid w:val="00EB232E"/>
     <w:rsid w:val="00EB3134"/>
     <w:rsid w:val="00EB3B48"/>
+    <w:rsid w:val="00EB58D8"/>
     <w:rsid w:val="00EB652B"/>
     <w:rsid w:val="00EB6672"/>
     <w:rsid w:val="00EB6B1E"/>
+    <w:rsid w:val="00EB6F69"/>
     <w:rsid w:val="00EC0581"/>
     <w:rsid w:val="00EC06E5"/>
     <w:rsid w:val="00EC1B9E"/>
     <w:rsid w:val="00EC3F13"/>
     <w:rsid w:val="00EC5DB7"/>
     <w:rsid w:val="00EC60A0"/>
+    <w:rsid w:val="00EC7709"/>
     <w:rsid w:val="00EC7D9C"/>
     <w:rsid w:val="00ED0072"/>
     <w:rsid w:val="00ED0B1A"/>
+    <w:rsid w:val="00ED17EA"/>
     <w:rsid w:val="00ED29D8"/>
     <w:rsid w:val="00ED38CE"/>
     <w:rsid w:val="00ED39C0"/>
+    <w:rsid w:val="00ED4633"/>
     <w:rsid w:val="00ED534D"/>
     <w:rsid w:val="00ED6038"/>
     <w:rsid w:val="00ED6B70"/>
     <w:rsid w:val="00ED6C37"/>
     <w:rsid w:val="00ED70FB"/>
     <w:rsid w:val="00ED743B"/>
     <w:rsid w:val="00ED78D9"/>
     <w:rsid w:val="00ED7A71"/>
     <w:rsid w:val="00ED7F85"/>
     <w:rsid w:val="00EE1199"/>
     <w:rsid w:val="00EE2FA7"/>
     <w:rsid w:val="00EE33CC"/>
     <w:rsid w:val="00EE65FA"/>
+    <w:rsid w:val="00EE7199"/>
     <w:rsid w:val="00EE720B"/>
     <w:rsid w:val="00EE7CB7"/>
     <w:rsid w:val="00EE7E0B"/>
     <w:rsid w:val="00EE7EBF"/>
     <w:rsid w:val="00EF13D2"/>
     <w:rsid w:val="00EF13EA"/>
     <w:rsid w:val="00EF1742"/>
     <w:rsid w:val="00EF54F3"/>
     <w:rsid w:val="00EF56D2"/>
+    <w:rsid w:val="00EF58CF"/>
     <w:rsid w:val="00EF5C7B"/>
     <w:rsid w:val="00EF5DF9"/>
     <w:rsid w:val="00EF6B3C"/>
     <w:rsid w:val="00EF7AE2"/>
     <w:rsid w:val="00F0052E"/>
     <w:rsid w:val="00F00583"/>
     <w:rsid w:val="00F00FA4"/>
     <w:rsid w:val="00F02891"/>
     <w:rsid w:val="00F04ABB"/>
     <w:rsid w:val="00F05A69"/>
     <w:rsid w:val="00F06B7E"/>
+    <w:rsid w:val="00F103F2"/>
+    <w:rsid w:val="00F111A5"/>
+    <w:rsid w:val="00F1137A"/>
     <w:rsid w:val="00F11380"/>
     <w:rsid w:val="00F1332A"/>
     <w:rsid w:val="00F133A6"/>
     <w:rsid w:val="00F14C09"/>
     <w:rsid w:val="00F158D9"/>
     <w:rsid w:val="00F158F7"/>
     <w:rsid w:val="00F16285"/>
     <w:rsid w:val="00F178AE"/>
     <w:rsid w:val="00F200F4"/>
     <w:rsid w:val="00F2044E"/>
     <w:rsid w:val="00F2048A"/>
     <w:rsid w:val="00F2245A"/>
     <w:rsid w:val="00F22BE2"/>
     <w:rsid w:val="00F23925"/>
+    <w:rsid w:val="00F24183"/>
     <w:rsid w:val="00F24406"/>
     <w:rsid w:val="00F24897"/>
     <w:rsid w:val="00F258FA"/>
     <w:rsid w:val="00F269EA"/>
     <w:rsid w:val="00F26C57"/>
     <w:rsid w:val="00F26C92"/>
     <w:rsid w:val="00F26DC3"/>
     <w:rsid w:val="00F2739D"/>
     <w:rsid w:val="00F300E8"/>
+    <w:rsid w:val="00F30A60"/>
     <w:rsid w:val="00F30C1A"/>
     <w:rsid w:val="00F30FA8"/>
+    <w:rsid w:val="00F31A10"/>
     <w:rsid w:val="00F31D5D"/>
     <w:rsid w:val="00F31DA5"/>
     <w:rsid w:val="00F32457"/>
+    <w:rsid w:val="00F32F13"/>
     <w:rsid w:val="00F33996"/>
     <w:rsid w:val="00F347C6"/>
     <w:rsid w:val="00F34C10"/>
     <w:rsid w:val="00F3516B"/>
+    <w:rsid w:val="00F36109"/>
     <w:rsid w:val="00F3635E"/>
     <w:rsid w:val="00F36518"/>
     <w:rsid w:val="00F3676B"/>
     <w:rsid w:val="00F370A2"/>
+    <w:rsid w:val="00F400B3"/>
     <w:rsid w:val="00F4128F"/>
     <w:rsid w:val="00F414AE"/>
     <w:rsid w:val="00F42B49"/>
     <w:rsid w:val="00F4354B"/>
+    <w:rsid w:val="00F439CA"/>
+    <w:rsid w:val="00F44039"/>
+    <w:rsid w:val="00F445CF"/>
     <w:rsid w:val="00F44B3E"/>
     <w:rsid w:val="00F45F81"/>
     <w:rsid w:val="00F462B0"/>
     <w:rsid w:val="00F47849"/>
     <w:rsid w:val="00F504E7"/>
     <w:rsid w:val="00F5148A"/>
     <w:rsid w:val="00F529E3"/>
+    <w:rsid w:val="00F529F8"/>
     <w:rsid w:val="00F5318E"/>
     <w:rsid w:val="00F53748"/>
     <w:rsid w:val="00F54AEC"/>
+    <w:rsid w:val="00F60C1A"/>
     <w:rsid w:val="00F60C4D"/>
     <w:rsid w:val="00F6251F"/>
     <w:rsid w:val="00F62C53"/>
     <w:rsid w:val="00F6306B"/>
     <w:rsid w:val="00F636BA"/>
     <w:rsid w:val="00F63757"/>
     <w:rsid w:val="00F650EA"/>
     <w:rsid w:val="00F6734C"/>
     <w:rsid w:val="00F6746F"/>
+    <w:rsid w:val="00F67CEB"/>
+    <w:rsid w:val="00F67D74"/>
     <w:rsid w:val="00F70F4A"/>
     <w:rsid w:val="00F71183"/>
+    <w:rsid w:val="00F713BC"/>
     <w:rsid w:val="00F722D4"/>
     <w:rsid w:val="00F72930"/>
     <w:rsid w:val="00F72F4F"/>
+    <w:rsid w:val="00F7313B"/>
     <w:rsid w:val="00F73D4B"/>
     <w:rsid w:val="00F73E6E"/>
     <w:rsid w:val="00F755F7"/>
+    <w:rsid w:val="00F75BDB"/>
     <w:rsid w:val="00F768E8"/>
+    <w:rsid w:val="00F776BA"/>
     <w:rsid w:val="00F77D85"/>
     <w:rsid w:val="00F81803"/>
     <w:rsid w:val="00F81B41"/>
     <w:rsid w:val="00F8257B"/>
     <w:rsid w:val="00F846A1"/>
     <w:rsid w:val="00F84BF7"/>
     <w:rsid w:val="00F855D7"/>
     <w:rsid w:val="00F864B0"/>
     <w:rsid w:val="00F8719E"/>
     <w:rsid w:val="00F87566"/>
     <w:rsid w:val="00F90979"/>
     <w:rsid w:val="00F916C7"/>
     <w:rsid w:val="00F916CD"/>
+    <w:rsid w:val="00F92470"/>
     <w:rsid w:val="00F9268B"/>
+    <w:rsid w:val="00F93680"/>
+    <w:rsid w:val="00F93786"/>
     <w:rsid w:val="00F94BBF"/>
     <w:rsid w:val="00F95F21"/>
     <w:rsid w:val="00F96603"/>
     <w:rsid w:val="00F96F4B"/>
     <w:rsid w:val="00F97A72"/>
     <w:rsid w:val="00F97AD9"/>
     <w:rsid w:val="00F97F04"/>
     <w:rsid w:val="00FA0B47"/>
     <w:rsid w:val="00FA0B9A"/>
     <w:rsid w:val="00FA1C3B"/>
     <w:rsid w:val="00FA1C8B"/>
+    <w:rsid w:val="00FA20CA"/>
     <w:rsid w:val="00FA23ED"/>
     <w:rsid w:val="00FA2726"/>
     <w:rsid w:val="00FA27CD"/>
     <w:rsid w:val="00FA314A"/>
     <w:rsid w:val="00FA347D"/>
+    <w:rsid w:val="00FA4ACD"/>
     <w:rsid w:val="00FA4BD8"/>
+    <w:rsid w:val="00FA558F"/>
     <w:rsid w:val="00FA5B79"/>
     <w:rsid w:val="00FA6709"/>
     <w:rsid w:val="00FA6804"/>
     <w:rsid w:val="00FA68B9"/>
     <w:rsid w:val="00FA7BB3"/>
     <w:rsid w:val="00FB05C6"/>
+    <w:rsid w:val="00FB0995"/>
+    <w:rsid w:val="00FB2067"/>
     <w:rsid w:val="00FB274B"/>
     <w:rsid w:val="00FB3C8B"/>
     <w:rsid w:val="00FB41AF"/>
     <w:rsid w:val="00FB4A21"/>
     <w:rsid w:val="00FB5674"/>
+    <w:rsid w:val="00FB5AB2"/>
     <w:rsid w:val="00FB61B2"/>
     <w:rsid w:val="00FB7C55"/>
+    <w:rsid w:val="00FC0793"/>
     <w:rsid w:val="00FC0DE6"/>
     <w:rsid w:val="00FC0E4E"/>
     <w:rsid w:val="00FC13F1"/>
-    <w:rsid w:val="00FC1F37"/>
     <w:rsid w:val="00FC2ADF"/>
+    <w:rsid w:val="00FC3C7D"/>
     <w:rsid w:val="00FC3CBB"/>
     <w:rsid w:val="00FC50DA"/>
     <w:rsid w:val="00FC55D7"/>
-    <w:rsid w:val="00FC58B5"/>
+    <w:rsid w:val="00FC5E26"/>
+    <w:rsid w:val="00FC6933"/>
+    <w:rsid w:val="00FD0DCC"/>
     <w:rsid w:val="00FD0E11"/>
     <w:rsid w:val="00FD35E4"/>
     <w:rsid w:val="00FD3731"/>
     <w:rsid w:val="00FD398D"/>
     <w:rsid w:val="00FD5030"/>
     <w:rsid w:val="00FD7F2D"/>
     <w:rsid w:val="00FE0431"/>
+    <w:rsid w:val="00FE0D89"/>
     <w:rsid w:val="00FE1C99"/>
     <w:rsid w:val="00FE2321"/>
+    <w:rsid w:val="00FE2DA2"/>
     <w:rsid w:val="00FE4AD1"/>
     <w:rsid w:val="00FE7E3B"/>
     <w:rsid w:val="00FF03E0"/>
     <w:rsid w:val="00FF0584"/>
+    <w:rsid w:val="00FF1743"/>
     <w:rsid w:val="00FF2F7B"/>
     <w:rsid w:val="00FF357F"/>
+    <w:rsid w:val="00FF37EE"/>
     <w:rsid w:val="00FF4F61"/>
     <w:rsid w:val="00FF51F2"/>
     <w:rsid w:val="00FF5838"/>
     <w:rsid w:val="00FF5DF3"/>
     <w:rsid w:val="00FF5F9F"/>
     <w:rsid w:val="00FF6365"/>
     <w:rsid w:val="00FF7860"/>
     <w:rsid w:val="02A5C8C7"/>
+    <w:rsid w:val="03249039"/>
+    <w:rsid w:val="04946261"/>
+    <w:rsid w:val="04C91F63"/>
     <w:rsid w:val="061E5EDF"/>
     <w:rsid w:val="07C8C297"/>
+    <w:rsid w:val="082C2FC1"/>
     <w:rsid w:val="08F6C268"/>
     <w:rsid w:val="09F5B799"/>
     <w:rsid w:val="0B52E5A2"/>
     <w:rsid w:val="0B781A42"/>
     <w:rsid w:val="0C0A3CDE"/>
     <w:rsid w:val="0C6F6CA5"/>
     <w:rsid w:val="0CD5B3BF"/>
     <w:rsid w:val="0D80FEF2"/>
     <w:rsid w:val="0DDFD189"/>
     <w:rsid w:val="0DF5F73A"/>
     <w:rsid w:val="0E29D8A5"/>
     <w:rsid w:val="0F55AD0F"/>
     <w:rsid w:val="0FCE0064"/>
     <w:rsid w:val="0FE676B3"/>
     <w:rsid w:val="10806E8A"/>
     <w:rsid w:val="11FD657F"/>
     <w:rsid w:val="12A5D4FA"/>
     <w:rsid w:val="145E3D10"/>
     <w:rsid w:val="15B963DB"/>
     <w:rsid w:val="1611E634"/>
     <w:rsid w:val="18611203"/>
     <w:rsid w:val="186C6715"/>
     <w:rsid w:val="18DD8866"/>
+    <w:rsid w:val="196799B6"/>
     <w:rsid w:val="1993AF54"/>
     <w:rsid w:val="1BB1478C"/>
+    <w:rsid w:val="1CB8EABA"/>
     <w:rsid w:val="1DD68482"/>
     <w:rsid w:val="1EDBB44C"/>
     <w:rsid w:val="1EF6A8D2"/>
     <w:rsid w:val="1FBA006A"/>
     <w:rsid w:val="21258F4A"/>
     <w:rsid w:val="21A3F0F4"/>
+    <w:rsid w:val="220D9B38"/>
+    <w:rsid w:val="229584CE"/>
     <w:rsid w:val="253C1372"/>
     <w:rsid w:val="25B08297"/>
     <w:rsid w:val="276F82F3"/>
     <w:rsid w:val="27A5E489"/>
     <w:rsid w:val="2804D66B"/>
     <w:rsid w:val="285E06DD"/>
     <w:rsid w:val="28A74BED"/>
     <w:rsid w:val="28FEC96D"/>
+    <w:rsid w:val="29E5239D"/>
     <w:rsid w:val="2B630B8C"/>
     <w:rsid w:val="2C1BE9C4"/>
     <w:rsid w:val="2DB366E7"/>
     <w:rsid w:val="30284792"/>
     <w:rsid w:val="3218ADD1"/>
     <w:rsid w:val="32A17D68"/>
     <w:rsid w:val="32ECB12D"/>
     <w:rsid w:val="33CB8DBE"/>
     <w:rsid w:val="350B2D3B"/>
+    <w:rsid w:val="35C86A99"/>
     <w:rsid w:val="374F6E96"/>
     <w:rsid w:val="399E1FDF"/>
     <w:rsid w:val="39F28B7D"/>
     <w:rsid w:val="3A24F265"/>
     <w:rsid w:val="3A2CD2FE"/>
     <w:rsid w:val="3A4F9601"/>
     <w:rsid w:val="3AC847EF"/>
+    <w:rsid w:val="3BAF525C"/>
     <w:rsid w:val="3BBB15A3"/>
     <w:rsid w:val="3BC0B580"/>
     <w:rsid w:val="3E61A4C5"/>
     <w:rsid w:val="3FD87F37"/>
     <w:rsid w:val="4019BC31"/>
     <w:rsid w:val="4055A98B"/>
     <w:rsid w:val="415BBD49"/>
+    <w:rsid w:val="42A4C96D"/>
     <w:rsid w:val="44BCA936"/>
     <w:rsid w:val="4519D162"/>
     <w:rsid w:val="4A08B13C"/>
     <w:rsid w:val="4E00DB84"/>
     <w:rsid w:val="4E38F1A8"/>
     <w:rsid w:val="4E78A0A4"/>
     <w:rsid w:val="4EE6EE54"/>
+    <w:rsid w:val="4FEC84DE"/>
     <w:rsid w:val="50029ED4"/>
     <w:rsid w:val="50F28C41"/>
     <w:rsid w:val="515BDD50"/>
+    <w:rsid w:val="52719DD0"/>
     <w:rsid w:val="52941221"/>
     <w:rsid w:val="52FB7144"/>
     <w:rsid w:val="548534D8"/>
     <w:rsid w:val="57BF7D3D"/>
     <w:rsid w:val="58766EAB"/>
     <w:rsid w:val="5A3E1B87"/>
+    <w:rsid w:val="5B495318"/>
     <w:rsid w:val="5BF9860A"/>
     <w:rsid w:val="5C4DDC88"/>
     <w:rsid w:val="5D842C3B"/>
     <w:rsid w:val="5E532D86"/>
     <w:rsid w:val="5EF77DF3"/>
     <w:rsid w:val="5FD82B6C"/>
     <w:rsid w:val="6065F7F8"/>
     <w:rsid w:val="608A01E6"/>
+    <w:rsid w:val="60F6BD0C"/>
     <w:rsid w:val="613D81A3"/>
     <w:rsid w:val="631E338A"/>
     <w:rsid w:val="645E63F4"/>
     <w:rsid w:val="64F38ACE"/>
+    <w:rsid w:val="6518B5B1"/>
+    <w:rsid w:val="66F64768"/>
     <w:rsid w:val="6790029A"/>
     <w:rsid w:val="6A2CBBB8"/>
+    <w:rsid w:val="6BCFA2EA"/>
     <w:rsid w:val="6C1C74CA"/>
     <w:rsid w:val="6DB5742A"/>
     <w:rsid w:val="6E1314DB"/>
     <w:rsid w:val="6FBAEFA3"/>
+    <w:rsid w:val="7005E854"/>
     <w:rsid w:val="7009708B"/>
     <w:rsid w:val="741B6C29"/>
     <w:rsid w:val="74975DB0"/>
     <w:rsid w:val="75EC4BDF"/>
     <w:rsid w:val="77BC2824"/>
     <w:rsid w:val="77C269BB"/>
     <w:rsid w:val="77CDB429"/>
     <w:rsid w:val="78B7E9E1"/>
     <w:rsid w:val="795215D7"/>
     <w:rsid w:val="7A7E4057"/>
     <w:rsid w:val="7DB162D8"/>
     <w:rsid w:val="7DF0E343"/>
+    <w:rsid w:val="7F59347D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65CDCFEA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1D4D2BB6-28E5-428D-81C5-13DB40C3F5D7}"/>
+  <w15:docId w15:val="{594E76C6-3C56-4E22-AEF4-A13178BF9F6B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -27593,52 +31875,56 @@
     <w:rsid w:val="00CF36E2"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF36E2"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005000E1"/>
+    <w:rsid w:val="00E457A3"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+      </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A6E0A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C21DB9"/>
@@ -27772,50 +32058,61 @@
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="007F18BB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00070395"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="737752313">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="990719280">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -27889,51 +32186,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1962227876">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Health.Equity@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Health.Equity@mass.gov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-hospital-quality-and-equity-incentive-program-hqeip" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:qeiphelp@telligen.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-quality-and-equity-incentive-programs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmv.telligen.com/rdc/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massqex-portal.telligen.com/massqex/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmv.telligen.com/rdc/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:qeiphelp@telligen.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmv.telligen.com/rdc/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-hospital-quality-and-equity-incentive-program-hqeip" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-quality-and-equity-incentive-programs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmv.telligen.com/rdc/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:qeiphelp@telligen.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:massqexhelp@telligen.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-quality-and-equity-incentive-programs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:qeiphelp@telligen.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmv.telligen.com/rdc/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-quality-and-equity-incentive-programs" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:massqexhelp@telligen.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Health.Equity@mass.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Health.Equity@mass.gov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massqex-portal.telligen.com/massqex/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmv.telligen.com/rdc/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:qeiphelp@telligen.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-quality-and-equity-incentive-programs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-quality-and-equity-incentive-programs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmv.telligen.com/rdc/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmv.telligen.com/rdc/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-quality-and-equity-incentive-programs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-quality-and-equity-incentive-programs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:qeiphelp@telligen.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-quality-and-equity-incentive-programs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/masshealth-quality-and-equity-incentive-programs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cqmv.telligen.com/rdc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:qeiphelp@telligen.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -28203,198 +32500,187 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="e30ca12c-c950-48af-a1ca-74896a5eaf9e"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000E4AA08DB2E7574BB85FD0D75957E082" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="61242466f594be8f8fdb74db1a547f36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ca181a51-b58f-4101-967e-bee951ab042e" xmlns:ns3="a84c8341-80aa-4b48-9373-d3a3de2ad48e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d439deac1ad3846731aaf41a775b7cd7" ns2:_="" ns3:_="">
+    <xsd:import namespace="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <xsd:import namespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:DocumentSetDescription" minOccurs="0"/>
-[...9 lines deleted...]
-                <xsd:element ref="ns2:e60c2915126946eb8889655a198a6342" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:BriefDescription" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ca181a51-b58f-4101-967e-bee951ab042e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="DocumentSetDescription" ma:index="8" nillable="true" ma:displayName="Description" ma:description="A description of the Document Set" ma:internalName="DocumentSetDescription">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="BriefDescription" ma:index="21" nillable="true" ma:displayName="Brief Description" ma:format="Dropdown" ma:internalName="BriefDescription">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e30ca12c-c950-48af-a1ca-74896a5eaf9e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a84c8341-80aa-4b48-9373-d3a3de2ad48e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Contract_x0020_Date" ma:index="9" nillable="true" ma:displayName="Contract Date" ma:description="The date the contract was accepted. (?)" ma:format="DateOnly" ma:internalName="Contract_x0020_Date">
-[...4 lines deleted...]
-    <xsd:element name="Contract_x0020_Owner" ma:index="10" nillable="true" ma:displayName="Contract Owner" ma:description="The owner of this contract." ma:list="UserInfo" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="Contract_x0020_Owner" ma:showField="ImnName">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contract_x0020_Status" ma:index="11" ma:displayName="Contract Status" ma:description="Current status of the contract." ma:format="Dropdown" ma:indexed="true" ma:internalName="Contract_x0020_Status">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...1 lines deleted...]
-          <xsd:enumeration value="Active"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...70 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -28452,281 +32738,1057 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Contract_x0020_Date xmlns="e30ca12c-c950-48af-a1ca-74896a5eaf9e">2019-06-06T05:00:00+00:00</Contract_x0020_Date>
-[...75 lines deleted...]
-    <Contract_x0020_Status xmlns="e30ca12c-c950-48af-a1ca-74896a5eaf9e">Active</Contract_x0020_Status>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ca181a51-b58f-4101-967e-bee951ab042e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <BriefDescription xmlns="ca181a51-b58f-4101-967e-bee951ab042e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="81c8d884-b9d6-4270-bb74-2ecbd22f1268" ContentTypeId="0x010100AC61D68A28CBF74CB15F5162B8C64F9201" PreviousValue="true"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11CF5F50-29C6-407B-B562-84F4BD1B88E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{422C1A48-9EAE-47EE-9F55-96331C3FD121}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEC90CE7-92EF-41F6-A5DB-24634325DF66}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E456B727-E670-44D1-A77D-66DD246F9443}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="e30ca12c-c950-48af-a1ca-74896a5eaf9e"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
+    <ds:schemaRef ds:uri="a84c8341-80aa-4b48-9373-d3a3de2ad48e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A70F0038-9F32-4291-8194-A211F78269B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="e30ca12c-c950-48af-a1ca-74896a5eaf9e"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="ca181a51-b58f-4101-967e-bee951ab042e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>31414</Characters>
+  <Pages>22</Pages>
+  <Words>7233</Words>
+  <Characters>41232</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>261</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>343</Lines>
+  <Paragraphs>96</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>48369</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="294" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>3145759</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:qeiphelp@telligen.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>524316</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>213</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cqmv.telligen.com/rdc</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966083</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>204</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://massqex-portal.telligen.com/massqex/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556031</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>201</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cqmv.telligen.com/rdc/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>195</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310811</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>192</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/masshealth-hospital-quality-and-equity-incentive-program-hqeip</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3473434</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>189</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:massqexhelp@telligen.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145759</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:qeiphelp@telligen.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145759</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>183</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:qeiphelp@telligen.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556031</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>180</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cqmv.telligen.com/rdc/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>177</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Health.Equity@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556031</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>174</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cqmv.telligen.com/rdc/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2556031</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>171</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://cqmv.telligen.com/rdc/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>168</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3145759</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>165</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:qeiphelp@telligen.com</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>162</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Health.Equity@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441842</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021325</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441842</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021324</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441842</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021323</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441842</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021322</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441842</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021321</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441842</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021320</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021319</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021318</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021317</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021316</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021315</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021314</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021313</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021312</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021311</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021310</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021309</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021308</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021307</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021306</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021305</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021304</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021303</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021302</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021301</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310770</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc221021300</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963816</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Raisa.Alam@mass.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>983135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/masshealth-quality-and-equity-incentive-programs</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...8 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelsie Ouellette</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
     <vt:r8>43700</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_activity">
     <vt:lpwstr>{"FileActivityType":"9","FileActivityTimeStamp":"2024-01-09T14:54:51.830Z","FileActivityUsersOnPage":[{"DisplayName":"Pantridge, Caroline (EHS)","Id":"caroline.pantridge@mass.gov"},{"DisplayName":"Brault, Nicole (EHS)","Id":"nicole.brault@mass.gov"}],"Fil</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Business Unit">
-    <vt:lpwstr>59</vt:lpwstr>
+    <vt:lpwstr>59;#ES|fb593c81-08e0-45c8-a21b-1188e1ea888f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="CLM Client Name">
-    <vt:lpwstr>68</vt:lpwstr>
+    <vt:lpwstr>68;#CQMV|fdb9d46e-c856-46bb-be1c-72a789797076</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CLM_x0020_Client_x0020_Name">
-    <vt:lpwstr>68</vt:lpwstr>
+    <vt:lpwstr>68;#CQMV|fdb9d46e-c856-46bb-be1c-72a789797076</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Business_x0020_Unit">
-    <vt:lpwstr>59</vt:lpwstr>
+    <vt:lpwstr>59;#ES|fb593c81-08e0-45c8-a21b-1188e1ea888f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ContentTypeId">
-    <vt:lpwstr>0x010100AC61D68A28CBF74CB15F5162B8C64F92010043E67CCF34524A4780C00BCAB6DFDC43</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="GrammarlyDocumentId">
+    <vt:lpwstr>e81e4127-030f-4e6f-91e8-49ab1be1ce4d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
+    <vt:lpwstr>0x0101000E4AA08DB2E7574BB85FD0D75957E082</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>f44dc0d4-7cb7-47a5-9ee9-d6b4ec6329bc</vt:lpwstr>
   </property>
 </Properties>
 </file>