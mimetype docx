--- v0 (2025-10-23)
+++ v1 (2026-04-03)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="17A78281" w14:textId="70912034" w:rsidR="002E0532" w:rsidRPr="00901B03" w:rsidRDefault="002E0532" w:rsidP="006A604E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10465D04" w14:textId="77777777" w:rsidR="002E0532" w:rsidRPr="00901B03" w:rsidRDefault="00D00F25">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -507,51 +508,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c.152.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09530B5D" w14:textId="77777777" w:rsidR="006F5B69" w:rsidRPr="00901B03" w:rsidRDefault="006F5B69" w:rsidP="006F5B69">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FE449AE" w14:textId="6F29EAD3" w:rsidR="002E0532" w:rsidRPr="00901B03" w:rsidRDefault="00D00F25" w:rsidP="006F5B69">
+    <w:p w14:paraId="0FE449AE" w14:textId="0DE31E87" w:rsidR="002E0532" w:rsidRPr="00901B03" w:rsidRDefault="00D00F25" w:rsidP="006F5B69">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidR="00E922DE" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -584,57 +585,73 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rates in 101 CMR 327.00 are </w:t>
       </w:r>
       <w:r w:rsidR="00284DEC" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">applicable </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">for dates of service on or after </w:t>
       </w:r>
+      <w:r w:rsidR="00843CB7">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">September </w:t>
+      </w:r>
+      <w:r w:rsidR="008829FA">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
       <w:r w:rsidR="00901B03">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>April 1, 2025</w:t>
+        <w:t>, 2025</w:t>
       </w:r>
       <w:r w:rsidR="004D4621" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004D4621" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> except as otherwise noted</w:t>
       </w:r>
       <w:r w:rsidR="00BA1E73" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C6D94D" w14:textId="77777777" w:rsidR="006F5B69" w:rsidRPr="00901B03" w:rsidRDefault="006F5B69" w:rsidP="006F5B69">
       <w:pPr>
@@ -2667,208 +2684,243 @@
         </w:rPr>
         <w:t>s, or</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> political subdivision</w:t>
       </w:r>
       <w:r w:rsidR="00F37F2B" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4DB0EB" w14:textId="7F79AF72" w:rsidR="006708F8" w:rsidRPr="00901B03" w:rsidRDefault="00AE2D94" w:rsidP="006A604E">
-[...43 lines deleted...]
-    <w:p w14:paraId="62F3E953" w14:textId="10A7E325" w:rsidR="006B102C" w:rsidRPr="00901B03" w:rsidRDefault="002E0532" w:rsidP="006A604E">
+    <w:p w14:paraId="70367841" w14:textId="77777777" w:rsidR="00CF73AD" w:rsidRDefault="00CF73AD" w:rsidP="00B6342E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901B03">
-[...29 lines deleted...]
-    <w:p w14:paraId="2F386569" w14:textId="77777777" w:rsidR="00B6342E" w:rsidRPr="00901B03" w:rsidRDefault="00B6342E" w:rsidP="006A604E">
+    </w:p>
+    <w:p w14:paraId="0B4DB0EB" w14:textId="7F79AF72" w:rsidR="006708F8" w:rsidRDefault="00AE2D94" w:rsidP="00CF73AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="462155B1" w14:textId="13C1C4FB" w:rsidR="003E3629" w:rsidRPr="00901B03" w:rsidRDefault="006B102C" w:rsidP="00B6342E">
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Individual Consideration (IC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.  Rates of payment to eligible providers for services authorized</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94885" w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but not listed herein, or authorized services performed in exceptional circumstances will be determined on an individual consideration basis by the governmental unit upon receipt of a bill that describes the services rendered. Eligible providers must maintain adequate records to determine the appropriateness of their IC claims and must provide these documents to the governmental unit upon request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69661765" w14:textId="77777777" w:rsidR="00CF73AD" w:rsidRPr="00901B03" w:rsidRDefault="00CF73AD" w:rsidP="00462B3E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F3E953" w14:textId="10A7E325" w:rsidR="006B102C" w:rsidRPr="00901B03" w:rsidRDefault="002E0532" w:rsidP="006A604E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Loaded Mileage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The actual distance a person or persons is (are) transported in an ambulance or </w:t>
+      </w:r>
+      <w:r w:rsidR="00F37F2B" w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>wheelchair van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F386569" w14:textId="77777777" w:rsidR="00B6342E" w:rsidRPr="00901B03" w:rsidRDefault="00B6342E" w:rsidP="006A604E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462155B1" w14:textId="13C1C4FB" w:rsidR="003E3629" w:rsidRPr="00901B03" w:rsidRDefault="006B102C" w:rsidP="00B6342E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MassHealth</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005B0075" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The medical assistance and benefit programs administered by EOHHS pursuant to Title XIX of the Social Security Act (42 U.S.C. 1396a </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>et seq</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.), Title XXI of the Social Security Act (42 U.S.C. 1397aa </w:t>
+        <w:t xml:space="preserve">.), Title XXI of the Social Security </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Act (42 U.S.C. 1397aa </w:t>
       </w:r>
       <w:r w:rsidRPr="00C54E34">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>et seq</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.), M.G.L. c. 118E, and other applicable laws and waivers to provide and pay for medical services to eligible members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42770FA2" w14:textId="77777777" w:rsidR="00B6342E" w:rsidRPr="00901B03" w:rsidRDefault="00B6342E" w:rsidP="00B6342E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
@@ -3711,171 +3763,166 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="861"/>
         <w:gridCol w:w="2104"/>
         <w:gridCol w:w="6210"/>
       </w:tblGrid>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="0E7FD32B" w14:textId="77777777" w:rsidTr="00563602">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="459B46F6" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70FE1458" w14:textId="069B8BB4" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Allowable Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E5F7106" w14:textId="4F9A4D55" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description of Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E6367E" w:rsidRPr="00901B03" w14:paraId="3A63141B" w14:textId="77777777" w:rsidTr="00E6367E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="177D7121" w14:textId="77777777" w:rsidR="00E6367E" w:rsidRPr="00901B03" w:rsidRDefault="00E6367E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4269B34A" w14:textId="5F401DDF" w:rsidR="00E6367E" w:rsidRPr="00901B03" w:rsidRDefault="00E6367E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:tcBorders>
@@ -3887,604 +3934,585 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C0FEF7A" w14:textId="77777777" w:rsidR="00E6367E" w:rsidRPr="00901B03" w:rsidRDefault="00E6367E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Transportation ancillary; parking fees, tolls, other (used only for ferry charges)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="1CCCAF31" w14:textId="77777777" w:rsidTr="00563602">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58D4BFE2" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74D221D5" w14:textId="10F8586A" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$6.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C68D553" w14:textId="1FB7007F" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ground mileage, per statute mile (loaded mileage)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="1E2A169A" w14:textId="77777777" w:rsidTr="00563602">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73699CB3" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35AD7E2E" w14:textId="0FA00AC4" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$250.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BCE8DFD" w14:textId="32188E4A" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ambulance service, advanced life support, nonemergency transport, level 1 (ALS 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="0C0F25D4" w14:textId="77777777" w:rsidTr="00563602">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB1D6CE" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="748A73E6" w14:textId="072EE825" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$396.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E8D414D" w14:textId="6487A7B1" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ambulance service, advanced life support, emergency transport, level 1 (ALS 1 - emergency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="519390FF" w14:textId="77777777" w:rsidTr="00563602">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C2AFD6C" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5848F60B" w14:textId="3308F1C4" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$208.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0213EDB9" w14:textId="0374FBD1" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ambulance service, basic life support, nonemergency transport (BLS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="313DE0B9" w14:textId="77777777" w:rsidTr="00563602">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="252E68B9" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0429</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="007442C6" w14:textId="02C79B0E" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$334.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="073256F0" w14:textId="5B36EE24" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ambulance service, basic life support, emergency transport (BLS-emergency)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="1264918A" w14:textId="77777777" w:rsidTr="00563602">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DE2ECA4" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00D44801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="759D2016" w14:textId="4CC74E0D" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00D44801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$4,036.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27E4DFA5" w14:textId="66C6CB6B" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00D44801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ambulance service, conventional air services, transport, one way (fixed wing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="4A22FC26" w14:textId="77777777" w:rsidTr="00563602">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37301162" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00D44801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A17A38F" w14:textId="1E958096" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00D44801">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$4,036.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07EA7F51" w14:textId="297CD0E9" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00D44801">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ambulance service, conventional air services, transport, one way (rotary wing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="58A7825B" w14:textId="77777777" w:rsidTr="00563602">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3020B6" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4063B6F7" w14:textId="3E9427C7" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$574.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -4493,151 +4521,147 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Advanced life support, level 2 (ALS 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="4616C4A3" w14:textId="77777777" w:rsidTr="00563602">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D40CB0E" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0434</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29BAA471" w14:textId="54C6BFE8" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">$678.83 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78433A0C" w14:textId="7CA129C3" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00563602">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Specialty care transport (SCT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00563602" w:rsidRPr="00901B03" w14:paraId="7BC753DC" w14:textId="77777777" w:rsidTr="00563602">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="861" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E442A10" w14:textId="77777777" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00DE6806">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0999</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2104" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="680E51C5" w14:textId="119C1A1F" w:rsidR="00563602" w:rsidRPr="00901B03" w:rsidRDefault="00563602" w:rsidP="00DE6806">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -4893,339 +4917,327 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="870"/>
         <w:gridCol w:w="2118"/>
         <w:gridCol w:w="6210"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D03BA" w:rsidRPr="00901B03" w14:paraId="4DB99290" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16CF0773" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F5D7503" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Allowable Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F5EAA56" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description of Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D03BA" w:rsidRPr="00901B03" w14:paraId="57613DC8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="633878AD" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A0130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="087A60F0" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$40.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59E593BA" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nonemergency transportation; wheelchair van (each way)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D03BA" w:rsidRPr="00901B03" w14:paraId="4A93CC11" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="488BFB1F" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S0215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D2DA975" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$1.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BCAB523" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nonemergency transportation; mileage, per mile (wheelchair van, loaded mileage)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D03BA" w:rsidRPr="00901B03" w14:paraId="1F399F36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2308858A" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18F7BF0D" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$8.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6210" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="736906DF" w14:textId="77777777" w:rsidR="000D03BA" w:rsidRPr="00901B03" w:rsidRDefault="000D03BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00901B03">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nonemergency transportation; patient attendant/escort (wheelchair van, each way)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="009D9A63" w14:textId="77777777" w:rsidR="00567624" w:rsidRPr="00901B03" w:rsidRDefault="00567624">
       <w:pPr>
         <w:tabs>
@@ -6808,51 +6820,51 @@
       <w:r w:rsidR="001E6A82" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00CA7C87" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or withholding of future payment to that provider or its successor in interest or any provider under common interest.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="4F4C38D0" w14:textId="77777777" w:rsidR="00F654FE" w:rsidRPr="00901B03" w:rsidRDefault="00F654FE" w:rsidP="00F654FE">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="547CF557" w14:textId="496B5B85" w:rsidR="006E65A3" w:rsidRPr="00901B03" w:rsidRDefault="003E3629" w:rsidP="00396ECB">
+    <w:p w14:paraId="547CF557" w14:textId="5D16E467" w:rsidR="006E65A3" w:rsidRPr="00901B03" w:rsidRDefault="003E3629" w:rsidP="00396ECB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00344138" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6866,56 +6878,56 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Payment Methodology</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D8421C" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Each quarter starting with the quarter beginning July 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="0028206F" w:rsidRPr="00901B03">
-[...4 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="00843CB7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, and subject to available state and federal funding and allowable under federal law, EOHHS will allocate payments to eligible nonpublic ambulance providers in the following amounts, subject to the limitations describe</w:t>
       </w:r>
       <w:r w:rsidR="009B7C4F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 101 CMR 327.05</w:t>
       </w:r>
       <w:r w:rsidR="009625F6" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -6940,401 +6952,457 @@
     </w:p>
     <w:p w14:paraId="7A2000D1" w14:textId="36A2C94B" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(a)  To calculate the supplemental payments, EOHHS will assign eligible nonpublic ambulance providers to one of the following classifications and set the distribution factor percentage to be applied to the supplemental payments determined in 101 CMR 327.05(5)(b) as follows, provided that EOHHS may prospectively update the distribution factor percentage for a given quarterly payment by not more than plus or minus 5% via administrative bulletin or other written issuance</w:t>
       </w:r>
       <w:r w:rsidR="00EC30B8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1326BA57" w14:textId="3FC05D3C" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
+    <w:p w14:paraId="1326BA57" w14:textId="5EE14377" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00CE1F6B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Not-for-profit nonpublic ambulance providers, 4.00%</w:t>
       </w:r>
       <w:r w:rsidR="009B7C4F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC75141" w14:textId="631309C5" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
+    <w:p w14:paraId="4FC75141" w14:textId="52452892" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00CE1F6B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Not-for-profit hospital nonpublic ambulance providers, 11.50%</w:t>
+        <w:t xml:space="preserve">Not-for-profit hospital nonpublic ambulance providers, </w:t>
+      </w:r>
+      <w:r w:rsidR="002722C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>7.89</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="009B7C4F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C85068D" w14:textId="677734CD" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
+    <w:p w14:paraId="2C85068D" w14:textId="42324B1F" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00CE1F6B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>For-profit nonpublic ambulance providers in region 1 as defined by DPH Office of Emergency Medical Services (OEMS), 3.60%;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06592432" w14:textId="1F73703B" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
+        <w:t xml:space="preserve">For-profit nonpublic ambulance providers in region 1 as defined by DPH Office of Emergency Medical Services (OEMS), </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA30DD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>11.92</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>%;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06592432" w14:textId="1E78B530" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00CE1F6B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>For-profit nonpublic ambulance providers in region 2 as defined by DPH OEMS, 1.45%;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24CE44E4" w14:textId="6FA135E6" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
+        <w:t xml:space="preserve">For-profit nonpublic ambulance providers in region 2 as defined by DPH OEMS, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA30DD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4.97</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>%;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24CE44E4" w14:textId="17CBAC82" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00CE1F6B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>For-profit nonpublic ambulance providers in region 3 as defined by DPH OEMS, 11.55%;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1835B78C" w14:textId="331DD50D" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
+        <w:t xml:space="preserve">For-profit nonpublic ambulance providers in region 3 as defined by DPH OEMS, </w:t>
+      </w:r>
+      <w:r w:rsidR="002722C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>9.60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>%;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1835B78C" w14:textId="40DFDB17" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00CE1F6B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> For-profit nonpublic ambulance providers in region 4 as defined by DPH OEMS, </w:t>
       </w:r>
       <w:r w:rsidR="00DA7F26" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00901B03">
-[...8 lines deleted...]
-    <w:p w14:paraId="5FCF2BBB" w14:textId="25C4D4E8" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
+      <w:r w:rsidRPr="00A42201">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00506BBB" w:rsidRPr="00A42201">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4.26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42201">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>%;</w:t>
+      </w:r>
+      <w:r w:rsidR="002722C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCF2BBB" w14:textId="7335D04B" w:rsidR="00847F42" w:rsidRPr="00901B03" w:rsidRDefault="00847F42" w:rsidP="00396ECB">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidR="00CE1F6B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> For-profit nonpublic ambulance providers in region 5 as defined by DPH OEMS, </w:t>
       </w:r>
       <w:r w:rsidR="00DA7F26" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00901B03">
-[...72 lines deleted...]
-    <w:p w14:paraId="20B8FD21" w14:textId="1D407724" w:rsidR="003E3629" w:rsidRPr="00901B03" w:rsidRDefault="003E3629" w:rsidP="00396ECB">
+      <w:r w:rsidR="002722C0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidR="00506BBB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00165B45">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00901B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0B67">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B8FD21" w14:textId="31CB9A60" w:rsidR="003E3629" w:rsidRPr="00901B03" w:rsidRDefault="003E3629" w:rsidP="00396ECB">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006E65A3" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7488,59 +7556,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">the amount of </w:t>
       </w:r>
       <w:r w:rsidR="003E3629" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>all nonpublic ambulance</w:t>
       </w:r>
       <w:r w:rsidR="00BB7087" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> providers</w:t>
       </w:r>
       <w:r w:rsidR="000E408E" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in that </w:t>
-[...7 lines deleted...]
-        <w:t>nonpublic ambulance providers’ classification as defined in 101 CMR 327.05(5)(a)</w:t>
+        <w:t xml:space="preserve"> in that nonpublic ambulance providers’ classification as defined in 101 CMR 327.05(5)(a)</w:t>
       </w:r>
       <w:r w:rsidR="003E3629" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> billing to </w:t>
       </w:r>
       <w:r w:rsidR="000046A7" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="003E3629" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
@@ -7665,50 +7725,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>the applicable distribution factor percentage of the nonpublic ambulance provider’s classification set forth in 101 CMR 327.05(5)(a).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5875EF07" w14:textId="127D7D83" w:rsidR="003E3629" w:rsidRPr="00901B03" w:rsidRDefault="003E3629" w:rsidP="00396ECB">
       <w:pPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006A604E" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00C17173" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F7AE0" w:rsidRPr="00901B03">
         <w:rPr>
@@ -8653,51 +8714,50 @@
       <w:r w:rsidRPr="00901B03">
         <w:t xml:space="preserve">  Reductions in Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50570DAC" w14:textId="77777777" w:rsidR="00D8421C" w:rsidRPr="00901B03" w:rsidRDefault="00D8421C" w:rsidP="00D8421C"/>
     <w:p w14:paraId="31EC4E96" w14:textId="46F65DF1" w:rsidR="005264E1" w:rsidRDefault="00981A2C" w:rsidP="005264E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">EOHHS may deny, reduce, or withhold payment to an eligible nonpublic ambulance </w:t>
       </w:r>
       <w:r w:rsidR="00FA20F0" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">provider </w:t>
       </w:r>
       <w:r w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>that fails to comply with any condition of payment set forth in 101 CMR 327</w:t>
       </w:r>
       <w:r w:rsidR="00505167" w:rsidRPr="00901B03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="007671A7" w:rsidRPr="00901B03">
         <w:rPr>
@@ -8744,50 +8804,51 @@
         <w:t xml:space="preserve"> EOHHS may apply reductions in payments to the successor in interest or any provider under common interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4888EAF8" w14:textId="77777777" w:rsidR="00431737" w:rsidRPr="00901B03" w:rsidRDefault="00431737" w:rsidP="005264E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25F6C996" w14:textId="00826734" w:rsidR="002E0532" w:rsidRPr="00901B03" w:rsidRDefault="00CE2CEB" w:rsidP="006A604E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00901B03">
+        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="002E0532" w:rsidRPr="00901B03">
         <w:t>27.0</w:t>
       </w:r>
       <w:r w:rsidR="00505167" w:rsidRPr="00901B03">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00DD3991" w:rsidRPr="00901B03">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="002E0532" w:rsidRPr="00901B03">
         <w:t xml:space="preserve">  Severability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553022EC" w14:textId="25439B63" w:rsidR="00B6342E" w:rsidRPr="00901B03" w:rsidRDefault="007D2F0C" w:rsidP="006A604E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
@@ -8946,58 +9007,58 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D31237" w:rsidRPr="004A6844" w:rsidSect="00676E1B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="359CF92D" w14:textId="77777777" w:rsidR="002052E4" w:rsidRDefault="002052E4">
+    <w:p w14:paraId="54CC8669" w14:textId="77777777" w:rsidR="002363E5" w:rsidRDefault="002363E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="198F61E0" w14:textId="77777777" w:rsidR="002052E4" w:rsidRDefault="002052E4">
+    <w:p w14:paraId="43DC2230" w14:textId="77777777" w:rsidR="002363E5" w:rsidRDefault="002363E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9018,187 +9079,259 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32F934DA" w14:textId="77777777" w:rsidR="00EA059D" w:rsidRDefault="00EA059D">
+  <w:p w14:paraId="79CF6986" w14:textId="77777777" w:rsidR="00CE3D7B" w:rsidRDefault="00CE3D7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0563FDFC" w14:textId="77777777" w:rsidR="00EA059D" w:rsidRDefault="00EA059D">
+  <w:p w14:paraId="799ACF81" w14:textId="77777777" w:rsidR="00CE3D7B" w:rsidRDefault="00CE3D7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73B1C3A4" w14:textId="77777777" w:rsidR="00EA059D" w:rsidRDefault="00EA059D">
+  <w:p w14:paraId="34E4A5EE" w14:textId="77777777" w:rsidR="00CE3D7B" w:rsidRDefault="00CE3D7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48344675" w14:textId="77777777" w:rsidR="002052E4" w:rsidRDefault="002052E4">
+    <w:p w14:paraId="19C78DB6" w14:textId="77777777" w:rsidR="002363E5" w:rsidRDefault="002363E5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="786608C9" w14:textId="77777777" w:rsidR="002052E4" w:rsidRDefault="002052E4">
+    <w:p w14:paraId="2ED27B73" w14:textId="77777777" w:rsidR="002363E5" w:rsidRDefault="002363E5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1067CB55" w14:textId="77777777" w:rsidR="00EA059D" w:rsidRDefault="00EA059D">
+  <w:p w14:paraId="5AF2082F" w14:textId="77777777" w:rsidR="00CE3D7B" w:rsidRDefault="00CE3D7B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EB4DBE2" w14:textId="0A42D96A" w:rsidR="0070251A" w:rsidRPr="008C41FB" w:rsidRDefault="00A20C2D" w:rsidP="0070251A">
+  <w:p w14:paraId="5EB4DBE2" w14:textId="2DD97CB7" w:rsidR="0070251A" w:rsidRPr="008C41FB" w:rsidRDefault="00FA50BA" w:rsidP="0070251A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Final Adoption</w:t>
+      <w:t>Final</w:t>
+    </w:r>
+    <w:r w:rsidR="005358F4">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00A20C2D">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Adoption</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5B645EEB" w14:textId="05AB634B" w:rsidR="0070251A" w:rsidRDefault="00B736A5" w:rsidP="0070251A">
+  <w:p w14:paraId="13035DDF" w14:textId="77777777" w:rsidR="00CE3D7B" w:rsidRDefault="00B736A5" w:rsidP="004A6844">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002107AC">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
+    </w:r>
+    <w:r w:rsidR="002107AC" w:rsidRPr="00A42201">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Published in Mass. Register: </w:t>
+    </w:r>
+    <w:r w:rsidR="00133F35">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>March 27</w:t>
+    </w:r>
+    <w:r w:rsidR="000345F3">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>, 2026</w:t>
+    </w:r>
+    <w:r w:rsidR="002107AC" w:rsidRPr="00A42201">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (Effective </w:t>
+    </w:r>
+    <w:r w:rsidR="00FA50BA">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>September 2</w:t>
+    </w:r>
+    <w:r w:rsidR="002107AC" w:rsidRPr="00A42201">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6, 20</w:t>
+    </w:r>
+    <w:r w:rsidR="00FA50BA">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="002107AC" w:rsidRPr="00A42201">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00133F35">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD2963">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="48126280" w14:textId="058D264F" w:rsidR="008201B0" w:rsidRDefault="00CD2963" w:rsidP="004A6844">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Date </w:t>
+      <w:t xml:space="preserve">    </w:t>
     </w:r>
-    <w:r w:rsidR="000E49B2">
+    <w:r w:rsidR="006D77DD">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Published </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
-[...36 lines deleted...]
-    </w:pPr>
   </w:p>
   <w:p w14:paraId="20A2C15E" w14:textId="77777777" w:rsidR="00E94A76" w:rsidRDefault="00E94A76" w:rsidP="00E94A76">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>101 CMR:  EXECUTIVE OFFICE OF HEALTH AND HUMAN SERVICES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3F4A4E18" w14:textId="77777777" w:rsidR="00E94A76" w:rsidRDefault="00E94A76" w:rsidP="004A6844">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -9231,51 +9364,51 @@
     </w:r>
     <w:r w:rsidRPr="004A6844">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>AMBULANCE AND WHEELCHAIR VAN SERVICES</w:t>
     </w:r>
     <w:bookmarkEnd w:id="4"/>
   </w:p>
   <w:p w14:paraId="7C3D0D78" w14:textId="77777777" w:rsidR="008201B0" w:rsidRPr="004A6844" w:rsidRDefault="008201B0" w:rsidP="008201B0">
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4BAAC897" w14:textId="77777777" w:rsidR="00EA059D" w:rsidRDefault="00EA059D">
+  <w:p w14:paraId="783EEC55" w14:textId="77777777" w:rsidR="00CE3D7B" w:rsidRDefault="00CE3D7B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F5781C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CDFCD3BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3140" w:hanging="721"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
@@ -10557,555 +10690,625 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="227881527">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="844130811">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1574582626">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1653364597">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1925604277">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1220168432">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C531FF"/>
     <w:rsid w:val="000046A7"/>
     <w:rsid w:val="00007C02"/>
     <w:rsid w:val="00027C12"/>
+    <w:rsid w:val="000345F3"/>
+    <w:rsid w:val="00046F49"/>
     <w:rsid w:val="00051496"/>
     <w:rsid w:val="000515AD"/>
     <w:rsid w:val="0005192D"/>
     <w:rsid w:val="00055353"/>
     <w:rsid w:val="00060B49"/>
     <w:rsid w:val="0007077F"/>
+    <w:rsid w:val="00070E76"/>
     <w:rsid w:val="000731CB"/>
     <w:rsid w:val="00076C1C"/>
+    <w:rsid w:val="000A0FF4"/>
     <w:rsid w:val="000A531C"/>
     <w:rsid w:val="000A7ED9"/>
     <w:rsid w:val="000B4582"/>
+    <w:rsid w:val="000C17A3"/>
     <w:rsid w:val="000C6E54"/>
     <w:rsid w:val="000D03BA"/>
     <w:rsid w:val="000E408E"/>
     <w:rsid w:val="000E49B2"/>
     <w:rsid w:val="000E5A4A"/>
+    <w:rsid w:val="00106906"/>
+    <w:rsid w:val="00114B5D"/>
+    <w:rsid w:val="00133F35"/>
     <w:rsid w:val="00142A27"/>
     <w:rsid w:val="00152767"/>
+    <w:rsid w:val="00165B45"/>
     <w:rsid w:val="0017697C"/>
     <w:rsid w:val="00193900"/>
     <w:rsid w:val="00193A6E"/>
     <w:rsid w:val="00197233"/>
     <w:rsid w:val="001A7F42"/>
     <w:rsid w:val="001B4021"/>
     <w:rsid w:val="001B7610"/>
     <w:rsid w:val="001C4BCE"/>
     <w:rsid w:val="001C7477"/>
     <w:rsid w:val="001D6F6D"/>
     <w:rsid w:val="001D7A02"/>
     <w:rsid w:val="001E0282"/>
     <w:rsid w:val="001E24A9"/>
     <w:rsid w:val="001E687C"/>
     <w:rsid w:val="001E6A82"/>
     <w:rsid w:val="001F4369"/>
     <w:rsid w:val="001F5E4B"/>
     <w:rsid w:val="00203386"/>
     <w:rsid w:val="002052E4"/>
+    <w:rsid w:val="002107AC"/>
     <w:rsid w:val="00217177"/>
     <w:rsid w:val="002244F1"/>
+    <w:rsid w:val="002363E5"/>
     <w:rsid w:val="00243E94"/>
     <w:rsid w:val="0024699F"/>
     <w:rsid w:val="0025077B"/>
     <w:rsid w:val="00251229"/>
     <w:rsid w:val="002548B2"/>
     <w:rsid w:val="002564BF"/>
     <w:rsid w:val="00266243"/>
     <w:rsid w:val="00266AFF"/>
     <w:rsid w:val="00267DDA"/>
+    <w:rsid w:val="002722C0"/>
     <w:rsid w:val="0028206F"/>
     <w:rsid w:val="002822CB"/>
     <w:rsid w:val="00284DEC"/>
     <w:rsid w:val="002A0DC8"/>
     <w:rsid w:val="002A65DD"/>
     <w:rsid w:val="002B121D"/>
     <w:rsid w:val="002B19C5"/>
     <w:rsid w:val="002C5BCD"/>
     <w:rsid w:val="002D354A"/>
+    <w:rsid w:val="002D37C9"/>
     <w:rsid w:val="002D7B42"/>
     <w:rsid w:val="002E0532"/>
     <w:rsid w:val="002E073B"/>
     <w:rsid w:val="002E5D27"/>
     <w:rsid w:val="002F4491"/>
     <w:rsid w:val="002F48F1"/>
     <w:rsid w:val="002F6250"/>
     <w:rsid w:val="00307AF3"/>
     <w:rsid w:val="00307C7F"/>
     <w:rsid w:val="0031332D"/>
+    <w:rsid w:val="003141F0"/>
     <w:rsid w:val="00316171"/>
     <w:rsid w:val="00323F6E"/>
     <w:rsid w:val="00327D45"/>
     <w:rsid w:val="00330F8F"/>
+    <w:rsid w:val="0034329A"/>
     <w:rsid w:val="00343511"/>
     <w:rsid w:val="00344138"/>
     <w:rsid w:val="00350D5C"/>
+    <w:rsid w:val="00363311"/>
     <w:rsid w:val="00363470"/>
     <w:rsid w:val="00364A02"/>
     <w:rsid w:val="00371244"/>
+    <w:rsid w:val="00372D48"/>
+    <w:rsid w:val="003736C0"/>
     <w:rsid w:val="00375F03"/>
     <w:rsid w:val="003811EB"/>
     <w:rsid w:val="0038616A"/>
     <w:rsid w:val="00386907"/>
     <w:rsid w:val="00395455"/>
     <w:rsid w:val="00396ECB"/>
     <w:rsid w:val="00397D11"/>
     <w:rsid w:val="003A404B"/>
     <w:rsid w:val="003A40EC"/>
     <w:rsid w:val="003B37F4"/>
     <w:rsid w:val="003B37FA"/>
     <w:rsid w:val="003C13FB"/>
     <w:rsid w:val="003D17C4"/>
     <w:rsid w:val="003E3629"/>
     <w:rsid w:val="003F2744"/>
+    <w:rsid w:val="003F4CEA"/>
     <w:rsid w:val="003F7AE0"/>
     <w:rsid w:val="00400007"/>
     <w:rsid w:val="004014B6"/>
     <w:rsid w:val="0042142B"/>
     <w:rsid w:val="004223B5"/>
     <w:rsid w:val="004223C4"/>
     <w:rsid w:val="00427AB5"/>
     <w:rsid w:val="004312DE"/>
     <w:rsid w:val="00431737"/>
     <w:rsid w:val="004322BD"/>
+    <w:rsid w:val="00434B24"/>
     <w:rsid w:val="00435559"/>
     <w:rsid w:val="00445273"/>
     <w:rsid w:val="00454DED"/>
+    <w:rsid w:val="00461D35"/>
+    <w:rsid w:val="00462B3E"/>
     <w:rsid w:val="00465493"/>
     <w:rsid w:val="004704BC"/>
     <w:rsid w:val="00471CAF"/>
     <w:rsid w:val="00472FA5"/>
     <w:rsid w:val="00475F0C"/>
     <w:rsid w:val="00484A13"/>
     <w:rsid w:val="00486F89"/>
     <w:rsid w:val="004870FB"/>
     <w:rsid w:val="00496670"/>
     <w:rsid w:val="004A6844"/>
     <w:rsid w:val="004B56A9"/>
+    <w:rsid w:val="004B60FC"/>
     <w:rsid w:val="004C2A07"/>
     <w:rsid w:val="004D4621"/>
     <w:rsid w:val="004D4E87"/>
     <w:rsid w:val="004D7ED8"/>
     <w:rsid w:val="004E229B"/>
     <w:rsid w:val="004E7D1E"/>
     <w:rsid w:val="0050097F"/>
     <w:rsid w:val="00505167"/>
     <w:rsid w:val="005054E5"/>
+    <w:rsid w:val="00506BBB"/>
+    <w:rsid w:val="00510F24"/>
     <w:rsid w:val="00515859"/>
     <w:rsid w:val="00516D30"/>
     <w:rsid w:val="00525254"/>
     <w:rsid w:val="005264E1"/>
     <w:rsid w:val="005324C0"/>
     <w:rsid w:val="00534261"/>
+    <w:rsid w:val="005358F4"/>
     <w:rsid w:val="00540C91"/>
     <w:rsid w:val="005435FD"/>
+    <w:rsid w:val="005478A6"/>
+    <w:rsid w:val="00557E1B"/>
     <w:rsid w:val="00561C6B"/>
     <w:rsid w:val="00563602"/>
+    <w:rsid w:val="0056536B"/>
     <w:rsid w:val="00566067"/>
     <w:rsid w:val="00567624"/>
     <w:rsid w:val="00572021"/>
     <w:rsid w:val="00577E61"/>
     <w:rsid w:val="005860CA"/>
     <w:rsid w:val="00595DF2"/>
     <w:rsid w:val="005B0075"/>
     <w:rsid w:val="005B460B"/>
+    <w:rsid w:val="005B6459"/>
     <w:rsid w:val="005C2415"/>
     <w:rsid w:val="005D170E"/>
     <w:rsid w:val="005D2C2A"/>
     <w:rsid w:val="005D72BD"/>
     <w:rsid w:val="005E6488"/>
     <w:rsid w:val="005F2A84"/>
     <w:rsid w:val="00603952"/>
     <w:rsid w:val="00604B5A"/>
+    <w:rsid w:val="0060753B"/>
     <w:rsid w:val="00613EA2"/>
     <w:rsid w:val="006177E0"/>
+    <w:rsid w:val="006235C8"/>
     <w:rsid w:val="00632BC3"/>
     <w:rsid w:val="006404D9"/>
     <w:rsid w:val="00645CBE"/>
     <w:rsid w:val="00651E43"/>
+    <w:rsid w:val="00652958"/>
     <w:rsid w:val="00653B5C"/>
     <w:rsid w:val="00654EEE"/>
     <w:rsid w:val="00656487"/>
     <w:rsid w:val="006708F8"/>
     <w:rsid w:val="006723B1"/>
     <w:rsid w:val="00675247"/>
     <w:rsid w:val="00675A43"/>
     <w:rsid w:val="00676641"/>
     <w:rsid w:val="00676E1B"/>
     <w:rsid w:val="00687B48"/>
     <w:rsid w:val="006A604E"/>
     <w:rsid w:val="006A6593"/>
     <w:rsid w:val="006A7FBE"/>
     <w:rsid w:val="006A7FBF"/>
     <w:rsid w:val="006B102C"/>
     <w:rsid w:val="006B2BB2"/>
     <w:rsid w:val="006B490D"/>
     <w:rsid w:val="006B5777"/>
     <w:rsid w:val="006B61B9"/>
     <w:rsid w:val="006C2356"/>
     <w:rsid w:val="006C738D"/>
     <w:rsid w:val="006D2101"/>
     <w:rsid w:val="006D2353"/>
+    <w:rsid w:val="006D4B4F"/>
+    <w:rsid w:val="006D77DD"/>
     <w:rsid w:val="006E65A3"/>
     <w:rsid w:val="006E69A2"/>
     <w:rsid w:val="006F4294"/>
     <w:rsid w:val="006F5B69"/>
     <w:rsid w:val="0070251A"/>
     <w:rsid w:val="007031E7"/>
     <w:rsid w:val="0070463B"/>
+    <w:rsid w:val="00711FA4"/>
     <w:rsid w:val="00712867"/>
     <w:rsid w:val="0072383A"/>
     <w:rsid w:val="00726727"/>
     <w:rsid w:val="00744A1D"/>
+    <w:rsid w:val="00750AB1"/>
     <w:rsid w:val="00752B7C"/>
     <w:rsid w:val="00753666"/>
+    <w:rsid w:val="00754EE5"/>
     <w:rsid w:val="00756515"/>
     <w:rsid w:val="007602DC"/>
+    <w:rsid w:val="0076067D"/>
     <w:rsid w:val="00766018"/>
     <w:rsid w:val="00766E01"/>
     <w:rsid w:val="007671A7"/>
     <w:rsid w:val="007859E8"/>
     <w:rsid w:val="00792589"/>
     <w:rsid w:val="007931A7"/>
     <w:rsid w:val="007A5723"/>
     <w:rsid w:val="007A6732"/>
     <w:rsid w:val="007B45E2"/>
     <w:rsid w:val="007C412B"/>
     <w:rsid w:val="007C7778"/>
     <w:rsid w:val="007D21E6"/>
+    <w:rsid w:val="007D2A13"/>
     <w:rsid w:val="007D2F0C"/>
     <w:rsid w:val="007D3E4B"/>
     <w:rsid w:val="007D4930"/>
     <w:rsid w:val="007D763C"/>
     <w:rsid w:val="007E2403"/>
     <w:rsid w:val="007E325C"/>
     <w:rsid w:val="007F07E1"/>
     <w:rsid w:val="007F32F5"/>
     <w:rsid w:val="007F3E62"/>
     <w:rsid w:val="007F3FF5"/>
     <w:rsid w:val="007F4743"/>
     <w:rsid w:val="007F7ABF"/>
     <w:rsid w:val="00801956"/>
     <w:rsid w:val="00802EAE"/>
     <w:rsid w:val="00806581"/>
     <w:rsid w:val="00812774"/>
     <w:rsid w:val="00815903"/>
     <w:rsid w:val="0081733F"/>
     <w:rsid w:val="008201B0"/>
+    <w:rsid w:val="00833163"/>
+    <w:rsid w:val="00835D28"/>
+    <w:rsid w:val="00843CB7"/>
     <w:rsid w:val="00847F42"/>
     <w:rsid w:val="00854D10"/>
     <w:rsid w:val="00856C1F"/>
     <w:rsid w:val="0086097F"/>
+    <w:rsid w:val="008829FA"/>
     <w:rsid w:val="008844F2"/>
     <w:rsid w:val="00895CB2"/>
+    <w:rsid w:val="008A3C2E"/>
     <w:rsid w:val="008B5DD5"/>
     <w:rsid w:val="008B706F"/>
     <w:rsid w:val="008B7BD4"/>
     <w:rsid w:val="008C41FB"/>
+    <w:rsid w:val="008C622F"/>
     <w:rsid w:val="008F0942"/>
+    <w:rsid w:val="008F3815"/>
     <w:rsid w:val="008F39AE"/>
     <w:rsid w:val="0090145F"/>
     <w:rsid w:val="00901B02"/>
     <w:rsid w:val="00901B03"/>
     <w:rsid w:val="00902359"/>
+    <w:rsid w:val="00905C80"/>
     <w:rsid w:val="009135FA"/>
     <w:rsid w:val="00921B77"/>
     <w:rsid w:val="00935F61"/>
     <w:rsid w:val="00937B09"/>
     <w:rsid w:val="009409BA"/>
     <w:rsid w:val="00943156"/>
     <w:rsid w:val="00952C29"/>
     <w:rsid w:val="00956229"/>
     <w:rsid w:val="00957378"/>
     <w:rsid w:val="009625F6"/>
     <w:rsid w:val="00964A22"/>
     <w:rsid w:val="0097793A"/>
     <w:rsid w:val="00981706"/>
     <w:rsid w:val="00981A2C"/>
     <w:rsid w:val="00983A81"/>
+    <w:rsid w:val="00984998"/>
     <w:rsid w:val="00984F53"/>
     <w:rsid w:val="00993D27"/>
     <w:rsid w:val="00994777"/>
     <w:rsid w:val="00995AA5"/>
     <w:rsid w:val="00996947"/>
     <w:rsid w:val="009A3303"/>
     <w:rsid w:val="009A4591"/>
     <w:rsid w:val="009B4080"/>
     <w:rsid w:val="009B5E5D"/>
     <w:rsid w:val="009B7C4F"/>
+    <w:rsid w:val="009D0A51"/>
     <w:rsid w:val="009D27FE"/>
     <w:rsid w:val="009D5AAA"/>
     <w:rsid w:val="009D6FCF"/>
     <w:rsid w:val="009E0BD7"/>
     <w:rsid w:val="009F4FB0"/>
     <w:rsid w:val="00A031FE"/>
     <w:rsid w:val="00A06042"/>
     <w:rsid w:val="00A129B3"/>
     <w:rsid w:val="00A16486"/>
     <w:rsid w:val="00A17A8B"/>
     <w:rsid w:val="00A20C2D"/>
     <w:rsid w:val="00A2313E"/>
     <w:rsid w:val="00A23D5E"/>
     <w:rsid w:val="00A24033"/>
     <w:rsid w:val="00A26B24"/>
     <w:rsid w:val="00A34A22"/>
     <w:rsid w:val="00A34BA1"/>
     <w:rsid w:val="00A350FC"/>
     <w:rsid w:val="00A35D57"/>
+    <w:rsid w:val="00A414F7"/>
+    <w:rsid w:val="00A42201"/>
     <w:rsid w:val="00A43524"/>
     <w:rsid w:val="00A4508F"/>
     <w:rsid w:val="00A47ED5"/>
     <w:rsid w:val="00A5382A"/>
     <w:rsid w:val="00A5733C"/>
     <w:rsid w:val="00A64D8C"/>
     <w:rsid w:val="00A668F6"/>
     <w:rsid w:val="00A9284F"/>
     <w:rsid w:val="00A94617"/>
     <w:rsid w:val="00A94885"/>
     <w:rsid w:val="00AA3F5D"/>
     <w:rsid w:val="00AB0B31"/>
     <w:rsid w:val="00AB2F24"/>
     <w:rsid w:val="00AC745D"/>
     <w:rsid w:val="00AD41CB"/>
     <w:rsid w:val="00AE2D94"/>
     <w:rsid w:val="00AE2F30"/>
     <w:rsid w:val="00AE4457"/>
     <w:rsid w:val="00AF08AB"/>
     <w:rsid w:val="00AF36BB"/>
     <w:rsid w:val="00AF5864"/>
     <w:rsid w:val="00AF5CD0"/>
     <w:rsid w:val="00B15C59"/>
     <w:rsid w:val="00B229E7"/>
     <w:rsid w:val="00B25650"/>
     <w:rsid w:val="00B32D8D"/>
     <w:rsid w:val="00B339A0"/>
     <w:rsid w:val="00B4596C"/>
     <w:rsid w:val="00B511AF"/>
     <w:rsid w:val="00B527F3"/>
     <w:rsid w:val="00B57733"/>
     <w:rsid w:val="00B57BBA"/>
     <w:rsid w:val="00B6067A"/>
     <w:rsid w:val="00B61866"/>
     <w:rsid w:val="00B6342E"/>
     <w:rsid w:val="00B636DD"/>
     <w:rsid w:val="00B71076"/>
     <w:rsid w:val="00B731E8"/>
     <w:rsid w:val="00B736A5"/>
     <w:rsid w:val="00B77DE6"/>
     <w:rsid w:val="00B77DEF"/>
     <w:rsid w:val="00B8590A"/>
     <w:rsid w:val="00B93A74"/>
     <w:rsid w:val="00B93F94"/>
     <w:rsid w:val="00BA1E73"/>
+    <w:rsid w:val="00BA6233"/>
     <w:rsid w:val="00BB3DA3"/>
     <w:rsid w:val="00BB7087"/>
     <w:rsid w:val="00BC079A"/>
     <w:rsid w:val="00BC1E38"/>
     <w:rsid w:val="00BD5150"/>
     <w:rsid w:val="00BE0D0A"/>
     <w:rsid w:val="00BE72C1"/>
     <w:rsid w:val="00C047A3"/>
     <w:rsid w:val="00C17173"/>
     <w:rsid w:val="00C22442"/>
     <w:rsid w:val="00C26DB5"/>
     <w:rsid w:val="00C37E65"/>
     <w:rsid w:val="00C45F2F"/>
     <w:rsid w:val="00C467AD"/>
     <w:rsid w:val="00C50714"/>
     <w:rsid w:val="00C50A2D"/>
     <w:rsid w:val="00C531FF"/>
     <w:rsid w:val="00C54E34"/>
     <w:rsid w:val="00C55AC8"/>
+    <w:rsid w:val="00C55D80"/>
+    <w:rsid w:val="00C75B1C"/>
     <w:rsid w:val="00CA187F"/>
     <w:rsid w:val="00CA401C"/>
     <w:rsid w:val="00CA5760"/>
     <w:rsid w:val="00CA5A91"/>
     <w:rsid w:val="00CA65D9"/>
     <w:rsid w:val="00CA7C87"/>
     <w:rsid w:val="00CD1A67"/>
+    <w:rsid w:val="00CD2963"/>
     <w:rsid w:val="00CD3736"/>
+    <w:rsid w:val="00CD5753"/>
     <w:rsid w:val="00CE1F6B"/>
     <w:rsid w:val="00CE2CEB"/>
+    <w:rsid w:val="00CE3D7B"/>
     <w:rsid w:val="00CE747C"/>
     <w:rsid w:val="00CF0C9C"/>
     <w:rsid w:val="00CF137A"/>
     <w:rsid w:val="00CF201D"/>
+    <w:rsid w:val="00CF73AD"/>
     <w:rsid w:val="00D00F25"/>
     <w:rsid w:val="00D17A5D"/>
     <w:rsid w:val="00D219B3"/>
     <w:rsid w:val="00D24841"/>
     <w:rsid w:val="00D31237"/>
     <w:rsid w:val="00D3228E"/>
     <w:rsid w:val="00D322FF"/>
+    <w:rsid w:val="00D324B6"/>
     <w:rsid w:val="00D325FE"/>
     <w:rsid w:val="00D42FDC"/>
     <w:rsid w:val="00D44801"/>
+    <w:rsid w:val="00D452FE"/>
     <w:rsid w:val="00D466A4"/>
     <w:rsid w:val="00D65533"/>
     <w:rsid w:val="00D729D9"/>
     <w:rsid w:val="00D72EBE"/>
     <w:rsid w:val="00D75005"/>
     <w:rsid w:val="00D8421C"/>
     <w:rsid w:val="00D939FA"/>
     <w:rsid w:val="00DA0D1F"/>
+    <w:rsid w:val="00DA30DD"/>
     <w:rsid w:val="00DA5EF9"/>
     <w:rsid w:val="00DA7F26"/>
     <w:rsid w:val="00DB3502"/>
     <w:rsid w:val="00DB4BF3"/>
     <w:rsid w:val="00DB544F"/>
     <w:rsid w:val="00DC2A26"/>
     <w:rsid w:val="00DC4CFA"/>
     <w:rsid w:val="00DD0057"/>
     <w:rsid w:val="00DD3991"/>
+    <w:rsid w:val="00DD3F61"/>
     <w:rsid w:val="00DD48A9"/>
     <w:rsid w:val="00DD4E93"/>
     <w:rsid w:val="00DE1298"/>
     <w:rsid w:val="00DE2869"/>
     <w:rsid w:val="00DE5642"/>
+    <w:rsid w:val="00DE6538"/>
     <w:rsid w:val="00DE6806"/>
     <w:rsid w:val="00DE7D74"/>
     <w:rsid w:val="00DF3F70"/>
     <w:rsid w:val="00E00304"/>
     <w:rsid w:val="00E078C9"/>
     <w:rsid w:val="00E3442B"/>
     <w:rsid w:val="00E42794"/>
     <w:rsid w:val="00E4453E"/>
     <w:rsid w:val="00E461AE"/>
     <w:rsid w:val="00E53689"/>
     <w:rsid w:val="00E576B6"/>
     <w:rsid w:val="00E6367E"/>
+    <w:rsid w:val="00E6375C"/>
     <w:rsid w:val="00E6696D"/>
     <w:rsid w:val="00E83949"/>
     <w:rsid w:val="00E8449F"/>
     <w:rsid w:val="00E86489"/>
     <w:rsid w:val="00E922DE"/>
     <w:rsid w:val="00E94A76"/>
     <w:rsid w:val="00E951DC"/>
     <w:rsid w:val="00E97C28"/>
     <w:rsid w:val="00EA059D"/>
     <w:rsid w:val="00EA679D"/>
     <w:rsid w:val="00EA769E"/>
     <w:rsid w:val="00EB2927"/>
     <w:rsid w:val="00EB4CC9"/>
     <w:rsid w:val="00EB7270"/>
     <w:rsid w:val="00EC30B8"/>
     <w:rsid w:val="00EC6691"/>
     <w:rsid w:val="00EF2570"/>
     <w:rsid w:val="00F00FF0"/>
     <w:rsid w:val="00F0556C"/>
     <w:rsid w:val="00F12586"/>
+    <w:rsid w:val="00F12FDF"/>
     <w:rsid w:val="00F327E9"/>
     <w:rsid w:val="00F32950"/>
     <w:rsid w:val="00F37F2B"/>
     <w:rsid w:val="00F43259"/>
     <w:rsid w:val="00F57306"/>
     <w:rsid w:val="00F64A53"/>
     <w:rsid w:val="00F654FE"/>
     <w:rsid w:val="00F82D5B"/>
     <w:rsid w:val="00F82F81"/>
     <w:rsid w:val="00F93610"/>
+    <w:rsid w:val="00FA0B67"/>
+    <w:rsid w:val="00FA0BC4"/>
     <w:rsid w:val="00FA20F0"/>
+    <w:rsid w:val="00FA50BA"/>
     <w:rsid w:val="00FA6FF2"/>
     <w:rsid w:val="00FB2552"/>
     <w:rsid w:val="00FC3225"/>
     <w:rsid w:val="00FC3391"/>
     <w:rsid w:val="00FC3C5E"/>
+    <w:rsid w:val="00FE00E0"/>
     <w:rsid w:val="00FE3982"/>
     <w:rsid w:val="00FF2130"/>
     <w:rsid w:val="00FF339E"/>
     <w:rsid w:val="00FF42EE"/>
     <w:rsid w:val="00FF4CCE"/>
     <w:rsid w:val="00FF5206"/>
     <w:rsid w:val="00FF6786"/>
     <w:rsid w:val="00FF7FC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3279081F"/>
-  <w15:docId w15:val="{0689EF92-2696-4EAA-B0DC-4C38378BA705}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12087,75 +12290,65 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32A22E09-F352-4A0B-8084-CA0A700412B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2832</Words>
-  <Characters>16148</Characters>
+  <Words>2794</Words>
+  <Characters>15932</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>134</Lines>
+  <Lines>132</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18943</CharactersWithSpaces>
+  <CharactersWithSpaces>18689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hoitink, Timothy S. (EHS)</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>