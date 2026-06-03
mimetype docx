--- v0 (2025-12-21)
+++ v1 (2026-06-03)
@@ -610,51 +610,51 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ervices are established by other EOHHS regulations as listed in 101 CMR 414.01(3).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D6453C" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00885678">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B2AE677" w14:textId="6EA5A54A" w:rsidR="0093307B" w:rsidRDefault="00D7024B" w:rsidP="0070452D">
+    <w:p w14:paraId="1B2AE677" w14:textId="28671020" w:rsidR="0093307B" w:rsidRDefault="00D7024B" w:rsidP="0070452D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26395">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -751,103 +751,85 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for dates of service provided on </w:t>
       </w:r>
       <w:r w:rsidR="00E55D44">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00F77F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">after </w:t>
       </w:r>
-      <w:r w:rsidR="00F52B00">
+      <w:r w:rsidR="006F4050">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>J</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00864DDF">
+        <w:t xml:space="preserve">January </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>uly</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D57F6C">
+        <w:t xml:space="preserve">1, </w:t>
+      </w:r>
+      <w:r w:rsidR="00836E93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F77F87">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="006F4050">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">1, </w:t>
-[...17 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F77F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D82AA3" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="009A070E" w:rsidRDefault="00D7024B" w:rsidP="0070452D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AE88D07" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00885678">
       <w:pPr>
@@ -1783,101 +1765,61 @@
       <w:r w:rsidRPr="0043246A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided by staff trained specifically in the issues of this population, six days per week, and with 24-hour emergency coverage. The service utilize</w:t>
       </w:r>
       <w:r w:rsidR="00B8758D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0043246A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> flexible </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> flexible supports within the community to better assist youth through </w:t>
+      </w:r>
       <w:r w:rsidRPr="0043246A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>supports</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">life transitions </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> meet each person’s needs and develop </w:t>
+        <w:t xml:space="preserve">life transitions in order to meet each person’s needs and develop </w:t>
       </w:r>
       <w:r w:rsidR="00312539" w:rsidRPr="00E05B0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="0043246A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> capacity to make empowering choices that promote safety, well-being, and productivity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F87C2D" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="009A070E" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -2539,69 +2481,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> services</w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to children and young adults with autism spectrum disorders</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and their families, including </w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">information and referral, family clinics, support groups, access to the latest information on autism, family </w:t>
-[...17 lines deleted...]
-        <w:t>, parent networking and mentoring, and social/recreational events, among other activities.</w:t>
+        <w:t>information and referral, family clinics, support groups, access to the latest information on autism, family trainings, parent networking and mentoring, and social/recreational events, among other activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F46BB57" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="778DB046" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="00401B5C" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -2932,189 +2856,118 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>St. 2012, c. 240</w:t>
       </w:r>
       <w:r w:rsidRPr="00564520">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E20F39D" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="009A070E" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="112E9DB0" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="009A070E" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
+    <w:p w14:paraId="112E9DB0" w14:textId="1CCFF867" w:rsidR="00D7024B" w:rsidRPr="009A070E" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Chore</w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  An unusual or infrequent household maintenance </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">.  An unusual or infrequent household maintenance task needed to maintain the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>task that</w:t>
-[...80 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">articipant's home in a clean, sanitary, and safe environment. This service includes heavy household chores such as washing floors, windows, and walls; tacking down loose rugs and tiles; and moving heavy items of furniture to provide safe access and egress. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="501E7A9E" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Client Financial Assistance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/Flexible Funding</w:t>
       </w:r>
       <w:r w:rsidRPr="00805F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -3128,151 +2981,100 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A method whereby, s</w:t>
       </w:r>
       <w:r w:rsidRPr="00805F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ubject to availability, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a purchasing</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>a purchasing governmental unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00805F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> governmental unit</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> the family for specific expenses and support</w:t>
+        <w:t xml:space="preserve"> may provide individual resource allocations to both families of children and adults across the state. Flexible funding may be provided through a number of means, including a stipend issued directly to the family; reimbursement to the family for specific expenses and support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> services</w:t>
       </w:r>
       <w:r w:rsidRPr="00805F0C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; or funds directed by the family to a qualified provider for specific services.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C52E766" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53841263" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
+    <w:p w14:paraId="53841263" w14:textId="7A9C4AAE" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Client Financial Assistance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3328,51 +3130,78 @@
       <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the provider performs the function necessary to successfully administer flexible funding expenditures to families for permissible support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> services</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, services, or goods</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B56" w:rsidRPr="00507B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>services, or goods</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC2541B" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1621581E" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
@@ -3850,51 +3679,51 @@
         </w:rPr>
         <w:t>EOHHS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.  The Executive Office of Health and Human Services established under M.G.L. c. 6A.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D71361A" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B35623C" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
+    <w:p w14:paraId="0B35623C" w14:textId="71793DBD" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Family Navigation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3935,164 +3764,142 @@
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eferral support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> services and expert advice</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> designed to assist families to identify needs and to facilitate and gain access to local generic support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>designed</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> through coordination between family and other service providers. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to assist families to identify needs and to facilitate and gain access to local generic support</w:t>
+        <w:t xml:space="preserve">amily </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> services</w:t>
+        <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> through coordination between family and other service providers. The </w:t>
+        <w:t xml:space="preserve">avigator acts as a guide and resource development expert to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>f</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">amily </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">nsure that families have knowledge and access to a broad array of generic community resources, </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B67BD1">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71105">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">avigator acts as a guide and resource development expert to </w:t>
-[...38 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>assist</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in navigating the system, and </w:t>
       </w:r>
       <w:r w:rsidR="007D7AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4365,50 +4172,51 @@
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AA7D259" w14:textId="136778E1" w:rsidR="00D7024B" w:rsidRPr="0064546D" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0064546D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Family Skills Development Program Model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0064546D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00736055">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4509,69 +4317,51 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0064546D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 ½ hour sessions led by a trained team of </w:t>
       </w:r>
       <w:r w:rsidR="003F6889">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>four</w:t>
       </w:r>
       <w:r w:rsidRPr="0064546D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> facilitators and other volunteers. The goal is to develop strategies to increase communication skills, develop family rules, use positive discipline, address conflict, share feelings, and enjoy family fun. The program includes a full meal for all participants, and may include transportation for participants and </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> for infants and other children.</w:t>
+        <w:t xml:space="preserve"> facilitators and other volunteers. The goal is to develop strategies to increase communication skills, develop family rules, use positive discipline, address conflict, share feelings, and enjoy family fun. The program includes a full meal for all participants, and may include transportation for participants and child care for infants and other children.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733D90B9" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="0064546D" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE5F4BB" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="00B67BD1" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -5451,51 +5241,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, specialized medical equipment, speech therapy, unbundled intensive foster care special support services, and youth support groups.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEA7695" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40D42B5D" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
+    <w:p w14:paraId="40D42B5D" w14:textId="42F6E660" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Family Support Centers</w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5537,179 +5327,157 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nformation</w:t>
       </w:r>
       <w:r w:rsidR="007D7AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00507B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>referral</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA19CB" w:rsidRPr="00507B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401B5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>r</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>eferral</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="007D7AD5">
+        <w:t xml:space="preserve">ervice </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">avigation to DDS </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ervice </w:t>
+        <w:t xml:space="preserve">ligible </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>n</w:t>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">avigation to DDS </w:t>
-[...55 lines deleted...]
-        <w:t>. Centers also play a role in the administration of client funds. Cultural/</w:t>
+        <w:t>amilies, connecting these families to services they may need, and host community activities such as guest speakers and trainings. Centers also play a role in the administration of client funds. Cultural/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inguistic-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5773,51 +5541,51 @@
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">enters have been created to respond to the unique needs of specific cultural and linguistic family groups in specified areas or regions of the state. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26906494" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C6F5AC9" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="00B67BD1" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
+    <w:p w14:paraId="0C6F5AC9" w14:textId="109336F2" w:rsidR="00D7024B" w:rsidRPr="00B67BD1" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Family Training</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5875,63 +5643,61 @@
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">amily </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">raining may also include training in family leadership, support of self-advocacy, and independence for the family </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B67BD1">
+        <w:t>raining may also include training in family leadership, support of self-advocacy, and independence for the family member</w:t>
+      </w:r>
+      <w:r w:rsidR="008125BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>member</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B67BD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FA7C68" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6189,169 +5955,139 @@
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00754EF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">n individualized and targeted set of interventions and services provided to children/youth/young adults with serious emotional disturbance (SED). </w:t>
       </w:r>
       <w:r w:rsidRPr="00425563">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Flexible </w:t>
       </w:r>
       <w:r w:rsidR="00D80C21" w:rsidRPr="00425563">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upport </w:t>
+      </w:r>
+      <w:r w:rsidR="00D80C21" w:rsidRPr="00425563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ervices strengthen the well</w:t>
+      </w:r>
+      <w:r w:rsidR="00A92C5F" w:rsidRPr="00425563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">being of children/youth/young adults and their families; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00425563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>s</w:t>
-[...39 lines deleted...]
-        <w:t>being of children/youth/young adults and their families; builds family cohesion; and prevents the need for more intensive services.</w:t>
+        <w:t>builds family cohesion; and prevents the need for more intensive services.</w:t>
       </w:r>
       <w:r w:rsidRPr="00754EF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00754EF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Through this service, children/youth/young adults and their famil</w:t>
       </w:r>
       <w:r w:rsidR="00D356EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidRPr="00754EF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> develop the skills, strategies, and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> develop the skills, strategies, and supports needed to live successfully in the community and to support the youth’s ongoing development of age-appropriate social, emotional, academic, and pre-vocational competencies.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00754EF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> FSS is designed to be highly flexible to meet the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> needs of those served. The FSS service array includes</w:t>
+        <w:t xml:space="preserve"> FSS is designed to be highly flexible to meet the varying needs of those served. The FSS service array includes</w:t>
       </w:r>
       <w:r w:rsidRPr="00754EF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D80C21">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00754EF7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">arent </w:t>
       </w:r>
@@ -6982,70 +6718,68 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>provides</w:t>
       </w:r>
       <w:r w:rsidR="003E7F66" w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">more focused and intensive </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A47DE3" w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="00A47DE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AB5025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in response to identified areas of need and difficulty and </w:t>
       </w:r>
       <w:r w:rsidR="007D7AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7089,51 +6823,51 @@
       </w:r>
       <w:r w:rsidRPr="00401B5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> capacity to support their child at home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D821AF7" w14:textId="77777777" w:rsidR="00144893" w:rsidRDefault="00144893" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="635169A5" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
+    <w:p w14:paraId="635169A5" w14:textId="36CD9385" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Medically Complex Programs</w:t>
       </w:r>
       <w:r w:rsidRPr="005B72F5">
         <w:rPr>
@@ -7156,72 +6890,61 @@
       <w:r w:rsidRPr="005B72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>amily-driven model</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005B72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005B72F5">
+        <w:t xml:space="preserve"> of care </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2D70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">care </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DD2D70" w:rsidRPr="005B72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">support families with children and young adults </w:t>
       </w:r>
       <w:r w:rsidR="007D7AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7295,91 +7018,51 @@
       <w:r w:rsidRPr="005B72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> which consist of specialized case management activities that help families integrate the variety of resources and support</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> services</w:t>
       </w:r>
       <w:r w:rsidRPr="005B72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> they are receiving </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> at home.</w:t>
+        <w:t xml:space="preserve"> they are receiving to care for their family member at home.</w:t>
       </w:r>
       <w:r w:rsidRPr="005B72F5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454EB8B5" w14:textId="77777777" w:rsidR="00A84A50" w:rsidRDefault="00A84A50" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -7555,81 +7238,61 @@
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Therapy services, including diagnostic evaluation and therapeutic intervention, designed to improve, develop, correct, rehabilitate, or prevent the worsening of functions that affect the activities of daily living that have been lost, impaired, or reduced </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Therapy services, including diagnostic evaluation and therapeutic intervention, designed to improve, develop, correct, rehabilitate, or prevent the worsening of functions that affect the activities of daily living that have been lost, impaired, or reduced as a result of acute or chronic medical conditions, congenital anomalies, or injuries. Occupational therapy programs are designed to improve quality of life by recovering competence and preventing further injury or disability, and to improve the individual’s ability to perform tasks </w:t>
+      </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>as a result of</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>preventing further injury or disability, and to improve the individual’s ability to perform tasks required for independent functioning, so that the individual can engage in activities of daily living.</w:t>
+        <w:t>required for independent functioning, so that the individual can engage in activities of daily living.</w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B78D39F" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="755B60E3" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="0064546D" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
@@ -7697,87 +7360,51 @@
         </w:rPr>
         <w:t>to-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="00824675">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0064546D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">week program based on curricula that promote positive parenting and skill building for parents and other care givers. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> for infants and other children.</w:t>
+        <w:t>week program based on curricula that promote positive parenting and skill building for parents and other care givers. Child care may be provided, but there are no children's groups. The program focuses on the specific needs of parents in their role in the family. The program includes a full meal for all participants, and may include transportation for participants and child care for infants and other children.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA0D468" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E018202" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="00B67BD1" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7939,91 +7566,51 @@
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">herapy services, including diagnostic evaluation and therapeutic intervention, designed to improve, develop, correct, rehabilitate, or prevent the worsening of physical functions that have been lost, impaired, or reduced </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> therapeutic interventions to optimize functioning levels.</w:t>
+        <w:t>herapy services, including diagnostic evaluation and therapeutic intervention, designed to improve, develop, correct, rehabilitate, or prevent the worsening of physical functions that have been lost, impaired, or reduced as a result of acute or chronic medical conditions, congenital anomalies, or injuries. Physical therapy emphasizes a form of rehabilitation focused on treatment of dysfunctions involving neuromuscular, musculoskeletal, cardiovascular/pulmonary, or integumentary systems through the use of therapeutic interventions to optimize functioning levels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D1DCA4" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="690A335A" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="00401B5C" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8296,233 +7883,196 @@
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">rovider's fiscal year for which costs </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> are reported to the Operational Services Division on the Uniform Financial Statements and Independent Auditor's Report (UFR).  </w:t>
+        <w:t xml:space="preserve">rovider's fiscal year for which costs incurred are reported to the Operational Services Division on the Uniform Financial Statements and Independent Auditor's Report (UFR).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C688C97" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51E6653B" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="006C1D99" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
+    <w:p w14:paraId="51E6653B" w14:textId="3B663276" w:rsidR="00D7024B" w:rsidRPr="006C1D99" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Respite in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Respite in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642F1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Caregiver’s Home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642F1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2D70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Supervision and care </w:t>
+      </w:r>
       <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00642F1F">
+        </w:rPr>
+        <w:t xml:space="preserve">provided </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00642F1F">
+        </w:rPr>
+        <w:t xml:space="preserve">in the caregiver’s home </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00642F1F">
+        </w:rPr>
+        <w:t xml:space="preserve">on a short-term basis, including on a short-term overnight basis, where there is an absence </w:t>
+      </w:r>
+      <w:r w:rsidR="00C63925">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD2D70">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">or need for relief </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00712" w:rsidRPr="00507B6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00712" w:rsidRPr="006C1D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Supervision and care </w:t>
-[...66 lines deleted...]
-        <w:t xml:space="preserve"> who normally provide care for the participant. Since this service is provided in the caregiver’s home</w:t>
+        <w:t>those persons who normally provide care for the participant. Since this service is provided in the caregiver’s home</w:t>
       </w:r>
       <w:r w:rsidR="00645933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> applicable license or certification is necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC66353" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -8726,115 +8276,103 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30A26A64" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Session</w:t>
       </w:r>
       <w:r w:rsidRPr="002A7423">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DD2D70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A7423">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A single group meeting</w:t>
       </w:r>
       <w:r w:rsidR="007D7AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="43062371" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="006C1D99" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Site</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00645933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="006C1D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8914,71 +8452,51 @@
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Devices, controls, or appliances to increase abilities in </w:t>
-[...19 lines deleted...]
-        <w:t>, or to control or communicate with the environment.</w:t>
+        <w:t>Devices, controls, or appliances to increase abilities in activities of daily living, or to control or communicate with the environment.</w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB8968F" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -9098,69 +8616,51 @@
         </w:rPr>
         <w:t xml:space="preserve">eight to </w:t>
       </w:r>
       <w:r w:rsidRPr="0064546D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>12 facilitators, professionals, specialty providers</w:t>
       </w:r>
       <w:r w:rsidR="00FA6171">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0064546D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and volunteers. These groups are designed to address families with unique and/or multiple challenges, and special support needs. The program includes a full meal for all participants, and may include transportation for participants and </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> for infants and other children.</w:t>
+        <w:t xml:space="preserve"> and volunteers. These groups are designed to address families with unique and/or multiple challenges, and special support needs. The program includes a full meal for all participants, and may include transportation for participants and child care for infants and other children.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D24AB7" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="009A070E" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23891FC8" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9211,69 +8711,58 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>resulted in</w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lost, impaired, or reduced </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">speech/language communication and swallowing abilities </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>as a result of</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> acute or chronic medical conditions, congenital anomalies, or injuries. Speech and language disorders are those that affect articulation of speech, sounds, fluency, voice, swallowing (regardless of presence of a communication disability), and those that impair comprehension, </w:t>
+        <w:t xml:space="preserve">as a result of acute or chronic medical conditions, congenital anomalies, or injuries. Speech and language disorders are those that affect articulation of speech, sounds, fluency, voice, swallowing (regardless of presence of a communication disability), and those that impair comprehension, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>spoken, written, or other symbol systems used for communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E94F234" w14:textId="77777777" w:rsidR="00F47A1C" w:rsidRDefault="00F47A1C" w:rsidP="00B8758D">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -9386,73 +8875,51 @@
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">overnmental </w:t>
       </w:r>
       <w:r w:rsidR="00144B71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nit for services purchased at rates established </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">nit for services purchased at rates established in </w:t>
       </w:r>
       <w:r w:rsidR="00144B71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>101 CMR 414.00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. State </w:t>
       </w:r>
       <w:r w:rsidR="00144B71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -9690,71 +9157,51 @@
       <w:r w:rsidR="00A22245">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA6171">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">eliminates the family resource </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> because a DCF employee fulfill</w:t>
+        <w:t>eliminates the family resource worker because a DCF employee fulfill</w:t>
       </w:r>
       <w:r w:rsidR="00FA6171">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> this role. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75A6C8F8" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="009A070E" w:rsidRDefault="00D7024B" w:rsidP="00885678">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -10089,71 +9536,51 @@
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rovider </w:t>
       </w:r>
       <w:r w:rsidR="00FA6171">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, as a condition of acceptance of payment made by </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> governmental units for services rendered, accept the approved program rate as full payment and discharge of all obligations for the services rendered. Payment from any other source </w:t>
+        <w:t xml:space="preserve">, as a condition of acceptance of payment made by any purchasing governmental units for services rendered, accept the approved program rate as full payment and discharge of all obligations for the services rendered. Payment from any other source </w:t>
       </w:r>
       <w:r w:rsidR="00196501">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
       <w:r w:rsidR="00196501" w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -10205,50 +9632,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1918293F" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRPr="009A070E" w:rsidRDefault="00D7024B" w:rsidP="00885678">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidR="00DD2D70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Payment Limitations</w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
@@ -10477,69 +9905,51 @@
       </w:r>
       <w:r w:rsidR="005A12BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004978EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Administrative Adjustment for Extraordinary Circumstances</w:t>
       </w:r>
       <w:r w:rsidRPr="004978EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  A method whereby, subject to availability of funds, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> governmental unit may provide additional resource allocations to a qualified provider in response to unusual and unforeseen circumstances that substantially increase the cost of service delivery in ways not contemplated in the development of current rates. It must be demonstrated that such cost increases gravely threaten the stability of service provision such that client or consumer access to necessary services is at risk. The purchasing governmental unit will evaluate the need for the administrative adjustment, determine whether funding is available, and convey that information to EOHHS for review to determine the amount of any adjustment.</w:t>
+        <w:t>.  A method whereby, subject to availability of funds, a purchasing governmental unit may provide additional resource allocations to a qualified provider in response to unusual and unforeseen circumstances that substantially increase the cost of service delivery in ways not contemplated in the development of current rates. It must be demonstrated that such cost increases gravely threaten the stability of service provision such that client or consumer access to necessary services is at risk. The purchasing governmental unit will evaluate the need for the administrative adjustment, determine whether funding is available, and convey that information to EOHHS for review to determine the amount of any adjustment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B4CA0D" w14:textId="77777777" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="005B13EF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CB844AA" w14:textId="38E8A1D8" w:rsidR="00D7024B" w:rsidRDefault="00D7024B" w:rsidP="00885678">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A070E">
@@ -10682,93 +10092,90 @@
       <w:r w:rsidR="00196501">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009A070E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1268C8C4" w14:textId="66CF1DB4" w:rsidR="00463C99" w:rsidRPr="00425563" w:rsidRDefault="00BB4F2A" w:rsidP="00425563">
+    <w:p w14:paraId="1268C8C4" w14:textId="73B3B43B" w:rsidR="00463C99" w:rsidRPr="00B927E7" w:rsidRDefault="000819E4" w:rsidP="000819E4">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00425563">
+        <w:t xml:space="preserve">(a)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4F2A" w:rsidRPr="00B927E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Family Support Services</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BB4F2A" w:rsidRPr="00B927E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442F15D5" w14:textId="77777777" w:rsidR="00D52EE5" w:rsidRDefault="00D52EE5" w:rsidP="00885678">
+    <w:p w14:paraId="442F15D5" w14:textId="77777777" w:rsidR="00D52EE5" w:rsidRDefault="00D52EE5" w:rsidP="00B927E7">
       <w:pPr>
         <w:suppressAutoHyphens/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9355" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
@@ -10972,152 +10379,152 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adolescent Support Network</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="735B1B7F" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="735B1B7F" w14:textId="36DCFD3C" w:rsidR="005311A6" w:rsidRPr="00507B6A" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
+            <w:r w:rsidRPr="00507B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E96D73" w:rsidRPr="00507B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="093ADE29" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Enrolled day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32698AA9" w14:textId="717134E7" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00D07514">
+          <w:p w14:paraId="32698AA9" w14:textId="5DAB9574" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00D07514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00B0257A">
-[...15 lines deleted...]
-              <w:t>75</w:t>
+            <w:r w:rsidR="006F4050">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>31.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="037688BB" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="15F1BE89" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -11125,132 +10532,141 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adult Companion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76274CB5" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="76274CB5" w14:textId="785C9B96" w:rsidR="005311A6" w:rsidRPr="00507B6A" w:rsidRDefault="00E96D73" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00507B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CB6ABC5" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66E893AF" w14:textId="1F07839F" w:rsidR="005311A6" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
+          <w:p w14:paraId="66E893AF" w14:textId="1A915E7B" w:rsidR="005311A6" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00AF4C46">
-[...6 lines deleted...]
-              <w:t>9.75</w:t>
+            <w:r w:rsidR="006F4050">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="36490C45" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75680D7A" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11260,61 +10676,70 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adult Companion Group Services Group of 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33D9ED38" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="33D9ED38" w14:textId="0CC52AA4" w:rsidR="005311A6" w:rsidRPr="00507B6A" w:rsidRDefault="00E96D73" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
+            <w:r w:rsidRPr="00507B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+            <w:r w:rsidR="005311A6" w:rsidRPr="00507B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A6E4666" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -11326,77 +10751,77 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="038F94B8" w14:textId="7E512E6B" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
+          <w:p w14:paraId="038F94B8" w14:textId="55E25845" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00BB4DAB">
-[...6 lines deleted...]
-              <w:t>4.88</w:t>
+            <w:r w:rsidR="006F4050">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.35</w:t>
             </w:r>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="72AD867C" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -11415,61 +10840,70 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adult Companion Group Services Group of 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6220F26A" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="6220F26A" w14:textId="31557BD7" w:rsidR="005311A6" w:rsidRPr="00507B6A" w:rsidRDefault="00E96D73" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
+            <w:r w:rsidRPr="00507B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+            <w:r w:rsidR="005311A6" w:rsidRPr="00507B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2500A47A" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -11481,77 +10915,86 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24B2993D" w14:textId="0B6EBFE7" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
+          <w:p w14:paraId="24B2993D" w14:textId="676122C2" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidR="00436310">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3.25</w:t>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4050">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="3297B6D5" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="060D2E46" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11561,61 +11004,70 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>After-school Respite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42B4E435" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="00E05B0C" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="42B4E435" w14:textId="3545EFD9" w:rsidR="005311A6" w:rsidRPr="00507B6A" w:rsidRDefault="00E96D73" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E05B0C">
+            <w:r w:rsidRPr="00507B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+            <w:r w:rsidR="005311A6" w:rsidRPr="00507B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30A3A89C" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="00E05B0C" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -11627,77 +11079,77 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05B0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Half day  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11883CF8" w14:textId="3E12E655" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00D07514">
+          <w:p w14:paraId="11883CF8" w14:textId="147F6890" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00D07514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00436310">
-[...6 lines deleted...]
-              <w:t>64.30</w:t>
+            <w:r w:rsidR="0034097D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>68.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="77F4A7C1" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="014DE0D3" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11707,4763 +11159,4518 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>After-school Respite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23B6B128" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="00E05B0C" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="23B6B128" w14:textId="5E3461FF" w:rsidR="005311A6" w:rsidRPr="00507B6A" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E05B0C">
+            <w:r w:rsidRPr="00507B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E96D73" w:rsidRPr="00507B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32B70F58" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="00E05B0C" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E05B0C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Full day  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33D470B5" w14:textId="0800D3AE" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00D07514">
+          <w:p w14:paraId="33D470B5" w14:textId="76DB07FE" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00D07514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00920430">
-[...6 lines deleted...]
-              <w:t>110.58</w:t>
+            <w:r w:rsidR="0034097D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>118.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="36DBC182" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="36DBC182" w14:textId="77777777" w:rsidTr="00B927E7">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FD4910E" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="7FD4910E" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Autism Support Center/Family Support Center</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18CDCAF0" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="18CDCAF0" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29EF0E9D" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="29EF0E9D" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53106411" w14:textId="4BCE9781" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $6,480.73 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="3E0C3D5A" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="279B7032" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="112BEB15" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE651F4" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE2E8DE" w14:textId="4F970FFF" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $12,961.46 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="0CC3273F" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="769A8214" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="207D380C" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDBE4B8" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54E2682B" w14:textId="714D8532" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $19,442.20 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="49E8A09F" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35C54566" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0425A8" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7625826F" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1809C574" w14:textId="45FBCE05" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $25,922.93 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="4FCFBEA7" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C66D76A" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1062EDAE" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E44DC8A" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72CD7A0A" w14:textId="681B5D39" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $30,789.73 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="51392339" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD1F198" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="642E47C2" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E83BAE9" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA669E3" w14:textId="7CD43184" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $36,232.82 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="7B6179BA" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="180921FE" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3169D069" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="436D1C65" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE716C6" w14:textId="737C7EAD" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $41,606.07 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="62C698EB" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6587BF91" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23CD0634" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B73BB48" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71E46A15" w14:textId="0A149814" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $46,894.42 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="6F5A9298" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77E561C9" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35E543DF" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3769928F" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68285BE7" w14:textId="531AFA07" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $52,094.30 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="79D525FB" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00B6BDB8" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D98EFEA" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F38ED6D" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75F958EB" w14:textId="4CF6B250" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $57,262.78 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="3817E3CB" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="011EFCB5" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD15C3C" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26CC3148" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="028B6114" w14:textId="2F2383C0" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $62,392.46 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="27E2A659" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="078AA254" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C822C75" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58F06A55" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2C1307" w14:textId="00822AAE" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $67,666.93 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="7BA5E69F" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D145DA7" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5159A7C8" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="778694DF" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="010A1A77" w14:textId="1CAC0518" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $72,935.61 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="47022EDF" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="268D6617" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="199236D5" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="194E3EE1" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69CF0BBD" w14:textId="0E4C1FD2" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $78,163.06 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="7D49FD4B" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39CCF95A" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0786D175" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1E2E39" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52E02DCD" w14:textId="196D7FD0" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $83,392.89 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="4A70E805" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A870EB3" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4BA498" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52F64491" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4CB1575A" w14:textId="18CD1975" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $88,554.72 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="42AEFBB8" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6881D6DD" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="581CCE53" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64243186" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8CC6AF" w14:textId="0F5652E5" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $93,628.17 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="001A3F41" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFB9B02" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48767B69" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04694344" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55462C31" w14:textId="7DB6CB8E" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $98,671.39 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="75799AAA" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F93FDD" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A13AAF3" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F91EDD5" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5DCC76" w14:textId="68ABFD28" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $103,714.62 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="766D571B" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="552F56C1" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="142012A4" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D77DFF7" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6AD7DE05" w14:textId="291BE5CA" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $108,733.03 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="2FC36175" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB39939" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="140A07A3" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FD3A937" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="560F9B3D" w14:textId="2E4B2C55" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $113,759.95 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="69506B3E" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="757E875D" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="121BEE07" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5487441B" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="644C972C" w14:textId="14F08A54" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $118,782.82 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="71B6245B" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2F17D1" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22B19527" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11B3C60C" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38C17BC6" w14:textId="6AF77CFF" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $123,826.88 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F4050" w:rsidRPr="00873069" w14:paraId="56C8F8F7" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="739DB78F" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autism Support Center/Family Support Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0497D693" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="500F6EFD" w14:textId="77777777" w:rsidR="006F4050" w:rsidRPr="0050003E" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B21B27A" w14:textId="33834397" w:rsidR="006F4050" w:rsidRPr="006F4050" w:rsidRDefault="006F4050" w:rsidP="006F4050">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $128,897.60 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="7D911440" w14:textId="77777777" w:rsidTr="00425563">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7704054D" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Agency with Choice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="704C588D" w14:textId="5F4E78A5" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="00BC4524" w:rsidP="00664592">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEE038C" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53106411" w14:textId="22C55C4E" w:rsidR="005311A6" w:rsidRPr="009F6FA8" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
+          <w:p w14:paraId="350AE21C" w14:textId="1068C577" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>5,827.56</w:t>
+            <w:r w:rsidRPr="00507B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="3E0C3D5A" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="4A50B928" w14:textId="77777777" w:rsidTr="00425563">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="279B7032" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="41C2D16A" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Autism Support Center/Family Support Center</w:t>
+              <w:t>Agency with Choice Admin Fee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E89437" w14:textId="7D889A12" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="00BC4524" w:rsidP="00664592">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8AF17A" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F5E9396" w14:textId="1E6C0DB8" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00C92947">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4050">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>420.63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="28DC3A69" w14:textId="77777777" w:rsidTr="00425563">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15DC214E" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Behavioral Support Services Bachelor's</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="112BEB15" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="38F664C9" w14:textId="4DC4EB34" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CE651F4" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="5F853661" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Month</w:t>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AE2E8DE" w14:textId="0872E89E" w:rsidR="005311A6" w:rsidRPr="009F6FA8" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
+          <w:p w14:paraId="14840C65" w14:textId="32571B1E" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00C92947">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00EC0318">
+            <w:r w:rsidR="006F4050">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>11,655.12</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="0CC3273F" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="0638BA9A" w14:textId="77777777" w:rsidTr="00425563">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="769A8214" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="23B99F12" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Autism Support Center/Family Support Center</w:t>
+              <w:t>Behavioral Support Services Master’s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="207D380C" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="23182F9C" w14:textId="59FE8EFB" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1.5</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EDBE4B8" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="71E744BE" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Month</w:t>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54E2682B" w14:textId="3B52A56E" w:rsidR="005311A6" w:rsidRPr="009F6FA8" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
+          <w:p w14:paraId="50451B64" w14:textId="52B82E7B" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00C92947">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00EC0318">
+            <w:r w:rsidR="00CC1154">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>17,482.68</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>33.</w:t>
+            </w:r>
+            <w:r w:rsidR="006F4050">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="49E8A09F" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="4991310E" w14:textId="77777777" w:rsidTr="00425563">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35C54566" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="495B4F4E" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Autism Support Center/Family Support Center</w:t>
+              <w:t>Behavioral Support Services PhD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C0425A8" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="4EFE475D" w14:textId="2574822C" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7625826F" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="0C04A76F" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Month</w:t>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1809C574" w14:textId="6CA130FE" w:rsidR="005311A6" w:rsidRPr="009F6FA8" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
+          <w:p w14:paraId="29980F56" w14:textId="7EDC03B0" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00C92947">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00EC0318">
+            <w:r w:rsidR="006F4050">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:t>23,310.25</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>43.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="4FCFBEA7" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="6D884EE5" w14:textId="77777777" w:rsidTr="00425563">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C66D76A" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="49088C61" w14:textId="4AEBCD8C" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Autism Support Center/Family Support Center</w:t>
+              <w:t>Client Financial Assistance/Flex Funding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1062EDAE" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="67FE41FF" w14:textId="5BEA4B19" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2.5</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E44DC8A" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="2036CEE5" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Month</w:t>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72CD7A0A" w14:textId="7EE17DC6" w:rsidR="005311A6" w:rsidRPr="009F6FA8" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
+          <w:p w14:paraId="71ABF94F" w14:textId="186CDC9E" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>27,676.70</w:t>
+            <w:r w:rsidRPr="00507B6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="51392339" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="743179B0" w14:textId="77777777" w:rsidTr="00425563">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="bottom"/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FD1F198" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="2147A97E" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Autism Support Center/Family Support Center</w:t>
+              <w:t>Client Financial Assistance/Flex Funding Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="642E47C2" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="553E1BD1" w14:textId="4C95D2F7" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E83BAE9" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="4ABE00FC" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Month</w:t>
+              <w:t>Transaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EA669E3" w14:textId="2BA31EB9" w:rsidR="005311A6" w:rsidRPr="009F6FA8" w:rsidRDefault="005311A6" w:rsidP="00CB758E">
+          <w:p w14:paraId="76389823" w14:textId="23586215" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00EC0318">
+            <w:r w:rsidR="006F4050">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>32,540.52</w:t>
-[...3743 lines deleted...]
-              <w:t>18.65</w:t>
+              <w:t>20.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F46948" w:rsidRPr="00873069" w14:paraId="487F3CE6" w14:textId="77777777" w:rsidTr="00425563">
         <w:tblPrEx>
           <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E7FE7C1" w14:textId="7D423A9B" w:rsidR="00F46948" w:rsidRPr="0050003E" w:rsidRDefault="00F46948" w:rsidP="00664592">
             <w:pPr>
@@ -16556,77 +15763,77 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Group Hour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7561EAF2" w14:textId="3CBD0D30" w:rsidR="00F46948" w:rsidRDefault="00BD36C7" w:rsidP="00664592">
+          <w:p w14:paraId="7561EAF2" w14:textId="10B77A73" w:rsidR="00F46948" w:rsidRDefault="00BD36C7" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00F46948">
+            <w:r w:rsidR="00BF7E08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>42.38</w:t>
+              <w:t>46.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B52E3" w:rsidRPr="00873069" w14:paraId="3B499C4E" w14:textId="77777777" w:rsidTr="00425563">
         <w:tblPrEx>
           <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
@@ -16768,77 +15975,77 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hour </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="620E27EF" w14:textId="3A92FF5D" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00D07514">
+          <w:p w14:paraId="620E27EF" w14:textId="04F2655D" w:rsidR="005311A6" w:rsidRPr="00732D07" w:rsidRDefault="005311A6" w:rsidP="00D07514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00732D07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00CD2028">
-[...6 lines deleted...]
-              <w:t>68.84</w:t>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>76.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="1972F7EE" w14:textId="77777777" w:rsidTr="00425563">
         <w:tblPrEx>
           <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="404D9188" w14:textId="5978AF28" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00724890">
@@ -16927,1783 +16134,1787 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hour </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1267213E" w14:textId="345B6E80" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00D07514">
+          <w:p w14:paraId="1267213E" w14:textId="17DB96E8" w:rsidR="005311A6" w:rsidRPr="00732D07" w:rsidRDefault="005311A6" w:rsidP="00D07514">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00732D07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="006A2A47">
-[...6 lines deleted...]
-              <w:t>103.65</w:t>
+            <w:r w:rsidR="00BF7E08" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>107.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006B52E3" w:rsidRPr="00873069" w14:paraId="5EC19CD7" w14:textId="77777777" w:rsidTr="00425563">
         <w:tblPrEx>
           <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A6DBB91" w14:textId="6995F73C" w:rsidR="006B52E3" w:rsidRPr="0094655E" w:rsidRDefault="006B52E3" w:rsidP="00E05B0C">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E05B0C">
+          <w:p w14:paraId="7A6DBB91" w14:textId="6995F73C" w:rsidR="006B52E3" w:rsidRPr="00732D07" w:rsidRDefault="006B52E3" w:rsidP="00E05B0C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comprehensive Services:</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050003E">
-[...15 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="24B642DE" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00BF7E08" w:rsidRPr="00873069" w14:paraId="24B642DE" w14:textId="77777777" w:rsidTr="00B927E7">
         <w:tblPrEx>
           <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44AADBEA" w14:textId="0E579830" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00724890">
+          <w:p w14:paraId="44AADBEA" w14:textId="0E579830" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
             <w:pPr>
               <w:ind w:left="358"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Model A-1 Direct Care–Nonclinical</w:t>
             </w:r>
-            <w:r w:rsidR="001B7923">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Less Intensive</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69C38ADA" w14:textId="17FFE47B" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="00BC4524" w:rsidP="00425563">
+          <w:p w14:paraId="69C38ADA" w14:textId="17FFE47B" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DB2CE26" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="0DB2CE26" w14:textId="77777777" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Enrolled day </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F9B5270" w14:textId="4A3BC505" w:rsidR="00BF7E08" w:rsidRPr="00732D07" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>52.06</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7E08" w:rsidRPr="00873069" w14:paraId="0CE38BC5" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F30109E" w14:textId="2B2079CF" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Model A-2 Direct Care–Nonclinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> More Intensive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71FA72A9" w14:textId="444F9A6B" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="300DA193" w14:textId="77777777" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrolled day </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15FC58B3" w14:textId="577BE897" w:rsidR="00BF7E08" w:rsidRPr="00732D07" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>78.82</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7E08" w:rsidRPr="00873069" w14:paraId="284110DF" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1075B5A6" w14:textId="31024297" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Model B Direct Care and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Less Intensive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC653CF" w14:textId="5AD7FB04" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6989F002" w14:textId="77777777" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrolled day </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC96553" w14:textId="00D71463" w:rsidR="00BF7E08" w:rsidRPr="00732D07" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>97.28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7E08" w:rsidRPr="00873069" w14:paraId="0BC2E214" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63310E41" w14:textId="285DD9AA" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Model C Direct Care and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> More Intensive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BFCCC3F" w14:textId="6ECCFA19" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3477A8" w14:textId="77777777" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrolled day </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63DF6216" w14:textId="69CF3172" w:rsidR="00BF7E08" w:rsidRPr="00732D07" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.89</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7E08" w:rsidRPr="00873069" w14:paraId="7BDE494F" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E67C4F3" w14:textId="0729DB41" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Model D Clinical</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DFB7424" w14:textId="6A91DD24" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32A38F6D" w14:textId="77777777" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrolled day </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47C2164C" w14:textId="02A96000" w:rsidR="00BF7E08" w:rsidRPr="00732D07" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>98.04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7E08" w:rsidRPr="00873069" w14:paraId="2E23DC1B" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19AF4487" w14:textId="4EB0F6EE" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Model E Direct Care and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> High Intensive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73E4A703" w14:textId="456621E1" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25E8123B" w14:textId="77777777" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrolled day </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="531029E3" w14:textId="1604CBA9" w:rsidR="00BF7E08" w:rsidRPr="00732D07" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>141.61</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7E08" w:rsidRPr="00873069" w14:paraId="01218E40" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30BFCE34" w14:textId="64117747" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Model F Direct Care and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Highest Intensive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="495664ED" w14:textId="3C8BD0F5" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="126AAF3E" w14:textId="77777777" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrolled day </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21D19A84" w14:textId="64BB96BC" w:rsidR="00BF7E08" w:rsidRPr="00732D07" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>236.58</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF7E08" w:rsidRPr="00873069" w14:paraId="6807A1EA" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5AEDFC" w14:textId="75CD4B77" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:ind w:left="358"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Model G Direct Care and Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Higher Intensive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E68DA5A" w14:textId="53CD64AB" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="778D932C" w14:textId="77777777" w:rsidR="00BF7E08" w:rsidRPr="0050003E" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enrolled day </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D53EF15" w14:textId="6D9F9D00" w:rsidR="00BF7E08" w:rsidRPr="00BF7E08" w:rsidRDefault="00BF7E08" w:rsidP="00BF7E08">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>174.66</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="2DE092BA" w14:textId="77777777" w:rsidTr="00425563">
+        <w:tblPrEx>
+          <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07DB6B13" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Educational Coordination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07A75BF2" w14:textId="1FFBF0C0" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="00BC4524" w:rsidP="00BC4524">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A7F148D" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Enrolled day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F9B5270" w14:textId="393AB5A1" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00D11830">
+          <w:p w14:paraId="3844438F" w14:textId="1F570037" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00D11830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00082D18">
-[...6 lines deleted...]
-              <w:t>47.98</w:t>
+            <w:r w:rsidR="00B048B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="0CE38BC5" w14:textId="77777777" w:rsidTr="00425563">
-[...2 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="79E73A39" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F30109E" w14:textId="2B2079CF" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00724890">
-[...1 lines deleted...]
-              <w:ind w:left="358"/>
+          <w:p w14:paraId="1B69B1E1" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Model A-2 Direct Care–Nonclinical</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> More Intensive</w:t>
+              <w:t>Family Navigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71FA72A9" w14:textId="444F9A6B" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="00BC4524" w:rsidP="00425563">
+          <w:p w14:paraId="40D9C314" w14:textId="536E27B8" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="00BC4524" w:rsidP="00BC4524">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="300DA193" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
+          <w:p w14:paraId="7D1DB4E6" w14:textId="77777777" w:rsidR="005311A6" w:rsidRPr="0050003E" w:rsidRDefault="005311A6" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enrolled day </w:t>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15FC58B3" w14:textId="1C56AC7E" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="00D11830">
+          <w:p w14:paraId="77B1C533" w14:textId="67AFF128" w:rsidR="005311A6" w:rsidRPr="0094655E" w:rsidRDefault="005311A6" w:rsidP="002251FA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00082D18">
+            <w:r w:rsidR="006F4050">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...1310 lines deleted...]
-              <w:t>18.70</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20.93</w:t>
             </w:r>
             <w:r w:rsidRPr="009F6FA8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="05DCDD16" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
@@ -20201,136 +19412,136 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="582A5E2E" w14:textId="62C82DE5" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00D11830">
+          <w:p w14:paraId="582A5E2E" w14:textId="437E1A13" w:rsidR="00905635" w:rsidRPr="00732D07" w:rsidRDefault="00905635" w:rsidP="00D11830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00732D07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00082D18">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0094655E">
+            <w:r w:rsidR="00C17992" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3,</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>125.72</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732D07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00905635" w:rsidRPr="00873069" w14:paraId="295A6FED" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0273A3AA" w14:textId="2108ED26" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
+          <w:p w14:paraId="0273A3AA" w14:textId="2108ED26" w:rsidR="00905635" w:rsidRPr="00732D07" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
             <w:pPr>
               <w:ind w:firstLine="340"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0094655E">
-[...15 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Add-ons for a Specialty Family Skills Development Program Model:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="7743C434" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D848F4D" w14:textId="6E7E99A0" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
             <w:pPr>
               <w:ind w:left="700"/>
               <w:rPr>
@@ -20452,79 +19663,79 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F6881AE" w14:textId="34958FB8" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00D11830">
+          <w:p w14:paraId="4F6881AE" w14:textId="57BB24BE" w:rsidR="00905635" w:rsidRPr="00732D07" w:rsidRDefault="00905635" w:rsidP="00D11830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00732D07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00082D18">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="0094655E">
+            <w:r w:rsidR="009250D1" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>144.33</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00732D07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="1076761A" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
@@ -20617,5863 +19828,5759 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4018BF7A" w14:textId="68B76467" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00D11830">
+          <w:p w14:paraId="4018BF7A" w14:textId="01A6AC0F" w:rsidR="00905635" w:rsidRPr="00732D07" w:rsidRDefault="00905635" w:rsidP="00D11830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00732D07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="009F0663">
-[...6 lines deleted...]
-              <w:t>2,059.32</w:t>
+            <w:r w:rsidR="009F0663" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>135.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00905635" w:rsidRPr="00873069" w14:paraId="54803B0A" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="270"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B9D8190" w14:textId="7A772CE2" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
+          <w:p w14:paraId="2B9D8190" w14:textId="7A772CE2" w:rsidR="00905635" w:rsidRPr="00732D07" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
             <w:pPr>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0094655E">
-[...15 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Add-ons for a Family Skills Development Program Model:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="7CF1FB39" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="009250D1" w:rsidRPr="00873069" w14:paraId="7CF1FB39" w14:textId="77777777" w:rsidTr="00B927E7">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5665E4A5" w14:textId="4901DB0E" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
+          <w:p w14:paraId="5665E4A5" w14:textId="4901DB0E" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
             <w:pPr>
               <w:ind w:left="700"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Facilitator/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>oordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E016B01" w14:textId="250859A3" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="1E016B01" w14:textId="250859A3" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC4524">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3772CFC5" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="3772CFC5" w14:textId="77777777" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A997A34" w14:textId="7223634F" w:rsidR="009250D1" w:rsidRPr="00732D07" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $72.36 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009250D1" w:rsidRPr="00873069" w14:paraId="673902EA" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3FADD8" w14:textId="673D72CA" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Meals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="27FD264A" w14:textId="059AAA3C" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35B2B129" w14:textId="77777777" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2343484A" w14:textId="52A5BFD1" w:rsidR="009250D1" w:rsidRPr="00732D07" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $177.48 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009250D1" w:rsidRPr="00873069" w14:paraId="55DFA680" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1131C884" w14:textId="3B698CE5" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Child Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE62CF2" w14:textId="3A8782CE" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42571435" w14:textId="77777777" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21AF1C5B" w14:textId="3BBC8C84" w:rsidR="009250D1" w:rsidRPr="00732D07" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $51.17 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009250D1" w:rsidRPr="00873069" w14:paraId="45123508" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0003555F" w14:textId="5B4EFB0A" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupancy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urchase of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pace</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AEEBAF6" w14:textId="4BE88785" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5387319B" w14:textId="77777777" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0486DE7E" w14:textId="4B678AC1" w:rsidR="009250D1" w:rsidRPr="00732D07" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $144.33 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009250D1" w:rsidRPr="00873069" w14:paraId="3F181E05" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="668942A7" w14:textId="0001A446" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transportation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACEFD33" w14:textId="2EE11221" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31D46306" w14:textId="77777777" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE79A52" w14:textId="5E42F00B" w:rsidR="009250D1" w:rsidRPr="00732D07" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $173.21 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="37B57C94" w14:textId="77777777" w:rsidTr="00425563">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4484AE" w14:textId="5A07CBA6" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00724890">
+            <w:pPr>
+              <w:ind w:left="358" w:hanging="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent Skill Development Program Model </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA2B90A" w14:textId="3799E226" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="33A18675" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A997A34" w14:textId="5E93A619" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00D11830">
+          <w:p w14:paraId="56AFF777" w14:textId="165C7BA5" w:rsidR="00905635" w:rsidRPr="00732D07" w:rsidRDefault="00905635" w:rsidP="00D11830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00732D07">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="009F0663">
-[...840 lines deleted...]
-              <w:t>1,532.93</w:t>
+            <w:r w:rsidR="009F0663" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1,</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>672.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00905635" w:rsidRPr="00873069" w14:paraId="65F24A00" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48790644" w14:textId="781C7E50" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
+          <w:p w14:paraId="48790644" w14:textId="781C7E50" w:rsidR="00905635" w:rsidRPr="009250D1" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
             <w:pPr>
               <w:ind w:left="340"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0094655E">
+            <w:r w:rsidRPr="009250D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add-ons for a Parent Skill Development Program Model:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="3EB026C3" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="009250D1" w:rsidRPr="00873069" w14:paraId="3EB026C3" w14:textId="77777777" w:rsidTr="00B927E7">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B0DC00A" w14:textId="1753A52A" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
+          <w:p w14:paraId="1B0DC00A" w14:textId="1753A52A" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
             <w:pPr>
               <w:ind w:left="700"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Facilitator/C</w:t>
             </w:r>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">oordinator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="798CF188" w14:textId="485A4F53" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="798CF188" w14:textId="485A4F53" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC4524">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F1AED90" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="2F1AED90" w14:textId="77777777" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37186A3B" w14:textId="75003943" w:rsidR="009250D1" w:rsidRPr="009250D1" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $72.36 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009250D1" w:rsidRPr="00873069" w14:paraId="31012F6F" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06CBCBB4" w14:textId="7EF3FABF" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Meals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53526918" w14:textId="52828ECF" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B969A1C" w14:textId="77777777" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA2D638" w14:textId="24A1B4C1" w:rsidR="009250D1" w:rsidRPr="009250D1" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $177.48 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009250D1" w:rsidRPr="00873069" w14:paraId="43458BE4" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1585905D" w14:textId="70E76C53" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Child Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40000DDC" w14:textId="33670BCC" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D209519" w14:textId="77777777" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4604DAAA" w14:textId="6AA01BDD" w:rsidR="009250D1" w:rsidRPr="009250D1" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $51.17 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009250D1" w:rsidRPr="00873069" w14:paraId="1B60F3CB" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E148564" w14:textId="793390A1" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupancy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urchase of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pace</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="544E25D1" w14:textId="5BCE331B" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="550DB09F" w14:textId="77777777" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="093D9A9B" w14:textId="1B59DFA1" w:rsidR="009250D1" w:rsidRPr="009250D1" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $144.33 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009250D1" w:rsidRPr="00873069" w14:paraId="00A8861C" w14:textId="77777777" w:rsidTr="00B927E7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71757129" w14:textId="4A4060A8" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:ind w:left="700"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transportation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4183177F" w14:textId="3197D866" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D2948AA" w14:textId="77777777" w:rsidR="009250D1" w:rsidRPr="0050003E" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13D58052" w14:textId="61E4DE01" w:rsidR="009250D1" w:rsidRPr="009250D1" w:rsidRDefault="009250D1" w:rsidP="009250D1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B927E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> $173.21 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="64C5FD56" w14:textId="77777777" w:rsidTr="00425563">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2D9C1D" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Family Training</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCAEA5D" w14:textId="2EE08EBB" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC4524">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8DD151" w14:textId="54F25F96" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37186A3B" w14:textId="5EDD95EA" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00D11830">
+          <w:p w14:paraId="2EA400F8" w14:textId="2425C73F" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="009F0663">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="006C6950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="31012F6F" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="0BDC1D81" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06CBCBB4" w14:textId="7EF3FABF" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
-[...1 lines deleted...]
-              <w:ind w:left="700"/>
+          <w:p w14:paraId="1A94C4E1" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Meals</w:t>
+              <w:t>Family Training Group of 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53526918" w14:textId="52828ECF" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="5851B026" w14:textId="39F8F304" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BC4524">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B969A1C" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="50DF756D" w14:textId="37EAF428" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
-[...6 lines deleted...]
-              <w:t>Session</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BA2D638" w14:textId="75CD26BE" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00D11830">
+          <w:p w14:paraId="27A8A559" w14:textId="58599187" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="009F0663">
-[...6 lines deleted...]
-              <w:t>173.10</w:t>
+            <w:r w:rsidR="006C6950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="43458BE4" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="5CD82C52" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1585905D" w14:textId="70E76C53" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
-[...1 lines deleted...]
-              <w:ind w:left="700"/>
+          <w:p w14:paraId="16648CFF" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Child Care</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Family Training Group of 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40000DDC" w14:textId="33670BCC" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="2A81CFC8" w14:textId="229EF505" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BC4524">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D209519" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="510CE786" w14:textId="257627A3" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
-[...6 lines deleted...]
-              <w:t>Session</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4604DAAA" w14:textId="5A544713" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00D11830">
+          <w:p w14:paraId="771ADE89" w14:textId="7F30D97B" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="009F0663">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="0021487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="006C6950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="1B60F3CB" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="595677F3" w14:textId="77777777" w:rsidTr="00425563">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4765" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C293E0C" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="00D91350" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91350">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Intensive Flexible Family Support Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053E40A8" w14:textId="4FC93622" w:rsidR="00905635" w:rsidRPr="00D91350" w:rsidRDefault="00BC4524" w:rsidP="00664592">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>--</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40432EE5" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="00D91350" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91350">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Enrolled day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6AD411" w14:textId="7482ECF3" w:rsidR="00905635" w:rsidRPr="00D91350" w:rsidRDefault="00905635" w:rsidP="00721666">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="006C6950" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27.</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="3BDC7ED3" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E148564" w14:textId="793390A1" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
-[...1 lines deleted...]
-              <w:ind w:left="700"/>
+          <w:p w14:paraId="65449525" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupancy </w:t>
-[...35 lines deleted...]
-              <w:t>pace</w:t>
+              <w:t>Medically Complex Programs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="544E25D1" w14:textId="5BCE331B" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="131A8D8D" w14:textId="54148570" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BC4524">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="550DB09F" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="7CB51D48" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Session</w:t>
+              <w:t>Month</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="093D9A9B" w14:textId="6E378E13" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00D11830">
+          <w:p w14:paraId="4B3142CD" w14:textId="5DC924C1" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="009F0663">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="006C6950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>462.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="00A8861C" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="060D8FE9" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71757129" w14:textId="4A4060A8" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00E05B0C">
-[...1 lines deleted...]
-              <w:ind w:left="700"/>
+          <w:p w14:paraId="14FA4204" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Transportation</w:t>
+              <w:t>Peer Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4183177F" w14:textId="3197D866" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="5FC3535E" w14:textId="1E756BFA" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BC4524">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D2948AA" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="636214AA" w14:textId="38DF4C5E" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
-[...6 lines deleted...]
-              <w:t>Session</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13D58052" w14:textId="45F3B938" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00D11830">
+          <w:p w14:paraId="44BF9D97" w14:textId="0893F155" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E05B0C">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="0021487E" w:rsidRPr="00E05B0C">
-[...6 lines deleted...]
-              <w:t>168.94</w:t>
+            <w:r w:rsidR="006C6950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="64C5FD56" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="32AE498B" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C2D9C1D" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="5156A041" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Family Training</w:t>
+              <w:t>Peer Support Group of 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CCAEA5D" w14:textId="2EE08EBB" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="034EC9D0" w14:textId="22C35ADF" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BC4524">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F8DD151" w14:textId="54F25F96" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="00A0EF22" w14:textId="2AECAEB0" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EA400F8" w14:textId="32156C84" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
+          <w:p w14:paraId="3902922B" w14:textId="2E9E0EF7" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00196850">
+            <w:r w:rsidR="006C6950">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>13.25</w:t>
+              <w:t>5.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="0BDC1D81" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="084EE91B" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A94C4E1" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="63481CA1" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Family Training Group of 2</w:t>
+              <w:t>Peer Support Group of 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5851B026" w14:textId="39F8F304" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="607F4319" w14:textId="47EF58A5" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BC4524">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50DF756D" w14:textId="37EAF428" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="0D3E0488" w14:textId="08067233" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27A8A559" w14:textId="7AF0CF41" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
+          <w:p w14:paraId="1F407ED8" w14:textId="00B0DF58" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="0021487E">
+            <w:r w:rsidR="006C6950">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>6.63</w:t>
+              <w:t>2.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="5CD82C52" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="70E5719E" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16648CFF" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="565172F8" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Family Training Group of 5</w:t>
+              <w:t>Planned Site-based Respite for Children</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A81CFC8" w14:textId="229EF505" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="0DB47CD9" w14:textId="207C5E0E" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00BC4524">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="510CE786" w14:textId="257627A3" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="602641C2" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>15 minutes</w:t>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="771ADE89" w14:textId="034BDF83" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
+          <w:p w14:paraId="36B5A0C5" w14:textId="1C74DCA2" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="0021487E">
+            <w:r w:rsidR="00E21F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2.65</w:t>
+              <w:t>471.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="595677F3" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="51208BB8" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
-          <w:trHeight w:val="300"/>
-[...141 lines deleted...]
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="490"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65449525" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="2D44A240" w14:textId="0AD52F45" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Medically Complex Programs</w:t>
+              <w:t>Planned Site-based Respite for Children</w:t>
+            </w:r>
+            <w:r w:rsidR="009A56D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> High-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ntensity Support Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="131A8D8D" w14:textId="54148570" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="5A161310" w14:textId="5649145C" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00BC4524" w:rsidP="00BC4524">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
-[...8 lines deleted...]
-            <w:r w:rsidR="00BC4524">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CB51D48" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="1BE6327E" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Month</w:t>
+              <w:t>Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B3142CD" w14:textId="3CA4613B" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
+          <w:p w14:paraId="692BD1E7" w14:textId="4A40E607" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00196850">
+            <w:r w:rsidR="00E21F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>415.30</w:t>
+              <w:t>615.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="060D8FE9" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="0FEB9BF5" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14FA4204" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="689CF4E6" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Peer Support</w:t>
+              <w:t>Planned Site-based Respite for Children</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FC3535E" w14:textId="1E756BFA" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="686BFA56" w14:textId="35BE0C36" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC4524">
+            <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="636214AA" w14:textId="38DF4C5E" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="116FACD5" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>15 minutes</w:t>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44BF9D97" w14:textId="0932EFDA" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
+          <w:p w14:paraId="044616F6" w14:textId="36C58235" w:rsidR="00B0257A" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="009A56D2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00196850">
+            <w:r w:rsidR="00E21F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>9.75</w:t>
+              <w:t>29.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="32AE498B" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="04106F7A" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="490"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5156A041" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="5CCACF82" w14:textId="5C8F5BD5" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Peer Support Group of 2</w:t>
+              <w:t>Planned Site-based Respite for Children</w:t>
+            </w:r>
+            <w:r w:rsidR="009A56D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> High-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ntensity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA731E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Support Needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="034EC9D0" w14:textId="22C35ADF" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="6B878F55" w14:textId="6686AADD" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC4524">
+            <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00A0EF22" w14:textId="2AECAEB0" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="4A92994D" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>15 minutes</w:t>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3902922B" w14:textId="02282264" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
+          <w:p w14:paraId="75100EB0" w14:textId="5220FD60" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00196850">
+            <w:r w:rsidR="00E21F56">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>4.88</w:t>
+              <w:t>38.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="084EE91B" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="09883067" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63481CA1" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="0591406A" w14:textId="2B3DF7BE" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Peer Support Group of 5</w:t>
+              <w:t>Respite in Caregiver’s Home</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7998">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Level 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="607F4319" w14:textId="47EF58A5" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="3060D29D" w14:textId="67CC971A" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC4524">
+            <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D3E0488" w14:textId="08067233" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="0D7C9C0B" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>15 minutes</w:t>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F407ED8" w14:textId="58BBFF8A" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
+          <w:p w14:paraId="007AFEA8" w14:textId="56A528B6" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="000F779A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00196850">
+            <w:r w:rsidR="006C6950">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1.95</w:t>
+              <w:t>151.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="70E5719E" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="212ADF27" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="565172F8" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="48B589D4" w14:textId="18619454" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Planned Site-based Respite for Children</w:t>
+              <w:t>Respite in Caregiver’s Home</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7998">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Level 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DB47CD9" w14:textId="207C5E0E" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="77756803" w14:textId="114AF69D" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC4524">
+            <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="602641C2" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="6E242316" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36B5A0C5" w14:textId="3F47273A" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
+          <w:p w14:paraId="7B6307B0" w14:textId="1917A9FB" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="000F779A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00B0257A">
+            <w:r w:rsidR="006C6950">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>437.82</w:t>
+              <w:t>183.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="51208BB8" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="53F51BAC" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
-          <w:trHeight w:val="490"/>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D44A240" w14:textId="0AD52F45" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="04BFAA85" w14:textId="411ECB4C" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Planned Site-based Respite for Children</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A56D2">
+              <w:t>Respite in Caregiver’s Home</w:t>
+            </w:r>
+            <w:r w:rsidR="007A7998">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> High-</w:t>
-[...17 lines deleted...]
-              <w:t>ntensity Support Needs</w:t>
+              <w:t xml:space="preserve"> Level 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A161310" w14:textId="5649145C" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00BC4524" w:rsidP="00BC4524">
+          <w:p w14:paraId="47FD7181" w14:textId="1F04AF8C" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BE6327E" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="60F83CC0" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="692BD1E7" w14:textId="27B8C19A" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
+          <w:p w14:paraId="2E3F7841" w14:textId="3BE0D02F" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="000F779A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00B0257A">
+            <w:r w:rsidR="006C6950">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>569.44</w:t>
+              <w:t>215.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="0FEB9BF5" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="1FDB7DFD" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="689CF4E6" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="7D3368F3" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Planned Site-based Respite for Children</w:t>
+              <w:t>Respite in Recipient’s Home</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1:1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="686BFA56" w14:textId="35BE0C36" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="384E3FD1" w14:textId="5D1E9240" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="116FACD5" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="2CF31369" w14:textId="14CE659F" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>m</w:t>
-[...8 lines deleted...]
-              <w:t>inutes</w:t>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="044616F6" w14:textId="22E8A902" w:rsidR="00B0257A" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="009A56D2">
+          <w:p w14:paraId="043C7EDC" w14:textId="3A9F7849" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00C92947">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00416EE7">
+            <w:r w:rsidR="006C6950">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>27.37</w:t>
+              <w:t>10.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="04106F7A" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="7F3AC0B6" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="490"/>
+          <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CCACF82" w14:textId="5C8F5BD5" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="427D1200" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Planned Site-based Respite for Children</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A56D2">
+              <w:t>Respite in Recipient’s Home</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> High-</w:t>
-[...35 lines deleted...]
-              <w:t>Support Needs</w:t>
+              <w:t xml:space="preserve"> 1:2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B878F55" w14:textId="6686AADD" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="53286197" w14:textId="0F53614C" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A92994D" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="4F34C4A8" w14:textId="78EBA0D3" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>m</w:t>
-[...8 lines deleted...]
-              <w:t>inutes</w:t>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75100EB0" w14:textId="52A8845F" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00721666">
+          <w:p w14:paraId="366942F7" w14:textId="12D660DD" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00C92947">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00416EE7">
+            <w:r w:rsidR="006C6950">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>35.59</w:t>
+              <w:t>5.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="09883067" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="35D758E8" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0591406A" w14:textId="2B3DF7BE" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="0C001529" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Respite in Caregiver’s Home</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007A7998">
+              <w:t>Respite in Recipient’s Home</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Level 1</w:t>
+              <w:t xml:space="preserve"> 1:3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3060D29D" w14:textId="67CC971A" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="7A386FED" w14:textId="03900DC1" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D7C9C0B" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="622AD37A" w14:textId="5DB3036D" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
-[...6 lines deleted...]
-              <w:t>Day</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15 minutes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="007AFEA8" w14:textId="25EB17C4" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="000F779A">
+          <w:p w14:paraId="1FFFDD3E" w14:textId="454EB7AE" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00C92947">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00774156">
+            <w:r w:rsidR="00196850">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>145.19</w:t>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="006C6950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="212ADF27" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="27480684" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48B589D4" w14:textId="18619454" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="217A9DC4" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Respite in Caregiver’s Home</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Level 2</w:t>
+              <w:t>Respite in Recipient’s Home</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77756803" w14:textId="114AF69D" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="780327BD" w14:textId="63495D0F" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E242316" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="2C187F10" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B6307B0" w14:textId="46FB7938" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="000F779A">
+          <w:p w14:paraId="42CF56F6" w14:textId="77E96D4B" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00C92947">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00D35929">
+            <w:r w:rsidR="006C6950">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>176.03</w:t>
+              <w:t>385.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="53F51BAC" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="06594276" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04BFAA85" w14:textId="411ECB4C" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="112EC60E" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Respite in Caregiver’s Home</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Level 3</w:t>
+              <w:t>Site-based Respite</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47FD7181" w14:textId="1F04AF8C" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="4A70C13B" w14:textId="5D61EA39" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60F83CC0" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="62B1CC79" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E3F7841" w14:textId="386629F8" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="000F779A">
+          <w:p w14:paraId="59FE2834" w14:textId="5112C357" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="000F779A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00BC1FDA">
-[...6 lines deleted...]
-              <w:t>206.86</w:t>
+            <w:r w:rsidR="00BF6EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>326.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="1FDB7DFD" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="20B57D12" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D3368F3" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="29576E1A" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Respite in Recipient’s Home</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 1:1</w:t>
+              <w:t>Site-based Respite with Nursing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="384E3FD1" w14:textId="5D1E9240" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="1A27AEFE" w14:textId="4EE69B54" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CF31369" w14:textId="14CE659F" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="7F710E0D" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>15 minutes</w:t>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="043C7EDC" w14:textId="4264D3A7" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00C92947">
+          <w:p w14:paraId="2F350960" w14:textId="7EDA6023" w:rsidR="00905635" w:rsidRPr="00732D07" w:rsidRDefault="00905635" w:rsidP="000F779A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00196850">
-[...6 lines deleted...]
-              <w:t>9.75</w:t>
+            <w:r w:rsidR="00BF6EFD" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="7F3AC0B6" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="778BA543" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="427D1200" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="6D8BE32B" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Respite in Recipient’s Home</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 1:2</w:t>
+              <w:t>Unbundled Intensive Foster Care Special Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53286197" w14:textId="0F53614C" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="2A96DB57" w14:textId="27C62452" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050003E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00FE4DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F34C4A8" w14:textId="78EBA0D3" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          <w:p w14:paraId="78694FAD" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>15 minutes</w:t>
+            <w:r w:rsidRPr="0050003E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Child day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="366942F7" w14:textId="31188F3A" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00C92947">
+          <w:p w14:paraId="7B228D17" w14:textId="308C0273" w:rsidR="00905635" w:rsidRPr="00732D07" w:rsidRDefault="00905635" w:rsidP="00167532">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00196850">
-[...6 lines deleted...]
-              <w:t>4.88</w:t>
+            <w:r w:rsidR="00446A9C" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="002C0E3F" w:rsidRPr="00732D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="35D758E8" w14:textId="77777777" w:rsidTr="00425563">
+      <w:tr w:rsidR="00E50AEB" w:rsidRPr="00873069" w14:paraId="4E3DBF90" w14:textId="77777777" w:rsidTr="00425563">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> 1:3</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="434FE98F" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00843E39">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Family Navigation Administrative Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A386FED" w14:textId="03900DC1" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          </w:tcPr>
+          <w:p w14:paraId="6BBFF447" w14:textId="78A8E947" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00FE4DAF" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0050003E">
-[...8 lines deleted...]
-            <w:r w:rsidR="00FE4DAF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>--</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="622AD37A" w14:textId="5DB3036D" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
+          </w:tcPr>
+          <w:p w14:paraId="3E0B461F" w14:textId="77777777" w:rsidR="00905635" w:rsidRPr="0050003E" w:rsidRDefault="00905635" w:rsidP="00664592">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>15 minutes</w:t>
+              <w:t>Transaction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1FFFDD3E" w14:textId="163B6A95" w:rsidR="00905635" w:rsidRPr="0094655E" w:rsidRDefault="00905635" w:rsidP="00C92947">
+          </w:tcPr>
+          <w:p w14:paraId="518DF6B1" w14:textId="0646C44E" w:rsidR="00905635" w:rsidDel="00DF01A3" w:rsidRDefault="00905635" w:rsidP="002251FA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00196850">
-[...786 lines deleted...]
-              <w:t>40.87</w:t>
+            <w:r w:rsidR="006C6950">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>42.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31EADA4B" w14:textId="77777777" w:rsidR="005311A6" w:rsidRDefault="005311A6" w:rsidP="005311A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED30534" w14:textId="6EC3417C" w:rsidR="00BB4F2A" w:rsidRPr="00425563" w:rsidRDefault="00BB4F2A" w:rsidP="00BB4F2A">
+    <w:p w14:paraId="0ED30534" w14:textId="2654F649" w:rsidR="00BB4F2A" w:rsidRPr="00B927E7" w:rsidRDefault="00CB0FFB" w:rsidP="000819E4">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        </w:numPr>
         <w:suppressAutoHyphens/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B927E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b)  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4F2A" w:rsidRPr="000819E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Flexible Support</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C47424">
+        <w:t>Fl</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4F2A" w:rsidRPr="00B927E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>exible Support</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47424" w:rsidRPr="00B927E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Services</w:t>
       </w:r>
-      <w:r w:rsidR="00C47424" w:rsidRPr="00425563">
+      <w:r w:rsidR="00C47424" w:rsidRPr="00B927E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC0C301" w14:textId="77777777" w:rsidR="00C47424" w:rsidRPr="00425563" w:rsidRDefault="00C47424" w:rsidP="00425563">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -30313,78 +29420,79 @@
       <w:r w:rsidR="007958ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009F6FA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> c. 118E</w:t>
       </w:r>
       <w:r w:rsidR="00FA6171" w:rsidRPr="009F6FA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D7024B" w:rsidRPr="009F6FA8" w:rsidSect="003D2A2F">
+    <w:sectPr w:rsidR="00D7024B" w:rsidRPr="009F6FA8" w:rsidSect="00B927E7">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="210" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="0" w:gutter="0"/>
       <w:paperSrc w:first="262" w:other="262"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="365CEB4F" w14:textId="77777777" w:rsidR="005F326E" w:rsidRDefault="005F326E">
+    <w:p w14:paraId="084800C9" w14:textId="77777777" w:rsidR="00E14859" w:rsidRDefault="00E14859">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BEC0473" w14:textId="77777777" w:rsidR="005F326E" w:rsidRDefault="005F326E">
+    <w:p w14:paraId="7EE91237" w14:textId="77777777" w:rsidR="00E14859" w:rsidRDefault="00E14859">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -30398,54 +29506,54 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7BEE4B26" w14:textId="77777777" w:rsidR="00CB758E" w:rsidRPr="00DD270D" w:rsidRDefault="00CB758E" w:rsidP="0070452D">
+  <w:p w14:paraId="7BEE4B26" w14:textId="77777777" w:rsidR="00CB758E" w:rsidRPr="00DD270D" w:rsidRDefault="00CB758E" w:rsidP="00B927E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:h="1260" w:hRule="exact" w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="241"/>
+      <w:framePr w:h="1260" w:hRule="exact" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="6001" w:y="-465"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DD270D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DD270D">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
@@ -30520,51 +29628,51 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00047462">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="67A1CCB6" w14:textId="77777777" w:rsidR="00CB758E" w:rsidRDefault="00CB758E">
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4537483F" w14:textId="77777777" w:rsidR="00CB758E" w:rsidRDefault="00CB758E">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="67245242" wp14:editId="7774AB41">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="67245242" wp14:editId="7774AB41">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>914400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>152400</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5943600" cy="152400"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Rectangle 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr>
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5943600" cy="152400"/>
                       </a:xfrm>
@@ -30608,187 +29716,173 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:tab/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="67245242" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:12pt;width:468pt;height:12pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAVmhGzwEAAIcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ2mIz4hRFiw4D&#10;ugvQ9QNkWbaF2aJGKrGzrx8lx+m6vQ17ESiKPCQPj7bX09CLg0Gy4Eq5XuVSGKehtq4t5dO3+zfv&#10;pKCgXK16cKaUR0Pyevf61Xb0hdlAB31tUDCIo2L0pexC8EWWke7MoGgF3jh+bAAHFfiKbVajGhl9&#10;6LNNnl9lI2DtEbQhYu/d/Ch3Cb9pjA5fmoZMEH0pubeQTkxnFc9st1VFi8p3Vp/aUP/QxaCs46Jn&#10;qDsVlNij/QtqsBqBoAkrDUMGTWO1STPwNOv8j2keO+VNmoXJIX+mif4frP58ePRfMbZO/gH0dxIO&#10;bjvlWnODCGNnVM3l1pGobPRUnBPihThVVOMnqHm1ah8gcTA1OERAnk5MierjmWozBaHZefn+4u1V&#10;zhvR/La+3FywHUuoYsn2SOGDgUFEo5TIq0zo6vBAYQ5dQmIxB/e279M6e/fCwZjRk7qPDUdtUBGm&#10;auLoaFZQH3kOhFkdrGY2OsCfUoysjFLSj71CI0X/0TEXUUaLgYtRLYZymlNLGaSYzdswy23v0bYd&#10;I6/TGA5umK/GplGeuzj1ydtOZJyUGeX0+z1FPf+f3S8AAAD//wMAUEsDBBQABgAIAAAAIQBa8HU6&#10;3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8ua0bskGkbDZLSPSmqxdv&#10;XVqBLJ1C2wX89w4nPc28zMub7+X7xfZsMj50DiU8bgQwg7XTHTYSPj+qhxRYiAq16h0aCT8mwL64&#10;vclVpt2M72Y6xYZRCIZMSWhjHDLOQ90aq8LGDQbp9u28VZGkb7j2aqZw2/OtEDtuVYf0oVWDObam&#10;vpyuVkLpd7oKx5eyevqay/j6Nk4jH6W8v1sOz8CiWeKfGVZ8QoeCmM7uijqwnnSSUJcoYbvO1SBS&#10;QdtZQpIK4EXO/1cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAVmhGzwEAAIcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBa8HU63QAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
+            <v:rect w14:anchorId="67245242" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:12pt;width:468pt;height:12pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAVmhGzwEAAIcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ2mIz4hRFiw4D&#10;ugvQ9QNkWbaF2aJGKrGzrx8lx+m6vQ17ESiKPCQPj7bX09CLg0Gy4Eq5XuVSGKehtq4t5dO3+zfv&#10;pKCgXK16cKaUR0Pyevf61Xb0hdlAB31tUDCIo2L0pexC8EWWke7MoGgF3jh+bAAHFfiKbVajGhl9&#10;6LNNnl9lI2DtEbQhYu/d/Ch3Cb9pjA5fmoZMEH0pubeQTkxnFc9st1VFi8p3Vp/aUP/QxaCs46Jn&#10;qDsVlNij/QtqsBqBoAkrDUMGTWO1STPwNOv8j2keO+VNmoXJIX+mif4frP58ePRfMbZO/gH0dxIO&#10;bjvlWnODCGNnVM3l1pGobPRUnBPihThVVOMnqHm1ah8gcTA1OERAnk5MierjmWozBaHZefn+4u1V&#10;zhvR/La+3FywHUuoYsn2SOGDgUFEo5TIq0zo6vBAYQ5dQmIxB/e279M6e/fCwZjRk7qPDUdtUBGm&#10;auLoaFZQH3kOhFkdrGY2OsCfUoysjFLSj71CI0X/0TEXUUaLgYtRLYZymlNLGaSYzdswy23v0bYd&#10;I6/TGA5umK/GplGeuzj1ydtOZJyUGeX0+z1FPf+f3S8AAAD//wMAUEsDBBQABgAIAAAAIQBa8HU6&#10;3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4QwEIXvJv6HZky8ua0bskGkbDZLSPSmqxdv&#10;XVqBLJ1C2wX89w4nPc28zMub7+X7xfZsMj50DiU8bgQwg7XTHTYSPj+qhxRYiAq16h0aCT8mwL64&#10;vclVpt2M72Y6xYZRCIZMSWhjHDLOQ90aq8LGDQbp9u28VZGkb7j2aqZw2/OtEDtuVYf0oVWDObam&#10;vpyuVkLpd7oKx5eyevqay/j6Nk4jH6W8v1sOz8CiWeKfGVZ8QoeCmM7uijqwnnSSUJcoYbvO1SBS&#10;QdtZQpIK4EXO/1cofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAVmhGzwEAAIcDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBa8HU63QAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight="0">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="51DAD16D" w14:textId="77777777" w:rsidR="00CB758E" w:rsidRDefault="00CB758E">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="center" w:pos="4680"/>
                         <w:tab w:val="right" w:pos="9360"/>
                       </w:tabs>
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:tab/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59AF1FE9" w14:textId="77777777" w:rsidR="005F326E" w:rsidRDefault="005F326E">
+    <w:p w14:paraId="4CDECDC3" w14:textId="77777777" w:rsidR="00E14859" w:rsidRDefault="00E14859">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C100262" w14:textId="77777777" w:rsidR="005F326E" w:rsidRDefault="005F326E">
+    <w:p w14:paraId="05C1E899" w14:textId="77777777" w:rsidR="00E14859" w:rsidRDefault="00E14859">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7362A840" w14:textId="1CF54E3E" w:rsidR="00CB758E" w:rsidRDefault="005A2A68" w:rsidP="00A22245">
+  <w:p w14:paraId="7362A840" w14:textId="632D4CD7" w:rsidR="00CB758E" w:rsidRDefault="002C0E3F" w:rsidP="00A22245">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Final </w:t>
+      <w:t>Final</w:t>
+    </w:r>
+    <w:r w:rsidR="006F4050">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00770181">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Adoption</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F6C82A8" w14:textId="17223724" w:rsidR="00CB758E" w:rsidRDefault="0094539A" w:rsidP="001F3DB1">
+  <w:p w14:paraId="0F6C82A8" w14:textId="32FA4113" w:rsidR="00CB758E" w:rsidRDefault="0094539A" w:rsidP="001F3DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Date </w:t>
     </w:r>
     <w:r w:rsidR="00770181">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Published in Mass. Register</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:r w:rsidR="007748BA">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00797D4D">
+    <w:r w:rsidR="007C4B8C">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>Octo</w:t>
-[...20 lines deleted...]
-      <w:t>, 2025</w:t>
+      <w:t>May 22, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7CB43D41" w14:textId="77777777" w:rsidR="00891831" w:rsidRDefault="00891831" w:rsidP="001F3DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="50DD2A04" w14:textId="77777777" w:rsidR="00CB758E" w:rsidRPr="0064546D" w:rsidRDefault="00CB758E" w:rsidP="0064546D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
@@ -30834,140 +29928,141 @@
       </w:rPr>
       <w:t>Family stabilization services</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="430F2A1D" w14:textId="77777777" w:rsidR="00CB758E" w:rsidRPr="00DA6F00" w:rsidRDefault="00CB758E" w:rsidP="00885678">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52D03629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8108782"/>
     <w:lvl w:ilvl="0" w:tplc="78F26464">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
+        <w:ind w:left="2790" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3510" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4230" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
+        <w:ind w:left="4950" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5670" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="7110" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="288631041">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -31359,50 +30454,51 @@
     <w:rsid w:val="00075487"/>
     <w:rsid w:val="0007579A"/>
     <w:rsid w:val="00076291"/>
     <w:rsid w:val="0007646B"/>
     <w:rsid w:val="00076626"/>
     <w:rsid w:val="0007681C"/>
     <w:rsid w:val="00076BC5"/>
     <w:rsid w:val="00076F6E"/>
     <w:rsid w:val="000770E5"/>
     <w:rsid w:val="00077208"/>
     <w:rsid w:val="0007722E"/>
     <w:rsid w:val="00077649"/>
     <w:rsid w:val="00077F5D"/>
     <w:rsid w:val="00080042"/>
     <w:rsid w:val="00080129"/>
     <w:rsid w:val="0008069D"/>
     <w:rsid w:val="000808F3"/>
     <w:rsid w:val="000809D9"/>
     <w:rsid w:val="000809FA"/>
     <w:rsid w:val="00080CEA"/>
     <w:rsid w:val="0008101A"/>
     <w:rsid w:val="000810E2"/>
     <w:rsid w:val="000812F8"/>
     <w:rsid w:val="00081439"/>
     <w:rsid w:val="000816D7"/>
+    <w:rsid w:val="000819E4"/>
     <w:rsid w:val="00081C09"/>
     <w:rsid w:val="00081C40"/>
     <w:rsid w:val="00081E53"/>
     <w:rsid w:val="00082D05"/>
     <w:rsid w:val="00082D18"/>
     <w:rsid w:val="00082E96"/>
     <w:rsid w:val="00082FB6"/>
     <w:rsid w:val="0008305B"/>
     <w:rsid w:val="000832F5"/>
     <w:rsid w:val="000833F9"/>
     <w:rsid w:val="00083788"/>
     <w:rsid w:val="00083B70"/>
     <w:rsid w:val="00083C6D"/>
     <w:rsid w:val="00083EA9"/>
     <w:rsid w:val="0008409A"/>
     <w:rsid w:val="0008475D"/>
     <w:rsid w:val="00084B32"/>
     <w:rsid w:val="00084C7B"/>
     <w:rsid w:val="00084D76"/>
     <w:rsid w:val="0008542D"/>
     <w:rsid w:val="0008556E"/>
     <w:rsid w:val="00085814"/>
     <w:rsid w:val="00085933"/>
     <w:rsid w:val="000859FD"/>
     <w:rsid w:val="00085F64"/>
@@ -31683,50 +30779,51 @@
     <w:rsid w:val="000E44F4"/>
     <w:rsid w:val="000E46A4"/>
     <w:rsid w:val="000E48DA"/>
     <w:rsid w:val="000E4B10"/>
     <w:rsid w:val="000E4F3B"/>
     <w:rsid w:val="000E4F47"/>
     <w:rsid w:val="000E5410"/>
     <w:rsid w:val="000E57B4"/>
     <w:rsid w:val="000E58B6"/>
     <w:rsid w:val="000E58F3"/>
     <w:rsid w:val="000E59A4"/>
     <w:rsid w:val="000E5C68"/>
     <w:rsid w:val="000E5C7E"/>
     <w:rsid w:val="000E5C95"/>
     <w:rsid w:val="000E5E2A"/>
     <w:rsid w:val="000E5E81"/>
     <w:rsid w:val="000E6228"/>
     <w:rsid w:val="000E666C"/>
     <w:rsid w:val="000E6673"/>
     <w:rsid w:val="000E6716"/>
     <w:rsid w:val="000E682F"/>
     <w:rsid w:val="000E690A"/>
     <w:rsid w:val="000E6974"/>
     <w:rsid w:val="000E6A23"/>
     <w:rsid w:val="000E6A65"/>
+    <w:rsid w:val="000E6AA4"/>
     <w:rsid w:val="000E6AC9"/>
     <w:rsid w:val="000E6AF3"/>
     <w:rsid w:val="000E6EFE"/>
     <w:rsid w:val="000E717A"/>
     <w:rsid w:val="000E731E"/>
     <w:rsid w:val="000E75CE"/>
     <w:rsid w:val="000E76C4"/>
     <w:rsid w:val="000E7C9C"/>
     <w:rsid w:val="000E7EF5"/>
     <w:rsid w:val="000E7F97"/>
     <w:rsid w:val="000F029F"/>
     <w:rsid w:val="000F02F8"/>
     <w:rsid w:val="000F051A"/>
     <w:rsid w:val="000F09EB"/>
     <w:rsid w:val="000F103B"/>
     <w:rsid w:val="000F123C"/>
     <w:rsid w:val="000F1D14"/>
     <w:rsid w:val="000F1D95"/>
     <w:rsid w:val="000F1EAB"/>
     <w:rsid w:val="000F2035"/>
     <w:rsid w:val="000F204F"/>
     <w:rsid w:val="000F238E"/>
     <w:rsid w:val="000F255E"/>
     <w:rsid w:val="000F2977"/>
     <w:rsid w:val="000F2A1D"/>
@@ -31958,50 +31055,51 @@
     <w:rsid w:val="0013685B"/>
     <w:rsid w:val="0013691B"/>
     <w:rsid w:val="00136B09"/>
     <w:rsid w:val="00136E13"/>
     <w:rsid w:val="001371F1"/>
     <w:rsid w:val="001372BD"/>
     <w:rsid w:val="001375E4"/>
     <w:rsid w:val="001376B3"/>
     <w:rsid w:val="001377A9"/>
     <w:rsid w:val="00137B59"/>
     <w:rsid w:val="00137D37"/>
     <w:rsid w:val="001406D9"/>
     <w:rsid w:val="00140723"/>
     <w:rsid w:val="00140A0C"/>
     <w:rsid w:val="00140F8D"/>
     <w:rsid w:val="00141403"/>
     <w:rsid w:val="001415DE"/>
     <w:rsid w:val="00142047"/>
     <w:rsid w:val="0014209E"/>
     <w:rsid w:val="0014237A"/>
     <w:rsid w:val="001426B5"/>
     <w:rsid w:val="00142783"/>
     <w:rsid w:val="001428C3"/>
     <w:rsid w:val="00142D7D"/>
     <w:rsid w:val="0014314F"/>
+    <w:rsid w:val="00143AA9"/>
     <w:rsid w:val="00143BCD"/>
     <w:rsid w:val="00143CAC"/>
     <w:rsid w:val="00144893"/>
     <w:rsid w:val="00144964"/>
     <w:rsid w:val="00144968"/>
     <w:rsid w:val="00144985"/>
     <w:rsid w:val="00144B71"/>
     <w:rsid w:val="00144F6B"/>
     <w:rsid w:val="0014504D"/>
     <w:rsid w:val="00145052"/>
     <w:rsid w:val="0014588D"/>
     <w:rsid w:val="00145895"/>
     <w:rsid w:val="00145B9A"/>
     <w:rsid w:val="00145BAC"/>
     <w:rsid w:val="00145F18"/>
     <w:rsid w:val="001461CD"/>
     <w:rsid w:val="001463B5"/>
     <w:rsid w:val="0014656C"/>
     <w:rsid w:val="00146782"/>
     <w:rsid w:val="001467C8"/>
     <w:rsid w:val="00146AA1"/>
     <w:rsid w:val="00146D5A"/>
     <w:rsid w:val="00146DD1"/>
     <w:rsid w:val="00146F7F"/>
     <w:rsid w:val="0014744A"/>
@@ -32009,50 +31107,51 @@
     <w:rsid w:val="001478A5"/>
     <w:rsid w:val="00147BC4"/>
     <w:rsid w:val="00150AAE"/>
     <w:rsid w:val="00150C45"/>
     <w:rsid w:val="00150E37"/>
     <w:rsid w:val="00151418"/>
     <w:rsid w:val="0015181B"/>
     <w:rsid w:val="00151BF6"/>
     <w:rsid w:val="00151EDA"/>
     <w:rsid w:val="001521B4"/>
     <w:rsid w:val="00152547"/>
     <w:rsid w:val="001526ED"/>
     <w:rsid w:val="00152734"/>
     <w:rsid w:val="00152B97"/>
     <w:rsid w:val="00152C31"/>
     <w:rsid w:val="00152DB0"/>
     <w:rsid w:val="00152E55"/>
     <w:rsid w:val="00152E87"/>
     <w:rsid w:val="0015321C"/>
     <w:rsid w:val="0015385A"/>
     <w:rsid w:val="00153AF5"/>
     <w:rsid w:val="00153D52"/>
     <w:rsid w:val="00154214"/>
     <w:rsid w:val="001548FE"/>
     <w:rsid w:val="00154E65"/>
+    <w:rsid w:val="00154EC3"/>
     <w:rsid w:val="001551C1"/>
     <w:rsid w:val="001552A9"/>
     <w:rsid w:val="00155330"/>
     <w:rsid w:val="001558A5"/>
     <w:rsid w:val="00155EB9"/>
     <w:rsid w:val="0015620A"/>
     <w:rsid w:val="00156360"/>
     <w:rsid w:val="00156703"/>
     <w:rsid w:val="00156868"/>
     <w:rsid w:val="001569E2"/>
     <w:rsid w:val="00156A17"/>
     <w:rsid w:val="00156F6C"/>
     <w:rsid w:val="00156FA3"/>
     <w:rsid w:val="001570D1"/>
     <w:rsid w:val="0015737B"/>
     <w:rsid w:val="00157ECC"/>
     <w:rsid w:val="00157F3C"/>
     <w:rsid w:val="0016033F"/>
     <w:rsid w:val="001603E3"/>
     <w:rsid w:val="0016041A"/>
     <w:rsid w:val="001606AA"/>
     <w:rsid w:val="001608E5"/>
     <w:rsid w:val="00160F74"/>
     <w:rsid w:val="00161217"/>
     <w:rsid w:val="00161237"/>
@@ -32091,50 +31190,51 @@
     <w:rsid w:val="001665A2"/>
     <w:rsid w:val="001668DE"/>
     <w:rsid w:val="00166913"/>
     <w:rsid w:val="00166AA3"/>
     <w:rsid w:val="00166ACB"/>
     <w:rsid w:val="001671F2"/>
     <w:rsid w:val="00167532"/>
     <w:rsid w:val="00167879"/>
     <w:rsid w:val="00167C79"/>
     <w:rsid w:val="00170013"/>
     <w:rsid w:val="001700A7"/>
     <w:rsid w:val="0017029B"/>
     <w:rsid w:val="00170479"/>
     <w:rsid w:val="001709B7"/>
     <w:rsid w:val="00170A88"/>
     <w:rsid w:val="00170F31"/>
     <w:rsid w:val="0017161F"/>
     <w:rsid w:val="001717C8"/>
     <w:rsid w:val="00171832"/>
     <w:rsid w:val="00171A6A"/>
     <w:rsid w:val="00171D33"/>
     <w:rsid w:val="00171D81"/>
     <w:rsid w:val="00171EE9"/>
     <w:rsid w:val="00171FB5"/>
     <w:rsid w:val="001720CA"/>
+    <w:rsid w:val="001721BE"/>
     <w:rsid w:val="0017257F"/>
     <w:rsid w:val="001729F6"/>
     <w:rsid w:val="00172B6D"/>
     <w:rsid w:val="00172CA8"/>
     <w:rsid w:val="00172E00"/>
     <w:rsid w:val="00173037"/>
     <w:rsid w:val="00173063"/>
     <w:rsid w:val="001730D1"/>
     <w:rsid w:val="0017324C"/>
     <w:rsid w:val="0017366C"/>
     <w:rsid w:val="00173A23"/>
     <w:rsid w:val="00173BD4"/>
     <w:rsid w:val="00173CD9"/>
     <w:rsid w:val="00173EE5"/>
     <w:rsid w:val="001745AE"/>
     <w:rsid w:val="00174AD0"/>
     <w:rsid w:val="00174B8C"/>
     <w:rsid w:val="00174C1C"/>
     <w:rsid w:val="00174F57"/>
     <w:rsid w:val="00174FBC"/>
     <w:rsid w:val="00175086"/>
     <w:rsid w:val="00175235"/>
     <w:rsid w:val="00175642"/>
     <w:rsid w:val="00175BC3"/>
     <w:rsid w:val="00175C45"/>
@@ -32765,50 +31865,51 @@
     <w:rsid w:val="00234193"/>
     <w:rsid w:val="0023430F"/>
     <w:rsid w:val="00234797"/>
     <w:rsid w:val="002350BE"/>
     <w:rsid w:val="00235328"/>
     <w:rsid w:val="002355B3"/>
     <w:rsid w:val="00235674"/>
     <w:rsid w:val="002357B8"/>
     <w:rsid w:val="0023581B"/>
     <w:rsid w:val="00235874"/>
     <w:rsid w:val="00235A24"/>
     <w:rsid w:val="00235F1A"/>
     <w:rsid w:val="00235FAA"/>
     <w:rsid w:val="00235FC9"/>
     <w:rsid w:val="00236353"/>
     <w:rsid w:val="00236600"/>
     <w:rsid w:val="0023661D"/>
     <w:rsid w:val="00236767"/>
     <w:rsid w:val="00236B70"/>
     <w:rsid w:val="00236CF6"/>
     <w:rsid w:val="00236D48"/>
     <w:rsid w:val="002370BA"/>
     <w:rsid w:val="00237465"/>
     <w:rsid w:val="002374EF"/>
     <w:rsid w:val="002377BD"/>
+    <w:rsid w:val="00237820"/>
     <w:rsid w:val="00237A90"/>
     <w:rsid w:val="00237E01"/>
     <w:rsid w:val="00237E50"/>
     <w:rsid w:val="0024043A"/>
     <w:rsid w:val="00240538"/>
     <w:rsid w:val="00240AD3"/>
     <w:rsid w:val="00240C94"/>
     <w:rsid w:val="00240CB4"/>
     <w:rsid w:val="0024100E"/>
     <w:rsid w:val="00241025"/>
     <w:rsid w:val="00241626"/>
     <w:rsid w:val="0024189C"/>
     <w:rsid w:val="00241A68"/>
     <w:rsid w:val="00241B2A"/>
     <w:rsid w:val="00241F0C"/>
     <w:rsid w:val="00242150"/>
     <w:rsid w:val="002421A4"/>
     <w:rsid w:val="00242273"/>
     <w:rsid w:val="002424A7"/>
     <w:rsid w:val="002427BA"/>
     <w:rsid w:val="00242A19"/>
     <w:rsid w:val="00242B5C"/>
     <w:rsid w:val="00242BA8"/>
     <w:rsid w:val="00242DF6"/>
     <w:rsid w:val="00242F36"/>
@@ -33059,50 +32160,51 @@
     <w:rsid w:val="00295CB6"/>
     <w:rsid w:val="00295D17"/>
     <w:rsid w:val="00295F27"/>
     <w:rsid w:val="00296316"/>
     <w:rsid w:val="0029634F"/>
     <w:rsid w:val="002966CA"/>
     <w:rsid w:val="00296766"/>
     <w:rsid w:val="00296901"/>
     <w:rsid w:val="00296968"/>
     <w:rsid w:val="00296CAC"/>
     <w:rsid w:val="00296D10"/>
     <w:rsid w:val="00297033"/>
     <w:rsid w:val="002971FF"/>
     <w:rsid w:val="00297280"/>
     <w:rsid w:val="002973EB"/>
     <w:rsid w:val="00297450"/>
     <w:rsid w:val="002978F9"/>
     <w:rsid w:val="002979D6"/>
     <w:rsid w:val="00297C86"/>
     <w:rsid w:val="00297E0B"/>
     <w:rsid w:val="002A0064"/>
     <w:rsid w:val="002A0096"/>
     <w:rsid w:val="002A01C6"/>
     <w:rsid w:val="002A0BAA"/>
     <w:rsid w:val="002A1701"/>
+    <w:rsid w:val="002A1776"/>
     <w:rsid w:val="002A1908"/>
     <w:rsid w:val="002A1CF9"/>
     <w:rsid w:val="002A27A9"/>
     <w:rsid w:val="002A28E6"/>
     <w:rsid w:val="002A2E9B"/>
     <w:rsid w:val="002A32C9"/>
     <w:rsid w:val="002A32D4"/>
     <w:rsid w:val="002A357B"/>
     <w:rsid w:val="002A3784"/>
     <w:rsid w:val="002A3CB6"/>
     <w:rsid w:val="002A442A"/>
     <w:rsid w:val="002A484B"/>
     <w:rsid w:val="002A4854"/>
     <w:rsid w:val="002A4907"/>
     <w:rsid w:val="002A4A00"/>
     <w:rsid w:val="002A50EF"/>
     <w:rsid w:val="002A5406"/>
     <w:rsid w:val="002A5A6E"/>
     <w:rsid w:val="002A5E12"/>
     <w:rsid w:val="002A5E29"/>
     <w:rsid w:val="002A6034"/>
     <w:rsid w:val="002A667A"/>
     <w:rsid w:val="002A68C1"/>
     <w:rsid w:val="002A6A07"/>
     <w:rsid w:val="002A6EFA"/>
@@ -33151,50 +32253,51 @@
     <w:rsid w:val="002B53B0"/>
     <w:rsid w:val="002B5C1D"/>
     <w:rsid w:val="002B6002"/>
     <w:rsid w:val="002B6012"/>
     <w:rsid w:val="002B6086"/>
     <w:rsid w:val="002B60EE"/>
     <w:rsid w:val="002B6450"/>
     <w:rsid w:val="002B6728"/>
     <w:rsid w:val="002B6840"/>
     <w:rsid w:val="002B6856"/>
     <w:rsid w:val="002B6F1B"/>
     <w:rsid w:val="002B6FB1"/>
     <w:rsid w:val="002B70DF"/>
     <w:rsid w:val="002B7132"/>
     <w:rsid w:val="002B722B"/>
     <w:rsid w:val="002B7693"/>
     <w:rsid w:val="002B76FD"/>
     <w:rsid w:val="002B7C59"/>
     <w:rsid w:val="002B7DF5"/>
     <w:rsid w:val="002B7E1E"/>
     <w:rsid w:val="002C0396"/>
     <w:rsid w:val="002C03B8"/>
     <w:rsid w:val="002C0670"/>
     <w:rsid w:val="002C0CB3"/>
     <w:rsid w:val="002C0D2A"/>
+    <w:rsid w:val="002C0E3F"/>
     <w:rsid w:val="002C0E4A"/>
     <w:rsid w:val="002C126B"/>
     <w:rsid w:val="002C14AF"/>
     <w:rsid w:val="002C158F"/>
     <w:rsid w:val="002C1B82"/>
     <w:rsid w:val="002C1C74"/>
     <w:rsid w:val="002C1D8A"/>
     <w:rsid w:val="002C1EC4"/>
     <w:rsid w:val="002C253E"/>
     <w:rsid w:val="002C2567"/>
     <w:rsid w:val="002C25B1"/>
     <w:rsid w:val="002C25E5"/>
     <w:rsid w:val="002C25FB"/>
     <w:rsid w:val="002C28D5"/>
     <w:rsid w:val="002C2BD8"/>
     <w:rsid w:val="002C2D4B"/>
     <w:rsid w:val="002C2D83"/>
     <w:rsid w:val="002C2E8A"/>
     <w:rsid w:val="002C33AC"/>
     <w:rsid w:val="002C398D"/>
     <w:rsid w:val="002C3DB2"/>
     <w:rsid w:val="002C3EFA"/>
     <w:rsid w:val="002C3F33"/>
     <w:rsid w:val="002C411D"/>
     <w:rsid w:val="002C4165"/>
@@ -33400,50 +32503,51 @@
     <w:rsid w:val="003033E4"/>
     <w:rsid w:val="0030351B"/>
     <w:rsid w:val="003038EE"/>
     <w:rsid w:val="00303F5A"/>
     <w:rsid w:val="00303F8B"/>
     <w:rsid w:val="00304001"/>
     <w:rsid w:val="00304127"/>
     <w:rsid w:val="003041AA"/>
     <w:rsid w:val="003042F4"/>
     <w:rsid w:val="00304413"/>
     <w:rsid w:val="003045D5"/>
     <w:rsid w:val="003047AA"/>
     <w:rsid w:val="00304D55"/>
     <w:rsid w:val="00304DAF"/>
     <w:rsid w:val="00304F38"/>
     <w:rsid w:val="00305122"/>
     <w:rsid w:val="00305163"/>
     <w:rsid w:val="003051AF"/>
     <w:rsid w:val="00305495"/>
     <w:rsid w:val="0030579E"/>
     <w:rsid w:val="003057BD"/>
     <w:rsid w:val="00305D73"/>
     <w:rsid w:val="00305D96"/>
     <w:rsid w:val="00306016"/>
     <w:rsid w:val="003061A1"/>
+    <w:rsid w:val="00306236"/>
     <w:rsid w:val="00306760"/>
     <w:rsid w:val="003069E2"/>
     <w:rsid w:val="00306A9E"/>
     <w:rsid w:val="00306E42"/>
     <w:rsid w:val="00306E6A"/>
     <w:rsid w:val="0030709E"/>
     <w:rsid w:val="003079FA"/>
     <w:rsid w:val="00307AD9"/>
     <w:rsid w:val="00307BAA"/>
     <w:rsid w:val="00307BF6"/>
     <w:rsid w:val="00307CB2"/>
     <w:rsid w:val="00307DD3"/>
     <w:rsid w:val="003104AD"/>
     <w:rsid w:val="0031062B"/>
     <w:rsid w:val="0031076A"/>
     <w:rsid w:val="00310B2D"/>
     <w:rsid w:val="00310D2C"/>
     <w:rsid w:val="00310D4E"/>
     <w:rsid w:val="00311312"/>
     <w:rsid w:val="00311479"/>
     <w:rsid w:val="00311944"/>
     <w:rsid w:val="00311E90"/>
     <w:rsid w:val="00312314"/>
     <w:rsid w:val="00312539"/>
     <w:rsid w:val="003129AA"/>
@@ -33502,50 +32606,51 @@
     <w:rsid w:val="0032357C"/>
     <w:rsid w:val="003235B4"/>
     <w:rsid w:val="0032396D"/>
     <w:rsid w:val="00323C0C"/>
     <w:rsid w:val="00323C7D"/>
     <w:rsid w:val="00323DFC"/>
     <w:rsid w:val="00323E56"/>
     <w:rsid w:val="00323EE6"/>
     <w:rsid w:val="003240D1"/>
     <w:rsid w:val="003240F9"/>
     <w:rsid w:val="00324333"/>
     <w:rsid w:val="00324352"/>
     <w:rsid w:val="0032438D"/>
     <w:rsid w:val="00324E35"/>
     <w:rsid w:val="00324E96"/>
     <w:rsid w:val="00325057"/>
     <w:rsid w:val="00325610"/>
     <w:rsid w:val="003256DC"/>
     <w:rsid w:val="00325896"/>
     <w:rsid w:val="0032594A"/>
     <w:rsid w:val="00325997"/>
     <w:rsid w:val="00325A73"/>
     <w:rsid w:val="00325D17"/>
     <w:rsid w:val="00326F7D"/>
     <w:rsid w:val="00327026"/>
+    <w:rsid w:val="003270CA"/>
     <w:rsid w:val="003274B5"/>
     <w:rsid w:val="00327706"/>
     <w:rsid w:val="00327FC1"/>
     <w:rsid w:val="003300C8"/>
     <w:rsid w:val="00330492"/>
     <w:rsid w:val="003306FE"/>
     <w:rsid w:val="003308D6"/>
     <w:rsid w:val="003309CB"/>
     <w:rsid w:val="00330A53"/>
     <w:rsid w:val="00330B13"/>
     <w:rsid w:val="00330DC3"/>
     <w:rsid w:val="003311C2"/>
     <w:rsid w:val="0033143B"/>
     <w:rsid w:val="00331475"/>
     <w:rsid w:val="0033163E"/>
     <w:rsid w:val="00331704"/>
     <w:rsid w:val="00331709"/>
     <w:rsid w:val="003317C5"/>
     <w:rsid w:val="003319E7"/>
     <w:rsid w:val="003320C2"/>
     <w:rsid w:val="0033214A"/>
     <w:rsid w:val="00332199"/>
     <w:rsid w:val="003324FB"/>
     <w:rsid w:val="003324FE"/>
     <w:rsid w:val="00332AA2"/>
@@ -33567,71 +32672,73 @@
     <w:rsid w:val="00334B3C"/>
     <w:rsid w:val="003352C8"/>
     <w:rsid w:val="00335608"/>
     <w:rsid w:val="003358D0"/>
     <w:rsid w:val="00335B6F"/>
     <w:rsid w:val="00335BB5"/>
     <w:rsid w:val="00336248"/>
     <w:rsid w:val="003363E5"/>
     <w:rsid w:val="003363F5"/>
     <w:rsid w:val="00336440"/>
     <w:rsid w:val="0033662C"/>
     <w:rsid w:val="0033678B"/>
     <w:rsid w:val="003368DE"/>
     <w:rsid w:val="0033691B"/>
     <w:rsid w:val="00336E00"/>
     <w:rsid w:val="00337223"/>
     <w:rsid w:val="00337368"/>
     <w:rsid w:val="0033760E"/>
     <w:rsid w:val="0033765D"/>
     <w:rsid w:val="0033785F"/>
     <w:rsid w:val="003378AD"/>
     <w:rsid w:val="00337F7E"/>
     <w:rsid w:val="0034003F"/>
     <w:rsid w:val="003401DA"/>
     <w:rsid w:val="003401E4"/>
+    <w:rsid w:val="0034097D"/>
     <w:rsid w:val="003409A2"/>
     <w:rsid w:val="00341256"/>
     <w:rsid w:val="003416F6"/>
     <w:rsid w:val="00341732"/>
     <w:rsid w:val="00341827"/>
     <w:rsid w:val="00341AAB"/>
     <w:rsid w:val="00341BC9"/>
     <w:rsid w:val="0034235E"/>
     <w:rsid w:val="0034249A"/>
     <w:rsid w:val="003427A8"/>
     <w:rsid w:val="00342828"/>
     <w:rsid w:val="003429B7"/>
     <w:rsid w:val="00342AA6"/>
     <w:rsid w:val="00342B24"/>
     <w:rsid w:val="00342BC3"/>
     <w:rsid w:val="00343093"/>
     <w:rsid w:val="003432E5"/>
     <w:rsid w:val="00343507"/>
     <w:rsid w:val="00343811"/>
     <w:rsid w:val="00343995"/>
     <w:rsid w:val="00344178"/>
+    <w:rsid w:val="00344193"/>
     <w:rsid w:val="00344440"/>
     <w:rsid w:val="003445E9"/>
     <w:rsid w:val="00344783"/>
     <w:rsid w:val="00344BEB"/>
     <w:rsid w:val="003450D6"/>
     <w:rsid w:val="00345250"/>
     <w:rsid w:val="003454E4"/>
     <w:rsid w:val="00345618"/>
     <w:rsid w:val="00345767"/>
     <w:rsid w:val="00345BBD"/>
     <w:rsid w:val="00345CDD"/>
     <w:rsid w:val="00346306"/>
     <w:rsid w:val="003463AC"/>
     <w:rsid w:val="00347063"/>
     <w:rsid w:val="00347191"/>
     <w:rsid w:val="00347242"/>
     <w:rsid w:val="00347459"/>
     <w:rsid w:val="00347498"/>
     <w:rsid w:val="00347528"/>
     <w:rsid w:val="003475B8"/>
     <w:rsid w:val="0034763D"/>
     <w:rsid w:val="003477C6"/>
     <w:rsid w:val="00347902"/>
     <w:rsid w:val="003479E5"/>
     <w:rsid w:val="00347C6E"/>
@@ -33819,50 +32926,51 @@
     <w:rsid w:val="003856F4"/>
     <w:rsid w:val="003857CA"/>
     <w:rsid w:val="00385BB9"/>
     <w:rsid w:val="00385E10"/>
     <w:rsid w:val="003861D5"/>
     <w:rsid w:val="003866E0"/>
     <w:rsid w:val="0038680C"/>
     <w:rsid w:val="00386BEA"/>
     <w:rsid w:val="00386DDF"/>
     <w:rsid w:val="00386ED8"/>
     <w:rsid w:val="003873B7"/>
     <w:rsid w:val="003877C4"/>
     <w:rsid w:val="003878AE"/>
     <w:rsid w:val="00387958"/>
     <w:rsid w:val="00387CF2"/>
     <w:rsid w:val="00387D4E"/>
     <w:rsid w:val="00390207"/>
     <w:rsid w:val="0039023F"/>
     <w:rsid w:val="00390786"/>
     <w:rsid w:val="003907CE"/>
     <w:rsid w:val="0039086B"/>
     <w:rsid w:val="003908ED"/>
     <w:rsid w:val="00390C2C"/>
     <w:rsid w:val="00390D8D"/>
     <w:rsid w:val="00391050"/>
+    <w:rsid w:val="0039163F"/>
     <w:rsid w:val="00391644"/>
     <w:rsid w:val="00391729"/>
     <w:rsid w:val="00391972"/>
     <w:rsid w:val="00391B5B"/>
     <w:rsid w:val="00391E2B"/>
     <w:rsid w:val="00391FB5"/>
     <w:rsid w:val="00392113"/>
     <w:rsid w:val="0039215D"/>
     <w:rsid w:val="0039217B"/>
     <w:rsid w:val="0039261F"/>
     <w:rsid w:val="00392D33"/>
     <w:rsid w:val="00392D54"/>
     <w:rsid w:val="00392DDF"/>
     <w:rsid w:val="00392F62"/>
     <w:rsid w:val="003930B8"/>
     <w:rsid w:val="00393227"/>
     <w:rsid w:val="003933CD"/>
     <w:rsid w:val="00393E9F"/>
     <w:rsid w:val="003941E5"/>
     <w:rsid w:val="003946AF"/>
     <w:rsid w:val="00394AFC"/>
     <w:rsid w:val="00394C7A"/>
     <w:rsid w:val="00394EE5"/>
     <w:rsid w:val="003951AF"/>
     <w:rsid w:val="00395923"/>
@@ -34396,50 +33504,51 @@
     <w:rsid w:val="0044192A"/>
     <w:rsid w:val="00441BC9"/>
     <w:rsid w:val="004431AC"/>
     <w:rsid w:val="004433F5"/>
     <w:rsid w:val="00443470"/>
     <w:rsid w:val="00443483"/>
     <w:rsid w:val="0044363A"/>
     <w:rsid w:val="0044365A"/>
     <w:rsid w:val="00443E95"/>
     <w:rsid w:val="00444141"/>
     <w:rsid w:val="00444318"/>
     <w:rsid w:val="00444466"/>
     <w:rsid w:val="00444587"/>
     <w:rsid w:val="00444734"/>
     <w:rsid w:val="00445485"/>
     <w:rsid w:val="00445587"/>
     <w:rsid w:val="00445835"/>
     <w:rsid w:val="0044585F"/>
     <w:rsid w:val="004458D4"/>
     <w:rsid w:val="004459CD"/>
     <w:rsid w:val="00445BB4"/>
     <w:rsid w:val="0044608C"/>
     <w:rsid w:val="00446262"/>
     <w:rsid w:val="0044644F"/>
     <w:rsid w:val="0044699B"/>
+    <w:rsid w:val="00446A9C"/>
     <w:rsid w:val="00446AF7"/>
     <w:rsid w:val="00446B6F"/>
     <w:rsid w:val="00446C42"/>
     <w:rsid w:val="004472C0"/>
     <w:rsid w:val="004475D7"/>
     <w:rsid w:val="0044776E"/>
     <w:rsid w:val="004478B1"/>
     <w:rsid w:val="004479DE"/>
     <w:rsid w:val="00447CCD"/>
     <w:rsid w:val="0045017D"/>
     <w:rsid w:val="00450394"/>
     <w:rsid w:val="00450C6F"/>
     <w:rsid w:val="00450F62"/>
     <w:rsid w:val="00450FB2"/>
     <w:rsid w:val="004513CF"/>
     <w:rsid w:val="00451412"/>
     <w:rsid w:val="00451611"/>
     <w:rsid w:val="00451F23"/>
     <w:rsid w:val="004521EA"/>
     <w:rsid w:val="004522B6"/>
     <w:rsid w:val="004527E6"/>
     <w:rsid w:val="00452985"/>
     <w:rsid w:val="00452AAF"/>
     <w:rsid w:val="00452B02"/>
     <w:rsid w:val="00452EDD"/>
@@ -34483,50 +33592,51 @@
     <w:rsid w:val="00461A4E"/>
     <w:rsid w:val="00461AE9"/>
     <w:rsid w:val="00461DE1"/>
     <w:rsid w:val="004621FB"/>
     <w:rsid w:val="004624BD"/>
     <w:rsid w:val="004624E8"/>
     <w:rsid w:val="00462513"/>
     <w:rsid w:val="00462CD0"/>
     <w:rsid w:val="00462D33"/>
     <w:rsid w:val="00462E47"/>
     <w:rsid w:val="00462FDE"/>
     <w:rsid w:val="0046317A"/>
     <w:rsid w:val="00463198"/>
     <w:rsid w:val="0046325F"/>
     <w:rsid w:val="00463A23"/>
     <w:rsid w:val="00463C99"/>
     <w:rsid w:val="00463F88"/>
     <w:rsid w:val="00464537"/>
     <w:rsid w:val="00464675"/>
     <w:rsid w:val="004646CA"/>
     <w:rsid w:val="00464761"/>
     <w:rsid w:val="00464B7D"/>
     <w:rsid w:val="00465026"/>
     <w:rsid w:val="004659CF"/>
     <w:rsid w:val="00465ADC"/>
+    <w:rsid w:val="00465D06"/>
     <w:rsid w:val="00465D39"/>
     <w:rsid w:val="00466117"/>
     <w:rsid w:val="00466486"/>
     <w:rsid w:val="0046657F"/>
     <w:rsid w:val="004665B5"/>
     <w:rsid w:val="0046662D"/>
     <w:rsid w:val="0046694D"/>
     <w:rsid w:val="00466B1A"/>
     <w:rsid w:val="00466C81"/>
     <w:rsid w:val="00466D85"/>
     <w:rsid w:val="00466F7C"/>
     <w:rsid w:val="004671A6"/>
     <w:rsid w:val="004671BC"/>
     <w:rsid w:val="004672AF"/>
     <w:rsid w:val="0046782D"/>
     <w:rsid w:val="004679A6"/>
     <w:rsid w:val="00467DED"/>
     <w:rsid w:val="004706FF"/>
     <w:rsid w:val="00470C81"/>
     <w:rsid w:val="00470D4F"/>
     <w:rsid w:val="0047160C"/>
     <w:rsid w:val="0047162E"/>
     <w:rsid w:val="00471B83"/>
     <w:rsid w:val="00471CD4"/>
     <w:rsid w:val="00471D9C"/>
@@ -34787,50 +33897,51 @@
     <w:rsid w:val="004B7865"/>
     <w:rsid w:val="004B7AEE"/>
     <w:rsid w:val="004B7C77"/>
     <w:rsid w:val="004B7C8B"/>
     <w:rsid w:val="004C0282"/>
     <w:rsid w:val="004C042B"/>
     <w:rsid w:val="004C0499"/>
     <w:rsid w:val="004C04BC"/>
     <w:rsid w:val="004C09AE"/>
     <w:rsid w:val="004C09F3"/>
     <w:rsid w:val="004C0C1E"/>
     <w:rsid w:val="004C0E5E"/>
     <w:rsid w:val="004C0E7E"/>
     <w:rsid w:val="004C1007"/>
     <w:rsid w:val="004C11CB"/>
     <w:rsid w:val="004C14DF"/>
     <w:rsid w:val="004C160D"/>
     <w:rsid w:val="004C1811"/>
     <w:rsid w:val="004C1964"/>
     <w:rsid w:val="004C1BB4"/>
     <w:rsid w:val="004C1D0E"/>
     <w:rsid w:val="004C1EED"/>
     <w:rsid w:val="004C1F2D"/>
     <w:rsid w:val="004C2354"/>
     <w:rsid w:val="004C23F2"/>
+    <w:rsid w:val="004C2436"/>
     <w:rsid w:val="004C26A6"/>
     <w:rsid w:val="004C27D3"/>
     <w:rsid w:val="004C2822"/>
     <w:rsid w:val="004C28DD"/>
     <w:rsid w:val="004C299A"/>
     <w:rsid w:val="004C2AA3"/>
     <w:rsid w:val="004C2EA7"/>
     <w:rsid w:val="004C2EAB"/>
     <w:rsid w:val="004C3224"/>
     <w:rsid w:val="004C3F4E"/>
     <w:rsid w:val="004C3FF5"/>
     <w:rsid w:val="004C40B8"/>
     <w:rsid w:val="004C4A31"/>
     <w:rsid w:val="004C4FD9"/>
     <w:rsid w:val="004C50AA"/>
     <w:rsid w:val="004C5771"/>
     <w:rsid w:val="004C57A6"/>
     <w:rsid w:val="004C5B06"/>
     <w:rsid w:val="004C6317"/>
     <w:rsid w:val="004C64AA"/>
     <w:rsid w:val="004C66E1"/>
     <w:rsid w:val="004C683F"/>
     <w:rsid w:val="004C6B7B"/>
     <w:rsid w:val="004C6C32"/>
     <w:rsid w:val="004C7406"/>
@@ -34985,89 +34096,92 @@
     <w:rsid w:val="004F6BB3"/>
     <w:rsid w:val="004F6F32"/>
     <w:rsid w:val="004F6FE5"/>
     <w:rsid w:val="004F7096"/>
     <w:rsid w:val="004F71BA"/>
     <w:rsid w:val="004F72BE"/>
     <w:rsid w:val="004F7560"/>
     <w:rsid w:val="004F75C4"/>
     <w:rsid w:val="0050003E"/>
     <w:rsid w:val="005007B1"/>
     <w:rsid w:val="0050080A"/>
     <w:rsid w:val="00500AF1"/>
     <w:rsid w:val="00500B30"/>
     <w:rsid w:val="00500DBC"/>
     <w:rsid w:val="005012CF"/>
     <w:rsid w:val="0050167C"/>
     <w:rsid w:val="005017FF"/>
     <w:rsid w:val="00501969"/>
     <w:rsid w:val="00501A55"/>
     <w:rsid w:val="00501A96"/>
     <w:rsid w:val="00501B74"/>
     <w:rsid w:val="005020EB"/>
     <w:rsid w:val="00502797"/>
     <w:rsid w:val="00502D65"/>
     <w:rsid w:val="00502FA0"/>
+    <w:rsid w:val="0050321E"/>
     <w:rsid w:val="005033AB"/>
     <w:rsid w:val="00503B21"/>
     <w:rsid w:val="00503BC0"/>
     <w:rsid w:val="00503E59"/>
     <w:rsid w:val="00504149"/>
     <w:rsid w:val="0050423D"/>
     <w:rsid w:val="005044EA"/>
     <w:rsid w:val="00504E21"/>
     <w:rsid w:val="005050C2"/>
     <w:rsid w:val="00505358"/>
     <w:rsid w:val="005053E9"/>
     <w:rsid w:val="00505608"/>
     <w:rsid w:val="00505649"/>
     <w:rsid w:val="00505DF3"/>
     <w:rsid w:val="00506333"/>
     <w:rsid w:val="00506364"/>
     <w:rsid w:val="0050638B"/>
     <w:rsid w:val="0050694A"/>
     <w:rsid w:val="005069B3"/>
     <w:rsid w:val="00506C2C"/>
     <w:rsid w:val="00506FB2"/>
     <w:rsid w:val="00507018"/>
     <w:rsid w:val="00507031"/>
     <w:rsid w:val="00507033"/>
     <w:rsid w:val="005078EA"/>
+    <w:rsid w:val="00507B6A"/>
     <w:rsid w:val="00507CB9"/>
     <w:rsid w:val="00507DD0"/>
     <w:rsid w:val="005106D3"/>
     <w:rsid w:val="00510779"/>
     <w:rsid w:val="00510794"/>
     <w:rsid w:val="00510838"/>
     <w:rsid w:val="00510CC8"/>
     <w:rsid w:val="005111C3"/>
     <w:rsid w:val="005112C3"/>
     <w:rsid w:val="00511840"/>
     <w:rsid w:val="005118D3"/>
     <w:rsid w:val="0051192C"/>
     <w:rsid w:val="00511CE7"/>
     <w:rsid w:val="00511FA5"/>
+    <w:rsid w:val="005121BD"/>
     <w:rsid w:val="0051261D"/>
     <w:rsid w:val="0051298A"/>
     <w:rsid w:val="00512AEC"/>
     <w:rsid w:val="00513486"/>
     <w:rsid w:val="005135DE"/>
     <w:rsid w:val="0051375C"/>
     <w:rsid w:val="00513AC2"/>
     <w:rsid w:val="00513BC6"/>
     <w:rsid w:val="00513C16"/>
     <w:rsid w:val="00513DE3"/>
     <w:rsid w:val="0051405A"/>
     <w:rsid w:val="00514281"/>
     <w:rsid w:val="0051455F"/>
     <w:rsid w:val="005145C0"/>
     <w:rsid w:val="005149C9"/>
     <w:rsid w:val="00514C3F"/>
     <w:rsid w:val="00514C8D"/>
     <w:rsid w:val="00514CCD"/>
     <w:rsid w:val="00514D6D"/>
     <w:rsid w:val="0051539D"/>
     <w:rsid w:val="005158A0"/>
     <w:rsid w:val="00516063"/>
     <w:rsid w:val="0051633B"/>
     <w:rsid w:val="00516A54"/>
     <w:rsid w:val="00516B64"/>
@@ -35123,50 +34237,51 @@
     <w:rsid w:val="005272AA"/>
     <w:rsid w:val="00527330"/>
     <w:rsid w:val="00527633"/>
     <w:rsid w:val="00527719"/>
     <w:rsid w:val="00527748"/>
     <w:rsid w:val="00527A1D"/>
     <w:rsid w:val="00527A3F"/>
     <w:rsid w:val="00527B66"/>
     <w:rsid w:val="00527C16"/>
     <w:rsid w:val="00530707"/>
     <w:rsid w:val="00530720"/>
     <w:rsid w:val="00530986"/>
     <w:rsid w:val="00530B27"/>
     <w:rsid w:val="00530E5A"/>
     <w:rsid w:val="00530ED1"/>
     <w:rsid w:val="005311A6"/>
     <w:rsid w:val="005312BE"/>
     <w:rsid w:val="00531317"/>
     <w:rsid w:val="00531427"/>
     <w:rsid w:val="00531519"/>
     <w:rsid w:val="00532004"/>
     <w:rsid w:val="00532488"/>
     <w:rsid w:val="0053254E"/>
     <w:rsid w:val="005326DC"/>
     <w:rsid w:val="0053279A"/>
+    <w:rsid w:val="00532881"/>
     <w:rsid w:val="00532ACB"/>
     <w:rsid w:val="00532B0A"/>
     <w:rsid w:val="00532E44"/>
     <w:rsid w:val="00532EA1"/>
     <w:rsid w:val="00533530"/>
     <w:rsid w:val="005335AA"/>
     <w:rsid w:val="00534018"/>
     <w:rsid w:val="005340D3"/>
     <w:rsid w:val="005343E9"/>
     <w:rsid w:val="0053464F"/>
     <w:rsid w:val="00534904"/>
     <w:rsid w:val="00534A75"/>
     <w:rsid w:val="00534E5D"/>
     <w:rsid w:val="00534EA8"/>
     <w:rsid w:val="00535414"/>
     <w:rsid w:val="005354BF"/>
     <w:rsid w:val="005356D9"/>
     <w:rsid w:val="00535B3C"/>
     <w:rsid w:val="00535B40"/>
     <w:rsid w:val="00536715"/>
     <w:rsid w:val="005368E9"/>
     <w:rsid w:val="0053698C"/>
     <w:rsid w:val="00536BE2"/>
     <w:rsid w:val="00536E96"/>
     <w:rsid w:val="00536EF1"/>
@@ -35322,50 +34437,51 @@
     <w:rsid w:val="005661C6"/>
     <w:rsid w:val="00566238"/>
     <w:rsid w:val="00566695"/>
     <w:rsid w:val="005666AD"/>
     <w:rsid w:val="005667A4"/>
     <w:rsid w:val="00566941"/>
     <w:rsid w:val="00566A06"/>
     <w:rsid w:val="00566A46"/>
     <w:rsid w:val="00566A5A"/>
     <w:rsid w:val="00566D79"/>
     <w:rsid w:val="00566EB9"/>
     <w:rsid w:val="0056709B"/>
     <w:rsid w:val="0056717E"/>
     <w:rsid w:val="00567249"/>
     <w:rsid w:val="00567371"/>
     <w:rsid w:val="005674AF"/>
     <w:rsid w:val="005674DF"/>
     <w:rsid w:val="005676ED"/>
     <w:rsid w:val="00567871"/>
     <w:rsid w:val="00567D79"/>
     <w:rsid w:val="00567E11"/>
     <w:rsid w:val="0057007E"/>
     <w:rsid w:val="0057024A"/>
     <w:rsid w:val="0057034E"/>
     <w:rsid w:val="00570750"/>
+    <w:rsid w:val="00570954"/>
     <w:rsid w:val="00570C1E"/>
     <w:rsid w:val="00570CBB"/>
     <w:rsid w:val="00570CC5"/>
     <w:rsid w:val="00570DC3"/>
     <w:rsid w:val="00570F18"/>
     <w:rsid w:val="00570F58"/>
     <w:rsid w:val="00571095"/>
     <w:rsid w:val="0057122B"/>
     <w:rsid w:val="005717C8"/>
     <w:rsid w:val="00571898"/>
     <w:rsid w:val="00571A22"/>
     <w:rsid w:val="0057202F"/>
     <w:rsid w:val="005720B4"/>
     <w:rsid w:val="005722D2"/>
     <w:rsid w:val="0057258B"/>
     <w:rsid w:val="005726ED"/>
     <w:rsid w:val="005728BF"/>
     <w:rsid w:val="005729CA"/>
     <w:rsid w:val="00572DDB"/>
     <w:rsid w:val="00572E7A"/>
     <w:rsid w:val="005730C7"/>
     <w:rsid w:val="00573178"/>
     <w:rsid w:val="005731E1"/>
     <w:rsid w:val="0057386F"/>
     <w:rsid w:val="00573898"/>
@@ -35611,50 +34727,51 @@
     <w:rsid w:val="005B5772"/>
     <w:rsid w:val="005B57E3"/>
     <w:rsid w:val="005B6425"/>
     <w:rsid w:val="005B6695"/>
     <w:rsid w:val="005B6AE7"/>
     <w:rsid w:val="005B6B01"/>
     <w:rsid w:val="005B6FBD"/>
     <w:rsid w:val="005B72F5"/>
     <w:rsid w:val="005B7453"/>
     <w:rsid w:val="005B761F"/>
     <w:rsid w:val="005B7668"/>
     <w:rsid w:val="005B76B7"/>
     <w:rsid w:val="005B7989"/>
     <w:rsid w:val="005B7BC5"/>
     <w:rsid w:val="005B7BE4"/>
     <w:rsid w:val="005C066C"/>
     <w:rsid w:val="005C06CA"/>
     <w:rsid w:val="005C078F"/>
     <w:rsid w:val="005C0AE1"/>
     <w:rsid w:val="005C0C0C"/>
     <w:rsid w:val="005C0D36"/>
     <w:rsid w:val="005C0E9A"/>
     <w:rsid w:val="005C1164"/>
     <w:rsid w:val="005C1293"/>
     <w:rsid w:val="005C19A1"/>
+    <w:rsid w:val="005C1C01"/>
     <w:rsid w:val="005C1CF7"/>
     <w:rsid w:val="005C1ECB"/>
     <w:rsid w:val="005C2503"/>
     <w:rsid w:val="005C29A0"/>
     <w:rsid w:val="005C2B7F"/>
     <w:rsid w:val="005C2C69"/>
     <w:rsid w:val="005C2F27"/>
     <w:rsid w:val="005C2F71"/>
     <w:rsid w:val="005C3261"/>
     <w:rsid w:val="005C32AA"/>
     <w:rsid w:val="005C3403"/>
     <w:rsid w:val="005C34DB"/>
     <w:rsid w:val="005C353C"/>
     <w:rsid w:val="005C3BBB"/>
     <w:rsid w:val="005C3BC8"/>
     <w:rsid w:val="005C3C9E"/>
     <w:rsid w:val="005C45AF"/>
     <w:rsid w:val="005C476C"/>
     <w:rsid w:val="005C47A7"/>
     <w:rsid w:val="005C52A4"/>
     <w:rsid w:val="005C5719"/>
     <w:rsid w:val="005C585D"/>
     <w:rsid w:val="005C59CB"/>
     <w:rsid w:val="005C5AF3"/>
     <w:rsid w:val="005C5E96"/>
@@ -35933,50 +35050,51 @@
     <w:rsid w:val="006178D4"/>
     <w:rsid w:val="006178EE"/>
     <w:rsid w:val="0061796B"/>
     <w:rsid w:val="00617E01"/>
     <w:rsid w:val="00617F37"/>
     <w:rsid w:val="00620471"/>
     <w:rsid w:val="00620A07"/>
     <w:rsid w:val="00620AD7"/>
     <w:rsid w:val="00620DA2"/>
     <w:rsid w:val="006214FE"/>
     <w:rsid w:val="0062257A"/>
     <w:rsid w:val="006227A0"/>
     <w:rsid w:val="00622BE9"/>
     <w:rsid w:val="00622F0E"/>
     <w:rsid w:val="00623582"/>
     <w:rsid w:val="00623FA2"/>
     <w:rsid w:val="0062407A"/>
     <w:rsid w:val="006240B4"/>
     <w:rsid w:val="0062436C"/>
     <w:rsid w:val="0062455E"/>
     <w:rsid w:val="0062464B"/>
     <w:rsid w:val="00624988"/>
     <w:rsid w:val="00624C9A"/>
     <w:rsid w:val="00624DE0"/>
     <w:rsid w:val="0062514A"/>
+    <w:rsid w:val="0062525D"/>
     <w:rsid w:val="00625676"/>
     <w:rsid w:val="00625C50"/>
     <w:rsid w:val="006260BE"/>
     <w:rsid w:val="00626180"/>
     <w:rsid w:val="0062635E"/>
     <w:rsid w:val="00626FA9"/>
     <w:rsid w:val="00627452"/>
     <w:rsid w:val="006275FF"/>
     <w:rsid w:val="00627A69"/>
     <w:rsid w:val="00630039"/>
     <w:rsid w:val="0063048D"/>
     <w:rsid w:val="006305E2"/>
     <w:rsid w:val="00630654"/>
     <w:rsid w:val="00630B57"/>
     <w:rsid w:val="00630C6F"/>
     <w:rsid w:val="00630DE1"/>
     <w:rsid w:val="006311C9"/>
     <w:rsid w:val="006313A5"/>
     <w:rsid w:val="00631491"/>
     <w:rsid w:val="006315C6"/>
     <w:rsid w:val="006316C0"/>
     <w:rsid w:val="0063186D"/>
     <w:rsid w:val="00631881"/>
     <w:rsid w:val="006319B2"/>
     <w:rsid w:val="00631BBA"/>
@@ -36004,50 +35122,51 @@
     <w:rsid w:val="006355DD"/>
     <w:rsid w:val="006357EC"/>
     <w:rsid w:val="00635836"/>
     <w:rsid w:val="00635912"/>
     <w:rsid w:val="00635B05"/>
     <w:rsid w:val="00635D7C"/>
     <w:rsid w:val="00635DD6"/>
     <w:rsid w:val="00636082"/>
     <w:rsid w:val="0063616D"/>
     <w:rsid w:val="006363D2"/>
     <w:rsid w:val="00636437"/>
     <w:rsid w:val="00636519"/>
     <w:rsid w:val="0063653B"/>
     <w:rsid w:val="006365E1"/>
     <w:rsid w:val="006367DB"/>
     <w:rsid w:val="00636891"/>
     <w:rsid w:val="00636B0F"/>
     <w:rsid w:val="00636DDF"/>
     <w:rsid w:val="00637157"/>
     <w:rsid w:val="006372C7"/>
     <w:rsid w:val="006373A6"/>
     <w:rsid w:val="00637C3B"/>
     <w:rsid w:val="00640215"/>
     <w:rsid w:val="006404C0"/>
     <w:rsid w:val="0064085A"/>
+    <w:rsid w:val="00640CAF"/>
     <w:rsid w:val="00640D4D"/>
     <w:rsid w:val="00640E8D"/>
     <w:rsid w:val="006410DB"/>
     <w:rsid w:val="0064131A"/>
     <w:rsid w:val="006414A9"/>
     <w:rsid w:val="006415BD"/>
     <w:rsid w:val="00641DD8"/>
     <w:rsid w:val="006420A3"/>
     <w:rsid w:val="00642520"/>
     <w:rsid w:val="0064254D"/>
     <w:rsid w:val="00642630"/>
     <w:rsid w:val="006427FF"/>
     <w:rsid w:val="0064298F"/>
     <w:rsid w:val="00642D79"/>
     <w:rsid w:val="00642F1F"/>
     <w:rsid w:val="0064322A"/>
     <w:rsid w:val="00643422"/>
     <w:rsid w:val="00643693"/>
     <w:rsid w:val="006439FC"/>
     <w:rsid w:val="00643A4D"/>
     <w:rsid w:val="00643AF0"/>
     <w:rsid w:val="00643BFA"/>
     <w:rsid w:val="00643F02"/>
     <w:rsid w:val="00644104"/>
     <w:rsid w:val="0064413F"/>
@@ -36101,50 +35220,51 @@
     <w:rsid w:val="00653877"/>
     <w:rsid w:val="006538C2"/>
     <w:rsid w:val="00653985"/>
     <w:rsid w:val="00654180"/>
     <w:rsid w:val="00654269"/>
     <w:rsid w:val="00654566"/>
     <w:rsid w:val="006546FB"/>
     <w:rsid w:val="0065478C"/>
     <w:rsid w:val="006547EB"/>
     <w:rsid w:val="00654F45"/>
     <w:rsid w:val="0065510F"/>
     <w:rsid w:val="00655191"/>
     <w:rsid w:val="00655382"/>
     <w:rsid w:val="00655768"/>
     <w:rsid w:val="006557A5"/>
     <w:rsid w:val="006557C2"/>
     <w:rsid w:val="006558AA"/>
     <w:rsid w:val="00655A7D"/>
     <w:rsid w:val="00655C7C"/>
     <w:rsid w:val="00655FBC"/>
     <w:rsid w:val="006560D9"/>
     <w:rsid w:val="006561AE"/>
     <w:rsid w:val="0065680B"/>
     <w:rsid w:val="00656BC0"/>
     <w:rsid w:val="00656F75"/>
+    <w:rsid w:val="006573B9"/>
     <w:rsid w:val="00657556"/>
     <w:rsid w:val="00657662"/>
     <w:rsid w:val="0065768C"/>
     <w:rsid w:val="006577CA"/>
     <w:rsid w:val="0065798E"/>
     <w:rsid w:val="006579B1"/>
     <w:rsid w:val="00657F3E"/>
     <w:rsid w:val="0066074F"/>
     <w:rsid w:val="00660F26"/>
     <w:rsid w:val="00661390"/>
     <w:rsid w:val="00661B23"/>
     <w:rsid w:val="00661CA4"/>
     <w:rsid w:val="00661CC2"/>
     <w:rsid w:val="00661CCB"/>
     <w:rsid w:val="00661D13"/>
     <w:rsid w:val="00661E5A"/>
     <w:rsid w:val="00662060"/>
     <w:rsid w:val="00662429"/>
     <w:rsid w:val="006624E6"/>
     <w:rsid w:val="006628CE"/>
     <w:rsid w:val="00662992"/>
     <w:rsid w:val="00662CFE"/>
     <w:rsid w:val="00662D54"/>
     <w:rsid w:val="00662DB4"/>
     <w:rsid w:val="00662E0C"/>
@@ -36179,50 +35299,51 @@
     <w:rsid w:val="00667696"/>
     <w:rsid w:val="006677F1"/>
     <w:rsid w:val="00667903"/>
     <w:rsid w:val="00667BFB"/>
     <w:rsid w:val="00667E03"/>
     <w:rsid w:val="0067009E"/>
     <w:rsid w:val="00670107"/>
     <w:rsid w:val="00670161"/>
     <w:rsid w:val="006703C7"/>
     <w:rsid w:val="0067052A"/>
     <w:rsid w:val="00670969"/>
     <w:rsid w:val="00670A62"/>
     <w:rsid w:val="00670B71"/>
     <w:rsid w:val="00670D70"/>
     <w:rsid w:val="00670DA5"/>
     <w:rsid w:val="00670E3C"/>
     <w:rsid w:val="00671A55"/>
     <w:rsid w:val="00671C2D"/>
     <w:rsid w:val="00671D1E"/>
     <w:rsid w:val="00671DDC"/>
     <w:rsid w:val="00671E08"/>
     <w:rsid w:val="00671E97"/>
     <w:rsid w:val="00671FD7"/>
     <w:rsid w:val="006720E8"/>
     <w:rsid w:val="00672262"/>
+    <w:rsid w:val="00672A16"/>
     <w:rsid w:val="00672D0E"/>
     <w:rsid w:val="00673044"/>
     <w:rsid w:val="0067341B"/>
     <w:rsid w:val="00673462"/>
     <w:rsid w:val="00673487"/>
     <w:rsid w:val="00673C7E"/>
     <w:rsid w:val="00673D40"/>
     <w:rsid w:val="00673F3C"/>
     <w:rsid w:val="00674083"/>
     <w:rsid w:val="006740B6"/>
     <w:rsid w:val="0067459F"/>
     <w:rsid w:val="0067467B"/>
     <w:rsid w:val="00674703"/>
     <w:rsid w:val="006747C3"/>
     <w:rsid w:val="00674A46"/>
     <w:rsid w:val="00674AF7"/>
     <w:rsid w:val="00674CB5"/>
     <w:rsid w:val="00674D17"/>
     <w:rsid w:val="00675242"/>
     <w:rsid w:val="0067535E"/>
     <w:rsid w:val="00675439"/>
     <w:rsid w:val="006757E2"/>
     <w:rsid w:val="006757E8"/>
     <w:rsid w:val="00675BE8"/>
     <w:rsid w:val="00675DD9"/>
@@ -36368,50 +35489,51 @@
     <w:rsid w:val="006A2A46"/>
     <w:rsid w:val="006A2A47"/>
     <w:rsid w:val="006A3904"/>
     <w:rsid w:val="006A3927"/>
     <w:rsid w:val="006A3AEC"/>
     <w:rsid w:val="006A48F9"/>
     <w:rsid w:val="006A48FB"/>
     <w:rsid w:val="006A497F"/>
     <w:rsid w:val="006A49CA"/>
     <w:rsid w:val="006A4C29"/>
     <w:rsid w:val="006A4D67"/>
     <w:rsid w:val="006A50D3"/>
     <w:rsid w:val="006A5153"/>
     <w:rsid w:val="006A523F"/>
     <w:rsid w:val="006A5515"/>
     <w:rsid w:val="006A5A4B"/>
     <w:rsid w:val="006A5B76"/>
     <w:rsid w:val="006A5D9A"/>
     <w:rsid w:val="006A6097"/>
     <w:rsid w:val="006A6348"/>
     <w:rsid w:val="006A660B"/>
     <w:rsid w:val="006A66DC"/>
     <w:rsid w:val="006A6EDA"/>
     <w:rsid w:val="006A6FFB"/>
     <w:rsid w:val="006A740F"/>
+    <w:rsid w:val="006A7B40"/>
     <w:rsid w:val="006A7C0A"/>
     <w:rsid w:val="006B0013"/>
     <w:rsid w:val="006B02C6"/>
     <w:rsid w:val="006B02EB"/>
     <w:rsid w:val="006B0439"/>
     <w:rsid w:val="006B0559"/>
     <w:rsid w:val="006B07CA"/>
     <w:rsid w:val="006B0ADA"/>
     <w:rsid w:val="006B0BBC"/>
     <w:rsid w:val="006B0C60"/>
     <w:rsid w:val="006B1323"/>
     <w:rsid w:val="006B1954"/>
     <w:rsid w:val="006B1D72"/>
     <w:rsid w:val="006B1F71"/>
     <w:rsid w:val="006B1F92"/>
     <w:rsid w:val="006B20D5"/>
     <w:rsid w:val="006B26BD"/>
     <w:rsid w:val="006B271A"/>
     <w:rsid w:val="006B2C0A"/>
     <w:rsid w:val="006B2E6E"/>
     <w:rsid w:val="006B2EF3"/>
     <w:rsid w:val="006B33EA"/>
     <w:rsid w:val="006B3636"/>
     <w:rsid w:val="006B36FC"/>
     <w:rsid w:val="006B3A73"/>
@@ -36463,50 +35585,51 @@
     <w:rsid w:val="006C2FC3"/>
     <w:rsid w:val="006C31D2"/>
     <w:rsid w:val="006C322C"/>
     <w:rsid w:val="006C323D"/>
     <w:rsid w:val="006C33E0"/>
     <w:rsid w:val="006C33EF"/>
     <w:rsid w:val="006C38CE"/>
     <w:rsid w:val="006C3B06"/>
     <w:rsid w:val="006C3C32"/>
     <w:rsid w:val="006C3DF1"/>
     <w:rsid w:val="006C3FED"/>
     <w:rsid w:val="006C48CD"/>
     <w:rsid w:val="006C49A8"/>
     <w:rsid w:val="006C4CAA"/>
     <w:rsid w:val="006C4E5B"/>
     <w:rsid w:val="006C5014"/>
     <w:rsid w:val="006C54A7"/>
     <w:rsid w:val="006C5775"/>
     <w:rsid w:val="006C5824"/>
     <w:rsid w:val="006C5A33"/>
     <w:rsid w:val="006C5B80"/>
     <w:rsid w:val="006C5E8B"/>
     <w:rsid w:val="006C630A"/>
     <w:rsid w:val="006C65D1"/>
     <w:rsid w:val="006C668D"/>
+    <w:rsid w:val="006C6950"/>
     <w:rsid w:val="006C69D2"/>
     <w:rsid w:val="006C7182"/>
     <w:rsid w:val="006C732B"/>
     <w:rsid w:val="006C79BD"/>
     <w:rsid w:val="006C7C54"/>
     <w:rsid w:val="006C7DC1"/>
     <w:rsid w:val="006D0402"/>
     <w:rsid w:val="006D057C"/>
     <w:rsid w:val="006D0787"/>
     <w:rsid w:val="006D08B0"/>
     <w:rsid w:val="006D0F12"/>
     <w:rsid w:val="006D102C"/>
     <w:rsid w:val="006D121F"/>
     <w:rsid w:val="006D17BE"/>
     <w:rsid w:val="006D18ED"/>
     <w:rsid w:val="006D1955"/>
     <w:rsid w:val="006D1A03"/>
     <w:rsid w:val="006D1AD9"/>
     <w:rsid w:val="006D1E28"/>
     <w:rsid w:val="006D1E97"/>
     <w:rsid w:val="006D2799"/>
     <w:rsid w:val="006D2AE5"/>
     <w:rsid w:val="006D2B26"/>
     <w:rsid w:val="006D2C08"/>
     <w:rsid w:val="006D307F"/>
@@ -36592,50 +35715,51 @@
     <w:rsid w:val="006F0A65"/>
     <w:rsid w:val="006F0A90"/>
     <w:rsid w:val="006F0BC7"/>
     <w:rsid w:val="006F0E00"/>
     <w:rsid w:val="006F102C"/>
     <w:rsid w:val="006F111F"/>
     <w:rsid w:val="006F1414"/>
     <w:rsid w:val="006F154A"/>
     <w:rsid w:val="006F175E"/>
     <w:rsid w:val="006F1F01"/>
     <w:rsid w:val="006F2009"/>
     <w:rsid w:val="006F226E"/>
     <w:rsid w:val="006F228E"/>
     <w:rsid w:val="006F26D9"/>
     <w:rsid w:val="006F2C56"/>
     <w:rsid w:val="006F2EC5"/>
     <w:rsid w:val="006F2F77"/>
     <w:rsid w:val="006F35D9"/>
     <w:rsid w:val="006F35E1"/>
     <w:rsid w:val="006F372B"/>
     <w:rsid w:val="006F3ABC"/>
     <w:rsid w:val="006F3B7D"/>
     <w:rsid w:val="006F3EE7"/>
     <w:rsid w:val="006F3F59"/>
     <w:rsid w:val="006F3FB5"/>
+    <w:rsid w:val="006F4050"/>
     <w:rsid w:val="006F42BA"/>
     <w:rsid w:val="006F458C"/>
     <w:rsid w:val="006F47F9"/>
     <w:rsid w:val="006F493C"/>
     <w:rsid w:val="006F4B9E"/>
     <w:rsid w:val="006F4BF4"/>
     <w:rsid w:val="006F4C55"/>
     <w:rsid w:val="006F4CF2"/>
     <w:rsid w:val="006F51CA"/>
     <w:rsid w:val="006F52C9"/>
     <w:rsid w:val="006F5334"/>
     <w:rsid w:val="006F5427"/>
     <w:rsid w:val="006F5832"/>
     <w:rsid w:val="006F58EB"/>
     <w:rsid w:val="006F5B5A"/>
     <w:rsid w:val="006F5FCA"/>
     <w:rsid w:val="006F6747"/>
     <w:rsid w:val="006F6CC8"/>
     <w:rsid w:val="006F6FBF"/>
     <w:rsid w:val="006F700E"/>
     <w:rsid w:val="006F7807"/>
     <w:rsid w:val="006F7896"/>
     <w:rsid w:val="006F7A14"/>
     <w:rsid w:val="00700207"/>
     <w:rsid w:val="0070023D"/>
@@ -36781,51 +35905,53 @@
     <w:rsid w:val="00726FF4"/>
     <w:rsid w:val="00727119"/>
     <w:rsid w:val="0072729F"/>
     <w:rsid w:val="00727750"/>
     <w:rsid w:val="007302B5"/>
     <w:rsid w:val="0073048D"/>
     <w:rsid w:val="00730526"/>
     <w:rsid w:val="007308BB"/>
     <w:rsid w:val="00730A08"/>
     <w:rsid w:val="00730CAE"/>
     <w:rsid w:val="00730F9C"/>
     <w:rsid w:val="00731755"/>
     <w:rsid w:val="00731AB4"/>
     <w:rsid w:val="00731B45"/>
     <w:rsid w:val="00731EE7"/>
     <w:rsid w:val="00731FC9"/>
     <w:rsid w:val="007321E2"/>
     <w:rsid w:val="00732473"/>
     <w:rsid w:val="007327FF"/>
     <w:rsid w:val="007328C1"/>
     <w:rsid w:val="0073291E"/>
     <w:rsid w:val="007329D3"/>
     <w:rsid w:val="00732AFC"/>
     <w:rsid w:val="00732B61"/>
     <w:rsid w:val="00732C51"/>
+    <w:rsid w:val="00732D07"/>
     <w:rsid w:val="00732E4B"/>
+    <w:rsid w:val="007331B7"/>
     <w:rsid w:val="0073339D"/>
     <w:rsid w:val="007334EE"/>
     <w:rsid w:val="0073390B"/>
     <w:rsid w:val="007339D7"/>
     <w:rsid w:val="00733A31"/>
     <w:rsid w:val="007341CD"/>
     <w:rsid w:val="007346B7"/>
     <w:rsid w:val="00734896"/>
     <w:rsid w:val="00734CE3"/>
     <w:rsid w:val="00734FF6"/>
     <w:rsid w:val="0073512D"/>
     <w:rsid w:val="00735318"/>
     <w:rsid w:val="00735454"/>
     <w:rsid w:val="007357E5"/>
     <w:rsid w:val="0073598B"/>
     <w:rsid w:val="00735CDB"/>
     <w:rsid w:val="00735DDA"/>
     <w:rsid w:val="00736021"/>
     <w:rsid w:val="00736055"/>
     <w:rsid w:val="00736345"/>
     <w:rsid w:val="00736455"/>
     <w:rsid w:val="00736460"/>
     <w:rsid w:val="00736870"/>
     <w:rsid w:val="00736D4F"/>
     <w:rsid w:val="00736D99"/>
@@ -37235,50 +36361,51 @@
     <w:rsid w:val="007C004D"/>
     <w:rsid w:val="007C032E"/>
     <w:rsid w:val="007C0C01"/>
     <w:rsid w:val="007C0D3C"/>
     <w:rsid w:val="007C0EB3"/>
     <w:rsid w:val="007C0FE5"/>
     <w:rsid w:val="007C1159"/>
     <w:rsid w:val="007C13CD"/>
     <w:rsid w:val="007C153E"/>
     <w:rsid w:val="007C1848"/>
     <w:rsid w:val="007C1CAD"/>
     <w:rsid w:val="007C1D86"/>
     <w:rsid w:val="007C20D0"/>
     <w:rsid w:val="007C23C4"/>
     <w:rsid w:val="007C248E"/>
     <w:rsid w:val="007C2970"/>
     <w:rsid w:val="007C29A6"/>
     <w:rsid w:val="007C329D"/>
     <w:rsid w:val="007C3A02"/>
     <w:rsid w:val="007C3B1B"/>
     <w:rsid w:val="007C3C57"/>
     <w:rsid w:val="007C3FEC"/>
     <w:rsid w:val="007C43F1"/>
     <w:rsid w:val="007C448F"/>
     <w:rsid w:val="007C4B3C"/>
+    <w:rsid w:val="007C4B8C"/>
     <w:rsid w:val="007C4C13"/>
     <w:rsid w:val="007C4D33"/>
     <w:rsid w:val="007C4EED"/>
     <w:rsid w:val="007C51F2"/>
     <w:rsid w:val="007C52E3"/>
     <w:rsid w:val="007C5860"/>
     <w:rsid w:val="007C5ACC"/>
     <w:rsid w:val="007C5ADF"/>
     <w:rsid w:val="007C5F2B"/>
     <w:rsid w:val="007C5F6F"/>
     <w:rsid w:val="007C6465"/>
     <w:rsid w:val="007C697D"/>
     <w:rsid w:val="007C767D"/>
     <w:rsid w:val="007C793F"/>
     <w:rsid w:val="007C79C7"/>
     <w:rsid w:val="007C7A2F"/>
     <w:rsid w:val="007C7AF1"/>
     <w:rsid w:val="007C7CBC"/>
     <w:rsid w:val="007C7D6C"/>
     <w:rsid w:val="007C7E57"/>
     <w:rsid w:val="007C7FDC"/>
     <w:rsid w:val="007D01C8"/>
     <w:rsid w:val="007D0577"/>
     <w:rsid w:val="007D064B"/>
     <w:rsid w:val="007D06E8"/>
@@ -37485,111 +36612,115 @@
     <w:rsid w:val="00805665"/>
     <w:rsid w:val="00805992"/>
     <w:rsid w:val="00805E49"/>
     <w:rsid w:val="00805F0C"/>
     <w:rsid w:val="00805F56"/>
     <w:rsid w:val="00806169"/>
     <w:rsid w:val="008066D1"/>
     <w:rsid w:val="0080677E"/>
     <w:rsid w:val="00806B5F"/>
     <w:rsid w:val="00806EEC"/>
     <w:rsid w:val="00806FB9"/>
     <w:rsid w:val="0080710C"/>
     <w:rsid w:val="0080716E"/>
     <w:rsid w:val="008073F0"/>
     <w:rsid w:val="00807556"/>
     <w:rsid w:val="00807595"/>
     <w:rsid w:val="00807D22"/>
     <w:rsid w:val="00807EF0"/>
     <w:rsid w:val="008100AA"/>
     <w:rsid w:val="008101E9"/>
     <w:rsid w:val="0081088C"/>
     <w:rsid w:val="00811064"/>
     <w:rsid w:val="00811115"/>
     <w:rsid w:val="00811871"/>
     <w:rsid w:val="00811B03"/>
+    <w:rsid w:val="008125BE"/>
     <w:rsid w:val="00812653"/>
     <w:rsid w:val="00812773"/>
+    <w:rsid w:val="00812965"/>
     <w:rsid w:val="00812D39"/>
     <w:rsid w:val="008132AC"/>
     <w:rsid w:val="00813599"/>
     <w:rsid w:val="00813AAF"/>
     <w:rsid w:val="008142FC"/>
     <w:rsid w:val="0081442E"/>
     <w:rsid w:val="008144C6"/>
     <w:rsid w:val="008144D6"/>
     <w:rsid w:val="00814510"/>
     <w:rsid w:val="00814811"/>
     <w:rsid w:val="008149F9"/>
     <w:rsid w:val="00814B7D"/>
     <w:rsid w:val="008150D7"/>
     <w:rsid w:val="00815356"/>
     <w:rsid w:val="008153F8"/>
     <w:rsid w:val="00815677"/>
     <w:rsid w:val="0081576E"/>
     <w:rsid w:val="00815EE8"/>
     <w:rsid w:val="00815F42"/>
     <w:rsid w:val="00815FE1"/>
     <w:rsid w:val="008161B4"/>
     <w:rsid w:val="008164D8"/>
     <w:rsid w:val="00816601"/>
     <w:rsid w:val="008167F1"/>
     <w:rsid w:val="00816C74"/>
     <w:rsid w:val="00817520"/>
     <w:rsid w:val="00817526"/>
     <w:rsid w:val="008175A2"/>
     <w:rsid w:val="008178B8"/>
     <w:rsid w:val="00817BC6"/>
     <w:rsid w:val="00817D14"/>
     <w:rsid w:val="00817FD9"/>
     <w:rsid w:val="008200CD"/>
     <w:rsid w:val="00820127"/>
     <w:rsid w:val="0082059E"/>
     <w:rsid w:val="00820624"/>
     <w:rsid w:val="0082085E"/>
     <w:rsid w:val="008208D5"/>
     <w:rsid w:val="00820E15"/>
     <w:rsid w:val="00820E3B"/>
     <w:rsid w:val="00820F90"/>
     <w:rsid w:val="008210C9"/>
     <w:rsid w:val="00821C1F"/>
     <w:rsid w:val="00821C6D"/>
     <w:rsid w:val="00821D4A"/>
     <w:rsid w:val="00821FF4"/>
     <w:rsid w:val="008220A4"/>
+    <w:rsid w:val="00822110"/>
     <w:rsid w:val="008225D5"/>
     <w:rsid w:val="0082298C"/>
     <w:rsid w:val="00822B5C"/>
     <w:rsid w:val="00822CA0"/>
     <w:rsid w:val="00822E5A"/>
     <w:rsid w:val="00823016"/>
     <w:rsid w:val="0082311A"/>
     <w:rsid w:val="0082363F"/>
     <w:rsid w:val="008237C8"/>
     <w:rsid w:val="00823A58"/>
     <w:rsid w:val="00823AA6"/>
     <w:rsid w:val="00823BEE"/>
+    <w:rsid w:val="00823CB1"/>
     <w:rsid w:val="00823FD3"/>
     <w:rsid w:val="00824397"/>
     <w:rsid w:val="00824675"/>
     <w:rsid w:val="008246D7"/>
     <w:rsid w:val="00824BAC"/>
     <w:rsid w:val="00824FB4"/>
     <w:rsid w:val="00825475"/>
     <w:rsid w:val="00825C89"/>
     <w:rsid w:val="00825EE1"/>
     <w:rsid w:val="00825F7A"/>
     <w:rsid w:val="00826450"/>
     <w:rsid w:val="0082654C"/>
     <w:rsid w:val="00826738"/>
     <w:rsid w:val="00826762"/>
     <w:rsid w:val="0082676B"/>
     <w:rsid w:val="00826825"/>
     <w:rsid w:val="00826CCB"/>
     <w:rsid w:val="00826CFB"/>
     <w:rsid w:val="00826D9A"/>
     <w:rsid w:val="0082718D"/>
     <w:rsid w:val="00827A44"/>
     <w:rsid w:val="00827B1E"/>
     <w:rsid w:val="00827CE6"/>
     <w:rsid w:val="00827CF6"/>
     <w:rsid w:val="00827F06"/>
@@ -37812,50 +36943,51 @@
     <w:rsid w:val="00872803"/>
     <w:rsid w:val="00872829"/>
     <w:rsid w:val="00873069"/>
     <w:rsid w:val="008730ED"/>
     <w:rsid w:val="008731F0"/>
     <w:rsid w:val="008731F4"/>
     <w:rsid w:val="008735C3"/>
     <w:rsid w:val="00873B74"/>
     <w:rsid w:val="00873B95"/>
     <w:rsid w:val="00873E76"/>
     <w:rsid w:val="00873EDC"/>
     <w:rsid w:val="008740D9"/>
     <w:rsid w:val="00874100"/>
     <w:rsid w:val="0087422C"/>
     <w:rsid w:val="00874381"/>
     <w:rsid w:val="00874467"/>
     <w:rsid w:val="00874664"/>
     <w:rsid w:val="00874ADA"/>
     <w:rsid w:val="00874E41"/>
     <w:rsid w:val="008753F9"/>
     <w:rsid w:val="0087552E"/>
     <w:rsid w:val="0087555C"/>
     <w:rsid w:val="00875735"/>
     <w:rsid w:val="008758EA"/>
     <w:rsid w:val="0087597B"/>
+    <w:rsid w:val="00875D81"/>
     <w:rsid w:val="00876492"/>
     <w:rsid w:val="008764A7"/>
     <w:rsid w:val="00876B3A"/>
     <w:rsid w:val="00876B43"/>
     <w:rsid w:val="00876EFB"/>
     <w:rsid w:val="00876F7C"/>
     <w:rsid w:val="008770C3"/>
     <w:rsid w:val="008771D1"/>
     <w:rsid w:val="008776A7"/>
     <w:rsid w:val="008778E3"/>
     <w:rsid w:val="00877AB5"/>
     <w:rsid w:val="00877CFB"/>
     <w:rsid w:val="00877F9B"/>
     <w:rsid w:val="008800C7"/>
     <w:rsid w:val="008805BC"/>
     <w:rsid w:val="00880890"/>
     <w:rsid w:val="008811E8"/>
     <w:rsid w:val="008814FE"/>
     <w:rsid w:val="00881522"/>
     <w:rsid w:val="00881AA8"/>
     <w:rsid w:val="00881D74"/>
     <w:rsid w:val="008822A3"/>
     <w:rsid w:val="00882666"/>
     <w:rsid w:val="00882710"/>
     <w:rsid w:val="008829C7"/>
@@ -38300,97 +37432,99 @@
     <w:rsid w:val="00911F5B"/>
     <w:rsid w:val="00912214"/>
     <w:rsid w:val="009124F9"/>
     <w:rsid w:val="00912542"/>
     <w:rsid w:val="0091261E"/>
     <w:rsid w:val="00912754"/>
     <w:rsid w:val="00912A2D"/>
     <w:rsid w:val="00912CAD"/>
     <w:rsid w:val="00912F27"/>
     <w:rsid w:val="00913025"/>
     <w:rsid w:val="0091370C"/>
     <w:rsid w:val="009137F9"/>
     <w:rsid w:val="0091384A"/>
     <w:rsid w:val="00913A71"/>
     <w:rsid w:val="00913D3B"/>
     <w:rsid w:val="00913D88"/>
     <w:rsid w:val="009143FA"/>
     <w:rsid w:val="009147D1"/>
     <w:rsid w:val="00914E03"/>
     <w:rsid w:val="00915301"/>
     <w:rsid w:val="0091576F"/>
     <w:rsid w:val="0091579B"/>
     <w:rsid w:val="00915866"/>
     <w:rsid w:val="009158BB"/>
     <w:rsid w:val="00915B2A"/>
+    <w:rsid w:val="00916668"/>
     <w:rsid w:val="009167FB"/>
     <w:rsid w:val="009169A6"/>
     <w:rsid w:val="00916C90"/>
     <w:rsid w:val="00917435"/>
     <w:rsid w:val="0091749C"/>
     <w:rsid w:val="0091769C"/>
     <w:rsid w:val="0091771F"/>
     <w:rsid w:val="009177B1"/>
     <w:rsid w:val="00917980"/>
     <w:rsid w:val="0091798A"/>
     <w:rsid w:val="00917F4A"/>
     <w:rsid w:val="009202CE"/>
     <w:rsid w:val="009203BF"/>
     <w:rsid w:val="00920430"/>
     <w:rsid w:val="009205B6"/>
     <w:rsid w:val="00920810"/>
     <w:rsid w:val="009209C0"/>
     <w:rsid w:val="00920A24"/>
     <w:rsid w:val="009212BF"/>
     <w:rsid w:val="009212D9"/>
     <w:rsid w:val="009212E5"/>
     <w:rsid w:val="009215C4"/>
     <w:rsid w:val="00921683"/>
     <w:rsid w:val="00921BED"/>
     <w:rsid w:val="00921DF8"/>
     <w:rsid w:val="00921E79"/>
     <w:rsid w:val="00921EB7"/>
     <w:rsid w:val="0092215C"/>
     <w:rsid w:val="00922172"/>
     <w:rsid w:val="00922695"/>
     <w:rsid w:val="009228E6"/>
     <w:rsid w:val="0092291B"/>
     <w:rsid w:val="00922BC8"/>
     <w:rsid w:val="00922CA9"/>
     <w:rsid w:val="00922D3E"/>
     <w:rsid w:val="00922FDB"/>
     <w:rsid w:val="00923163"/>
     <w:rsid w:val="00923306"/>
     <w:rsid w:val="0092337F"/>
     <w:rsid w:val="00923A9A"/>
     <w:rsid w:val="00923CB2"/>
     <w:rsid w:val="009244B6"/>
     <w:rsid w:val="009244DD"/>
     <w:rsid w:val="0092452E"/>
     <w:rsid w:val="00924BBB"/>
     <w:rsid w:val="00924D17"/>
     <w:rsid w:val="00924DFC"/>
+    <w:rsid w:val="009250D1"/>
     <w:rsid w:val="009253FC"/>
     <w:rsid w:val="009259FE"/>
     <w:rsid w:val="009259FF"/>
     <w:rsid w:val="00925A3C"/>
     <w:rsid w:val="00925AAD"/>
     <w:rsid w:val="00925D67"/>
     <w:rsid w:val="00925EF9"/>
     <w:rsid w:val="0092607A"/>
     <w:rsid w:val="009268A1"/>
     <w:rsid w:val="0092698B"/>
     <w:rsid w:val="00926AC8"/>
     <w:rsid w:val="00926C72"/>
     <w:rsid w:val="00926E3A"/>
     <w:rsid w:val="00927033"/>
     <w:rsid w:val="00927048"/>
     <w:rsid w:val="00927121"/>
     <w:rsid w:val="009277DB"/>
     <w:rsid w:val="00927806"/>
     <w:rsid w:val="00927B91"/>
     <w:rsid w:val="00927F4A"/>
     <w:rsid w:val="0093003F"/>
     <w:rsid w:val="00930265"/>
     <w:rsid w:val="00930382"/>
     <w:rsid w:val="00930522"/>
     <w:rsid w:val="00930D0A"/>
@@ -38679,50 +37813,51 @@
     <w:rsid w:val="009827C0"/>
     <w:rsid w:val="0098295E"/>
     <w:rsid w:val="009829E8"/>
     <w:rsid w:val="00982E37"/>
     <w:rsid w:val="00982E7B"/>
     <w:rsid w:val="00983052"/>
     <w:rsid w:val="009832EA"/>
     <w:rsid w:val="009834E1"/>
     <w:rsid w:val="0098354A"/>
     <w:rsid w:val="009839D1"/>
     <w:rsid w:val="00983EF3"/>
     <w:rsid w:val="00983F04"/>
     <w:rsid w:val="00983FB2"/>
     <w:rsid w:val="0098402C"/>
     <w:rsid w:val="00984076"/>
     <w:rsid w:val="009843B3"/>
     <w:rsid w:val="009844E4"/>
     <w:rsid w:val="009846AE"/>
     <w:rsid w:val="00984CF4"/>
     <w:rsid w:val="00984D1E"/>
     <w:rsid w:val="009850AA"/>
     <w:rsid w:val="00985616"/>
     <w:rsid w:val="009859A0"/>
     <w:rsid w:val="00985B5E"/>
     <w:rsid w:val="00985F2C"/>
+    <w:rsid w:val="00985FE7"/>
     <w:rsid w:val="00985FF3"/>
     <w:rsid w:val="009864E9"/>
     <w:rsid w:val="00986AD5"/>
     <w:rsid w:val="00986D1F"/>
     <w:rsid w:val="00986D2B"/>
     <w:rsid w:val="009873E3"/>
     <w:rsid w:val="00987AB0"/>
     <w:rsid w:val="00987B91"/>
     <w:rsid w:val="00987D83"/>
     <w:rsid w:val="00990334"/>
     <w:rsid w:val="009903A9"/>
     <w:rsid w:val="0099072C"/>
     <w:rsid w:val="0099079B"/>
     <w:rsid w:val="009908A6"/>
     <w:rsid w:val="00990BF9"/>
     <w:rsid w:val="00990EC9"/>
     <w:rsid w:val="00990FA7"/>
     <w:rsid w:val="00991760"/>
     <w:rsid w:val="009918BB"/>
     <w:rsid w:val="00991D2E"/>
     <w:rsid w:val="00991F61"/>
     <w:rsid w:val="009921DF"/>
     <w:rsid w:val="009922F6"/>
     <w:rsid w:val="00992317"/>
     <w:rsid w:val="009925A3"/>
@@ -38868,50 +38003,51 @@
     <w:rsid w:val="009B54F4"/>
     <w:rsid w:val="009B56DB"/>
     <w:rsid w:val="009B5EB3"/>
     <w:rsid w:val="009B6008"/>
     <w:rsid w:val="009B602E"/>
     <w:rsid w:val="009B6057"/>
     <w:rsid w:val="009B61AF"/>
     <w:rsid w:val="009B6504"/>
     <w:rsid w:val="009B65B8"/>
     <w:rsid w:val="009B6658"/>
     <w:rsid w:val="009B6BA9"/>
     <w:rsid w:val="009B6C0A"/>
     <w:rsid w:val="009B6D9B"/>
     <w:rsid w:val="009B70BA"/>
     <w:rsid w:val="009B7265"/>
     <w:rsid w:val="009C02D6"/>
     <w:rsid w:val="009C068C"/>
     <w:rsid w:val="009C06EB"/>
     <w:rsid w:val="009C0FFA"/>
     <w:rsid w:val="009C117F"/>
     <w:rsid w:val="009C1424"/>
     <w:rsid w:val="009C17D6"/>
     <w:rsid w:val="009C1B30"/>
     <w:rsid w:val="009C1B90"/>
     <w:rsid w:val="009C1BF8"/>
+    <w:rsid w:val="009C2050"/>
     <w:rsid w:val="009C226E"/>
     <w:rsid w:val="009C227D"/>
     <w:rsid w:val="009C23C9"/>
     <w:rsid w:val="009C263A"/>
     <w:rsid w:val="009C292F"/>
     <w:rsid w:val="009C2B08"/>
     <w:rsid w:val="009C2D7D"/>
     <w:rsid w:val="009C3115"/>
     <w:rsid w:val="009C36A3"/>
     <w:rsid w:val="009C36CF"/>
     <w:rsid w:val="009C380B"/>
     <w:rsid w:val="009C38C1"/>
     <w:rsid w:val="009C3AC5"/>
     <w:rsid w:val="009C3B8D"/>
     <w:rsid w:val="009C3FC7"/>
     <w:rsid w:val="009C40CD"/>
     <w:rsid w:val="009C4228"/>
     <w:rsid w:val="009C4547"/>
     <w:rsid w:val="009C4640"/>
     <w:rsid w:val="009C497F"/>
     <w:rsid w:val="009C4A6B"/>
     <w:rsid w:val="009C4B13"/>
     <w:rsid w:val="009C4DE1"/>
     <w:rsid w:val="009C510D"/>
     <w:rsid w:val="009C51AA"/>
@@ -39153,50 +38289,51 @@
     <w:rsid w:val="00A15A1D"/>
     <w:rsid w:val="00A15A95"/>
     <w:rsid w:val="00A15EED"/>
     <w:rsid w:val="00A15FC2"/>
     <w:rsid w:val="00A1605C"/>
     <w:rsid w:val="00A163B2"/>
     <w:rsid w:val="00A163F8"/>
     <w:rsid w:val="00A166BD"/>
     <w:rsid w:val="00A1673B"/>
     <w:rsid w:val="00A167DF"/>
     <w:rsid w:val="00A16888"/>
     <w:rsid w:val="00A16BF4"/>
     <w:rsid w:val="00A16DB6"/>
     <w:rsid w:val="00A16EED"/>
     <w:rsid w:val="00A16F32"/>
     <w:rsid w:val="00A17379"/>
     <w:rsid w:val="00A1770E"/>
     <w:rsid w:val="00A202A3"/>
     <w:rsid w:val="00A203EA"/>
     <w:rsid w:val="00A2042F"/>
     <w:rsid w:val="00A2068B"/>
     <w:rsid w:val="00A2077F"/>
     <w:rsid w:val="00A20A3B"/>
     <w:rsid w:val="00A20E5A"/>
     <w:rsid w:val="00A21376"/>
+    <w:rsid w:val="00A2150D"/>
     <w:rsid w:val="00A215D3"/>
     <w:rsid w:val="00A21677"/>
     <w:rsid w:val="00A22178"/>
     <w:rsid w:val="00A22245"/>
     <w:rsid w:val="00A2224C"/>
     <w:rsid w:val="00A22537"/>
     <w:rsid w:val="00A225D1"/>
     <w:rsid w:val="00A227AF"/>
     <w:rsid w:val="00A22BAB"/>
     <w:rsid w:val="00A22C89"/>
     <w:rsid w:val="00A230E1"/>
     <w:rsid w:val="00A2322F"/>
     <w:rsid w:val="00A2365F"/>
     <w:rsid w:val="00A236C5"/>
     <w:rsid w:val="00A2374D"/>
     <w:rsid w:val="00A237B2"/>
     <w:rsid w:val="00A23C93"/>
     <w:rsid w:val="00A2405C"/>
     <w:rsid w:val="00A2410F"/>
     <w:rsid w:val="00A2455D"/>
     <w:rsid w:val="00A245E5"/>
     <w:rsid w:val="00A24664"/>
     <w:rsid w:val="00A24A51"/>
     <w:rsid w:val="00A24D74"/>
     <w:rsid w:val="00A252C0"/>
@@ -39319,50 +38456,51 @@
     <w:rsid w:val="00A54769"/>
     <w:rsid w:val="00A5483F"/>
     <w:rsid w:val="00A54BB7"/>
     <w:rsid w:val="00A54EC1"/>
     <w:rsid w:val="00A552F3"/>
     <w:rsid w:val="00A553FC"/>
     <w:rsid w:val="00A55615"/>
     <w:rsid w:val="00A55D67"/>
     <w:rsid w:val="00A55D8C"/>
     <w:rsid w:val="00A55F79"/>
     <w:rsid w:val="00A56222"/>
     <w:rsid w:val="00A56780"/>
     <w:rsid w:val="00A568B2"/>
     <w:rsid w:val="00A56AC6"/>
     <w:rsid w:val="00A575BC"/>
     <w:rsid w:val="00A578C2"/>
     <w:rsid w:val="00A57924"/>
     <w:rsid w:val="00A57B10"/>
     <w:rsid w:val="00A57F52"/>
     <w:rsid w:val="00A60330"/>
     <w:rsid w:val="00A60417"/>
     <w:rsid w:val="00A60675"/>
     <w:rsid w:val="00A6087F"/>
     <w:rsid w:val="00A60FE8"/>
     <w:rsid w:val="00A6128E"/>
+    <w:rsid w:val="00A615DA"/>
     <w:rsid w:val="00A6195B"/>
     <w:rsid w:val="00A619E4"/>
     <w:rsid w:val="00A61C80"/>
     <w:rsid w:val="00A620CD"/>
     <w:rsid w:val="00A621DA"/>
     <w:rsid w:val="00A625F7"/>
     <w:rsid w:val="00A62731"/>
     <w:rsid w:val="00A62827"/>
     <w:rsid w:val="00A63070"/>
     <w:rsid w:val="00A635D4"/>
     <w:rsid w:val="00A6379C"/>
     <w:rsid w:val="00A6397A"/>
     <w:rsid w:val="00A63D43"/>
     <w:rsid w:val="00A63E19"/>
     <w:rsid w:val="00A63E8A"/>
     <w:rsid w:val="00A6420F"/>
     <w:rsid w:val="00A643F4"/>
     <w:rsid w:val="00A647C1"/>
     <w:rsid w:val="00A64A18"/>
     <w:rsid w:val="00A650C1"/>
     <w:rsid w:val="00A650F5"/>
     <w:rsid w:val="00A65209"/>
     <w:rsid w:val="00A6524E"/>
     <w:rsid w:val="00A654AF"/>
     <w:rsid w:val="00A654D6"/>
@@ -39567,50 +38705,51 @@
     <w:rsid w:val="00AA13B9"/>
     <w:rsid w:val="00AA18EA"/>
     <w:rsid w:val="00AA1E3F"/>
     <w:rsid w:val="00AA1EC2"/>
     <w:rsid w:val="00AA26BC"/>
     <w:rsid w:val="00AA28DA"/>
     <w:rsid w:val="00AA2AFE"/>
     <w:rsid w:val="00AA2BB4"/>
     <w:rsid w:val="00AA2BE0"/>
     <w:rsid w:val="00AA2D92"/>
     <w:rsid w:val="00AA2E0E"/>
     <w:rsid w:val="00AA2FF6"/>
     <w:rsid w:val="00AA3315"/>
     <w:rsid w:val="00AA33C2"/>
     <w:rsid w:val="00AA3A0A"/>
     <w:rsid w:val="00AA3D45"/>
     <w:rsid w:val="00AA3F51"/>
     <w:rsid w:val="00AA4053"/>
     <w:rsid w:val="00AA43BB"/>
     <w:rsid w:val="00AA44B6"/>
     <w:rsid w:val="00AA4576"/>
     <w:rsid w:val="00AA479A"/>
     <w:rsid w:val="00AA4818"/>
     <w:rsid w:val="00AA481A"/>
     <w:rsid w:val="00AA4999"/>
+    <w:rsid w:val="00AA4FD2"/>
     <w:rsid w:val="00AA500C"/>
     <w:rsid w:val="00AA55D6"/>
     <w:rsid w:val="00AA577A"/>
     <w:rsid w:val="00AA5D4E"/>
     <w:rsid w:val="00AA5DB4"/>
     <w:rsid w:val="00AA5DD9"/>
     <w:rsid w:val="00AA5E07"/>
     <w:rsid w:val="00AA5EC8"/>
     <w:rsid w:val="00AA5F67"/>
     <w:rsid w:val="00AA6060"/>
     <w:rsid w:val="00AA656D"/>
     <w:rsid w:val="00AA6707"/>
     <w:rsid w:val="00AA68E7"/>
     <w:rsid w:val="00AA6AAB"/>
     <w:rsid w:val="00AA6D3C"/>
     <w:rsid w:val="00AA71B1"/>
     <w:rsid w:val="00AA747B"/>
     <w:rsid w:val="00AA7637"/>
     <w:rsid w:val="00AA79E0"/>
     <w:rsid w:val="00AA7DE9"/>
     <w:rsid w:val="00AB0E5C"/>
     <w:rsid w:val="00AB1254"/>
     <w:rsid w:val="00AB1291"/>
     <w:rsid w:val="00AB155B"/>
     <w:rsid w:val="00AB1662"/>
@@ -39857,50 +38996,51 @@
     <w:rsid w:val="00B013A1"/>
     <w:rsid w:val="00B01A19"/>
     <w:rsid w:val="00B01BBC"/>
     <w:rsid w:val="00B02037"/>
     <w:rsid w:val="00B020AB"/>
     <w:rsid w:val="00B020FB"/>
     <w:rsid w:val="00B0236F"/>
     <w:rsid w:val="00B02374"/>
     <w:rsid w:val="00B023A3"/>
     <w:rsid w:val="00B02518"/>
     <w:rsid w:val="00B02561"/>
     <w:rsid w:val="00B0257A"/>
     <w:rsid w:val="00B02C2B"/>
     <w:rsid w:val="00B02E4D"/>
     <w:rsid w:val="00B02E9A"/>
     <w:rsid w:val="00B03084"/>
     <w:rsid w:val="00B0321E"/>
     <w:rsid w:val="00B034B1"/>
     <w:rsid w:val="00B0399F"/>
     <w:rsid w:val="00B039FA"/>
     <w:rsid w:val="00B03DCA"/>
     <w:rsid w:val="00B03EC0"/>
     <w:rsid w:val="00B03F6B"/>
     <w:rsid w:val="00B04004"/>
     <w:rsid w:val="00B040FC"/>
+    <w:rsid w:val="00B048B4"/>
     <w:rsid w:val="00B04B8F"/>
     <w:rsid w:val="00B04D3E"/>
     <w:rsid w:val="00B04E01"/>
     <w:rsid w:val="00B04F67"/>
     <w:rsid w:val="00B05443"/>
     <w:rsid w:val="00B055DF"/>
     <w:rsid w:val="00B059E0"/>
     <w:rsid w:val="00B05F35"/>
     <w:rsid w:val="00B064C7"/>
     <w:rsid w:val="00B065E3"/>
     <w:rsid w:val="00B0664E"/>
     <w:rsid w:val="00B066F4"/>
     <w:rsid w:val="00B06D6C"/>
     <w:rsid w:val="00B0756B"/>
     <w:rsid w:val="00B07AF9"/>
     <w:rsid w:val="00B07EFF"/>
     <w:rsid w:val="00B105B0"/>
     <w:rsid w:val="00B10DF8"/>
     <w:rsid w:val="00B11584"/>
     <w:rsid w:val="00B1169E"/>
     <w:rsid w:val="00B119C9"/>
     <w:rsid w:val="00B11BCA"/>
     <w:rsid w:val="00B11D0E"/>
     <w:rsid w:val="00B11DB2"/>
     <w:rsid w:val="00B12058"/>
@@ -39929,50 +39069,51 @@
     <w:rsid w:val="00B15235"/>
     <w:rsid w:val="00B1524F"/>
     <w:rsid w:val="00B15259"/>
     <w:rsid w:val="00B153C7"/>
     <w:rsid w:val="00B15464"/>
     <w:rsid w:val="00B15575"/>
     <w:rsid w:val="00B15C11"/>
     <w:rsid w:val="00B15D81"/>
     <w:rsid w:val="00B15ED4"/>
     <w:rsid w:val="00B15F89"/>
     <w:rsid w:val="00B16249"/>
     <w:rsid w:val="00B16772"/>
     <w:rsid w:val="00B16B97"/>
     <w:rsid w:val="00B16C5D"/>
     <w:rsid w:val="00B16D0F"/>
     <w:rsid w:val="00B16DC3"/>
     <w:rsid w:val="00B16E10"/>
     <w:rsid w:val="00B16EC7"/>
     <w:rsid w:val="00B16EE5"/>
     <w:rsid w:val="00B17186"/>
     <w:rsid w:val="00B17345"/>
     <w:rsid w:val="00B173C3"/>
     <w:rsid w:val="00B17593"/>
     <w:rsid w:val="00B177B1"/>
     <w:rsid w:val="00B17855"/>
+    <w:rsid w:val="00B1789B"/>
     <w:rsid w:val="00B17AB3"/>
     <w:rsid w:val="00B17DA0"/>
     <w:rsid w:val="00B17FE8"/>
     <w:rsid w:val="00B201FF"/>
     <w:rsid w:val="00B20628"/>
     <w:rsid w:val="00B2065C"/>
     <w:rsid w:val="00B20AA0"/>
     <w:rsid w:val="00B20C65"/>
     <w:rsid w:val="00B20CF2"/>
     <w:rsid w:val="00B20DF2"/>
     <w:rsid w:val="00B20F2A"/>
     <w:rsid w:val="00B21B6B"/>
     <w:rsid w:val="00B21BEB"/>
     <w:rsid w:val="00B21DA1"/>
     <w:rsid w:val="00B22336"/>
     <w:rsid w:val="00B22481"/>
     <w:rsid w:val="00B2271A"/>
     <w:rsid w:val="00B228F3"/>
     <w:rsid w:val="00B22BDC"/>
     <w:rsid w:val="00B22E57"/>
     <w:rsid w:val="00B22EF8"/>
     <w:rsid w:val="00B22F34"/>
     <w:rsid w:val="00B23295"/>
     <w:rsid w:val="00B23511"/>
     <w:rsid w:val="00B23524"/>
@@ -40079,80 +39220,82 @@
     <w:rsid w:val="00B40F3C"/>
     <w:rsid w:val="00B4100B"/>
     <w:rsid w:val="00B41086"/>
     <w:rsid w:val="00B41097"/>
     <w:rsid w:val="00B411BB"/>
     <w:rsid w:val="00B417E3"/>
     <w:rsid w:val="00B41B1C"/>
     <w:rsid w:val="00B4214A"/>
     <w:rsid w:val="00B421C7"/>
     <w:rsid w:val="00B4223F"/>
     <w:rsid w:val="00B42383"/>
     <w:rsid w:val="00B42682"/>
     <w:rsid w:val="00B42871"/>
     <w:rsid w:val="00B42DA8"/>
     <w:rsid w:val="00B430A5"/>
     <w:rsid w:val="00B431A8"/>
     <w:rsid w:val="00B433A9"/>
     <w:rsid w:val="00B433C3"/>
     <w:rsid w:val="00B435C7"/>
     <w:rsid w:val="00B436E4"/>
     <w:rsid w:val="00B439AE"/>
     <w:rsid w:val="00B44019"/>
     <w:rsid w:val="00B446CA"/>
     <w:rsid w:val="00B449FD"/>
     <w:rsid w:val="00B44B5E"/>
+    <w:rsid w:val="00B44C62"/>
     <w:rsid w:val="00B4500F"/>
     <w:rsid w:val="00B4515F"/>
     <w:rsid w:val="00B452DA"/>
     <w:rsid w:val="00B453D8"/>
     <w:rsid w:val="00B454AD"/>
     <w:rsid w:val="00B45563"/>
     <w:rsid w:val="00B45661"/>
     <w:rsid w:val="00B45F3C"/>
     <w:rsid w:val="00B46071"/>
     <w:rsid w:val="00B46324"/>
     <w:rsid w:val="00B46330"/>
     <w:rsid w:val="00B465A8"/>
     <w:rsid w:val="00B46AF4"/>
     <w:rsid w:val="00B46D41"/>
     <w:rsid w:val="00B46DEF"/>
     <w:rsid w:val="00B46FAC"/>
     <w:rsid w:val="00B46FBA"/>
     <w:rsid w:val="00B47086"/>
     <w:rsid w:val="00B4758B"/>
     <w:rsid w:val="00B4765A"/>
     <w:rsid w:val="00B478CC"/>
     <w:rsid w:val="00B47A87"/>
     <w:rsid w:val="00B47B6B"/>
     <w:rsid w:val="00B501FC"/>
     <w:rsid w:val="00B50ADB"/>
     <w:rsid w:val="00B50EE6"/>
     <w:rsid w:val="00B5102C"/>
     <w:rsid w:val="00B511E4"/>
     <w:rsid w:val="00B511EE"/>
     <w:rsid w:val="00B5172D"/>
+    <w:rsid w:val="00B51D04"/>
     <w:rsid w:val="00B51E30"/>
     <w:rsid w:val="00B51E5D"/>
     <w:rsid w:val="00B51ECD"/>
     <w:rsid w:val="00B52002"/>
     <w:rsid w:val="00B52497"/>
     <w:rsid w:val="00B524EA"/>
     <w:rsid w:val="00B52842"/>
     <w:rsid w:val="00B528A0"/>
     <w:rsid w:val="00B52A5B"/>
     <w:rsid w:val="00B52B65"/>
     <w:rsid w:val="00B52CFA"/>
     <w:rsid w:val="00B52D0A"/>
     <w:rsid w:val="00B52D2F"/>
     <w:rsid w:val="00B52DE7"/>
     <w:rsid w:val="00B52FA1"/>
     <w:rsid w:val="00B5310F"/>
     <w:rsid w:val="00B532EA"/>
     <w:rsid w:val="00B53723"/>
     <w:rsid w:val="00B53831"/>
     <w:rsid w:val="00B53CD6"/>
     <w:rsid w:val="00B5400D"/>
     <w:rsid w:val="00B540C3"/>
     <w:rsid w:val="00B5465F"/>
     <w:rsid w:val="00B54704"/>
     <w:rsid w:val="00B54B2E"/>
@@ -40237,50 +39380,51 @@
     <w:rsid w:val="00B707BE"/>
     <w:rsid w:val="00B709DD"/>
     <w:rsid w:val="00B70E2D"/>
     <w:rsid w:val="00B71078"/>
     <w:rsid w:val="00B710A8"/>
     <w:rsid w:val="00B7129E"/>
     <w:rsid w:val="00B715A7"/>
     <w:rsid w:val="00B71627"/>
     <w:rsid w:val="00B718DC"/>
     <w:rsid w:val="00B7190C"/>
     <w:rsid w:val="00B71C97"/>
     <w:rsid w:val="00B71EE9"/>
     <w:rsid w:val="00B71F51"/>
     <w:rsid w:val="00B71FE6"/>
     <w:rsid w:val="00B721CA"/>
     <w:rsid w:val="00B7245A"/>
     <w:rsid w:val="00B725C4"/>
     <w:rsid w:val="00B72915"/>
     <w:rsid w:val="00B72989"/>
     <w:rsid w:val="00B72B0F"/>
     <w:rsid w:val="00B72B74"/>
     <w:rsid w:val="00B72BE4"/>
     <w:rsid w:val="00B72F2E"/>
     <w:rsid w:val="00B7303C"/>
     <w:rsid w:val="00B73107"/>
+    <w:rsid w:val="00B73139"/>
     <w:rsid w:val="00B73621"/>
     <w:rsid w:val="00B737C3"/>
     <w:rsid w:val="00B7394B"/>
     <w:rsid w:val="00B73E7B"/>
     <w:rsid w:val="00B74304"/>
     <w:rsid w:val="00B7454E"/>
     <w:rsid w:val="00B745CD"/>
     <w:rsid w:val="00B7495F"/>
     <w:rsid w:val="00B74C8E"/>
     <w:rsid w:val="00B75570"/>
     <w:rsid w:val="00B75814"/>
     <w:rsid w:val="00B75A3E"/>
     <w:rsid w:val="00B76331"/>
     <w:rsid w:val="00B76663"/>
     <w:rsid w:val="00B76749"/>
     <w:rsid w:val="00B76CC6"/>
     <w:rsid w:val="00B76D17"/>
     <w:rsid w:val="00B76FDB"/>
     <w:rsid w:val="00B770D7"/>
     <w:rsid w:val="00B77267"/>
     <w:rsid w:val="00B776C6"/>
     <w:rsid w:val="00B77708"/>
     <w:rsid w:val="00B77A60"/>
     <w:rsid w:val="00B77DA2"/>
     <w:rsid w:val="00B77EF5"/>
@@ -40315,50 +39459,51 @@
     <w:rsid w:val="00B8537D"/>
     <w:rsid w:val="00B85738"/>
     <w:rsid w:val="00B8576D"/>
     <w:rsid w:val="00B8586A"/>
     <w:rsid w:val="00B85956"/>
     <w:rsid w:val="00B85DFA"/>
     <w:rsid w:val="00B86259"/>
     <w:rsid w:val="00B8673C"/>
     <w:rsid w:val="00B8707D"/>
     <w:rsid w:val="00B87243"/>
     <w:rsid w:val="00B873A2"/>
     <w:rsid w:val="00B874AC"/>
     <w:rsid w:val="00B874AF"/>
     <w:rsid w:val="00B8758D"/>
     <w:rsid w:val="00B87596"/>
     <w:rsid w:val="00B87896"/>
     <w:rsid w:val="00B87D9A"/>
     <w:rsid w:val="00B87DCC"/>
     <w:rsid w:val="00B87DDD"/>
     <w:rsid w:val="00B90263"/>
     <w:rsid w:val="00B90394"/>
     <w:rsid w:val="00B903D3"/>
     <w:rsid w:val="00B907B7"/>
     <w:rsid w:val="00B90BD8"/>
     <w:rsid w:val="00B91F67"/>
+    <w:rsid w:val="00B927E7"/>
     <w:rsid w:val="00B93201"/>
     <w:rsid w:val="00B93234"/>
     <w:rsid w:val="00B933D1"/>
     <w:rsid w:val="00B93428"/>
     <w:rsid w:val="00B93A31"/>
     <w:rsid w:val="00B93D1D"/>
     <w:rsid w:val="00B93FCF"/>
     <w:rsid w:val="00B94216"/>
     <w:rsid w:val="00B9462F"/>
     <w:rsid w:val="00B948CB"/>
     <w:rsid w:val="00B94B96"/>
     <w:rsid w:val="00B94F16"/>
     <w:rsid w:val="00B952AA"/>
     <w:rsid w:val="00B955AA"/>
     <w:rsid w:val="00B95D30"/>
     <w:rsid w:val="00B96089"/>
     <w:rsid w:val="00B9612E"/>
     <w:rsid w:val="00B961A1"/>
     <w:rsid w:val="00B962C6"/>
     <w:rsid w:val="00B9634F"/>
     <w:rsid w:val="00B96498"/>
     <w:rsid w:val="00B9690E"/>
     <w:rsid w:val="00B96B78"/>
     <w:rsid w:val="00B96BA8"/>
     <w:rsid w:val="00B97A9E"/>
@@ -40503,50 +39648,51 @@
     <w:rsid w:val="00BC72FB"/>
     <w:rsid w:val="00BC79CA"/>
     <w:rsid w:val="00BC7AF8"/>
     <w:rsid w:val="00BC7B14"/>
     <w:rsid w:val="00BC7CE4"/>
     <w:rsid w:val="00BD01DF"/>
     <w:rsid w:val="00BD02C3"/>
     <w:rsid w:val="00BD0407"/>
     <w:rsid w:val="00BD058A"/>
     <w:rsid w:val="00BD05FF"/>
     <w:rsid w:val="00BD0A3D"/>
     <w:rsid w:val="00BD0F21"/>
     <w:rsid w:val="00BD0F4E"/>
     <w:rsid w:val="00BD10EA"/>
     <w:rsid w:val="00BD1116"/>
     <w:rsid w:val="00BD126D"/>
     <w:rsid w:val="00BD12DD"/>
     <w:rsid w:val="00BD12F2"/>
     <w:rsid w:val="00BD1A1F"/>
     <w:rsid w:val="00BD1BDB"/>
     <w:rsid w:val="00BD1C4A"/>
     <w:rsid w:val="00BD1FDE"/>
     <w:rsid w:val="00BD21B9"/>
     <w:rsid w:val="00BD2259"/>
     <w:rsid w:val="00BD2804"/>
+    <w:rsid w:val="00BD2B56"/>
     <w:rsid w:val="00BD2B70"/>
     <w:rsid w:val="00BD3223"/>
     <w:rsid w:val="00BD36C7"/>
     <w:rsid w:val="00BD37DF"/>
     <w:rsid w:val="00BD3921"/>
     <w:rsid w:val="00BD3A95"/>
     <w:rsid w:val="00BD3AA5"/>
     <w:rsid w:val="00BD3BCF"/>
     <w:rsid w:val="00BD3C0E"/>
     <w:rsid w:val="00BD3C29"/>
     <w:rsid w:val="00BD3C84"/>
     <w:rsid w:val="00BD3D78"/>
     <w:rsid w:val="00BD407F"/>
     <w:rsid w:val="00BD4168"/>
     <w:rsid w:val="00BD421C"/>
     <w:rsid w:val="00BD4353"/>
     <w:rsid w:val="00BD4586"/>
     <w:rsid w:val="00BD48B2"/>
     <w:rsid w:val="00BD49C7"/>
     <w:rsid w:val="00BD4A41"/>
     <w:rsid w:val="00BD4E9D"/>
     <w:rsid w:val="00BD4F39"/>
     <w:rsid w:val="00BD52D0"/>
     <w:rsid w:val="00BD531E"/>
     <w:rsid w:val="00BD5394"/>
@@ -40555,62 +39701,64 @@
     <w:rsid w:val="00BD5AB8"/>
     <w:rsid w:val="00BD5C38"/>
     <w:rsid w:val="00BD6278"/>
     <w:rsid w:val="00BD63E6"/>
     <w:rsid w:val="00BD64D3"/>
     <w:rsid w:val="00BD6631"/>
     <w:rsid w:val="00BD67D9"/>
     <w:rsid w:val="00BD6916"/>
     <w:rsid w:val="00BD697B"/>
     <w:rsid w:val="00BD6A63"/>
     <w:rsid w:val="00BD7057"/>
     <w:rsid w:val="00BD727B"/>
     <w:rsid w:val="00BD7444"/>
     <w:rsid w:val="00BD75A6"/>
     <w:rsid w:val="00BD7B4B"/>
     <w:rsid w:val="00BD7F0D"/>
     <w:rsid w:val="00BE0242"/>
     <w:rsid w:val="00BE035C"/>
     <w:rsid w:val="00BE0436"/>
     <w:rsid w:val="00BE0479"/>
     <w:rsid w:val="00BE0659"/>
     <w:rsid w:val="00BE0C83"/>
     <w:rsid w:val="00BE0DE6"/>
     <w:rsid w:val="00BE102B"/>
     <w:rsid w:val="00BE1715"/>
+    <w:rsid w:val="00BE1AF1"/>
     <w:rsid w:val="00BE202A"/>
     <w:rsid w:val="00BE24C8"/>
     <w:rsid w:val="00BE278A"/>
     <w:rsid w:val="00BE2D0A"/>
     <w:rsid w:val="00BE2E57"/>
     <w:rsid w:val="00BE305C"/>
     <w:rsid w:val="00BE32DF"/>
     <w:rsid w:val="00BE345D"/>
     <w:rsid w:val="00BE3972"/>
     <w:rsid w:val="00BE3D13"/>
     <w:rsid w:val="00BE3F5D"/>
     <w:rsid w:val="00BE3FCC"/>
+    <w:rsid w:val="00BE409D"/>
     <w:rsid w:val="00BE40B4"/>
     <w:rsid w:val="00BE4430"/>
     <w:rsid w:val="00BE453C"/>
     <w:rsid w:val="00BE4663"/>
     <w:rsid w:val="00BE4C86"/>
     <w:rsid w:val="00BE4F83"/>
     <w:rsid w:val="00BE4F91"/>
     <w:rsid w:val="00BE4FA5"/>
     <w:rsid w:val="00BE50A2"/>
     <w:rsid w:val="00BE5258"/>
     <w:rsid w:val="00BE5849"/>
     <w:rsid w:val="00BE59AB"/>
     <w:rsid w:val="00BE59C6"/>
     <w:rsid w:val="00BE5B41"/>
     <w:rsid w:val="00BE6058"/>
     <w:rsid w:val="00BE63B3"/>
     <w:rsid w:val="00BE6820"/>
     <w:rsid w:val="00BE6DE6"/>
     <w:rsid w:val="00BE7555"/>
     <w:rsid w:val="00BF06D7"/>
     <w:rsid w:val="00BF0A1E"/>
     <w:rsid w:val="00BF1724"/>
     <w:rsid w:val="00BF1A0E"/>
     <w:rsid w:val="00BF1D3A"/>
     <w:rsid w:val="00BF1D5D"/>
@@ -40624,59 +39772,61 @@
     <w:rsid w:val="00BF33CD"/>
     <w:rsid w:val="00BF3891"/>
     <w:rsid w:val="00BF3C8F"/>
     <w:rsid w:val="00BF3EAC"/>
     <w:rsid w:val="00BF41D4"/>
     <w:rsid w:val="00BF454D"/>
     <w:rsid w:val="00BF45AC"/>
     <w:rsid w:val="00BF467B"/>
     <w:rsid w:val="00BF46C5"/>
     <w:rsid w:val="00BF4C6A"/>
     <w:rsid w:val="00BF4CBF"/>
     <w:rsid w:val="00BF4D7A"/>
     <w:rsid w:val="00BF4F3A"/>
     <w:rsid w:val="00BF5725"/>
     <w:rsid w:val="00BF5BD0"/>
     <w:rsid w:val="00BF5D5A"/>
     <w:rsid w:val="00BF6114"/>
     <w:rsid w:val="00BF611F"/>
     <w:rsid w:val="00BF6250"/>
     <w:rsid w:val="00BF63CC"/>
     <w:rsid w:val="00BF6500"/>
     <w:rsid w:val="00BF6668"/>
     <w:rsid w:val="00BF680E"/>
     <w:rsid w:val="00BF6E19"/>
     <w:rsid w:val="00BF6EA8"/>
+    <w:rsid w:val="00BF6EFD"/>
     <w:rsid w:val="00BF71A7"/>
     <w:rsid w:val="00BF73DF"/>
     <w:rsid w:val="00BF74E4"/>
     <w:rsid w:val="00BF7508"/>
     <w:rsid w:val="00BF7874"/>
     <w:rsid w:val="00BF78D8"/>
     <w:rsid w:val="00BF7941"/>
     <w:rsid w:val="00BF7B8D"/>
     <w:rsid w:val="00BF7BBB"/>
+    <w:rsid w:val="00BF7E08"/>
     <w:rsid w:val="00BF7F9D"/>
     <w:rsid w:val="00C00106"/>
     <w:rsid w:val="00C00366"/>
     <w:rsid w:val="00C00400"/>
     <w:rsid w:val="00C005CB"/>
     <w:rsid w:val="00C00A6C"/>
     <w:rsid w:val="00C00A7F"/>
     <w:rsid w:val="00C00D6E"/>
     <w:rsid w:val="00C01081"/>
     <w:rsid w:val="00C0114D"/>
     <w:rsid w:val="00C01518"/>
     <w:rsid w:val="00C01519"/>
     <w:rsid w:val="00C0162C"/>
     <w:rsid w:val="00C01942"/>
     <w:rsid w:val="00C01AB2"/>
     <w:rsid w:val="00C01D00"/>
     <w:rsid w:val="00C01DEC"/>
     <w:rsid w:val="00C0202B"/>
     <w:rsid w:val="00C02330"/>
     <w:rsid w:val="00C025D3"/>
     <w:rsid w:val="00C02C68"/>
     <w:rsid w:val="00C02EF2"/>
     <w:rsid w:val="00C03278"/>
     <w:rsid w:val="00C03377"/>
     <w:rsid w:val="00C034E0"/>
@@ -40727,54 +39877,56 @@
     <w:rsid w:val="00C136A9"/>
     <w:rsid w:val="00C136F2"/>
     <w:rsid w:val="00C1395F"/>
     <w:rsid w:val="00C13F9A"/>
     <w:rsid w:val="00C1416B"/>
     <w:rsid w:val="00C143CB"/>
     <w:rsid w:val="00C14B88"/>
     <w:rsid w:val="00C14C9A"/>
     <w:rsid w:val="00C14E6A"/>
     <w:rsid w:val="00C15027"/>
     <w:rsid w:val="00C15056"/>
     <w:rsid w:val="00C15B2E"/>
     <w:rsid w:val="00C15D03"/>
     <w:rsid w:val="00C16095"/>
     <w:rsid w:val="00C162E9"/>
     <w:rsid w:val="00C1646B"/>
     <w:rsid w:val="00C164AF"/>
     <w:rsid w:val="00C16C50"/>
     <w:rsid w:val="00C16ED8"/>
     <w:rsid w:val="00C16FE5"/>
     <w:rsid w:val="00C17079"/>
     <w:rsid w:val="00C173FB"/>
     <w:rsid w:val="00C17418"/>
     <w:rsid w:val="00C1741C"/>
     <w:rsid w:val="00C17768"/>
+    <w:rsid w:val="00C17992"/>
     <w:rsid w:val="00C17A18"/>
     <w:rsid w:val="00C17CA3"/>
     <w:rsid w:val="00C2027B"/>
     <w:rsid w:val="00C20522"/>
+    <w:rsid w:val="00C207C9"/>
     <w:rsid w:val="00C2082D"/>
     <w:rsid w:val="00C20866"/>
     <w:rsid w:val="00C20A29"/>
     <w:rsid w:val="00C20A40"/>
     <w:rsid w:val="00C20CB2"/>
     <w:rsid w:val="00C20D8C"/>
     <w:rsid w:val="00C20F89"/>
     <w:rsid w:val="00C21403"/>
     <w:rsid w:val="00C215EB"/>
     <w:rsid w:val="00C21A51"/>
     <w:rsid w:val="00C21AC4"/>
     <w:rsid w:val="00C21B41"/>
     <w:rsid w:val="00C2225E"/>
     <w:rsid w:val="00C22506"/>
     <w:rsid w:val="00C2254B"/>
     <w:rsid w:val="00C22593"/>
     <w:rsid w:val="00C2272F"/>
     <w:rsid w:val="00C22A4A"/>
     <w:rsid w:val="00C22D4E"/>
     <w:rsid w:val="00C23099"/>
     <w:rsid w:val="00C23133"/>
     <w:rsid w:val="00C23726"/>
     <w:rsid w:val="00C23AE8"/>
     <w:rsid w:val="00C23CCA"/>
     <w:rsid w:val="00C23CDB"/>
@@ -40911,93 +40063,95 @@
     <w:rsid w:val="00C4709C"/>
     <w:rsid w:val="00C47424"/>
     <w:rsid w:val="00C47D74"/>
     <w:rsid w:val="00C50552"/>
     <w:rsid w:val="00C5055C"/>
     <w:rsid w:val="00C505FD"/>
     <w:rsid w:val="00C507A5"/>
     <w:rsid w:val="00C50E50"/>
     <w:rsid w:val="00C5125C"/>
     <w:rsid w:val="00C51395"/>
     <w:rsid w:val="00C516D6"/>
     <w:rsid w:val="00C51B00"/>
     <w:rsid w:val="00C51C50"/>
     <w:rsid w:val="00C52190"/>
     <w:rsid w:val="00C52721"/>
     <w:rsid w:val="00C52E18"/>
     <w:rsid w:val="00C53189"/>
     <w:rsid w:val="00C5319C"/>
     <w:rsid w:val="00C5355B"/>
     <w:rsid w:val="00C53708"/>
     <w:rsid w:val="00C5370D"/>
     <w:rsid w:val="00C5428E"/>
     <w:rsid w:val="00C5439D"/>
     <w:rsid w:val="00C54469"/>
     <w:rsid w:val="00C546E4"/>
+    <w:rsid w:val="00C54710"/>
     <w:rsid w:val="00C54C65"/>
     <w:rsid w:val="00C54E97"/>
     <w:rsid w:val="00C5519F"/>
     <w:rsid w:val="00C55319"/>
     <w:rsid w:val="00C5562B"/>
     <w:rsid w:val="00C5575E"/>
     <w:rsid w:val="00C559AA"/>
     <w:rsid w:val="00C55B57"/>
     <w:rsid w:val="00C55FE9"/>
     <w:rsid w:val="00C561B5"/>
     <w:rsid w:val="00C561FE"/>
     <w:rsid w:val="00C56644"/>
     <w:rsid w:val="00C566BF"/>
     <w:rsid w:val="00C56712"/>
     <w:rsid w:val="00C569DC"/>
     <w:rsid w:val="00C56A4A"/>
     <w:rsid w:val="00C56F28"/>
     <w:rsid w:val="00C57092"/>
     <w:rsid w:val="00C574EA"/>
     <w:rsid w:val="00C57537"/>
     <w:rsid w:val="00C57750"/>
     <w:rsid w:val="00C57863"/>
     <w:rsid w:val="00C57B1F"/>
     <w:rsid w:val="00C57DD4"/>
     <w:rsid w:val="00C600C0"/>
     <w:rsid w:val="00C60795"/>
     <w:rsid w:val="00C6083E"/>
     <w:rsid w:val="00C61239"/>
     <w:rsid w:val="00C613D0"/>
     <w:rsid w:val="00C61549"/>
     <w:rsid w:val="00C6168D"/>
     <w:rsid w:val="00C616BC"/>
     <w:rsid w:val="00C61799"/>
     <w:rsid w:val="00C622A4"/>
     <w:rsid w:val="00C62777"/>
     <w:rsid w:val="00C629A8"/>
     <w:rsid w:val="00C629C7"/>
     <w:rsid w:val="00C62A52"/>
     <w:rsid w:val="00C62AB9"/>
     <w:rsid w:val="00C62AF7"/>
     <w:rsid w:val="00C62C81"/>
     <w:rsid w:val="00C6325A"/>
     <w:rsid w:val="00C636D4"/>
+    <w:rsid w:val="00C63925"/>
     <w:rsid w:val="00C63A23"/>
     <w:rsid w:val="00C64010"/>
     <w:rsid w:val="00C64352"/>
     <w:rsid w:val="00C6448E"/>
     <w:rsid w:val="00C6473B"/>
     <w:rsid w:val="00C649BE"/>
     <w:rsid w:val="00C64A1E"/>
     <w:rsid w:val="00C64C4F"/>
     <w:rsid w:val="00C64C70"/>
     <w:rsid w:val="00C64D84"/>
     <w:rsid w:val="00C6511B"/>
     <w:rsid w:val="00C65406"/>
     <w:rsid w:val="00C6547E"/>
     <w:rsid w:val="00C655FE"/>
     <w:rsid w:val="00C65D0A"/>
     <w:rsid w:val="00C65EFA"/>
     <w:rsid w:val="00C66344"/>
     <w:rsid w:val="00C665E9"/>
     <w:rsid w:val="00C6678A"/>
     <w:rsid w:val="00C66ABB"/>
     <w:rsid w:val="00C66ADE"/>
     <w:rsid w:val="00C66B58"/>
     <w:rsid w:val="00C66F32"/>
     <w:rsid w:val="00C672D5"/>
     <w:rsid w:val="00C67409"/>
@@ -41127,50 +40281,51 @@
     <w:rsid w:val="00C95824"/>
     <w:rsid w:val="00C95D63"/>
     <w:rsid w:val="00C95F55"/>
     <w:rsid w:val="00C95F96"/>
     <w:rsid w:val="00C9606D"/>
     <w:rsid w:val="00C9625D"/>
     <w:rsid w:val="00C968FD"/>
     <w:rsid w:val="00C9699D"/>
     <w:rsid w:val="00C96CD8"/>
     <w:rsid w:val="00C96D24"/>
     <w:rsid w:val="00C96EDF"/>
     <w:rsid w:val="00C9709F"/>
     <w:rsid w:val="00C970FE"/>
     <w:rsid w:val="00C9730E"/>
     <w:rsid w:val="00C975EB"/>
     <w:rsid w:val="00C9776E"/>
     <w:rsid w:val="00C97C37"/>
     <w:rsid w:val="00C97E8E"/>
     <w:rsid w:val="00C97FA6"/>
     <w:rsid w:val="00CA0108"/>
     <w:rsid w:val="00CA011A"/>
     <w:rsid w:val="00CA08F8"/>
     <w:rsid w:val="00CA0A79"/>
     <w:rsid w:val="00CA1137"/>
     <w:rsid w:val="00CA180A"/>
+    <w:rsid w:val="00CA19CB"/>
     <w:rsid w:val="00CA1A0C"/>
     <w:rsid w:val="00CA1BA8"/>
     <w:rsid w:val="00CA1D0D"/>
     <w:rsid w:val="00CA1E38"/>
     <w:rsid w:val="00CA1ED1"/>
     <w:rsid w:val="00CA23B6"/>
     <w:rsid w:val="00CA26B7"/>
     <w:rsid w:val="00CA293A"/>
     <w:rsid w:val="00CA2C53"/>
     <w:rsid w:val="00CA3008"/>
     <w:rsid w:val="00CA3187"/>
     <w:rsid w:val="00CA31A1"/>
     <w:rsid w:val="00CA31F4"/>
     <w:rsid w:val="00CA459C"/>
     <w:rsid w:val="00CA46D4"/>
     <w:rsid w:val="00CA47FE"/>
     <w:rsid w:val="00CA494E"/>
     <w:rsid w:val="00CA4BBD"/>
     <w:rsid w:val="00CA4C64"/>
     <w:rsid w:val="00CA4D29"/>
     <w:rsid w:val="00CA4EB8"/>
     <w:rsid w:val="00CA4FCF"/>
     <w:rsid w:val="00CA502D"/>
     <w:rsid w:val="00CA50BE"/>
     <w:rsid w:val="00CA527D"/>
@@ -41180,99 +40335,101 @@
     <w:rsid w:val="00CA54E8"/>
     <w:rsid w:val="00CA55B9"/>
     <w:rsid w:val="00CA57F9"/>
     <w:rsid w:val="00CA597E"/>
     <w:rsid w:val="00CA5CE9"/>
     <w:rsid w:val="00CA5DDF"/>
     <w:rsid w:val="00CA5EA3"/>
     <w:rsid w:val="00CA5EE5"/>
     <w:rsid w:val="00CA614B"/>
     <w:rsid w:val="00CA6159"/>
     <w:rsid w:val="00CA6C1A"/>
     <w:rsid w:val="00CA6C38"/>
     <w:rsid w:val="00CA7084"/>
     <w:rsid w:val="00CA744C"/>
     <w:rsid w:val="00CA75A1"/>
     <w:rsid w:val="00CA75E8"/>
     <w:rsid w:val="00CA782D"/>
     <w:rsid w:val="00CA7905"/>
     <w:rsid w:val="00CA7C2A"/>
     <w:rsid w:val="00CA7ED2"/>
     <w:rsid w:val="00CB02D4"/>
     <w:rsid w:val="00CB02D6"/>
     <w:rsid w:val="00CB0A01"/>
     <w:rsid w:val="00CB0A18"/>
     <w:rsid w:val="00CB0DCA"/>
+    <w:rsid w:val="00CB0FFB"/>
     <w:rsid w:val="00CB1217"/>
     <w:rsid w:val="00CB1D3D"/>
     <w:rsid w:val="00CB1F45"/>
     <w:rsid w:val="00CB20B4"/>
     <w:rsid w:val="00CB20CA"/>
     <w:rsid w:val="00CB20D1"/>
     <w:rsid w:val="00CB22AA"/>
     <w:rsid w:val="00CB250E"/>
     <w:rsid w:val="00CB2645"/>
     <w:rsid w:val="00CB2670"/>
     <w:rsid w:val="00CB26A7"/>
     <w:rsid w:val="00CB27B3"/>
     <w:rsid w:val="00CB28E5"/>
     <w:rsid w:val="00CB2EEF"/>
     <w:rsid w:val="00CB3174"/>
     <w:rsid w:val="00CB3AC3"/>
     <w:rsid w:val="00CB3BAD"/>
     <w:rsid w:val="00CB3C29"/>
     <w:rsid w:val="00CB428F"/>
     <w:rsid w:val="00CB475F"/>
     <w:rsid w:val="00CB476C"/>
     <w:rsid w:val="00CB4E15"/>
     <w:rsid w:val="00CB5006"/>
     <w:rsid w:val="00CB52FF"/>
     <w:rsid w:val="00CB530C"/>
     <w:rsid w:val="00CB54D9"/>
     <w:rsid w:val="00CB54E4"/>
     <w:rsid w:val="00CB5D12"/>
     <w:rsid w:val="00CB5EBF"/>
     <w:rsid w:val="00CB68EC"/>
     <w:rsid w:val="00CB6B82"/>
     <w:rsid w:val="00CB6CC5"/>
     <w:rsid w:val="00CB723B"/>
     <w:rsid w:val="00CB7477"/>
     <w:rsid w:val="00CB758E"/>
     <w:rsid w:val="00CB7831"/>
     <w:rsid w:val="00CB7A4D"/>
     <w:rsid w:val="00CB7BEE"/>
     <w:rsid w:val="00CC019D"/>
     <w:rsid w:val="00CC0416"/>
     <w:rsid w:val="00CC049E"/>
     <w:rsid w:val="00CC1154"/>
     <w:rsid w:val="00CC132B"/>
     <w:rsid w:val="00CC151F"/>
     <w:rsid w:val="00CC185E"/>
     <w:rsid w:val="00CC199E"/>
     <w:rsid w:val="00CC1BAD"/>
     <w:rsid w:val="00CC1D11"/>
     <w:rsid w:val="00CC1DF2"/>
+    <w:rsid w:val="00CC2B66"/>
     <w:rsid w:val="00CC2B6C"/>
     <w:rsid w:val="00CC2C33"/>
     <w:rsid w:val="00CC3347"/>
     <w:rsid w:val="00CC336B"/>
     <w:rsid w:val="00CC37B0"/>
     <w:rsid w:val="00CC38A1"/>
     <w:rsid w:val="00CC3B32"/>
     <w:rsid w:val="00CC3D6F"/>
     <w:rsid w:val="00CC3F48"/>
     <w:rsid w:val="00CC3F8A"/>
     <w:rsid w:val="00CC48E9"/>
     <w:rsid w:val="00CC4C1F"/>
     <w:rsid w:val="00CC4F0F"/>
     <w:rsid w:val="00CC4FFF"/>
     <w:rsid w:val="00CC5415"/>
     <w:rsid w:val="00CC5626"/>
     <w:rsid w:val="00CC58F7"/>
     <w:rsid w:val="00CC5B66"/>
     <w:rsid w:val="00CC5B8D"/>
     <w:rsid w:val="00CC5D37"/>
     <w:rsid w:val="00CC5E58"/>
     <w:rsid w:val="00CC6533"/>
     <w:rsid w:val="00CC69EE"/>
     <w:rsid w:val="00CC6D1C"/>
     <w:rsid w:val="00CC6E89"/>
@@ -42298,77 +41455,79 @@
     <w:rsid w:val="00E10F39"/>
     <w:rsid w:val="00E1114C"/>
     <w:rsid w:val="00E11470"/>
     <w:rsid w:val="00E11643"/>
     <w:rsid w:val="00E1178A"/>
     <w:rsid w:val="00E11B37"/>
     <w:rsid w:val="00E11B3D"/>
     <w:rsid w:val="00E1203C"/>
     <w:rsid w:val="00E1223B"/>
     <w:rsid w:val="00E12253"/>
     <w:rsid w:val="00E127F1"/>
     <w:rsid w:val="00E127F2"/>
     <w:rsid w:val="00E12979"/>
     <w:rsid w:val="00E12B2A"/>
     <w:rsid w:val="00E12B81"/>
     <w:rsid w:val="00E13042"/>
     <w:rsid w:val="00E13158"/>
     <w:rsid w:val="00E1317C"/>
     <w:rsid w:val="00E137A3"/>
     <w:rsid w:val="00E13D8C"/>
     <w:rsid w:val="00E13F66"/>
     <w:rsid w:val="00E140F3"/>
     <w:rsid w:val="00E1412C"/>
     <w:rsid w:val="00E1438B"/>
     <w:rsid w:val="00E147ED"/>
+    <w:rsid w:val="00E14859"/>
     <w:rsid w:val="00E148AA"/>
     <w:rsid w:val="00E15897"/>
     <w:rsid w:val="00E158B4"/>
     <w:rsid w:val="00E15A93"/>
     <w:rsid w:val="00E15D4F"/>
     <w:rsid w:val="00E15E67"/>
     <w:rsid w:val="00E15FBF"/>
     <w:rsid w:val="00E16585"/>
     <w:rsid w:val="00E16AE6"/>
     <w:rsid w:val="00E16D6C"/>
     <w:rsid w:val="00E16EFD"/>
     <w:rsid w:val="00E16F06"/>
     <w:rsid w:val="00E1755A"/>
     <w:rsid w:val="00E176EC"/>
     <w:rsid w:val="00E177AD"/>
     <w:rsid w:val="00E17F9B"/>
     <w:rsid w:val="00E201AF"/>
     <w:rsid w:val="00E20438"/>
     <w:rsid w:val="00E20563"/>
     <w:rsid w:val="00E20627"/>
     <w:rsid w:val="00E20A66"/>
     <w:rsid w:val="00E20E96"/>
     <w:rsid w:val="00E210B8"/>
     <w:rsid w:val="00E2161B"/>
     <w:rsid w:val="00E21900"/>
     <w:rsid w:val="00E219D0"/>
     <w:rsid w:val="00E219FA"/>
+    <w:rsid w:val="00E21F56"/>
     <w:rsid w:val="00E220F8"/>
     <w:rsid w:val="00E222D3"/>
     <w:rsid w:val="00E22463"/>
     <w:rsid w:val="00E22606"/>
     <w:rsid w:val="00E22B36"/>
     <w:rsid w:val="00E22D20"/>
     <w:rsid w:val="00E22FCA"/>
     <w:rsid w:val="00E234E9"/>
     <w:rsid w:val="00E2375D"/>
     <w:rsid w:val="00E23A38"/>
     <w:rsid w:val="00E23CF1"/>
     <w:rsid w:val="00E23D7A"/>
     <w:rsid w:val="00E2401C"/>
     <w:rsid w:val="00E241EB"/>
     <w:rsid w:val="00E2439D"/>
     <w:rsid w:val="00E24569"/>
     <w:rsid w:val="00E24593"/>
     <w:rsid w:val="00E2464C"/>
     <w:rsid w:val="00E24A31"/>
     <w:rsid w:val="00E25213"/>
     <w:rsid w:val="00E2532F"/>
     <w:rsid w:val="00E25369"/>
     <w:rsid w:val="00E253D7"/>
     <w:rsid w:val="00E2563C"/>
     <w:rsid w:val="00E25892"/>
@@ -42386,50 +41545,51 @@
     <w:rsid w:val="00E2672A"/>
     <w:rsid w:val="00E26748"/>
     <w:rsid w:val="00E26779"/>
     <w:rsid w:val="00E269A4"/>
     <w:rsid w:val="00E26B40"/>
     <w:rsid w:val="00E26CCF"/>
     <w:rsid w:val="00E270A6"/>
     <w:rsid w:val="00E270AD"/>
     <w:rsid w:val="00E270DF"/>
     <w:rsid w:val="00E27674"/>
     <w:rsid w:val="00E2777E"/>
     <w:rsid w:val="00E27B00"/>
     <w:rsid w:val="00E27FCB"/>
     <w:rsid w:val="00E3015F"/>
     <w:rsid w:val="00E30523"/>
     <w:rsid w:val="00E306BA"/>
     <w:rsid w:val="00E307D1"/>
     <w:rsid w:val="00E30C75"/>
     <w:rsid w:val="00E31018"/>
     <w:rsid w:val="00E31207"/>
     <w:rsid w:val="00E313B2"/>
     <w:rsid w:val="00E3156F"/>
     <w:rsid w:val="00E31B06"/>
     <w:rsid w:val="00E31BFD"/>
     <w:rsid w:val="00E32324"/>
+    <w:rsid w:val="00E328B3"/>
     <w:rsid w:val="00E32B1D"/>
     <w:rsid w:val="00E32E82"/>
     <w:rsid w:val="00E33025"/>
     <w:rsid w:val="00E3325C"/>
     <w:rsid w:val="00E33563"/>
     <w:rsid w:val="00E33588"/>
     <w:rsid w:val="00E33777"/>
     <w:rsid w:val="00E337AF"/>
     <w:rsid w:val="00E33A87"/>
     <w:rsid w:val="00E33DFD"/>
     <w:rsid w:val="00E33F3E"/>
     <w:rsid w:val="00E34044"/>
     <w:rsid w:val="00E3418D"/>
     <w:rsid w:val="00E341E2"/>
     <w:rsid w:val="00E34526"/>
     <w:rsid w:val="00E34823"/>
     <w:rsid w:val="00E34DF6"/>
     <w:rsid w:val="00E34E80"/>
     <w:rsid w:val="00E35339"/>
     <w:rsid w:val="00E3592B"/>
     <w:rsid w:val="00E359D9"/>
     <w:rsid w:val="00E35C2B"/>
     <w:rsid w:val="00E35C79"/>
     <w:rsid w:val="00E35E19"/>
     <w:rsid w:val="00E35F90"/>
@@ -42730,50 +41890,51 @@
     <w:rsid w:val="00E93E2A"/>
     <w:rsid w:val="00E9407D"/>
     <w:rsid w:val="00E941CB"/>
     <w:rsid w:val="00E94557"/>
     <w:rsid w:val="00E94867"/>
     <w:rsid w:val="00E94B2E"/>
     <w:rsid w:val="00E94BC1"/>
     <w:rsid w:val="00E94D49"/>
     <w:rsid w:val="00E94D85"/>
     <w:rsid w:val="00E94DAE"/>
     <w:rsid w:val="00E94F0C"/>
     <w:rsid w:val="00E95696"/>
     <w:rsid w:val="00E958BF"/>
     <w:rsid w:val="00E95F91"/>
     <w:rsid w:val="00E95FD9"/>
     <w:rsid w:val="00E9627B"/>
     <w:rsid w:val="00E966F9"/>
     <w:rsid w:val="00E966FB"/>
     <w:rsid w:val="00E967DB"/>
     <w:rsid w:val="00E96852"/>
     <w:rsid w:val="00E969A9"/>
     <w:rsid w:val="00E969CB"/>
     <w:rsid w:val="00E96A4E"/>
     <w:rsid w:val="00E96BC7"/>
     <w:rsid w:val="00E96D17"/>
+    <w:rsid w:val="00E96D73"/>
     <w:rsid w:val="00E96F15"/>
     <w:rsid w:val="00E97121"/>
     <w:rsid w:val="00E97874"/>
     <w:rsid w:val="00E97A29"/>
     <w:rsid w:val="00E97D11"/>
     <w:rsid w:val="00E97D4F"/>
     <w:rsid w:val="00E97E63"/>
     <w:rsid w:val="00EA01C7"/>
     <w:rsid w:val="00EA0224"/>
     <w:rsid w:val="00EA0283"/>
     <w:rsid w:val="00EA02C1"/>
     <w:rsid w:val="00EA0561"/>
     <w:rsid w:val="00EA0A5D"/>
     <w:rsid w:val="00EA1374"/>
     <w:rsid w:val="00EA1377"/>
     <w:rsid w:val="00EA16E2"/>
     <w:rsid w:val="00EA177B"/>
     <w:rsid w:val="00EA1960"/>
     <w:rsid w:val="00EA1D5B"/>
     <w:rsid w:val="00EA1FAE"/>
     <w:rsid w:val="00EA1FF7"/>
     <w:rsid w:val="00EA2257"/>
     <w:rsid w:val="00EA22C0"/>
     <w:rsid w:val="00EA2440"/>
     <w:rsid w:val="00EA2690"/>
@@ -43054,50 +42215,51 @@
     <w:rsid w:val="00EF4DBD"/>
     <w:rsid w:val="00EF4E02"/>
     <w:rsid w:val="00EF5391"/>
     <w:rsid w:val="00EF549A"/>
     <w:rsid w:val="00EF56D2"/>
     <w:rsid w:val="00EF5764"/>
     <w:rsid w:val="00EF5E5C"/>
     <w:rsid w:val="00EF5FE1"/>
     <w:rsid w:val="00EF6215"/>
     <w:rsid w:val="00EF6332"/>
     <w:rsid w:val="00EF677E"/>
     <w:rsid w:val="00EF6818"/>
     <w:rsid w:val="00EF6B91"/>
     <w:rsid w:val="00EF6D01"/>
     <w:rsid w:val="00EF6D9F"/>
     <w:rsid w:val="00EF6FAF"/>
     <w:rsid w:val="00EF7173"/>
     <w:rsid w:val="00EF733C"/>
     <w:rsid w:val="00EF77CB"/>
     <w:rsid w:val="00EF77CD"/>
     <w:rsid w:val="00EF77ED"/>
     <w:rsid w:val="00EF78D1"/>
     <w:rsid w:val="00EF7A93"/>
     <w:rsid w:val="00EF7BFC"/>
     <w:rsid w:val="00F00129"/>
+    <w:rsid w:val="00F00712"/>
     <w:rsid w:val="00F008DB"/>
     <w:rsid w:val="00F00BA2"/>
     <w:rsid w:val="00F00DA8"/>
     <w:rsid w:val="00F00DB2"/>
     <w:rsid w:val="00F00F9B"/>
     <w:rsid w:val="00F00FE2"/>
     <w:rsid w:val="00F01253"/>
     <w:rsid w:val="00F01516"/>
     <w:rsid w:val="00F015FD"/>
     <w:rsid w:val="00F01844"/>
     <w:rsid w:val="00F01A4D"/>
     <w:rsid w:val="00F01CE6"/>
     <w:rsid w:val="00F027B8"/>
     <w:rsid w:val="00F02908"/>
     <w:rsid w:val="00F02F92"/>
     <w:rsid w:val="00F02FB9"/>
     <w:rsid w:val="00F03573"/>
     <w:rsid w:val="00F03C07"/>
     <w:rsid w:val="00F03C85"/>
     <w:rsid w:val="00F03F68"/>
     <w:rsid w:val="00F04112"/>
     <w:rsid w:val="00F04597"/>
     <w:rsid w:val="00F04880"/>
     <w:rsid w:val="00F04A22"/>
     <w:rsid w:val="00F04A4A"/>
@@ -43205,50 +42367,51 @@
     <w:rsid w:val="00F24264"/>
     <w:rsid w:val="00F2442C"/>
     <w:rsid w:val="00F24578"/>
     <w:rsid w:val="00F2463C"/>
     <w:rsid w:val="00F24767"/>
     <w:rsid w:val="00F251DF"/>
     <w:rsid w:val="00F2521E"/>
     <w:rsid w:val="00F257D5"/>
     <w:rsid w:val="00F25A93"/>
     <w:rsid w:val="00F2614F"/>
     <w:rsid w:val="00F2627D"/>
     <w:rsid w:val="00F262E9"/>
     <w:rsid w:val="00F26429"/>
     <w:rsid w:val="00F26595"/>
     <w:rsid w:val="00F26604"/>
     <w:rsid w:val="00F2669A"/>
     <w:rsid w:val="00F26A44"/>
     <w:rsid w:val="00F26B12"/>
     <w:rsid w:val="00F26C2B"/>
     <w:rsid w:val="00F26FC3"/>
     <w:rsid w:val="00F272C8"/>
     <w:rsid w:val="00F273CC"/>
     <w:rsid w:val="00F2768C"/>
     <w:rsid w:val="00F2785A"/>
     <w:rsid w:val="00F27A2C"/>
+    <w:rsid w:val="00F3066E"/>
     <w:rsid w:val="00F3068F"/>
     <w:rsid w:val="00F307B7"/>
     <w:rsid w:val="00F3085C"/>
     <w:rsid w:val="00F30AF0"/>
     <w:rsid w:val="00F30B75"/>
     <w:rsid w:val="00F30C1C"/>
     <w:rsid w:val="00F30DDB"/>
     <w:rsid w:val="00F30DFB"/>
     <w:rsid w:val="00F30E93"/>
     <w:rsid w:val="00F30F59"/>
     <w:rsid w:val="00F3100F"/>
     <w:rsid w:val="00F31146"/>
     <w:rsid w:val="00F31609"/>
     <w:rsid w:val="00F316A2"/>
     <w:rsid w:val="00F31CE3"/>
     <w:rsid w:val="00F3218E"/>
     <w:rsid w:val="00F3219B"/>
     <w:rsid w:val="00F322D6"/>
     <w:rsid w:val="00F3249E"/>
     <w:rsid w:val="00F325D8"/>
     <w:rsid w:val="00F3278F"/>
     <w:rsid w:val="00F32899"/>
     <w:rsid w:val="00F329BC"/>
     <w:rsid w:val="00F32AA0"/>
     <w:rsid w:val="00F32B06"/>
@@ -43360,50 +42523,51 @@
     <w:rsid w:val="00F5293A"/>
     <w:rsid w:val="00F52B00"/>
     <w:rsid w:val="00F52B58"/>
     <w:rsid w:val="00F52BB2"/>
     <w:rsid w:val="00F52C3F"/>
     <w:rsid w:val="00F52D6D"/>
     <w:rsid w:val="00F52E2B"/>
     <w:rsid w:val="00F53182"/>
     <w:rsid w:val="00F533D0"/>
     <w:rsid w:val="00F536F0"/>
     <w:rsid w:val="00F53865"/>
     <w:rsid w:val="00F53A10"/>
     <w:rsid w:val="00F53C91"/>
     <w:rsid w:val="00F540E8"/>
     <w:rsid w:val="00F54433"/>
     <w:rsid w:val="00F546C3"/>
     <w:rsid w:val="00F546C6"/>
     <w:rsid w:val="00F547AA"/>
     <w:rsid w:val="00F54AAB"/>
     <w:rsid w:val="00F54BBD"/>
     <w:rsid w:val="00F54FC5"/>
     <w:rsid w:val="00F551C9"/>
     <w:rsid w:val="00F554E7"/>
     <w:rsid w:val="00F5556B"/>
     <w:rsid w:val="00F5577C"/>
+    <w:rsid w:val="00F557B4"/>
     <w:rsid w:val="00F557DA"/>
     <w:rsid w:val="00F5591B"/>
     <w:rsid w:val="00F55AA8"/>
     <w:rsid w:val="00F55B5D"/>
     <w:rsid w:val="00F55D4E"/>
     <w:rsid w:val="00F56689"/>
     <w:rsid w:val="00F567B5"/>
     <w:rsid w:val="00F5683B"/>
     <w:rsid w:val="00F568B7"/>
     <w:rsid w:val="00F56AEE"/>
     <w:rsid w:val="00F56F9D"/>
     <w:rsid w:val="00F57100"/>
     <w:rsid w:val="00F5717F"/>
     <w:rsid w:val="00F57546"/>
     <w:rsid w:val="00F57901"/>
     <w:rsid w:val="00F579DA"/>
     <w:rsid w:val="00F57DBA"/>
     <w:rsid w:val="00F57F35"/>
     <w:rsid w:val="00F57F3D"/>
     <w:rsid w:val="00F600D1"/>
     <w:rsid w:val="00F6037F"/>
     <w:rsid w:val="00F60386"/>
     <w:rsid w:val="00F6092F"/>
     <w:rsid w:val="00F61064"/>
     <w:rsid w:val="00F61089"/>
@@ -43430,50 +42594,51 @@
     <w:rsid w:val="00F63DC4"/>
     <w:rsid w:val="00F64748"/>
     <w:rsid w:val="00F64A8D"/>
     <w:rsid w:val="00F654DC"/>
     <w:rsid w:val="00F65DF8"/>
     <w:rsid w:val="00F66395"/>
     <w:rsid w:val="00F66549"/>
     <w:rsid w:val="00F66715"/>
     <w:rsid w:val="00F66AAC"/>
     <w:rsid w:val="00F670CB"/>
     <w:rsid w:val="00F6715F"/>
     <w:rsid w:val="00F67765"/>
     <w:rsid w:val="00F67781"/>
     <w:rsid w:val="00F677B2"/>
     <w:rsid w:val="00F67A34"/>
     <w:rsid w:val="00F67B5B"/>
     <w:rsid w:val="00F67C0D"/>
     <w:rsid w:val="00F67C19"/>
     <w:rsid w:val="00F67CDF"/>
     <w:rsid w:val="00F67F9B"/>
     <w:rsid w:val="00F7022D"/>
     <w:rsid w:val="00F706FF"/>
     <w:rsid w:val="00F707CE"/>
     <w:rsid w:val="00F70991"/>
     <w:rsid w:val="00F70C54"/>
+    <w:rsid w:val="00F71105"/>
     <w:rsid w:val="00F71391"/>
     <w:rsid w:val="00F71632"/>
     <w:rsid w:val="00F71819"/>
     <w:rsid w:val="00F71B50"/>
     <w:rsid w:val="00F71C4B"/>
     <w:rsid w:val="00F71F6D"/>
     <w:rsid w:val="00F72154"/>
     <w:rsid w:val="00F722F0"/>
     <w:rsid w:val="00F725EA"/>
     <w:rsid w:val="00F7287F"/>
     <w:rsid w:val="00F728B9"/>
     <w:rsid w:val="00F729C4"/>
     <w:rsid w:val="00F72A1D"/>
     <w:rsid w:val="00F72A55"/>
     <w:rsid w:val="00F72B75"/>
     <w:rsid w:val="00F72C97"/>
     <w:rsid w:val="00F72E6C"/>
     <w:rsid w:val="00F7317F"/>
     <w:rsid w:val="00F7321D"/>
     <w:rsid w:val="00F735B6"/>
     <w:rsid w:val="00F73747"/>
     <w:rsid w:val="00F73FB7"/>
     <w:rsid w:val="00F74CBD"/>
     <w:rsid w:val="00F74F28"/>
     <w:rsid w:val="00F752B2"/>
@@ -43718,99 +42883,101 @@
     <w:rsid w:val="00FC17AB"/>
     <w:rsid w:val="00FC1883"/>
     <w:rsid w:val="00FC1A03"/>
     <w:rsid w:val="00FC1F9C"/>
     <w:rsid w:val="00FC2175"/>
     <w:rsid w:val="00FC2226"/>
     <w:rsid w:val="00FC2316"/>
     <w:rsid w:val="00FC24CE"/>
     <w:rsid w:val="00FC25F1"/>
     <w:rsid w:val="00FC2666"/>
     <w:rsid w:val="00FC2755"/>
     <w:rsid w:val="00FC2C60"/>
     <w:rsid w:val="00FC2E63"/>
     <w:rsid w:val="00FC2F68"/>
     <w:rsid w:val="00FC30EB"/>
     <w:rsid w:val="00FC3144"/>
     <w:rsid w:val="00FC3168"/>
     <w:rsid w:val="00FC3459"/>
     <w:rsid w:val="00FC366A"/>
     <w:rsid w:val="00FC3E3F"/>
     <w:rsid w:val="00FC3FF0"/>
     <w:rsid w:val="00FC45C9"/>
     <w:rsid w:val="00FC4888"/>
     <w:rsid w:val="00FC4D1F"/>
     <w:rsid w:val="00FC4D7B"/>
+    <w:rsid w:val="00FC5753"/>
     <w:rsid w:val="00FC5BCF"/>
     <w:rsid w:val="00FC60D4"/>
     <w:rsid w:val="00FC6350"/>
     <w:rsid w:val="00FC637A"/>
     <w:rsid w:val="00FC637D"/>
     <w:rsid w:val="00FC641F"/>
     <w:rsid w:val="00FC6AA1"/>
     <w:rsid w:val="00FC73B2"/>
     <w:rsid w:val="00FC780C"/>
     <w:rsid w:val="00FC7901"/>
     <w:rsid w:val="00FC7CDF"/>
     <w:rsid w:val="00FC7ED4"/>
     <w:rsid w:val="00FD0181"/>
     <w:rsid w:val="00FD02D9"/>
     <w:rsid w:val="00FD0345"/>
     <w:rsid w:val="00FD09AD"/>
     <w:rsid w:val="00FD0B3A"/>
     <w:rsid w:val="00FD0C0B"/>
     <w:rsid w:val="00FD0FFF"/>
     <w:rsid w:val="00FD1086"/>
     <w:rsid w:val="00FD111C"/>
     <w:rsid w:val="00FD1470"/>
     <w:rsid w:val="00FD1553"/>
     <w:rsid w:val="00FD16D0"/>
     <w:rsid w:val="00FD17CC"/>
     <w:rsid w:val="00FD17FE"/>
     <w:rsid w:val="00FD1929"/>
     <w:rsid w:val="00FD1BFD"/>
     <w:rsid w:val="00FD1C56"/>
     <w:rsid w:val="00FD1CAC"/>
     <w:rsid w:val="00FD1D3D"/>
     <w:rsid w:val="00FD1D75"/>
     <w:rsid w:val="00FD2A6A"/>
     <w:rsid w:val="00FD2B12"/>
     <w:rsid w:val="00FD2B7C"/>
     <w:rsid w:val="00FD2F91"/>
     <w:rsid w:val="00FD3400"/>
     <w:rsid w:val="00FD3442"/>
     <w:rsid w:val="00FD38FB"/>
     <w:rsid w:val="00FD3C3D"/>
     <w:rsid w:val="00FD3F7A"/>
     <w:rsid w:val="00FD4152"/>
     <w:rsid w:val="00FD432A"/>
     <w:rsid w:val="00FD47BF"/>
     <w:rsid w:val="00FD501F"/>
     <w:rsid w:val="00FD541C"/>
     <w:rsid w:val="00FD54B5"/>
     <w:rsid w:val="00FD5890"/>
     <w:rsid w:val="00FD6CED"/>
+    <w:rsid w:val="00FD6FE4"/>
     <w:rsid w:val="00FD70BD"/>
     <w:rsid w:val="00FD71E5"/>
     <w:rsid w:val="00FD72B0"/>
     <w:rsid w:val="00FD752E"/>
     <w:rsid w:val="00FD78B0"/>
     <w:rsid w:val="00FD7A0E"/>
     <w:rsid w:val="00FD7C31"/>
     <w:rsid w:val="00FD7FC2"/>
     <w:rsid w:val="00FE01A9"/>
     <w:rsid w:val="00FE01FF"/>
     <w:rsid w:val="00FE0375"/>
     <w:rsid w:val="00FE03BB"/>
     <w:rsid w:val="00FE050E"/>
     <w:rsid w:val="00FE05B2"/>
     <w:rsid w:val="00FE07F2"/>
     <w:rsid w:val="00FE0C99"/>
     <w:rsid w:val="00FE0DA9"/>
     <w:rsid w:val="00FE1045"/>
     <w:rsid w:val="00FE16C3"/>
     <w:rsid w:val="00FE1754"/>
     <w:rsid w:val="00FE1BA9"/>
     <w:rsid w:val="00FE1D72"/>
     <w:rsid w:val="00FE201E"/>
     <w:rsid w:val="00FE20B0"/>
     <w:rsid w:val="00FE2231"/>
@@ -43910,51 +43077,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="31471C72"/>
-  <w15:docId w15:val="{571CA691-473D-4C7C-AF82-B20189F72C3B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -46001,67 +45167,51 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6A73389-5260-4683-9A27-75B0371E6788}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>4614</Words>
-  <Characters>26302</Characters>
+  <Words>4623</Words>
+  <Characters>26356</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>219</Lines>
   <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>EHS</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30855</CharactersWithSpaces>
+  <CharactersWithSpaces>30918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Section</dc:title>
-[...1 lines deleted...]
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>