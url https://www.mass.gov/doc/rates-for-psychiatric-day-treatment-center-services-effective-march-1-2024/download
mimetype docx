--- v0 (2025-10-29)
+++ v1 (2026-04-17)
@@ -8,142 +8,142 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0A63BE21" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F819C68" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A59FFE6" w14:textId="7994FEFB" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="004755AE" w:rsidP="00CE179B">
+    <w:p w14:paraId="1A59FFE6" w14:textId="6189C792" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="004755AE" w:rsidP="00CE179B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="001F359F" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A56A6C" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7.01:</w:t>
       </w:r>
-      <w:r w:rsidR="00121764">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="004F36A5" w:rsidRPr="006C76CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A56A6C" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> General Provisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BAE44A" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="004755AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -196,51 +196,51 @@
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="001F359F" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00A56A6C" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7.03:  </w:t>
       </w:r>
       <w:r w:rsidR="007436ED" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rates of Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334512AF" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="004755AE">
+    <w:p w14:paraId="334512AF" w14:textId="514B61BE" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="004755AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="001F359F" w:rsidRPr="006C76CF">
@@ -262,57 +262,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidR="00F12495">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A56A6C" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
       <w:r w:rsidR="00980810" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Filing and Reporting Requirements</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BEA8DFA" w14:textId="77777777" w:rsidR="00980810" w:rsidRPr="006C76CF" w:rsidRDefault="00F12495" w:rsidP="00980810">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -635,143 +628,157 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75321B4C" w14:textId="77777777" w:rsidR="00A50C96" w:rsidRPr="006C76CF" w:rsidRDefault="00A50C96" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E4E37FC" w14:textId="1B508C92" w:rsidR="007A6930" w:rsidRPr="006C76CF" w:rsidRDefault="007A6930" w:rsidP="74EF603B">
+    <w:p w14:paraId="1E4E37FC" w14:textId="7023B286" w:rsidR="007A6930" w:rsidRPr="006C76CF" w:rsidRDefault="007A6930" w:rsidP="74EF603B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="74EF603B">
+      <w:r w:rsidRPr="55640AA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidR="00E8083B" w:rsidRPr="74EF603B">
+      <w:r w:rsidR="00E8083B" w:rsidRPr="55640AA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="004E1379" w:rsidRPr="74EF603B">
+      <w:r w:rsidR="004E1379" w:rsidRPr="55640AA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Applicable Dates of Service</w:t>
       </w:r>
-      <w:r w:rsidRPr="74EF603B">
+      <w:r w:rsidRPr="55640AA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E8083B" w:rsidRPr="74EF603B">
+      <w:r w:rsidR="00E8083B" w:rsidRPr="55640AA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="74EF603B">
+      <w:r w:rsidRPr="55640AA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rates </w:t>
       </w:r>
-      <w:r w:rsidR="00E8083B" w:rsidRPr="74EF603B">
+      <w:r w:rsidR="00E8083B" w:rsidRPr="55640AA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contained in 101 CMR 307.00</w:t>
       </w:r>
-      <w:r w:rsidR="004E1379" w:rsidRPr="74EF603B">
+      <w:r w:rsidR="004E1379" w:rsidRPr="55640AA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> apply for dates of service provided on or after </w:t>
       </w:r>
-      <w:r w:rsidR="001B602C" w:rsidRPr="74EF603B">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="001B602C" w:rsidRPr="00694843">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>March 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0394C920" w:rsidRPr="00694843">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001B602C" w:rsidRPr="00694843">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00314514" w:rsidRPr="00694843">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="55640AA8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C67E50" w14:textId="778FDA3F" w:rsidR="009845C3" w:rsidRPr="006C76CF" w:rsidRDefault="009845C3" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EE88CA5" w14:textId="77777777" w:rsidR="009B40A1" w:rsidRPr="006C76CF" w:rsidRDefault="009B40A1" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
@@ -826,56 +833,65 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The payment rates in </w:t>
       </w:r>
       <w:r w:rsidR="004755AE" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>101 CMR 307.00</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> constitute full compensation for psychiatric day treatment center services provided to publicly</w:t>
       </w:r>
       <w:r w:rsidR="00E8083B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C76CF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">aided and </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C76CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C76CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00E8083B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">orkers’ </w:t>
       </w:r>
       <w:r w:rsidR="00E8083B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -1126,51 +1142,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3601C81D" w14:textId="77777777" w:rsidR="00161B0F" w:rsidRPr="006C76CF" w:rsidRDefault="00161B0F" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D66C936" w14:textId="77777777" w:rsidR="00F25492" w:rsidRPr="006C76CF" w:rsidRDefault="00F25492" w:rsidP="00121764">
+    <w:p w14:paraId="7D66C936" w14:textId="089CD4BF" w:rsidR="00F25492" w:rsidRPr="006C76CF" w:rsidRDefault="00F25492" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FA1352">
@@ -1241,51 +1257,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="004755AE" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
       <w:r w:rsidR="007A6930" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B422429" w14:textId="462DE0E0" w:rsidR="00E25DAF" w:rsidRPr="006C76CF" w:rsidRDefault="00E25DAF" w:rsidP="00E665C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6372295C" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00515C54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
@@ -1553,82 +1569,82 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nit purchasing psychiatric day treatment center services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC52251" w14:textId="77777777" w:rsidR="00A0663C" w:rsidRPr="006C76CF" w:rsidRDefault="00A0663C" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C24DE7" w14:textId="77777777" w:rsidR="00A0663C" w:rsidRPr="006C76CF" w:rsidRDefault="00A0663C" w:rsidP="00121764">
+    <w:p w14:paraId="17C24DE7" w14:textId="05362101" w:rsidR="00A0663C" w:rsidRPr="006C76CF" w:rsidRDefault="00A0663C" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>EOHHS</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The Executive Office of Health and Human Services established under M.G.L. c.6A. </w:t>
+        <w:t>. The Executive Office of Health and Human Services established under M.G.L. c.6A.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14334D8B" w14:textId="26EAF168" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F3290EF" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
@@ -1739,92 +1755,92 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EEE696" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6510C016" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
+    <w:p w14:paraId="6510C016" w14:textId="6BE9D8FC" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Preadmission Evaluation Visit</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E10EDC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A c</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>omprehensive evaluation of at least one hour by a professional to determine the need for psychiatric day treatment program services and to design a treatment plan.  </w:t>
+        <w:t>omprehensive evaluation of at least one hour by a professional to determine the need for psychiatric day treatment program services and to design a treatment plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA603A7" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="576"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51E6FA94" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
@@ -1957,51 +1973,51 @@
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>time hospitalization or institutionalization. Such a program utilizes multiple, intensive, and focused activities in a supportive environment to enable such persons to acquire more realistic and appropriate behavior patterns, attitudes, and skills for eventual independent functioning in the community.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006C7975" w14:textId="5B2F24BC" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C7C2BF5" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
+    <w:p w14:paraId="5C7C2BF5" w14:textId="19A0166A" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Publicly</w:t>
@@ -2110,51 +2126,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">overnmental </w:t>
       </w:r>
       <w:r w:rsidR="00E10EDC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nit is in whole or in part liable under a statutory program. </w:t>
+        <w:t>nit is in whole or in part liable under a statutory program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22AF4786" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00121764">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3957A5BD" w14:textId="29708DC6" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="74EF603B">
       <w:pPr>
         <w:tabs>
@@ -2269,415 +2285,385 @@
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Rates of Payment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC00DBE" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="1152"/>
           <w:tab w:val="left" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51DC0DBC" w14:textId="7281FEED" w:rsidR="007436ED" w:rsidRPr="006C76CF" w:rsidRDefault="007436ED" w:rsidP="00CE179B">
+    <w:p w14:paraId="51DC0DBC" w14:textId="59046B95" w:rsidR="007436ED" w:rsidRPr="006C76CF" w:rsidRDefault="007436ED" w:rsidP="00CE179B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00EC1A2A" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rates of payment</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for psychiatric day treatment center services are </w:t>
       </w:r>
       <w:r w:rsidR="00E10EDC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>listed in 101 CMR 307.03.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0207CBBA" w14:textId="77777777" w:rsidR="005C0F32" w:rsidRPr="006C76CF" w:rsidRDefault="005C0F32" w:rsidP="00E10EDC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3480"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8213" w:type="dxa"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2128"/>
         <w:gridCol w:w="4195"/>
       </w:tblGrid>
       <w:tr w:rsidR="00556586" w:rsidRPr="006C76CF" w14:paraId="016E06F1" w14:textId="77777777" w:rsidTr="00E665C4">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="001F5DAA" w14:textId="77777777" w:rsidR="00556586" w:rsidRPr="003C35CE" w:rsidRDefault="00556586" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C35CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E58F3FD" w14:textId="77777777" w:rsidR="00556586" w:rsidRPr="003C35CE" w:rsidRDefault="0048007F" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C35CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4195" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45950859" w14:textId="77777777" w:rsidR="00556586" w:rsidRPr="003C35CE" w:rsidRDefault="00556586" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C35CE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00556586" w:rsidRPr="006C76CF" w14:paraId="5CB2A64F" w14:textId="77777777" w:rsidTr="00E665C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="750CFF66" w14:textId="77777777" w:rsidR="00556586" w:rsidRPr="0058066A" w:rsidRDefault="00556586" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058066A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>H2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAEE093" w14:textId="15625073" w:rsidR="00556586" w:rsidRPr="00DC0689" w:rsidRDefault="00F64208" w:rsidP="006C76CF">
+          <w:p w14:paraId="0EAEE093" w14:textId="11207282" w:rsidR="00556586" w:rsidRPr="00DC0689" w:rsidRDefault="00314514" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F741CD">
+            <w:r w:rsidRPr="00314514">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...6 lines deleted...]
-              <w:t>28.77</w:t>
+              <w:t>$29.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4195" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65EA116F" w14:textId="77777777" w:rsidR="00556586" w:rsidRDefault="00556586" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C76CF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Behavioral health day treatment, per hour</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FABCBB4" w14:textId="77777777" w:rsidR="00AB683D" w:rsidRPr="006C76CF" w:rsidRDefault="00AB683D" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00556586" w:rsidRPr="006C76CF" w14:paraId="7C38B48C" w14:textId="77777777" w:rsidTr="00E665C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CA31072" w14:textId="77777777" w:rsidR="00556586" w:rsidRPr="0058066A" w:rsidRDefault="00556586" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058066A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>H2012-U1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="26BAC6E6" w14:textId="77B51AAC" w:rsidR="00556586" w:rsidRPr="00DC0689" w:rsidRDefault="00F64208" w:rsidP="006C76CF">
+          <w:p w14:paraId="26BAC6E6" w14:textId="31D71CFC" w:rsidR="00556586" w:rsidRPr="00DC0689" w:rsidRDefault="00314514" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC0689">
+            <w:r w:rsidRPr="00314514">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...6 lines deleted...]
-              <w:t>80.13</w:t>
+              <w:t>$82.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4195" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="666D2518" w14:textId="77777777" w:rsidR="00556586" w:rsidRDefault="00556586" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C76CF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral health day treatment, per hour </w:t>
             </w:r>
             <w:r w:rsidR="003B4C5D" w:rsidRPr="006C76CF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2697,181 +2683,164 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0434E4C3" w14:textId="77777777" w:rsidR="00AB683D" w:rsidRPr="006C76CF" w:rsidRDefault="00AB683D" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00556586" w:rsidRPr="006C76CF" w14:paraId="6FC4C3E2" w14:textId="77777777" w:rsidTr="00E665C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26736967" w14:textId="77777777" w:rsidR="00556586" w:rsidRPr="0058066A" w:rsidRDefault="00556586" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0058066A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>90887</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2128" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="349F68B7" w14:textId="0223D03D" w:rsidR="00556586" w:rsidRPr="00DC0689" w:rsidRDefault="00D73BC8" w:rsidP="00F741CD">
+          <w:p w14:paraId="349F68B7" w14:textId="021829A2" w:rsidR="00556586" w:rsidRPr="00DC0689" w:rsidRDefault="00D73BC8" w:rsidP="00F741CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009173BE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>See</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00326A1F" w:rsidRPr="00694843">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">101 CMR 306.00: </w:t>
+            </w:r>
+            <w:r w:rsidR="00326A1F" w:rsidRPr="00694843">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rates for Mental Health Services Provided in Community Health </w:t>
+            </w:r>
+            <w:r w:rsidR="00C24F67" w:rsidRPr="00694843">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centers </w:t>
+            </w:r>
+            <w:r w:rsidR="00326A1F" w:rsidRPr="00694843">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and Mental Health Centers</w:t>
+            </w:r>
             <w:r w:rsidR="00326A1F" w:rsidRPr="00F741CD" w:rsidDel="00326A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F741CD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or the rate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4195" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6280F537" w14:textId="7078DA27" w:rsidR="00244AB2" w:rsidRPr="006C76CF" w:rsidRDefault="00244AB2" w:rsidP="006C76CF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1560"/>
                 <w:tab w:val="left" w:pos="2520"/>
                 <w:tab w:val="left" w:pos="3480"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C76CF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interpretation or explanation of psychiatric, other medical examinations and procedures, or other accumulated data to family or other responsible persons, or advising them how to assist patient</w:t>
             </w:r>
             <w:r w:rsidR="00326A1F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3005,116 +2974,109 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Reporting Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2547C122" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="2280"/>
           <w:tab w:val="left" w:pos="2640"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="7680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CC90467" w14:textId="77777777" w:rsidR="00814BF0" w:rsidRPr="006C76CF" w:rsidRDefault="00814BF0" w:rsidP="00814BF0">
+    <w:p w14:paraId="4CC90467" w14:textId="69F3B5FC" w:rsidR="00814BF0" w:rsidRPr="006C76CF" w:rsidRDefault="00814BF0" w:rsidP="00814BF0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1)  </w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Required Reports</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Reporting requirements are governed by 957 CMR 6.00:  </w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cost Reporting Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56BAAF18" w14:textId="77777777" w:rsidR="00814BF0" w:rsidRPr="006C76CF" w:rsidRDefault="001375A0" w:rsidP="00814BF0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56BAAF18" w14:textId="47820EAD" w:rsidR="00814BF0" w:rsidRPr="006C76CF" w:rsidRDefault="00814BF0" w:rsidP="00814BF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C76CF">
-[...7 lines deleted...]
-    <w:p w14:paraId="52DC1717" w14:textId="51AAA1E6" w:rsidR="00DF25AD" w:rsidRPr="006C76CF" w:rsidRDefault="00AC68B2" w:rsidP="00EC1A2A">
+    </w:p>
+    <w:p w14:paraId="52DC1717" w14:textId="45996F78" w:rsidR="00DF25AD" w:rsidRPr="006C76CF" w:rsidRDefault="00AC68B2" w:rsidP="00EC1A2A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00814BF0" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
@@ -3145,56 +3107,65 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Penalty for Noncompliance</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E10EDC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00326A1F" w:rsidRPr="00326A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A purchasing governmental unit may impose a penalty in the amount of up to 15% of its payments to any provider that fails to </w:t>
+        <w:t>A purchasing governmental unit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00326A1F" w:rsidRPr="00326A1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may impose a penalty in the amount of up to 15% of its payments to any provider that fails to </w:t>
       </w:r>
       <w:r w:rsidR="00326A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>submit required information.</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidR="00285D0B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">purchasing </w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3234,51 +3205,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> under </w:t>
       </w:r>
       <w:r w:rsidR="00D54699">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>101</w:t>
       </w:r>
       <w:r w:rsidR="00326A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CMR 307.04(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606EB25B" w14:textId="77777777" w:rsidR="00E10EDC" w:rsidRPr="006C76CF" w:rsidRDefault="00E10EDC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="2280"/>
           <w:tab w:val="left" w:pos="2640"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="7680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1200" w:hanging="1200"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11BD4792" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="004755AE" w:rsidP="002F22EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
@@ -3332,51 +3303,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:   Severability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256F5ED8" w14:textId="77777777" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="1920"/>
           <w:tab w:val="left" w:pos="2280"/>
           <w:tab w:val="left" w:pos="2640"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="7680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C963DCA" w14:textId="203B9CAB" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00E665C4">
+    <w:p w14:paraId="3C963DCA" w14:textId="003DAC37" w:rsidR="00A56A6C" w:rsidRPr="006C76CF" w:rsidRDefault="00A56A6C" w:rsidP="00E665C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The provisions of </w:t>
       </w:r>
       <w:r w:rsidR="006C7952" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101 </w:t>
       </w:r>
@@ -3483,57 +3454,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or circumstance </w:t>
       </w:r>
       <w:r w:rsidR="00E10EDC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> held invalid or unconstitutional, </w:t>
       </w:r>
       <w:r w:rsidR="009173BE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">that holding </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E10EDC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="00E10EDC" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">not be construed to affect the validity or constitutionality of any remaining provisions of </w:t>
       </w:r>
       <w:r w:rsidR="006C7952" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -3736,153 +3700,153 @@
       </w:r>
       <w:r w:rsidR="001375A0" w:rsidRPr="006C76CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00E10EDC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DEDF9A1" w14:textId="77777777" w:rsidR="006C7952" w:rsidRPr="006C76CF" w:rsidRDefault="006C7952" w:rsidP="001375A0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006C7952" w:rsidRPr="006C76CF" w:rsidSect="003C35CE">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53B46D39" w14:textId="77777777" w:rsidR="00D34CC7" w:rsidRDefault="00D34CC7">
+    <w:p w14:paraId="2FCA746F" w14:textId="77777777" w:rsidR="00BF46AC" w:rsidRDefault="00BF46AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DAB437F" w14:textId="77777777" w:rsidR="00D34CC7" w:rsidRDefault="00D34CC7">
+    <w:p w14:paraId="5C4EF982" w14:textId="77777777" w:rsidR="00BF46AC" w:rsidRDefault="00BF46AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DEF7830" w14:textId="77777777" w:rsidR="00E973E5" w:rsidRDefault="00E973E5" w:rsidP="00E01A54">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="46E2ACCB" w14:textId="77777777" w:rsidR="00E973E5" w:rsidRDefault="00E973E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A39B2BC" w14:textId="77777777" w:rsidR="00E973E5" w:rsidRPr="006C76CF" w:rsidRDefault="00E973E5" w:rsidP="006C76CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="6076" w:y="7"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C76CF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006C76CF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -3900,152 +3864,159 @@
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006C76CF">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="528AADBD" w14:textId="77777777" w:rsidR="00E973E5" w:rsidRDefault="00E973E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AE3AFE6" w14:textId="77777777" w:rsidR="00D34CC7" w:rsidRDefault="00D34CC7">
+    <w:p w14:paraId="007AB1CE" w14:textId="77777777" w:rsidR="00BF46AC" w:rsidRDefault="00BF46AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53F40EC6" w14:textId="77777777" w:rsidR="00D34CC7" w:rsidRDefault="00D34CC7">
+    <w:p w14:paraId="7763DD2B" w14:textId="77777777" w:rsidR="00BF46AC" w:rsidRDefault="00BF46AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="649EE695" w14:textId="44EE9106" w:rsidR="006C76CF" w:rsidRPr="0058066A" w:rsidRDefault="00A965CD" w:rsidP="006C76CF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="649EE695" w14:textId="2D314E59" w:rsidR="006C76CF" w:rsidRPr="0058066A" w:rsidRDefault="00927873" w:rsidP="006C76CF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2880" w:hanging="2880"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F741CD">
+    <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Final</w:t>
     </w:r>
+    <w:r w:rsidR="00252615" w:rsidRPr="0058066A">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r w:rsidR="00F64208" w:rsidRPr="0058066A">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Adoption</w:t>
+      <w:t>Adoption</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F00D7B1" w14:textId="71DE0624" w:rsidR="006C76CF" w:rsidRPr="0058066A" w:rsidRDefault="00C35A5F" w:rsidP="006C76CF">
+  <w:p w14:paraId="3F00D7B1" w14:textId="60330988" w:rsidR="006C76CF" w:rsidRPr="0058066A" w:rsidRDefault="00C35A5F" w:rsidP="006C76CF">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2880" w:hanging="2880"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Date published in the Mass. Register</w:t>
     </w:r>
     <w:r w:rsidR="003A5AF7">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="001B602C">
+    <w:r w:rsidR="00C26E42">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>March 1, 202</w:t>
+      <w:t>March 13</w:t>
     </w:r>
-    <w:r w:rsidR="00FA7F21">
+    <w:r w:rsidR="00944A07">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1E5F7AEB" w14:textId="77777777" w:rsidR="006C76CF" w:rsidRDefault="006C76CF" w:rsidP="00E8083B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2880" w:hanging="2880"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4FFB4623" w14:textId="77777777" w:rsidR="00E8083B" w:rsidRPr="006C76CF" w:rsidRDefault="00E8083B" w:rsidP="00E8083B">
     <w:pPr>
@@ -4102,51 +4073,51 @@
     </w:r>
     <w:r w:rsidR="001C3A85">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">RATES FOR </w:t>
     </w:r>
     <w:r w:rsidRPr="006C76CF">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>PSYCHIATRIC DAY TREATMENT CENTER SERVICES</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1970CD0F" w14:textId="77777777" w:rsidR="00E8083B" w:rsidRDefault="00E8083B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6887608E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D41A62D8"/>
     <w:lvl w:ilvl="0" w:tplc="6396E834">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4317,329 +4288,385 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6690" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1732924699">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="427577379">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="187135387">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F22EC"/>
     <w:rsid w:val="00002F3E"/>
     <w:rsid w:val="00042F12"/>
     <w:rsid w:val="000448B8"/>
     <w:rsid w:val="00064B66"/>
     <w:rsid w:val="00072904"/>
     <w:rsid w:val="00084C1E"/>
     <w:rsid w:val="000A48FB"/>
     <w:rsid w:val="000C52E4"/>
     <w:rsid w:val="000D4630"/>
+    <w:rsid w:val="0010550D"/>
+    <w:rsid w:val="00110756"/>
     <w:rsid w:val="001164AF"/>
     <w:rsid w:val="00121764"/>
     <w:rsid w:val="001227A3"/>
+    <w:rsid w:val="00135789"/>
     <w:rsid w:val="001375A0"/>
+    <w:rsid w:val="00152F6F"/>
     <w:rsid w:val="0015499B"/>
     <w:rsid w:val="00161B0F"/>
     <w:rsid w:val="001770A0"/>
     <w:rsid w:val="001A173B"/>
+    <w:rsid w:val="001B07BE"/>
     <w:rsid w:val="001B602C"/>
     <w:rsid w:val="001C3A85"/>
     <w:rsid w:val="001C4948"/>
     <w:rsid w:val="001C4DC1"/>
     <w:rsid w:val="001D5BE2"/>
     <w:rsid w:val="001F359F"/>
     <w:rsid w:val="0022006E"/>
+    <w:rsid w:val="00241F87"/>
     <w:rsid w:val="00243D24"/>
     <w:rsid w:val="00244AB2"/>
     <w:rsid w:val="00247455"/>
     <w:rsid w:val="002511B3"/>
+    <w:rsid w:val="00252615"/>
     <w:rsid w:val="00255A5E"/>
+    <w:rsid w:val="0028454C"/>
     <w:rsid w:val="00285D0B"/>
+    <w:rsid w:val="00286E0E"/>
     <w:rsid w:val="002A0398"/>
+    <w:rsid w:val="002A03B4"/>
     <w:rsid w:val="002D51A4"/>
     <w:rsid w:val="002F22EC"/>
     <w:rsid w:val="002F5035"/>
     <w:rsid w:val="00312E5F"/>
+    <w:rsid w:val="00314514"/>
+    <w:rsid w:val="00323BCC"/>
     <w:rsid w:val="00326A1F"/>
     <w:rsid w:val="0034308F"/>
     <w:rsid w:val="00350659"/>
     <w:rsid w:val="00362950"/>
     <w:rsid w:val="00374D39"/>
     <w:rsid w:val="003911B9"/>
     <w:rsid w:val="003A3DF2"/>
     <w:rsid w:val="003A5AF7"/>
     <w:rsid w:val="003B4C5D"/>
     <w:rsid w:val="003C35CE"/>
     <w:rsid w:val="003C57CA"/>
     <w:rsid w:val="003D1678"/>
     <w:rsid w:val="003D2FD0"/>
+    <w:rsid w:val="003E3F0C"/>
     <w:rsid w:val="003F6CD6"/>
     <w:rsid w:val="004067AE"/>
     <w:rsid w:val="0041199E"/>
     <w:rsid w:val="00415643"/>
     <w:rsid w:val="00420598"/>
     <w:rsid w:val="00424554"/>
     <w:rsid w:val="004755AE"/>
     <w:rsid w:val="00477936"/>
     <w:rsid w:val="0048007F"/>
     <w:rsid w:val="00481532"/>
     <w:rsid w:val="00494230"/>
+    <w:rsid w:val="004A043C"/>
     <w:rsid w:val="004A19AC"/>
     <w:rsid w:val="004B7D56"/>
     <w:rsid w:val="004C42DD"/>
     <w:rsid w:val="004C4E07"/>
     <w:rsid w:val="004C6E47"/>
     <w:rsid w:val="004E1379"/>
     <w:rsid w:val="004E55D4"/>
     <w:rsid w:val="004E628B"/>
+    <w:rsid w:val="004F36A5"/>
     <w:rsid w:val="00515C54"/>
     <w:rsid w:val="00527611"/>
     <w:rsid w:val="005317EC"/>
+    <w:rsid w:val="0053735F"/>
+    <w:rsid w:val="005426E5"/>
+    <w:rsid w:val="00552179"/>
     <w:rsid w:val="00556586"/>
     <w:rsid w:val="00563F25"/>
     <w:rsid w:val="00571595"/>
     <w:rsid w:val="005747E4"/>
+    <w:rsid w:val="00575957"/>
     <w:rsid w:val="00577425"/>
     <w:rsid w:val="0058066A"/>
     <w:rsid w:val="00581B1A"/>
     <w:rsid w:val="00583A35"/>
+    <w:rsid w:val="0059189B"/>
     <w:rsid w:val="005A1763"/>
     <w:rsid w:val="005C0F32"/>
     <w:rsid w:val="005D1645"/>
+    <w:rsid w:val="005E1D8A"/>
     <w:rsid w:val="005F6819"/>
     <w:rsid w:val="00606C3F"/>
     <w:rsid w:val="00617438"/>
     <w:rsid w:val="006204B4"/>
     <w:rsid w:val="00631138"/>
     <w:rsid w:val="00634F10"/>
     <w:rsid w:val="00643235"/>
+    <w:rsid w:val="00643CD4"/>
     <w:rsid w:val="00643CDC"/>
     <w:rsid w:val="0064521B"/>
     <w:rsid w:val="00653272"/>
+    <w:rsid w:val="00664E4F"/>
     <w:rsid w:val="00665705"/>
     <w:rsid w:val="00677967"/>
     <w:rsid w:val="00677E65"/>
+    <w:rsid w:val="006814B7"/>
+    <w:rsid w:val="00694843"/>
     <w:rsid w:val="006C50E2"/>
     <w:rsid w:val="006C76CF"/>
     <w:rsid w:val="006C7952"/>
     <w:rsid w:val="006D5EEC"/>
     <w:rsid w:val="006D7ADC"/>
     <w:rsid w:val="006F3BE9"/>
     <w:rsid w:val="00702C12"/>
     <w:rsid w:val="00723662"/>
     <w:rsid w:val="007436ED"/>
     <w:rsid w:val="00753202"/>
+    <w:rsid w:val="00786DBA"/>
     <w:rsid w:val="007A5940"/>
     <w:rsid w:val="007A6930"/>
     <w:rsid w:val="007B3C1A"/>
+    <w:rsid w:val="007B7C7E"/>
     <w:rsid w:val="007C0E79"/>
     <w:rsid w:val="007D0BEC"/>
+    <w:rsid w:val="007D60F7"/>
     <w:rsid w:val="007F5FAE"/>
     <w:rsid w:val="00802A03"/>
     <w:rsid w:val="0080448F"/>
     <w:rsid w:val="00807179"/>
     <w:rsid w:val="00814BF0"/>
     <w:rsid w:val="00857AAB"/>
     <w:rsid w:val="008621DC"/>
     <w:rsid w:val="008634B5"/>
     <w:rsid w:val="00873FC0"/>
     <w:rsid w:val="00882F10"/>
+    <w:rsid w:val="00896540"/>
     <w:rsid w:val="008A0F96"/>
     <w:rsid w:val="008B4878"/>
     <w:rsid w:val="008F0A41"/>
     <w:rsid w:val="008F0EB5"/>
     <w:rsid w:val="009041C3"/>
     <w:rsid w:val="0091450F"/>
     <w:rsid w:val="00916E24"/>
     <w:rsid w:val="009173BE"/>
     <w:rsid w:val="00917CBF"/>
     <w:rsid w:val="0092537A"/>
+    <w:rsid w:val="00927873"/>
+    <w:rsid w:val="00930613"/>
     <w:rsid w:val="00932B9E"/>
+    <w:rsid w:val="00944A07"/>
     <w:rsid w:val="0096119F"/>
     <w:rsid w:val="00970CA5"/>
     <w:rsid w:val="00980810"/>
     <w:rsid w:val="009841BB"/>
     <w:rsid w:val="009845C3"/>
     <w:rsid w:val="00987568"/>
+    <w:rsid w:val="009A15E3"/>
     <w:rsid w:val="009B27F1"/>
     <w:rsid w:val="009B40A1"/>
     <w:rsid w:val="009D57BD"/>
     <w:rsid w:val="009E178E"/>
     <w:rsid w:val="00A0663C"/>
     <w:rsid w:val="00A16964"/>
+    <w:rsid w:val="00A438EC"/>
     <w:rsid w:val="00A44BC5"/>
+    <w:rsid w:val="00A455BE"/>
     <w:rsid w:val="00A469DB"/>
     <w:rsid w:val="00A50C96"/>
     <w:rsid w:val="00A54A47"/>
     <w:rsid w:val="00A56A6C"/>
     <w:rsid w:val="00A72627"/>
+    <w:rsid w:val="00A92EBA"/>
     <w:rsid w:val="00A965CD"/>
     <w:rsid w:val="00AA682E"/>
     <w:rsid w:val="00AA7CB8"/>
     <w:rsid w:val="00AB683D"/>
+    <w:rsid w:val="00AC15BB"/>
     <w:rsid w:val="00AC68B2"/>
+    <w:rsid w:val="00AD08B9"/>
+    <w:rsid w:val="00B01061"/>
     <w:rsid w:val="00B4068A"/>
+    <w:rsid w:val="00B54FE9"/>
     <w:rsid w:val="00B85FC3"/>
     <w:rsid w:val="00B87514"/>
     <w:rsid w:val="00B92D2D"/>
     <w:rsid w:val="00BD1D22"/>
     <w:rsid w:val="00BD584D"/>
+    <w:rsid w:val="00BF46AC"/>
+    <w:rsid w:val="00C24F67"/>
+    <w:rsid w:val="00C26E42"/>
     <w:rsid w:val="00C33B45"/>
     <w:rsid w:val="00C35A5F"/>
     <w:rsid w:val="00C47EC4"/>
     <w:rsid w:val="00C76C76"/>
+    <w:rsid w:val="00C90ED2"/>
     <w:rsid w:val="00C94A3B"/>
+    <w:rsid w:val="00CD1B02"/>
     <w:rsid w:val="00CE0C56"/>
     <w:rsid w:val="00CE179B"/>
     <w:rsid w:val="00CE7ADC"/>
     <w:rsid w:val="00D31230"/>
     <w:rsid w:val="00D34CC7"/>
     <w:rsid w:val="00D42467"/>
     <w:rsid w:val="00D42D27"/>
     <w:rsid w:val="00D50947"/>
     <w:rsid w:val="00D54699"/>
     <w:rsid w:val="00D654D8"/>
     <w:rsid w:val="00D65788"/>
     <w:rsid w:val="00D73BC8"/>
+    <w:rsid w:val="00DA2D28"/>
     <w:rsid w:val="00DB3407"/>
     <w:rsid w:val="00DC0689"/>
     <w:rsid w:val="00DE1A9E"/>
     <w:rsid w:val="00DF25AD"/>
     <w:rsid w:val="00DF7473"/>
     <w:rsid w:val="00E01A54"/>
     <w:rsid w:val="00E10EDC"/>
     <w:rsid w:val="00E17C4C"/>
     <w:rsid w:val="00E25DAF"/>
     <w:rsid w:val="00E35094"/>
     <w:rsid w:val="00E4428A"/>
     <w:rsid w:val="00E503C7"/>
     <w:rsid w:val="00E6317C"/>
     <w:rsid w:val="00E665C4"/>
     <w:rsid w:val="00E8083B"/>
     <w:rsid w:val="00E84161"/>
     <w:rsid w:val="00E973E5"/>
+    <w:rsid w:val="00EB1A8A"/>
     <w:rsid w:val="00EB662F"/>
     <w:rsid w:val="00EC0E78"/>
     <w:rsid w:val="00EC1A2A"/>
     <w:rsid w:val="00ED23D2"/>
+    <w:rsid w:val="00ED547A"/>
     <w:rsid w:val="00EE0FFE"/>
+    <w:rsid w:val="00EE125C"/>
+    <w:rsid w:val="00F11BE7"/>
     <w:rsid w:val="00F12495"/>
     <w:rsid w:val="00F25492"/>
     <w:rsid w:val="00F33CF9"/>
     <w:rsid w:val="00F4219D"/>
     <w:rsid w:val="00F5098C"/>
     <w:rsid w:val="00F5629B"/>
     <w:rsid w:val="00F64208"/>
     <w:rsid w:val="00F741CD"/>
     <w:rsid w:val="00F8103A"/>
+    <w:rsid w:val="00F86B5E"/>
     <w:rsid w:val="00FA1352"/>
     <w:rsid w:val="00FA7F21"/>
     <w:rsid w:val="00FD7295"/>
+    <w:rsid w:val="00FF1217"/>
+    <w:rsid w:val="0394C920"/>
+    <w:rsid w:val="21DC63E0"/>
     <w:rsid w:val="4E48C375"/>
     <w:rsid w:val="516D126A"/>
+    <w:rsid w:val="55640AA8"/>
+    <w:rsid w:val="6DFE1F57"/>
     <w:rsid w:val="74EF603B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="52CD337D"/>
-  <w15:docId w15:val="{631278AD-167D-4F35-9DFE-D2286934DF8E}"/>
+  <w15:docId w15:val="{805D15C0-2DCF-4757-87D1-7C37F1B6D3CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5210,57 +5237,57 @@
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D54699"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D54699"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-30600-rates-of-payment-for-mental-health-services-provided-in-community-health" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5521,100 +5548,108 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e1196768-4157-4d80-b3c6-79cf9493a5fe">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="5f8eec94-f1e8-4333-9199-0fcb2e707b9d">
       <UserInfo>
         <DisplayName>Elizabeth Sherman</DisplayName>
         <AccountId>32</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="5f8eec94-f1e8-4333-9199-0fcb2e707b9d" xsi:nil="true"/>
+    <TextTEST xmlns="e1196768-4157-4d80-b3c6-79cf9493a5fe" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100023EC507CF3D814C891D1408D57845A8" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="55df0abea15101e72cea0b3158a46f90">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e1196768-4157-4d80-b3c6-79cf9493a5fe" xmlns:ns3="5f8eec94-f1e8-4333-9199-0fcb2e707b9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f8402dcdfca84f6e2a059384847ffb09" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100023EC507CF3D814C891D1408D57845A8" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="170493fc76a85608be879ac361c07ace">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e1196768-4157-4d80-b3c6-79cf9493a5fe" xmlns:ns3="5f8eec94-f1e8-4333-9199-0fcb2e707b9d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1bfaaf6b598ab2f718e28ce83b264317" ns2:_="" ns3:_="">
     <xsd:import namespace="e1196768-4157-4d80-b3c6-79cf9493a5fe"/>
     <xsd:import namespace="5f8eec94-f1e8-4333-9199-0fcb2e707b9d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:TextTEST" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e1196768-4157-4d80-b3c6-79cf9493a5fe" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5633,50 +5668,67 @@
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TextTEST" ma:index="24" nillable="true" ma:displayName="TextTEST" ma:description="Testing for tags" ma:format="Dropdown" ma:internalName="TextTEST">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5f8eec94-f1e8-4333-9199-0fcb2e707b9d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -5776,135 +5828,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2CBE657-CA53-4634-8043-88E43B7853FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e1196768-4157-4d80-b3c6-79cf9493a5fe"/>
+    <ds:schemaRef ds:uri="5f8eec94-f1e8-4333-9199-0fcb2e707b9d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0421E4F-BCC6-4BCB-815A-3B82A1F8866A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0551A81D-A044-49B7-8B6D-D973AA66ADBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6602BEEB-1731-4754-8E25-51B9C24A2B53}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1D7371E-39D2-4236-A0C6-3FE39BB2C92E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e1196768-4157-4d80-b3c6-79cf9493a5fe"/>
     <ds:schemaRef ds:uri="5f8eec94-f1e8-4333-9199-0fcb2e707b9d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>732</Words>
-  <Characters>4466</Characters>
+  <Words>753</Words>
+  <Characters>4295</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>35</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>DHCFP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5188</CharactersWithSpaces>
+  <CharactersWithSpaces>5038</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>114</dc:title>
+  <dc:subject/>
   <dc:creator>DDurivan</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100023EC507CF3D814C891D1408D57845A8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>