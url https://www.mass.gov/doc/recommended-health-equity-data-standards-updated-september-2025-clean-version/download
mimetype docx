--- v0 (2025-12-25)
+++ v1 (2026-07-14)
@@ -709,50 +709,51 @@
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="762C5736" w14:textId="43C63791" w:rsidR="4D4BA136" w:rsidRDefault="154C5A13" w:rsidP="30C93C6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="30C93C6F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Race / Ethnicity</w:t>
       </w:r>
       <w:r w:rsidRPr="30C93C6F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="72AFE84B" w:rsidRPr="30C93C6F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2024 </w:t>
       </w:r>
       <w:r w:rsidRPr="30C93C6F">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
@@ -780,51 +781,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2295"/>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="3240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="34FEAC6B" w14:paraId="54952ED3" w14:textId="77777777" w:rsidTr="30C93C6F">
+      <w:tr w:rsidR="34FEAC6B" w14:paraId="54952ED3" w14:textId="77777777" w:rsidTr="08104FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13F6C05D" w14:textId="668FF676" w:rsidR="34FEAC6B" w:rsidRDefault="5429323E" w:rsidP="30C93C6F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30C93C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
@@ -875,51 +876,51 @@
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CD86AD8" w14:textId="507589FD" w:rsidR="34FEAC6B" w:rsidRDefault="5429323E" w:rsidP="30C93C6F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30C93C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="34FEAC6B" w14:paraId="23237709" w14:textId="77777777" w:rsidTr="30C93C6F">
+      <w:tr w:rsidR="34FEAC6B" w14:paraId="23237709" w14:textId="77777777" w:rsidTr="08104FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D29B7AE" w14:textId="5337A362" w:rsidR="34FEAC6B" w:rsidRDefault="5429323E" w:rsidP="34FEAC6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30C93C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1083,70 +1084,94 @@
               <w:t>Native Hawaiian or Other Pacific Islander</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1491B0E3" w14:textId="04696870" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34FEAC6B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A5EDDCE" w14:textId="0BE51E6C" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
+          <w:p w14:paraId="0A5EDDCE" w14:textId="7FC328AF" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="34FEAC6B">
-[...5 lines deleted...]
-              <w:t>My race is not listed (please specify)</w:t>
+            <w:r w:rsidRPr="08104FB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My race </w:t>
+            </w:r>
+            <w:r w:rsidR="1ACCD434" w:rsidRPr="08104FB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and/or ethnicity</w:t>
+            </w:r>
+            <w:r w:rsidR="269AB7C4" w:rsidRPr="08104FB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="08104FB3">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is not listed (please specify)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65BCC21B" w14:textId="0AE4D106" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34FEAC6B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I choose not to answer </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="421858AB" w14:textId="2266B22B" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
@@ -2203,50 +2228,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Moroccan</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5087D2F6" w14:textId="5C0BA1EB" w:rsidR="7AC7F9A1" w:rsidRDefault="3345BAFB" w:rsidP="30C93C6F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30C93C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Native Hawaiian</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69BD84BE" w14:textId="16615999" w:rsidR="176FF262" w:rsidRDefault="07CD80AC" w:rsidP="30C93C6F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30C93C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nigerian</w:t>
             </w:r>
           </w:p>
@@ -2477,50 +2503,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="086EA0E6" w14:textId="77777777" w:rsidR="00C604A8" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="220" w:hanging="220"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009903B5">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidRPr="009903B5">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>data storage</w:t>
             </w:r>
             <w:r w:rsidRPr="009903B5">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, granular ethnicities should be recorded using the existing FHIR categories, be they considered a race or ethnicity by FHIR.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="258E6F17" w14:textId="77777777" w:rsidR="00C604A8" w:rsidRDefault="00C604A8" w:rsidP="00C604A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="220"/>
               <w:rPr>
@@ -3623,82 +3650,84 @@
               </w:rPr>
               <w:t>I choose not to answer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B9B4519" w14:textId="5CBF6FB3" w:rsidR="31A2006B" w:rsidRDefault="31A2006B" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="31A2006B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>I am not sure / don’t know</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3195" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2FDC1E25" w14:textId="16A1AF22" w:rsidR="31A2006B" w:rsidRPr="00E2453A" w:rsidRDefault="58797CD8" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="230" w:hanging="230"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2453A">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">For written language, organizations should </w:t>
             </w:r>
             <w:r w:rsidRPr="00E2453A">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r w:rsidRPr="00E2453A">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> include “Cape Verdean Creole” as a separate option from “Portuguese.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58CF746A" w14:textId="1847CA04" w:rsidR="31A2006B" w:rsidRPr="00E4348F" w:rsidRDefault="31A2006B" w:rsidP="31A2006B">
       <w:pPr>
@@ -5162,82 +5191,84 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I choose not to answer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EE13955" w14:textId="75F91A61" w:rsidR="2C4F81AC" w:rsidRDefault="74704931" w:rsidP="30C93C6F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30C93C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>I am not sure / don’t know</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3300" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3398B86C" w14:textId="36BC2D61" w:rsidR="2C4F81AC" w:rsidRDefault="74704931" w:rsidP="30C93C6F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30C93C6F">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">No specified age threshold. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67C2BEBE" w14:textId="3508AAE6" w:rsidR="3DF42301" w:rsidRDefault="3DF42301" w:rsidP="00E01620">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="018B61F6" w14:textId="401DD92F" w:rsidR="3BAD5C60" w:rsidRDefault="4517F281" w:rsidP="30C93C6F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -6574,51 +6605,60 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B032BFC" w14:textId="7CBB591C" w:rsidR="00EC4877" w:rsidRPr="0036608E" w:rsidRDefault="0E926259" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="290" w:hanging="290"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC4877">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Data must be collected through patient self-report and health plan/provider staff should never assume a member/patient’s sexual orientation.</w:t>
+              <w:t xml:space="preserve">Data must be collected through patient self-report and health plan/provider </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4877">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>staff should never assume a member/patient’s sexual orientation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A1370E0" w14:textId="77777777" w:rsidR="00FE5095" w:rsidRPr="00FE5095" w:rsidRDefault="00FE5095" w:rsidP="3E5B5079">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25325636" w14:textId="57E4A825" w:rsidR="4FDD865A" w:rsidRDefault="4FDD865A" w:rsidP="3E5B5079">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7591,50 +7631,51 @@
         </w:rPr>
         <w:t>Implementation considerations for the collection of language data include: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5CF8">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060BCEA3" w14:textId="77777777" w:rsidR="00BF5CF8" w:rsidRDefault="00BF5CF8" w:rsidP="009E6326">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5CF8">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Payer and provider organizations should give thought to how to collect language preferences for pediatric and geriatric populations since there may be multiple caregivers with different language preferences. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B8659B" w14:textId="77777777" w:rsidR="00B819C1" w:rsidRPr="00BF5CF8" w:rsidRDefault="00B819C1" w:rsidP="00B819C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E02F50C" w14:textId="77777777" w:rsidR="00BF5CF8" w:rsidRPr="00BF5CF8" w:rsidRDefault="00BF5CF8" w:rsidP="00BF5CF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5CF8">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -7941,50 +7982,51 @@
     </w:p>
     <w:p w14:paraId="5698A419" w14:textId="77777777" w:rsidR="00186021" w:rsidRDefault="00186021" w:rsidP="00186021">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145FFA33" w14:textId="1081975E" w:rsidR="00186021" w:rsidRPr="00186021" w:rsidRDefault="00186021" w:rsidP="00186021">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
@@ -8556,67 +8598,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kate Staunton Rennie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Commonwealth Care Alliance)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3FCD8B" w14:textId="14C72FF6" w:rsidR="00A91285" w:rsidRPr="00560A0D" w:rsidRDefault="00A91285" w:rsidP="009E6326">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183296">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Aswita</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Tan-McGrory</w:t>
+        <w:t>Aswita Tan-McGrory</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Massachusetts General Hospital)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F108669" w14:textId="6A2FE02D" w:rsidR="00560A0D" w:rsidRDefault="00560A0D" w:rsidP="008B1C48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27993E41" w14:textId="77777777" w:rsidR="00560A0D" w:rsidRDefault="00560A0D" w:rsidP="00560A0D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="C00000"/>
         </w:rPr>
@@ -8712,88 +8744,86 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00E1737F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F0A6DB4"/>
     <w:lvl w:ilvl="0" w:tplc="0F847BA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -12385,59 +12415,61 @@
     <w:rsid w:val="000F3473"/>
     <w:rsid w:val="00125640"/>
     <w:rsid w:val="0014025F"/>
     <w:rsid w:val="001570C6"/>
     <w:rsid w:val="00181BE6"/>
     <w:rsid w:val="00183296"/>
     <w:rsid w:val="00186021"/>
     <w:rsid w:val="0019089D"/>
     <w:rsid w:val="00191B50"/>
     <w:rsid w:val="001944E4"/>
     <w:rsid w:val="001B162D"/>
     <w:rsid w:val="001C5A3F"/>
     <w:rsid w:val="001D64F0"/>
     <w:rsid w:val="00220126"/>
     <w:rsid w:val="002363A8"/>
     <w:rsid w:val="00237FBB"/>
     <w:rsid w:val="00246A0A"/>
     <w:rsid w:val="00247325"/>
     <w:rsid w:val="00276B18"/>
     <w:rsid w:val="0028442C"/>
     <w:rsid w:val="002959AD"/>
     <w:rsid w:val="002B6742"/>
     <w:rsid w:val="002C0F94"/>
     <w:rsid w:val="002D623B"/>
     <w:rsid w:val="00334404"/>
+    <w:rsid w:val="00342429"/>
     <w:rsid w:val="003525F3"/>
     <w:rsid w:val="00364E79"/>
     <w:rsid w:val="0036608E"/>
     <w:rsid w:val="00375FC2"/>
     <w:rsid w:val="0039503B"/>
     <w:rsid w:val="003C5A71"/>
     <w:rsid w:val="003E1BF9"/>
     <w:rsid w:val="003E2296"/>
     <w:rsid w:val="003E5C03"/>
+    <w:rsid w:val="003F06FB"/>
     <w:rsid w:val="003F1855"/>
     <w:rsid w:val="0040238B"/>
     <w:rsid w:val="00407C88"/>
     <w:rsid w:val="00456DE4"/>
     <w:rsid w:val="004600BB"/>
     <w:rsid w:val="004705FB"/>
     <w:rsid w:val="00492886"/>
     <w:rsid w:val="004940EB"/>
     <w:rsid w:val="00496CE3"/>
     <w:rsid w:val="004A0708"/>
     <w:rsid w:val="004A2EAB"/>
     <w:rsid w:val="004AEFAB"/>
     <w:rsid w:val="004C2C52"/>
     <w:rsid w:val="004F0EEA"/>
     <w:rsid w:val="004F20CD"/>
     <w:rsid w:val="004F59A4"/>
     <w:rsid w:val="005273F2"/>
     <w:rsid w:val="005332CE"/>
     <w:rsid w:val="00541BBF"/>
     <w:rsid w:val="00555926"/>
     <w:rsid w:val="00560A0D"/>
     <w:rsid w:val="00597C81"/>
     <w:rsid w:val="005B1976"/>
     <w:rsid w:val="005E6C66"/>
     <w:rsid w:val="0061335D"/>
@@ -12558,50 +12590,51 @@
     <w:rsid w:val="00FE5095"/>
     <w:rsid w:val="00FF43AA"/>
     <w:rsid w:val="01211432"/>
     <w:rsid w:val="012E2D77"/>
     <w:rsid w:val="01C469D7"/>
     <w:rsid w:val="02907DC1"/>
     <w:rsid w:val="03473C38"/>
     <w:rsid w:val="047CA50C"/>
     <w:rsid w:val="048EE339"/>
     <w:rsid w:val="04A642F0"/>
     <w:rsid w:val="05195E0D"/>
     <w:rsid w:val="05571D4F"/>
     <w:rsid w:val="0559EBEE"/>
     <w:rsid w:val="05B5EFD8"/>
     <w:rsid w:val="05C4E1E1"/>
     <w:rsid w:val="05C69A13"/>
     <w:rsid w:val="05F19146"/>
     <w:rsid w:val="067ED35B"/>
     <w:rsid w:val="069EDA49"/>
     <w:rsid w:val="06CBC3A9"/>
     <w:rsid w:val="0710967E"/>
     <w:rsid w:val="0735E3B7"/>
     <w:rsid w:val="078071A0"/>
     <w:rsid w:val="07CD80AC"/>
     <w:rsid w:val="07FA6404"/>
+    <w:rsid w:val="08104FB3"/>
     <w:rsid w:val="08124D4F"/>
     <w:rsid w:val="08C265AC"/>
     <w:rsid w:val="08CB7B19"/>
     <w:rsid w:val="0945E4AC"/>
     <w:rsid w:val="0948F62E"/>
     <w:rsid w:val="0980B39A"/>
     <w:rsid w:val="09A391EF"/>
     <w:rsid w:val="09A575D5"/>
     <w:rsid w:val="09D2A6DA"/>
     <w:rsid w:val="09FFD074"/>
     <w:rsid w:val="0A1E48B5"/>
     <w:rsid w:val="0A732C91"/>
     <w:rsid w:val="0A8B811C"/>
     <w:rsid w:val="0AC4A0C6"/>
     <w:rsid w:val="0B64C81F"/>
     <w:rsid w:val="0B7DFADE"/>
     <w:rsid w:val="0B7F036F"/>
     <w:rsid w:val="0BED102C"/>
     <w:rsid w:val="0CE8D8A3"/>
     <w:rsid w:val="0E926259"/>
     <w:rsid w:val="0E9AD7B5"/>
     <w:rsid w:val="0FBAECE3"/>
     <w:rsid w:val="1073D5A0"/>
     <w:rsid w:val="1073E282"/>
     <w:rsid w:val="10B65831"/>
@@ -12617,50 +12650,51 @@
     <w:rsid w:val="14157DA6"/>
     <w:rsid w:val="145F5F42"/>
     <w:rsid w:val="148574ED"/>
     <w:rsid w:val="14D4DE00"/>
     <w:rsid w:val="14EE85A1"/>
     <w:rsid w:val="150CFADE"/>
     <w:rsid w:val="154C5A13"/>
     <w:rsid w:val="162FF3DB"/>
     <w:rsid w:val="166A4984"/>
     <w:rsid w:val="1688BB85"/>
     <w:rsid w:val="168D2A4E"/>
     <w:rsid w:val="16AF9A90"/>
     <w:rsid w:val="175B578E"/>
     <w:rsid w:val="1763A09B"/>
     <w:rsid w:val="1765FA93"/>
     <w:rsid w:val="176FF262"/>
     <w:rsid w:val="177957C9"/>
     <w:rsid w:val="182C341A"/>
     <w:rsid w:val="18A602F2"/>
     <w:rsid w:val="19D58C25"/>
     <w:rsid w:val="19D5E8F4"/>
     <w:rsid w:val="1A03078A"/>
     <w:rsid w:val="1A395B90"/>
     <w:rsid w:val="1A4DB734"/>
     <w:rsid w:val="1AAC34E2"/>
+    <w:rsid w:val="1ACCD434"/>
     <w:rsid w:val="1AD02B0E"/>
     <w:rsid w:val="1B1489B5"/>
     <w:rsid w:val="1B14AEF1"/>
     <w:rsid w:val="1B3E6ACD"/>
     <w:rsid w:val="1B82D1A7"/>
     <w:rsid w:val="1BAA36F9"/>
     <w:rsid w:val="1BC1F5D1"/>
     <w:rsid w:val="1BFC28A3"/>
     <w:rsid w:val="1C13B66C"/>
     <w:rsid w:val="1C63D366"/>
     <w:rsid w:val="1CC1E073"/>
     <w:rsid w:val="1CDF8B5B"/>
     <w:rsid w:val="1D36AD73"/>
     <w:rsid w:val="1D44D9A5"/>
     <w:rsid w:val="1D9A6B74"/>
     <w:rsid w:val="1DF9E26D"/>
     <w:rsid w:val="1DFDA0D4"/>
     <w:rsid w:val="1E4CEE11"/>
     <w:rsid w:val="1E4CF90D"/>
     <w:rsid w:val="1E72846A"/>
     <w:rsid w:val="1E79E31B"/>
     <w:rsid w:val="1E96A80C"/>
     <w:rsid w:val="1EB8A18F"/>
     <w:rsid w:val="1EF60865"/>
     <w:rsid w:val="1FA7979D"/>
@@ -12669,50 +12703,51 @@
     <w:rsid w:val="203D48B5"/>
     <w:rsid w:val="211BD67D"/>
     <w:rsid w:val="2123BC36"/>
     <w:rsid w:val="215FF62C"/>
     <w:rsid w:val="21879EC8"/>
     <w:rsid w:val="219D326B"/>
     <w:rsid w:val="223B2058"/>
     <w:rsid w:val="224C9129"/>
     <w:rsid w:val="22B8B72C"/>
     <w:rsid w:val="22DC7B1E"/>
     <w:rsid w:val="230CDC1C"/>
     <w:rsid w:val="235099FC"/>
     <w:rsid w:val="236009CB"/>
     <w:rsid w:val="2369FD28"/>
     <w:rsid w:val="23E7F9AA"/>
     <w:rsid w:val="23F461AF"/>
     <w:rsid w:val="2421B62A"/>
     <w:rsid w:val="242EB98D"/>
     <w:rsid w:val="2466B98F"/>
     <w:rsid w:val="24786877"/>
     <w:rsid w:val="24DCE453"/>
     <w:rsid w:val="25205831"/>
     <w:rsid w:val="25B96659"/>
     <w:rsid w:val="26500DEA"/>
     <w:rsid w:val="26982224"/>
+    <w:rsid w:val="269AB7C4"/>
     <w:rsid w:val="26FD9BA2"/>
     <w:rsid w:val="271D1456"/>
     <w:rsid w:val="274CA949"/>
     <w:rsid w:val="28084572"/>
     <w:rsid w:val="28104745"/>
     <w:rsid w:val="282383A4"/>
     <w:rsid w:val="283DF0C8"/>
     <w:rsid w:val="28F21C44"/>
     <w:rsid w:val="29109C24"/>
     <w:rsid w:val="291E3E4B"/>
     <w:rsid w:val="29220931"/>
     <w:rsid w:val="293DE959"/>
     <w:rsid w:val="2944F895"/>
     <w:rsid w:val="2950E464"/>
     <w:rsid w:val="298FA71B"/>
     <w:rsid w:val="29B7106E"/>
     <w:rsid w:val="2A0AD1DF"/>
     <w:rsid w:val="2A0D7AAB"/>
     <w:rsid w:val="2A5CEA25"/>
     <w:rsid w:val="2AC09716"/>
     <w:rsid w:val="2B4270BA"/>
     <w:rsid w:val="2B718CBC"/>
     <w:rsid w:val="2BDED7E0"/>
     <w:rsid w:val="2BF6DF3A"/>
     <w:rsid w:val="2C00D204"/>
@@ -14297,197 +14332,218 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F3F9B95F2EE52B4E9FB130DEE3F78C09" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="570445887f414c9d0ad1b2a65cb75c9c">
-[...2 lines deleted...]
-    <xsd:import namespace="34dc536f-1af3-405a-935d-0fb3b6674883"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="87f10b41-d777-4422-a68b-7da5c95eb453"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4137db0-9494-48c3-b40f-95d5e3e92c51">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Date xmlns="d4137db0-9494-48c3-b40f-95d5e3e92c51" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AC6F8C92DCD34D4696A56BD78E23E1D2" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="978781aa8420f866d5b287eaedb63fd4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4137db0-9494-48c3-b40f-95d5e3e92c51" xmlns:ns3="87f10b41-d777-4422-a68b-7da5c95eb453" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4c9098abbaf569342a8538a775b1f28c" ns2:_="" ns3:_="">
+    <xsd:import namespace="d4137db0-9494-48c3-b40f-95d5e3e92c51"/>
+    <xsd:import namespace="87f10b41-d777-4422-a68b-7da5c95eb453"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...14 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Date" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d29a8555-db37-4257-91ea-e6d336cdedf2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d4137db0-9494-48c3-b40f-95d5e3e92c51" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2a9506d4-cf35-41b9-9e25-5432453bcc6f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Date" ma:index="24" nillable="true" ma:displayName="Date" ma:format="DateOnly" ma:internalName="Date">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87f10b41-d777-4422-a68b-7da5c95eb453" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d20fe0fe-7f6e-40d9-b998-99db2d565673}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d29a8555-db37-4257-91ea-e6d336cdedf2">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{36368e2a-31eb-439d-89b9-0c88ebd6fb8e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="87f10b41-d777-4422-a68b-7da5c95eb453">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...73 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -14545,204 +14601,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{228883A7-7555-4827-AA51-7922193FEDE3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A902AFF8-E966-4464-98F0-6DE71CA0A598}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87f10b41-d777-4422-a68b-7da5c95eb453"/>
+    <ds:schemaRef ds:uri="d4137db0-9494-48c3-b40f-95d5e3e92c51"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D8F502E-1863-4E31-BA6B-10C363941180}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8286294D-7528-4539-A103-5D12041C83AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="d29a8555-db37-4257-91ea-e6d336cdedf2"/>
-    <ds:schemaRef ds:uri="34dc536f-1af3-405a-935d-0fb3b6674883"/>
+    <ds:schemaRef ds:uri="d4137db0-9494-48c3-b40f-95d5e3e92c51"/>
+    <ds:schemaRef ds:uri="87f10b41-d777-4422-a68b-7da5c95eb453"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>11064</Characters>
+  <Pages>8</Pages>
+  <Words>1943</Words>
+  <Characters>11079</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>92</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12980</CharactersWithSpaces>
+  <CharactersWithSpaces>12997</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Matt Reynolds</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F3F9B95F2EE52B4E9FB130DEE3F78C09</vt:lpwstr>
+    <vt:lpwstr>0x010100AC6F8C92DCD34D4696A56BD78E23E1D2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>