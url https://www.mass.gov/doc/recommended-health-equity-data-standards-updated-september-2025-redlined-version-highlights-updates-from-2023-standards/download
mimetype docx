--- v0 (2025-12-25)
+++ v1 (2026-07-14)
@@ -563,51 +563,67 @@
       <w:r w:rsidR="00010ED6">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
         <w:t>has instructed o</w:t>
       </w:r>
       <w:r w:rsidR="26982224" w:rsidRPr="5446F639">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
         <w:t xml:space="preserve">rganizations to ask additional questions and/or collect additional response option values as relevant for the populations they serve.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A73B950" w14:textId="1CCD40C6" w:rsidR="26982224" w:rsidRPr="00DE3E6A" w:rsidRDefault="26982224" w:rsidP="0001582F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3E6A">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>These data should be collected (or validated with the member/patient) at least annually, with the potential for greater frequency for particular data standards at the discretion of the payer or provider organization.</w:t>
+        <w:t xml:space="preserve">These data should be collected (or validated with the member/patient) at least annually, with the potential for greater frequency for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DE3E6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>particular data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DE3E6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standards at the discretion of the payer or provider organization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A2083F5" w14:textId="587BC47D" w:rsidR="5446F639" w:rsidRDefault="5446F639" w:rsidP="5446F639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="776A1830" w14:textId="10663D17" w:rsidR="5446F639" w:rsidRDefault="5446F639" w:rsidP="5446F639">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
@@ -804,51 +820,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2295"/>
         <w:gridCol w:w="4530"/>
         <w:gridCol w:w="3240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="34FEAC6B" w14:paraId="54952ED3" w14:textId="77777777" w:rsidTr="1D44D9A5">
+      <w:tr w:rsidR="34FEAC6B" w14:paraId="54952ED3" w14:textId="77777777" w:rsidTr="6F7545E7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13F6C05D" w14:textId="668FF676" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="34FEAC6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34FEAC6B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
@@ -899,51 +915,51 @@
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CD86AD8" w14:textId="507589FD" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="34FEAC6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34FEAC6B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="34FEAC6B" w14:paraId="23237709" w14:textId="77777777" w:rsidTr="1D44D9A5">
+      <w:tr w:rsidR="34FEAC6B" w14:paraId="23237709" w14:textId="77777777" w:rsidTr="6F7545E7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0D29B7AE" w14:textId="5337A362" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="34FEAC6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34FEAC6B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1120,70 +1136,87 @@
               <w:t>Native Hawaiian or Other Pacific Islander</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1491B0E3" w14:textId="04696870" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34FEAC6B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A5EDDCE" w14:textId="0BE51E6C" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
+          <w:p w14:paraId="0A5EDDCE" w14:textId="15508E78" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="34FEAC6B">
-[...5 lines deleted...]
-              <w:t>My race is not listed (please specify)</w:t>
+            <w:r w:rsidRPr="6F7545E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My race </w:t>
+            </w:r>
+            <w:r w:rsidR="3CBA13AB" w:rsidRPr="6F7545E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:color w:val="C00000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and/or ethnicity </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6F7545E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>is not listed (please specify)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65BCC21B" w14:textId="0AE4D106" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34FEAC6B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">I choose not to answer </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="421858AB" w14:textId="2266B22B" w:rsidR="34FEAC6B" w:rsidRDefault="34FEAC6B" w:rsidP="009E6326">
@@ -2329,75 +2362,75 @@
               </w:rPr>
               <w:t>Iranian</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F57B739" w14:textId="5D61326B" w:rsidR="2B4270BA" w:rsidRDefault="2B4270BA" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34FEAC6B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Iraqi</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DC0C6DA" w14:textId="56A3D391" w:rsidR="44E2C228" w:rsidRDefault="44E2C228" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34FEAC6B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Irish</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F16C8DF" w14:textId="53693552" w:rsidR="44E2C228" w:rsidRDefault="44E2C228" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="34FEAC6B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Italian</w:t>
@@ -3125,60 +3158,60 @@
             </w:r>
             <w:r w:rsidRPr="00C604A8">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cape Verdean</w:t>
             </w:r>
             <w:r w:rsidRPr="00C604A8">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:strike/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, Caribbean Islander, Eastern European, Portuguese, and Russian</w:t>
             </w:r>
             <w:r w:rsidRPr="00C604A8">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">) should not be mapped to FHIR categories.   Rather, </w:t>
+              <w:t xml:space="preserve">) should not be mapped to </w:t>
             </w:r>
             <w:r w:rsidRPr="00C604A8">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>these granular ethnicities should each be stored in a customized category.</w:t>
+              <w:t>FHIR categories.   Rather, these granular ethnicities should each be stored in a customized category.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="354F3934" w14:textId="77777777" w:rsidR="004940EB" w:rsidRPr="004940EB" w:rsidRDefault="004940EB" w:rsidP="5446F639">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="522BA539" w14:textId="74DBF4E7" w:rsidR="6D4C1F92" w:rsidRDefault="6D4C1F92" w:rsidP="5446F639">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3725,82 +3758,84 @@
               </w:rPr>
               <w:t>I choose not to answer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F403BA1" w14:textId="4DA58764" w:rsidR="31A2006B" w:rsidRDefault="31A2006B" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="31A2006B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>I am not sure / don’t know</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3195" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74908BD5" w14:textId="4C6A0020" w:rsidR="002C0F94" w:rsidRDefault="360B4C84" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="230" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2C4F81AC">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Organizations may decide to separate “Chinese” into “Cantonese</w:t>
             </w:r>
             <w:r w:rsidR="52CB1FD7" w:rsidRPr="2C4F81AC">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="2C4F81AC">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="0980B39A" w:rsidRPr="2C4F81AC">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3907,51 +3942,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2685" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4888B8BA" w14:textId="55CFF70D" w:rsidR="31A2006B" w:rsidRDefault="31A2006B" w:rsidP="31A2006B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="31A2006B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Written Language:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A259A2A" w14:textId="3444B132" w:rsidR="31A2006B" w:rsidRDefault="31A2006B" w:rsidP="31A2006B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="31A2006B">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In which language would you feel most comfortable reading medical or health care instructions?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4170" w:type="dxa"/>
             <w:tcMar>
@@ -4940,51 +4974,69 @@
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33F1381F" w14:textId="3AFA5E5B" w:rsidR="3BAD5C60" w:rsidRDefault="3BAD5C60" w:rsidP="3BAD5C60">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3BAD5C60">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3. Because of a physical, mental, or emotional condition, do you have serious difficulty concentrating, remembering, or making decisions?</w:t>
+              <w:t xml:space="preserve">3. Because of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3BAD5C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a physical</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="3BAD5C60">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, mental, or emotional condition, do you have serious difficulty concentrating, remembering, or making decisions?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0EF5FDBC" w14:textId="3F6EECF9" w:rsidR="3BAD5C60" w:rsidRDefault="3BAD5C60" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3BAD5C60">
@@ -5991,51 +6043,71 @@
       <w:r w:rsidR="708B3430" w:rsidRPr="5F162CD2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">disability </w:t>
       </w:r>
       <w:r w:rsidRPr="5F162CD2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">questions that </w:t>
       </w:r>
       <w:r w:rsidR="00A129E9" w:rsidRPr="5F162CD2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">are excluded from the standards but which </w:t>
+        <w:t xml:space="preserve">are excluded from the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A129E9" w:rsidRPr="5F162CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>standards</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A129E9" w:rsidRPr="5F162CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but which </w:t>
       </w:r>
       <w:r w:rsidRPr="5F162CD2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">organizations may choose to </w:t>
       </w:r>
       <w:r w:rsidR="2A0AD1DF" w:rsidRPr="5F162CD2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>consider</w:t>
       </w:r>
       <w:r w:rsidR="00A129E9" w:rsidRPr="5F162CD2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6885,51 +6957,69 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2625" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DA5892A" w14:textId="686A684C" w:rsidR="0E926259" w:rsidRDefault="0E926259" w:rsidP="0E926259">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E926259">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Which of these best describes your current sexual orientation? Check all that apply.</w:t>
+              <w:t xml:space="preserve">Which of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0E926259">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>these best</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0E926259">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> describes your current sexual orientation? Check all that apply.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4170" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="48C10B3D" w14:textId="77234C89" w:rsidR="70E35D29" w:rsidRDefault="70E35D29" w:rsidP="009E6326">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:color w:val="C00000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -7525,51 +7615,69 @@
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E48EC8A" w14:textId="32E07AA5" w:rsidR="3E5B5079" w:rsidRDefault="3E5B5079" w:rsidP="3E5B5079">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3E5B5079">
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Which of these best describes your current gender identity? Check all that apply.</w:t>
+              <w:t xml:space="preserve">Which of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3E5B5079">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>these best</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="3E5B5079">
+              <w:rPr>
+                <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> describes your current gender identity? Check all that apply.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="755A51A4" w14:textId="235B98FD" w:rsidR="3E5B5079" w:rsidRDefault="75B89399" w:rsidP="38979C68">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="38979C68">
@@ -8765,109 +8873,167 @@
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5CF8">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>Payer and provider organizations should be thoughtful about how to train staff to collect data from members/patients and how to incorporate the data standards into workflows.  Organizations should carefully consider patient privacy when determining mechanisms for data collection.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162E2840" w14:textId="77777777" w:rsidR="003E1BF9" w:rsidRDefault="00BF5CF8" w:rsidP="009E6326">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BF5CF8">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
-        <w:t>Payer and provider organizations should consider how to best explain to members / patients why organizations are collecting these health equity data.  As part of its work, MHQP drafted and tested the following language that may be used for this purpose: </w:t>
+        <w:t>Payer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF5CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>provider organizations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should consider how to best explain to members / patients why organizations are collecting these health equity data.  As part of its work, MHQP drafted and tested the following language that may be used for this purpose: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="589A8230" w14:textId="34720B74" w:rsidR="00BF5CF8" w:rsidRPr="00BF5CF8" w:rsidRDefault="00BF5CF8" w:rsidP="009E6326">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5CF8">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>“Please tell us about your [race, ethnicity, language preferences, disability status, sexual orientation, gender identity, or sex]. We collect this information to improve the quality of care for everyone we serve. This information is confidential, voluntary, and will never be used to discriminate.” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A814EA5" w14:textId="77777777" w:rsidR="00BF5CF8" w:rsidRPr="00BF5CF8" w:rsidRDefault="00BF5CF8" w:rsidP="009E6326">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5CF8">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>Payer and provider organizations should determine at what age children should answer questions on their own, as well as who can answer questions on behalf of young children.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422E1FC1" w14:textId="77777777" w:rsidR="00560A0D" w:rsidRDefault="00BF5CF8" w:rsidP="009E6326">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BF5CF8">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
-        <w:t>Payer and provider organizations should collaborate on facilitating data sharing to avoid unnecessary re-screening of members/patients.  Organizations should create their own data hierarchies to determine which data take precedence based on factors such as source, recency, and method of obtainment, among other factors.  </w:t>
+        <w:t>Payer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF5CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>provider organizations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should collaborate on facilitating data sharing to avoid unnecessary re-screening of members/patients.  Organizations should create their own data hierarchies to determine which data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF5CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t>take</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF5CF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> precedence based on factors such as source, recency, and method of obtainment, among other factors.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3D81D8" w14:textId="3B4DA536" w:rsidR="00560A0D" w:rsidRPr="00A13C8D" w:rsidRDefault="000F3473" w:rsidP="00A13C8D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560A0D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="007A089C" w:rsidRPr="00560A0D">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:color w:val="C00000"/>
         </w:rPr>
@@ -9672,51 +9838,50 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -13289,50 +13454,51 @@
   <w:num w:numId="29" w16cid:durableId="566690683">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="593436257">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="666784723">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="789666362">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="873811203">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="983772900">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="34"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="4ECA2477"/>
     <w:rsid w:val="00010ED6"/>
     <w:rsid w:val="0001582F"/>
     <w:rsid w:val="00020422"/>
     <w:rsid w:val="00061D40"/>
     <w:rsid w:val="0006232C"/>
     <w:rsid w:val="00080779"/>
     <w:rsid w:val="000A04DB"/>
     <w:rsid w:val="000B00A5"/>
     <w:rsid w:val="000C2DA2"/>
     <w:rsid w:val="000E0A1F"/>
     <w:rsid w:val="000F3473"/>
     <w:rsid w:val="00125640"/>
@@ -13345,50 +13511,51 @@
     <w:rsid w:val="00191B50"/>
     <w:rsid w:val="001944E4"/>
     <w:rsid w:val="001B162D"/>
     <w:rsid w:val="001C5A3F"/>
     <w:rsid w:val="001D64F0"/>
     <w:rsid w:val="00220126"/>
     <w:rsid w:val="002363A8"/>
     <w:rsid w:val="00237FBB"/>
     <w:rsid w:val="00246A0A"/>
     <w:rsid w:val="00247325"/>
     <w:rsid w:val="00276B18"/>
     <w:rsid w:val="0028442C"/>
     <w:rsid w:val="002959AD"/>
     <w:rsid w:val="002B6742"/>
     <w:rsid w:val="002C0F94"/>
     <w:rsid w:val="002D623B"/>
     <w:rsid w:val="00334404"/>
     <w:rsid w:val="003525F3"/>
     <w:rsid w:val="00364E79"/>
     <w:rsid w:val="0036608E"/>
     <w:rsid w:val="00375FC2"/>
     <w:rsid w:val="0039503B"/>
     <w:rsid w:val="003C5A71"/>
     <w:rsid w:val="003E1BF9"/>
     <w:rsid w:val="003E5C03"/>
+    <w:rsid w:val="003F06FB"/>
     <w:rsid w:val="003F1855"/>
     <w:rsid w:val="0040238B"/>
     <w:rsid w:val="00407C88"/>
     <w:rsid w:val="00456DE4"/>
     <w:rsid w:val="004600BB"/>
     <w:rsid w:val="004705FB"/>
     <w:rsid w:val="00492886"/>
     <w:rsid w:val="004940EB"/>
     <w:rsid w:val="00496CE3"/>
     <w:rsid w:val="004A0708"/>
     <w:rsid w:val="004A2EAB"/>
     <w:rsid w:val="004AEFAB"/>
     <w:rsid w:val="004C2C52"/>
     <w:rsid w:val="004F0EEA"/>
     <w:rsid w:val="004F20CD"/>
     <w:rsid w:val="004F59A4"/>
     <w:rsid w:val="005273F2"/>
     <w:rsid w:val="005332CE"/>
     <w:rsid w:val="00541BBF"/>
     <w:rsid w:val="00555926"/>
     <w:rsid w:val="00560A0D"/>
     <w:rsid w:val="00597C81"/>
     <w:rsid w:val="005B1976"/>
     <w:rsid w:val="005E6C66"/>
     <w:rsid w:val="0061A285"/>
@@ -13478,50 +13645,51 @@
     <w:rsid w:val="00DD635E"/>
     <w:rsid w:val="00DE3E6A"/>
     <w:rsid w:val="00E01620"/>
     <w:rsid w:val="00E2453A"/>
     <w:rsid w:val="00E3053A"/>
     <w:rsid w:val="00E4348F"/>
     <w:rsid w:val="00E563F3"/>
     <w:rsid w:val="00E74939"/>
     <w:rsid w:val="00E975E0"/>
     <w:rsid w:val="00EA332A"/>
     <w:rsid w:val="00EA340E"/>
     <w:rsid w:val="00EA4FA6"/>
     <w:rsid w:val="00EB7620"/>
     <w:rsid w:val="00EC4877"/>
     <w:rsid w:val="00EC7CE6"/>
     <w:rsid w:val="00ED7503"/>
     <w:rsid w:val="00ED7B63"/>
     <w:rsid w:val="00EE0FD0"/>
     <w:rsid w:val="00EE44E4"/>
     <w:rsid w:val="00EF2FAF"/>
     <w:rsid w:val="00EF6C85"/>
     <w:rsid w:val="00F154CF"/>
     <w:rsid w:val="00F5452D"/>
     <w:rsid w:val="00F61767"/>
     <w:rsid w:val="00F87664"/>
+    <w:rsid w:val="00F940FD"/>
     <w:rsid w:val="00F96CBC"/>
     <w:rsid w:val="00FA1B70"/>
     <w:rsid w:val="00FA6BD2"/>
     <w:rsid w:val="00FB66C9"/>
     <w:rsid w:val="00FD7BAF"/>
     <w:rsid w:val="00FE5095"/>
     <w:rsid w:val="00FF43AA"/>
     <w:rsid w:val="01211432"/>
     <w:rsid w:val="012E2D77"/>
     <w:rsid w:val="02907DC1"/>
     <w:rsid w:val="03473C38"/>
     <w:rsid w:val="047CA50C"/>
     <w:rsid w:val="048EE339"/>
     <w:rsid w:val="04A642F0"/>
     <w:rsid w:val="05195E0D"/>
     <w:rsid w:val="05571D4F"/>
     <w:rsid w:val="0559EBEE"/>
     <w:rsid w:val="05B5EFD8"/>
     <w:rsid w:val="05C4E1E1"/>
     <w:rsid w:val="05F19146"/>
     <w:rsid w:val="067ED35B"/>
     <w:rsid w:val="069EDA49"/>
     <w:rsid w:val="06CBC3A9"/>
     <w:rsid w:val="0710967E"/>
     <w:rsid w:val="0735E3B7"/>
@@ -13673,50 +13841,51 @@
     <w:rsid w:val="34F123F7"/>
     <w:rsid w:val="34FEAC6B"/>
     <w:rsid w:val="35333023"/>
     <w:rsid w:val="360B4C84"/>
     <w:rsid w:val="3619AC3B"/>
     <w:rsid w:val="3661B615"/>
     <w:rsid w:val="369D8A8B"/>
     <w:rsid w:val="36C7434D"/>
     <w:rsid w:val="371C957D"/>
     <w:rsid w:val="377A9ED9"/>
     <w:rsid w:val="37878547"/>
     <w:rsid w:val="381EEC14"/>
     <w:rsid w:val="383A9C02"/>
     <w:rsid w:val="38847AD3"/>
     <w:rsid w:val="3887C7C0"/>
     <w:rsid w:val="38979C68"/>
     <w:rsid w:val="38A1FB45"/>
     <w:rsid w:val="39D1B851"/>
     <w:rsid w:val="3A404165"/>
     <w:rsid w:val="3AD58EBB"/>
     <w:rsid w:val="3B26180C"/>
     <w:rsid w:val="3B2D09E7"/>
     <w:rsid w:val="3B806D6F"/>
     <w:rsid w:val="3BAD5C60"/>
     <w:rsid w:val="3C34ADF1"/>
+    <w:rsid w:val="3CBA13AB"/>
     <w:rsid w:val="3DA899A0"/>
     <w:rsid w:val="3DF42301"/>
     <w:rsid w:val="3E04A53F"/>
     <w:rsid w:val="3E1BBAFB"/>
     <w:rsid w:val="3E5B5079"/>
     <w:rsid w:val="3EDD8539"/>
     <w:rsid w:val="3EF0E8A2"/>
     <w:rsid w:val="3F06AD54"/>
     <w:rsid w:val="3F14A710"/>
     <w:rsid w:val="3FB9FCC1"/>
     <w:rsid w:val="3FD87572"/>
     <w:rsid w:val="40AA7DDB"/>
     <w:rsid w:val="40BCA532"/>
     <w:rsid w:val="40EE43E0"/>
     <w:rsid w:val="413872C0"/>
     <w:rsid w:val="419C54E8"/>
     <w:rsid w:val="41AEDF4A"/>
     <w:rsid w:val="41C5088A"/>
     <w:rsid w:val="41E88C5B"/>
     <w:rsid w:val="422B3976"/>
     <w:rsid w:val="4275BCFD"/>
     <w:rsid w:val="432F184D"/>
     <w:rsid w:val="4340EFA2"/>
     <w:rsid w:val="43BBCE19"/>
     <w:rsid w:val="43FCF476"/>
@@ -13831,50 +14000,51 @@
     <w:rsid w:val="65AAED09"/>
     <w:rsid w:val="65C1FC55"/>
     <w:rsid w:val="65D12D85"/>
     <w:rsid w:val="65F2264C"/>
     <w:rsid w:val="66635FBE"/>
     <w:rsid w:val="668BE42C"/>
     <w:rsid w:val="6780B654"/>
     <w:rsid w:val="67C4D668"/>
     <w:rsid w:val="68149F8D"/>
     <w:rsid w:val="68D97CF0"/>
     <w:rsid w:val="68DA6429"/>
     <w:rsid w:val="697CABBD"/>
     <w:rsid w:val="6A1B0EB5"/>
     <w:rsid w:val="6AEBF2CF"/>
     <w:rsid w:val="6AF46D35"/>
     <w:rsid w:val="6B53E3D6"/>
     <w:rsid w:val="6BE73103"/>
     <w:rsid w:val="6CFA9697"/>
     <w:rsid w:val="6D4C1F92"/>
     <w:rsid w:val="6DAA3F41"/>
     <w:rsid w:val="6DFF6626"/>
     <w:rsid w:val="6E265059"/>
     <w:rsid w:val="6E83A32E"/>
     <w:rsid w:val="6EEBEB14"/>
     <w:rsid w:val="6F0C0A6F"/>
+    <w:rsid w:val="6F7545E7"/>
     <w:rsid w:val="6FF94B69"/>
     <w:rsid w:val="708B3430"/>
     <w:rsid w:val="70D462DE"/>
     <w:rsid w:val="70E35D29"/>
     <w:rsid w:val="70E743B5"/>
     <w:rsid w:val="712474C9"/>
     <w:rsid w:val="71820391"/>
     <w:rsid w:val="71D2CE72"/>
     <w:rsid w:val="72D2034B"/>
     <w:rsid w:val="734EB9AE"/>
     <w:rsid w:val="74AFB55E"/>
     <w:rsid w:val="7595811F"/>
     <w:rsid w:val="75B89399"/>
     <w:rsid w:val="76093817"/>
     <w:rsid w:val="76B4BCED"/>
     <w:rsid w:val="7760FB8C"/>
     <w:rsid w:val="77B4D952"/>
     <w:rsid w:val="780BE90F"/>
     <w:rsid w:val="7845F9D9"/>
     <w:rsid w:val="785EC137"/>
     <w:rsid w:val="79CC2784"/>
     <w:rsid w:val="79E7787C"/>
     <w:rsid w:val="7A140F65"/>
     <w:rsid w:val="7A7C0DDD"/>
     <w:rsid w:val="7AC7F9A1"/>
@@ -15154,217 +15324,218 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="87f10b41-d777-4422-a68b-7da5c95eb453"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d4137db0-9494-48c3-b40f-95d5e3e92c51">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Date xmlns="d4137db0-9494-48c3-b40f-95d5e3e92c51" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F3F9B95F2EE52B4E9FB130DEE3F78C09" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="570445887f414c9d0ad1b2a65cb75c9c">
-[...2 lines deleted...]
-    <xsd:import namespace="34dc536f-1af3-405a-935d-0fb3b6674883"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AC6F8C92DCD34D4696A56BD78E23E1D2" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="978781aa8420f866d5b287eaedb63fd4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d4137db0-9494-48c3-b40f-95d5e3e92c51" xmlns:ns3="87f10b41-d777-4422-a68b-7da5c95eb453" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4c9098abbaf569342a8538a775b1f28c" ns2:_="" ns3:_="">
+    <xsd:import namespace="d4137db0-9494-48c3-b40f-95d5e3e92c51"/>
+    <xsd:import namespace="87f10b41-d777-4422-a68b-7da5c95eb453"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...14 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Date" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d29a8555-db37-4257-91ea-e6d336cdedf2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d4137db0-9494-48c3-b40f-95d5e3e92c51" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2a9506d4-cf35-41b9-9e25-5432453bcc6f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Date" ma:index="24" nillable="true" ma:displayName="Date" ma:format="DateOnly" ma:internalName="Date">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87f10b41-d777-4422-a68b-7da5c95eb453" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d20fe0fe-7f6e-40d9-b998-99db2d565673}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d29a8555-db37-4257-91ea-e6d336cdedf2">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{36368e2a-31eb-439d-89b9-0c88ebd6fb8e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="87f10b41-d777-4422-a68b-7da5c95eb453">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...73 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -15423,107 +15594,107 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A902AFF8-E966-4464-98F0-6DE71CA0A598}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{228883A7-7555-4827-AA51-7922193FEDE3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A902AFF8-E966-4464-98F0-6DE71CA0A598}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87f10b41-d777-4422-a68b-7da5c95eb453"/>
+    <ds:schemaRef ds:uri="d4137db0-9494-48c3-b40f-95d5e3e92c51"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D8F502E-1863-4E31-BA6B-10C363941180}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AF15CEE-E9B6-4AD3-B99B-DAA3C46E3085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="d29a8555-db37-4257-91ea-e6d336cdedf2"/>
-    <ds:schemaRef ds:uri="34dc536f-1af3-405a-935d-0fb3b6674883"/>
+    <ds:schemaRef ds:uri="d4137db0-9494-48c3-b40f-95d5e3e92c51"/>
+    <ds:schemaRef ds:uri="87f10b41-d777-4422-a68b-7da5c95eb453"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2157</Words>
-  <Characters>11411</Characters>
+  <Words>2027</Words>
+  <Characters>11558</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>330</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>96</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13238</CharactersWithSpaces>
+  <CharactersWithSpaces>13558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Matt Reynolds</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100F3F9B95F2EE52B4E9FB130DEE3F78C09</vt:lpwstr>
+    <vt:lpwstr>0x010100AC6F8C92DCD34D4696A56BD78E23E1D2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>